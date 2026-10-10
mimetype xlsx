--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8312057d31216c124dffd35a67f7fd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ddf23807ebc24e6fe0be176fc64dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a937dfec194c7254ab77231ee4f44153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e063f1cd6b130177f0c1c126f8b234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8be10f68fb3b6e54fe8661ed78f075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec591269f06cc8a81de68a8d89c50016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ecfe7c48394ab7bf9ee2ffc7e762d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b68f2a08250718f72c4cc946d68f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a5b3da0b240ca9ab4ce73b4ef8b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf7aa0bd9f47a6ab9931082787265010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5204657b13a4576c1a407d45ba57bc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce3ac277f30f7ed9002d69106dcc1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31181212a8bfdc5ee4922011252adfe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbdd6ccb8b6ec1393371d74d2ebb2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4541f5bda3ca9b84c706bdec6b307215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b26ec27f8c721281e001f695fdc2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38d1e7ea143a342a50c6dfa4d3b66a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71b4e18c70dea7a91284817836a48618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0a0d5fd98058aaa3ed8da168d51b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ac9b15ae1323f2b91f027ca379f2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f62792f0dd9044fd0354e3f730427321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389037c861c9b522a5cd57cf5f22f9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbc642f0ec6e103b415e16b88def2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa11e7ee4b37377a7f814d02021b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c19151ae550f366e8ba810007c220825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df9e5cd408acb6d008ebcfc4583b8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace4a0cfef72b1ebb2daf49500755627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad08e455ec324007ba0f3b3456ead28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3ce4e419856cc5d624a076b83cee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b043798630db176449806dbb900acb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a191564614cd054ad4cabe2b879687831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099569351173c27e92eaf0dae02e361e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3db85db371d83460e097c9bc8470ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b5e7186611b7aef55fc7b107c4b1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da211135582520a38c1179c4b45db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e2c4d1b84900bbe86568981ceee6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9cc5d175839d0e89e50f049d5c0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a59933da1f08b24328970adae0fa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f6969d35a9a9fe4653f9a8bd891d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447df059dd909182bfd0f5b043f8e6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598b1af76c14e1a6132ce3231cab6a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e84b446d1e4a2768fe1971aadda3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114323ff1b7a10dd6f80941404b013ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f552753976dc78eb884eb08cbdc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ff983c1fb600e0d9c1c6f2fccab745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff55e70c441ee132ce514c33b54aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c33ae61c763dd5689fca5942f3b8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143d0699e2a16860b3b07c5f3a1063b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bce1eaeeb10740026a943a55b60ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b4d714ff3f28d7ed67f9d88f73f6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bedca7008577d1c3bd6c22840800851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad371e049f6d280f15f1f52ca2583952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecb28663bad0546cedd108c701e27a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41aa36e13735607958847c55b0ca954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6420e72748cbc7546c8a299fcde1b1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b7c0d3e1ac921a75527eeaaa00eaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf73aec850ceb95a87afd745082c4de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606602887506ff279c9e910511f830b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b772de5bc0813e1e32b072b171994159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fe651ecc3eed51e79ef9996b4efc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c6f790526f3ba30b8d47a8bd2d1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589da0fe6f853db2cbedcfaec37afed362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaf506d9c8a74f0dff8f5c6379ab5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23aaeacd316cca7d8c6b42e6919b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8933a7b63fe03f22c0d445eca8f0f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c2b73be733a75f692306bde57b1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561d9c71af94809b3e550b706e45d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab6e9cffefeaba243d2fbe6164c51c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093051670a88e5e9b50a16110f4f46569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98b254395a90b247f697141e6fa07b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242237b9c7c8bc6b21e371bb0f6c9cc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010520d0d4c6936d0c4a019cedf467f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e42a226f84423034c2a08ec718c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c1b5704fd66c7dfdd836e57f2dcc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67147720a28c99b01cb1ed5a887a35175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a27c66bc968819bc61df5f6218f1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea994737cb3cb8f166523a104480a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015924ca6d92011c1eec41bd64bcd1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2eb03a21fe757040890e3724498eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf587326ee17861bc54c16dfd5e61180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e10982a2e4fdd4834ad00b68e72d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d64d924826f0d37c3481f08e32e1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9af120d65f2f0565d126d0f2fdcb8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215f610fbfcef2b9f58adae040c435a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720a0a7d30480f1bb01b9e20318874385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb3e08dc7024371ceaf44b1b801ec486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dd5062416d331bfac0cb2f026d26187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4213f5774aeb14f137f48b0a8c9ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ae74914e804aee877f5571013a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f2da6be0242f5d2159de80fde878790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e0eb1d2491b6af5a4f53828bb85691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad835d1c59288f07fe295213267dedad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a0157c256aa9a0e513da1037362d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3f7c657b0fc5274af88bd569cebb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8e4dbc34f240937aa3da63294177295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d5d452cc104536fe272da51b7cfec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2770c6f8c717e32daecb96382d121ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf71e22fcc6a54e659c07b3731837198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759906e81cfc515ccd87492ae918e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ee9130e7f50893bfaed36e28e9f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc08c0eca548c452e8a7f7d4ac9d010101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e884f0f454bee414d3d03785baf4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421d15a93fe3a0cca7664d85bdcafd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd1871904b9655f0051c025c95f141104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaf9ad229b4a02c0e92da047438092105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607fb86c8f7923c9ef80297c4a1db3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7315cde20ee15953e6c5dbe329a544107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155b2055be0d2ad1217d09dd4325e3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4f787532662b917797168d0420b25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf1caf11df606c28eba29e3392be6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af844b525ced2e9e274b43e4a5633a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69499a498df512839f739dfa44be6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8356a76d748713624d04fc57f7261113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344cfef1625bad538e4d35228967553114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73c4e5f8aca7a312b8593daa21d85e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7312c15a5dcb8022f6eb4b035d68b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb96c23ba9b48e6acde82ac2726dd59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f0e3fc6b936c339a1a710fa1d309118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebbdb4afd3e1ad4e1c0241d709c7de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd7448e2dbe85b0403d45507eeb2d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450296a08a750c45649f1d4e689bfd15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868031869a2efb9e51525babf696ced5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cb7e426dacac8708b35990c6e1c12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b213513cc04f33084aafc70b589711124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd29ade8de4099c603de357e2aeb5f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e29c910263c86c21f5eda5e2a3d51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e9374a7e37fd62d31ebdb5d2e860b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7615b3cb3001f6229549510dd481e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6239a18711838aae8567c8dc5b3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4c885b2a0aaad684c8e0ff1c03a97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc604180b0146f9ed3f3febdfa86df7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b903ee3703ec2b1a4851201e3206be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81c2d55829ade060ff27b162eba4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48060a35726985dad0e8e4fc73ce6a04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd0456acf24cd19dfee7e165b826d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9e814c7abd853dd0a160eb5e7893136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e0c0ac69863e9894808a078eb33b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4fae35098eb5a8e965ceabd554232138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58801f9324480bd94945cb72d7ab908139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f781ecb873e4ff8c35dc0671e062e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90912f3da42e48d9118161b435594cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3913328bfbe0613459c831b3113016142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510f4319d90658e6f48192cdf088427143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ba04768833d8a9a85465565869c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010a4d6cd1ebb7ec6317f2118c7c72c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ebae827e91159c4f100cd3a8c286e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb118670270ce3774c84959afe5046e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a48cf13544fb19ae5756f5e92a92a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba3798b5a074e6ca03ef28b566f6b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6f57e481250e14d66e670798c8537150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533fe0a0ff3e076dc9c79022c822b44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970532796112c7404e47f26e9d57f5bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aac4d3066e13e4365f2630c48bd84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923fd43a75632998d43e3a34bdf2a72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126ed3290a1f9192126bc2c2d492cd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3156ba999fbb36530a62b387fc32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f81846554e78158928629f84d252c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802c0971a1618a0ca2c28273201912e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1008e5def06f2546b91ed8c2b56fe7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436f2bc3c15271832a4b96130066049160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6817a567a21b57cc8ed08146749d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29271f01561dd5c9f38234f311805c3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce33b0f43dfe7e2ac4dfa131e11b81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb918e2eb6a6ab2a44fa7c249ddb4ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75497df6aff34a21de8a47b52034e753165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032489b280aa3123fa6463ebdbbbc0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a666e9dd8cc894546ea30fcbf685f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d734fa2d88fd26cc25ef99e5d1410f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e517075f554a8fafa0f73b090f795169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e89acd732d7404c33d7e433c70e9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ef86026669b8a18118f7bfbbcd4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04ca4336c9c146f6d87749aeb271e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c5008f3d8e81ed21dd091a4ee6a23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8dd5c7b2ab39608fa031e574dadb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b123e0a0753ba2b4ddfc9c971a9aa9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ace5c6af512c3af7ae3b0386c14b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333b6929ef0b069d0b4b631fbf59e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889154834a2b79a01e0d52a9ab1f7dee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c114bbf50a6013a5f5c5fb7c8c26ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de783870576889e73f5f09652772a82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23a6c4e2fe44010b2ba88edcb4f4e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e2da3e0ac20e6c2bfd0eb72a975f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6ec63945fae9fb9b4adabc029b03e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a3f265ee4c182a34bad7fe508aae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f4b244748c7229660f4469d4cef0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c9d599a5e15e027ea6b66bb79d15b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f87addcd82f91ada181a4efcef107187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc2b30edccc4a904580125ab2520c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4933e736320987ed3b8e742607f1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868ee2991bc01996d41b89e4ed7cfa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ea1b90d68e5a017bcd15c817634c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab9768d1fff5b1313523269587954a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a680e73c33ebe5a61a269529016a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a669ddff40488df34c5390bbed926194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336ae459fed013f92f39dd18544d60a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cddac765b8bbe9a6baabfa7fcb442196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11eae523086cf807dcdcccc22fab09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddda25336b1e475bb6a0ec055bdf2d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81757adeea49d82af514881a31e22e34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d666800be0f13cf43e28d7acd1f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd66f62f6c13a35aa9bfee24a4aa922201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12b2345623586c0116ceaa7a321150202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed406cb7d5a03a8e8eaed3659685b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202b357306815f093b9ccebe90bd54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c758bb05ed9538ff5038561e6257d0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5aff81dd47958752dda8818204ea7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20b61ba008794cef51744c204f5f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9402626d56c366201db278223e671fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db064456078f0200a395b6ead1d8d534209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5ae1ee250806e5a4bb08ff7e06b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea67869f03e87a9d60d06d260f7916211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d196fc91af3fc2fbddf5a63337f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f669bab0ea717ee5743777c720e41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b234b96d7a542da1284dda9ece61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad67c4c7e68da1a9e1016305ce03c0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323761d70478f88bb333b802155656a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284869759d1ea9f283ac4ff960f30cc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825a5da5a81597311ee57af835be414218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aab72cee92308e1d31b95fba9828dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ac618b789b802b9c9b1d5be95820220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c50f27d2f47464a579f57d0d8c8fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80727dfcdf7bf8a43ccfb9f8061e3124222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ebd618b60384eaa072a8e37d0d2e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4158035386bfc7769416c2d9ad83d0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6956f71c1faf56b5685d03b441a8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9662adacbf30b8d5b72da5a4313e188226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6fe49d0302a3f676e629432b968d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d915ac4d34f6b57ffe8a21dd6e8cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e08c72514dcd05c845b1e3ac7cae6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcbb4db6ac51dc24a4daaff3e31680230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9184b1247dfb01debdb96e2935602ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8335f67524b751f25cc0f1acd8de4d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d26c0e33ceed8aa4747c1b3ea95d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf5685b494021beb7952b87b8e60e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d48ad8b4b7472291aab8de37a88c8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf544ccee1d68031eecc10d9f35a2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c34991d2e0811440c352106244eb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2def7f1f9be47d544f7da514d31efad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d342133eff765ce8536ad59df664f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0cfdffa1bb4122ec154b435becb9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a83c95c90761b77db3244eaa53abb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd540b72fe16258c1c3dc6b389628d60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47cc0c25480d4eedf560741f8b14c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b97ae0a560c898c41de12f680ed9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc9b7445c925860485cbeedbec76ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d9ede150f035fb7f30dc175fdc267246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b87ef0a89b387ed6c68eb13aae1f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361017444e9e824d01083a8bc6b4dba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a4d9103f1bba7f24c774bcb1fb3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4dd2516967c73a701a914fdc464a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187d0d91041abffedf57b8fb3aeb87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8052767b0eab00614f7b32b84808252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6085917f827ceb27525bca58f463801253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae9d82ffb694d5cf31016feb74b828254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69254837397faa18c4675ad7a6989329255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22057d430b2164cccac3fb6b8a1409da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0226f9b27edab69fed66c8e2c55b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91825c8823544ed405aaa1af2a3c01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78fcb8ee968f32163e3249705c47dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d81fcd5dd4a3ea6cf629675c59885260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc136264aff4d257485a6dbb31c452261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60a278e593a2752e8d3ce2b1dac16a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b6d8caf3ead4c1860504ee277a609263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a15d0e815de5f75674b93d0fcad66b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712006d43e78f65e596105af341bf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be805644cf40f5437c679c152138a3ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f8344809d3cc6a8fe0c435fcf5a9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa73d34cabbcaa6d2ddcacb21263a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba64ed9601f1cc15e2af45dfd3410f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f08aa556680ec690d74bfa4472ff6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b9cb0fe00ac0ced7047728d0006e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba18ad3b670040ee3008fb21500e4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb5adbb87e74bd2058ee7304154db0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9bad88ce63e3754e9aeb88392f66f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d08f4daf8effaad1c02541ec4c4ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf987debdcc94945c21119d9cc5bf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1566a2b101152d71056e7db4f3ddb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bafa6ee3a9540ea7395a38754ab51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037686e89499ded6b1f9e8419c69f8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839575fa99e6a5b0f6dd79997c15b2ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e97e720e297970926b16b867884d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a5302dfc699911dee3b34365a7723282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408531a18a1622675ed3d53361d230f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5118a1d9a9947dfe153ad3f83baf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555888879c755cd52388ca07c4177c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69daeecc64f9fd4baaf4cd7060c43e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20666df98a421cb7519f2f307ebb3950287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8612a33d22b8c94328dc123eac605288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf177a78efc8e9f1211b2873eac66db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd87d5000c327b4decc201da6e4672290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c46663240163e2b470cffa2a982753291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd0719782585975d9e1a1264d257d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9240ec0a338518ed5bdafbd38a08f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316845069b9ba0943c785fdced3d374294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe2aaa211663fbac72a788c5f3c497295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7058a90665882a784b64e7f6f153847296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec338c60367917e25c01f79d1df77b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13465e9b169d2c3e9382fb056a2d1d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be86b2e721cee35d9d7f25c0713d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267b20f8f25aff5ab816b80bd0c6eed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb24a72feb0eb373ac00b4eb2e2aa71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3b3a17dd0aa75f41e5c39a62f7dec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd078b22443aa0cc1acefabc36234303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3bbb379f09e7784753a334cc3e41a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46cd0b8da1204fc3dc06d27a864d7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a10b838385ffce97565bbc23dca37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c5144b358707f63d52fa7d957c80a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdba950bf5ed51fa8f49267f4ba8ba1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde701d781dddb6ad17b55ad604e64a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c00305e27c154d7c15b24203781fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac6c67df4ebb20a56bb7b1bd29acad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b54ddab9193d1a21fbdd1a00a036e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2e0535435c2ce1b60b3a196e69fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535b1fa0927c3858bd941abad5bdeb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e795ec22f40f8ecec99c1636f0df86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2953254c98dadbae8f0ca67b031d91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5ceecfa67de53ced3016bbc2ad3e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9b55850fe92df75e7a3524cc69cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d1b81a9d697ff9eede0925c6a90a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c64af5d33aaef7de4cb171c3c55e46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847efef24f523c7fcf5f792c51d86a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1fc593ffcf9133f48268000dd689322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fc97d967738e872869d50d419914323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dfe288de7a71b8d540ee2fcfade6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47515cd87647477a7b3978294e47cd63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc12bb30de850ffe891c4a5fbe68fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c49d1db3077392ab7694286674b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f838507b532329bed31e51a7c23d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25600501d0f186f3c3a1b22da34549329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe8cf029a236048cffd0d6a51e18ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66fe33ed5937fb399f0b7370faf3bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284455ee6f869b72d49a3cf7aab571332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb76b581478ea6efc534539e7bc406f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8914759c17b13496aeb8a1fb94848334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd544d46d2f74b8175151920605f6668335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13ad9ee2a553118a2f0685d605084336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc288e5044ba2769d9cad73a66e111337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc686b31c18e3019f80055d0a966ea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7268e645636cea9b38a6c3ef2e5aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dbb19473c28a0ba3259ce8241998e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e0497292959a13cac6502fd7aab4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99049b55b18d8fef59981b5159cab5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a1aa38d002b326cdf22f454684e03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b411b1726660222033295b7a259f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623d82f5d3fa343f68827a2f7b16d21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25c872277b7dcf47e19cd6cfcef6a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f0a9e1a452c2a2e381e1490b96dee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a887e37e9d7676e95a08147c4968f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3d262ddb1aabee58cfad3545fab01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02504dadbcb996d44bc9b3b34a9b625350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e0964bc4ad55f5762a85e9ff11045351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042753777d5e357d8a44928d8aaa54ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e33d0dc9a41e4633bba8dec76aba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5dc552a5d4914f1e230ea7eab7be1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e561940f2d2d71b256f35e5f46914355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05f9c25b634be3b38e5100427a5485356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc2148e5d09b8deba35f1ec2479e24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a2e5cea7d7bece4d1164aa0f6983358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37513683830a84e7141513eb2f82fb4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c0d8b849ab7b9a0059973273fec8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0da89214504a5bbfae815a2af7068361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379678238288a813ed9f21404429859362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d84a34c3b424074871955942f09b78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229701f4fa555a61637fdd337041de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f857bbab17f3d49ed75d540caad2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df365afd225bda07e75f42f423e11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807343402cbb31f902b13256cb1851367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a27f5436a0562d94eaf19498994b77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4048df42cfa548b6b9fde778bb6feb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33871334b17b48900531af0e0c6ad4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0d044d56b0182ac5a9f14daa42ed9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bafc2fd607d2a66c12ffdbb108833372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23fc5d6e4e6d278f6f45c15434a70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7ed6820279a3ef5d226075ffbd4da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae506acf035a96a9697094148f729375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c186951732b0b26a50a19386992d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d3551978c1dc157eacc0a9c439b94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a1cf49d59054c5a9ce17c59551b00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a715d5eebec4c41a4aa74fdbb2e2dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e0e68f16dbd68e3a90de6c25ec266380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a2b1578b510cebcdadbe3252241f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e61c5d699d70819bc2f844eceb556382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3120a17438dc5652d2a7a0292f18e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5c46478e1bc6815e3906f948013f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810b59b5ceb7667ce7cb2293750036b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e4ac147a9ce47efe54bd9c4cf1693386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdc1a66c85f9da1eb8d48f4bc10e6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638e40687f7987335e4db2bf3c345e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fed8ad85e10720e8f7698a6d8a699389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b801063de472c5bb8d2a5f77d9dc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e5f3d6535853cb5e488b6336eab82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce32fb0bab4dc361a0c038594da29c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e68f9b9af52475928eb9962ef58f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ff76b1524f6891227a1573056c3a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c995b587571e310b5bc484a91236395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b42b514dc63f7bf5560bb09896c2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca318dd4621e003bd2d910e3b63aa7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e462d0e66308b1ee39b6ee4000d8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99645ece8175c651d6bcadff9539cb70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709f0cec94c1149708fb21993b99156400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c48d20444267799a95fc37fe2662e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a09d98922a0ce2214e01256819b00d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731645b45cc1cdbfaffa82cb665e63f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885879457898125207b13e30287aad7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b2b0f1ec10fd47dfe14f281f0098c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42cfc62421fa03a57772faea0112ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed82c536380888360e79411a46aa47f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de7bb3bf64b1abdfcdda14e565e6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b151d49d3fe9700af6c59846caf8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e587488cb5cb6023dffb8237988d15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc9e1754e168f9a0f5c217cdf3ec6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a78db5d88da5334ce91cf081c15515412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e4beedaba75aac5a2224e1136638e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c64485ecf1ebb31e57531a09bd2323414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a954c7ddc3edf9bbfc9f8aa9eefc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f511119d04f419cc81cc433a841f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c918d4461b3959437e374da026a1e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18370b8ff1b958928447660e899b71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c857b8af515f3e9315e8fbb623abd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977536289f39f493d367ff1bb45b0ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06581845048eb1a27f3e63c777643268421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254918e0fe19ec7dcc6ed36073003d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6386403bdde363f3dbac443461c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38ae0fc6339920705b302398f612f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88113c1e93fdbaae4b216c6897e632e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7f30c831ca2f8fb0791e12bfd1f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2427f1fa38ad9676b22e3c3ce845cd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b476aaa383dc62306e411578a011e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e105366c7459a96b1d07cd9a1c8d75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443c4bedcc192b247e08514f132f2fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab2060427cf4758d7e093dc92644ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d219e20cb514661e3be7b0c721b805432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b7709b31b6ec4d18ccf8bfb015715433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d6b7e71dabd08f7ff0560113ff78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278489f3300afdb1bb3cc6cff784ccc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1bc4d5943147f2d2cb6d27253ae2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d6f844d66950ec8d1baf9e808387437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5891d690dfae7d89058a95c455bcc51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf69b6f010624e71c87ad16e852e34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83660e083695fd5f249d567141827773440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1284e92a1122d6102b8ed2c04ee70b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4c72abd4b8ab39dc81ae8e9fa38e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a415a0eaf8542047426498cf3389b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082120f7c4ffdb719a5c70046a12aba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d418da464c1f2182a90439ee8b74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7198234c25198f8cda8e7ce2cfa7646446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd5b36f33a1a58879e4b052075cf0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22097bf15d222a4a051ec810f688f346448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798acc0005fdc65dcfb575d6294b82e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba20570136ab141cde7bbb2531fd57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40654c16395a9e27f548cd01079ac9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef723df71f7fd12c2e221d3ef2a464452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb286f8c4395f33ba16af7f7b41428453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57dd8eb95f4e449f129bee1da48166454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecacacbffc0001171aeb2beb6e1ab9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdc765d0cfeb0b1e14bf35997d2e34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8566dd669049f0df0b1b83a0a6c33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee9f32d42d45f6eb8eccba1d8742f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee738043f9593ed4e265876d550f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa9c9bdb1f44317897af75cc06dcde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526625b19d0d4c2d834febe21a25eaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703c45b485638dc0daa79b49b156d56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf6d432baaeb203ba332887f0aa57b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7064ef7d4b7a4719f17388a0451a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6a01eed2eb3b0c4154bfd73ad33d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047cb815198fc391bd4f5c609c14be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726603b21a3c42235821b667d127b227467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1097e9ff859cd5e2a79f336013fdd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef09bcc411acb3765f0fe5b8131d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a641643e7a92a3ea72aa64cfc451a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3acac3db9bc427bd00460b8c0a3436471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e987284d38972b1fb803f5190d54e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333e6030e52d4ff9f6017f66c7999a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55c4a88ef3c4d253b972ba38e90f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b906fc0c85b2e00efe9ca2009b9c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb9b15c11187601d1befca4e8e43b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a620aff9c06f23898d0143751b1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b665972842e627815daa2a8dcc77b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793241b1c574d5d08ddcc18b34810b79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b89ef61dad51a43bfcd9943eec02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2943cc76915e63f5ee7c6be4d9e25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c79905e1c933dcf4479eb1db65b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fe4f986f1c0ffaf68608761e5ca3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cfe0f008ba12341f5ff25f6fe08a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac54465f1714e9d62bfa47e29aa2e7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab691073bcabb09b9d5a20327a02c6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85f570c2d69c83a2e7cfdabf2ec70e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a020ea46f5d2a248665759cf2b7a31f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb33f3ebceb8e95852286669bcaf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66745de3d75a8b843bb7eab136a99ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95682df4fb52c792f6318899cd7ff386491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f91974e0720ebe536c07f7864f82c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430875d52efa8179fda09b1f5dbf6b37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7389774f57c672cce533674f9b402d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278adf90c7dfdafdd6be9b080203fa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93118cb06ebb431257247da88e2551d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f85bed4413555871e05fe408bec78b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc9f9e715a7eaa9c1aca1995bd8fe0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb44a56490c6c98de8aeec6260406e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124a55e84bba54e759794891644a1d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d2445e396f05920fbca9fafbbae50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00a86ba6a4b8445d7589fbbdfa6796502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48222f385fcc900f0b1f326aaba718503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4daba6f0a891a7cb99294aa2e4ba5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd5de45323b3ede43faee79f87e4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918bf942e12626769f3d007701f5a1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b81e283e27b9af1209421b605b881507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2191d3076b3ec876e169263077a70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f4d0b8c62b26d02a9474c0dbf3525509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755bedfc273c3d46a91fd55f93d078c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a46cf2f42b491a67628c5c2410155511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6160c877d611619d2b3b20c06cf7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7116da50fb95c93f2c6dde67a79e3df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1744f245bd3a13ce7127aab625b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b77499bc97d584b41cb60869f87d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfc8e57de213c6119ac78b1acbbb96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eeaba9caf55960612af6657403e60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a77461ad1d211f82f8afcf0cecb00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672e424f93fd8cd34b24d85c66c0700519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605097d6dbf13e97746410412a2bd5cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34041fc49de79ead888be1cd486f9db8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63687b064f41ea521ec35795e4083d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a5903a00bed2bc173d65e407a2082523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c851d751df860050a7646efbc0966524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bde145b00369dfc87f32240ed6c0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff300f13c06fe533bf663ef924c7e90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d493803ccb9a962706200a5db2ae8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a176706936d6a0467ad12b1bd5f31fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9c79d2afc9296ad3e9060189df30c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca046cf4467d6ef9aa2f767b0cc08a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22fc118ff6afe2ab952f8f71d9783a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b1d8a0dc80cd1056ca997745e59cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb423a0b5b9845456f59e54ba5ea747b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856134d9a41cddab4864d94236f01f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8c0b7b1815aa82763b437039317f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a9f79def3cc065de125fc6eab464536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae17ee5f7fcb69789357fc009d7478f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d56b2d233ab2cbf94c1380a3cb2cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31b21ec2efd84589a3571a5ae39ca1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec7ebbce0fd86c42ce5f7653e96879540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a02a91edf54506c54ae4faae1e9919541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9f4b4222a6fd109690ed5338c4bf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414bae6ee1bd4816993d75b11ab8be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6defb1e112c15ccb57c890becdfb7c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2370fdfb6eb7697a8d83d0a75f8e18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a3fd8fc28c263110c5c10e1cfe9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931638c2790493b15c4118a1759eb5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25d5ffe8a145223e99ec4e2e8ba838548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89a31e26dd0cc921707677ff23006a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4dca07fe9aa069aa2274126e1c70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9d54aafbb6bc92a39be9d3f5cd97c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cd6356f7e42892d959a64c0aa38a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe4395f2c5853a75b81432c7320412553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa008688efcd9cf932a5016b5a6997554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae976a00b66b370bdb7afbdf6f0e72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc80aa768e8dcd1586f0a306ec56b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e95fe87e5572d06948ff82bb9cb99c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cac0f21e91f612c453213fb897e54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f99cd769acb471d541af597d872d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8adc7acada083d069e8f44706f108560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80741a0297672a251224b38cf898cdaf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f74dcbbafc1bab27e988c65274f1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d4697d9a9c22b303709bc6a546987563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652b220397097ccaab985f967f2909c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a66bd49b86ec43fe28142ca940c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af0c00897a55126bd474064f43789566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae75e494528b07bee3949295311a5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b46190c1a35e4e97e858b27d8d29a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96531235a6480e01e6f171a50a847bcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84fd382c09cfc1e9059e5dd5d03436570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb1e6b5254aeb8c38947d8531b08df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec10c4a8e9ba1332d47c3ab574fe01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e395acba688194ea01f0f331b3a13ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee76209d1ff4f6e3c00410a719d9696574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b16fd7603ea19b4786c08ad5a8ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b2bba5b7cef87572dda243e95ecb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52efd5bca6034cd215f1ea30c044b0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c4bbf9a6035c8c4d61badafd4f4e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ba6870890a26e907ff549974a4fd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8101ad66d6ebd25c55350eaad158580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7480751b17ecd05e2ecc6c0c37fd0f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c975642011857ee5166e48aa00150c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaacb0671de6ffdbfc3217fb489358583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157109b154f96800444ac7736884012584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50486156fcd9d5e12fe5722119f1dc65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2990fdff0918187e744ae01e0bd94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87263a586b036094707b505ad13ab6ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e42886439a6801369f5843f5db884588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fd48b729b7514d90f257712e99a3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8df82872c6bb9f7f187c73a8c63fc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b922b1037b0f231120fe3b3a3f8aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa30dcbcf545668b3942ff586549da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971fcf923fcc324f869625a8af0e3ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78caee8cdd17bdb70279181636b78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021c20c226b6de0fb4ebe61ba27b73d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de797f6c48fdaf5dab0a014daf5bd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c1eefc3ce4e23101d442946ff967a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be23cdbd4b1400d152d04fb87d450598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9e7c671d290e3e8ce8d8e4a5daed5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792e93f7428df2b037a3d5813574d1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c62751187333a471276678c93a1e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cdd8d80d8104f5fea4f07a61d4a92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360196fe7ef6372d4db3224e6fb9783603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb362ba33ac6f8bee9ef44ba3a124c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b443c36d3d474ebfaaa84bba6417bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18669cf61ca2445214d8e67a95188f7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bee295e2e8f731748c4f08d1e19c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15cc095ad4be79aecedaddbe9d8654608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2ef5bc6d27ccd2ab1f6354b59cbaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af969fa6687346f8dafc11cb85c3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4050493937fd9c17c84e2e22446fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f42a2947441870f19edb57f9cdd3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d54b4a7828f91af8b8c35de8f84d2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833ebe4e7fe1dfa6193cbd80dfd95e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33460adb25e1130e841fceea81b03c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9bab084d8308a7d803d8a6e88c8cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89413ffa83877ccf52cd0e29fcc7e227617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71316c55c0a12b7ecb9b2a605d7a18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba6a23168ae9a31f8603b870bbf08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366c7053383af70c47082b2d14eb0d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53213b824a8beedc255d7fd192653621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d5f8dbbb684dabe8dc9f0f8482cd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f9b0949e088d475b873883b10d57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84ac6e8c23c1238059ad73b2d32fba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd85b01e5c666b6773f7a7e7d4619d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b46d8d5478faccaeaf376891c13592626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ff3f003b8a94b2cb7f5b3ccc72c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d031687d2a998c8cd193e255ae196628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4ff877b139100afe9b58d34bc7a50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdb39a98c064a12095228d903db698630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9f8a47fa3518f0cbc3b7725c4c29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acd8f7557a757bc317e27336a7a3d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf3d922e7ce011b6c42b4e3599e92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c271da80fd49d0eeb64f91e2a907c62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c9e4c837a0f1f882631d561a6cbc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e383fcc88a4faccc44147b6d964de9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e33bc78b41a8a737a608401dae113d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51295d596aa61506b6996e6d223176d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd375f81dc158a6dfa492bdee6265639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f309f3caf9b011073b0d327fb0fd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd26be56d0718974284a8cebd49bdb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67139bb7af5b387c4bb56c2aae98c0c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672abea36d558da030f0cc309dc87e94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164ff599ad4086786fd1559a9651647644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f13ace3d08e89d4e942810d54de09a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67bfb8cb47c04181766653ad82a3e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501842dc73230fbc5df23a3bf673f86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551ff89e8b434882f31286be0df4c60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45920e613f0957ec77ed33b2125aaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4ccf1c9ee75d5f8c00369a4a93bf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0c3acf87a738716af50fe0c8ac966651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f25af63f758ff9ad52fcbc7a5289d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29ca1f944ad2897f2f587e12023f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9f046b50eddddf2cdca7ab907e734654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5adffcee2f6d17bf24af6087c99fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b1b62f2b1d164ec4ffd309959bedb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0759e585bdc2b87a0a2105ebc8741657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ce6ec82931095d6f1acb9cbef0242658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a293e11146b6fa7422249d9ec5f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e172927792d2e71c50c3179b045a2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc2d4225f4fbd8a59b3c884c402976661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67dc13d3a456abb0e916e80ded1557662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d78c249e8d6f7ca832f6d6e7a8712663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895e91d58ff444504786b0b496ec88a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638395eaac01b5e9d84245a4857d485665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f39ada5a061f81e99a932be0262c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1be9a4fbcf657e2ad72eb0e2be739b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a2edfca6e1ffad1fae3150f3cf533668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bee029ac42effc67ea1f65f43d869a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175752376ebf8faf5e499f62214f359670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd93a7d9fe0e0a73bd0f77ea01234671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922bf6809a2c29b507abdc42f3ba741672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779e0c1a593ff1f817ca7c1cbac8b03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a93f2c99fea39944d607d50cfc698674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a88fbaa7050cb21b3be909bda9981675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994191c7493cd59d6e0afffbc80fd71a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae2fedccde89f39fe52752a65641f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcbe1c75fac5af339fee4b464cfcd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff8f67b9179c0f1e6261898d053144679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0e55f404a0468a3e2434ee45aeb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049c0f9210abbfa2685a9371bd6a2b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f17ee4c85560c8102982f9217e53e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1fb828f2d3d2d545b522c4ed9e763683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8397704274b3da6c065ba1a0fcc27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311f87eb05d17f309b7105806f4550685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45271a9d72d70c3c5a6f687f88efc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4a09560f66bf47fc9e95fe22f5be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ff95a25617f63f4c554a97f6859d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e7423950ff1d28346021d5849c20e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5619129dbef6d2aa0e7e1a2936a52da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548b4ae717b7ac4032a6eaddd939eba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a271582d6f648410d87bc92dbae4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f440cf4891e2f38215b2c8c2db23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c35290c9a9aabf183c799d9ad6f51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36584e9dac56175664b5dbc681901e05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d0022166531bea4acd8b857c31a6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7249e033bff201c7b891e5eb2db8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be419cc4c1fcb38ae248594cedfeb0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdccd4ac78f8f44dfa61cb308d4ba9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92359a5c531d23c38a917c18ae8ecee9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065ad3029e0ad86b9cc4898eebe6501701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e0879acce9d0510e54b36c0eaf5b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dde41bebf531ad9dd791e5d0ffa39b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c631ebbcb4e23e2549e27c9207251704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30793dec62de06deeb4b15401697db3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a811e7f11f3cce5af9e1a3dd3a7b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82052207dbbb997daa7f8487022392707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a01352c05e14b5544385c31ff3e1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57e820583354203ebbc40cc82d8a02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca229e7107201958e4f417a84e5bc96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70231e2a72dd506c60b60a36a2a362711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806784554371696d0941d23e4694b87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6787a969ec95108dce44879834a77e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c3727fca49662931a6ae4e0f6ef0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09041302e7cffe50f749cbe205572227715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7961f9a412067c9f4796fe71e8a0a1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2d156fa8586bffae1d30776984c1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc04087adf16fe2ab683e62e082e8a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b458812696d547515327176433e50f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df543023dab3a0fea2ff73f8deea0ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d750dbd921c26d9a78cb01dfa47fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10716f963ff9027dd5c6f96c91ec10b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2358d9581034bbd57eef2ef58354f50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fc56d23a841271f60341dfe7885b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca15de131d1e5f18e9223d538df6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829889ec79261d095b98edf762823027726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f038dd55b3ed9129dd481938bc0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a3f6f56dd2f33b43af01501086998728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d6bccd2f17ef8cbe457950c1f16d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e272ba8680fabf1e03b1b6ad783c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1663666beb34c935d4141d18fb6d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a4667ad487e01b49a5f1d0c69aae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fefbcb2fdce7500541c361be7e3c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa6f360667f90de3bfd3ba7f08353a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc89813e9f34c3fe2d039bd440dc76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae6bd9c78debbcb28369aaa33a4b4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efed4c2ea7ef98bc0c9eccd937ba9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c657a2f5370fea2198f1dcfe449be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840978708d6b6e6a5c1cbea1bb89ea60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6606a9fc1091d672f3f79a499a9eca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb81d54c170629431af7397c47fd5b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a2d70b372976f9633b2ee2119352f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ada938e450e095f3bc94db9958185743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c49e6fd9f38414a56df661a34d2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908deb74f77f8355e4aba6fe024905d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124422616d775000f0f89ba5dc70f9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f51415a170a5070e9b80f312350cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f7a45d7efee892c6df7ad5bf5f8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a2c05d31bd4d2269213d28c3a627c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3f6b44f9eef689e86104bf9852173750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ef93ad56d84f0c28c3d7efb93ed05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195220aaf49448e7e91d261cb7d5bf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33595ce6abb56b057cf30da89247332753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d5867d54cc6e679da20866fe289631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f2f06c1e8faaea1a8ec266fd09d682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19b2061181d8a1e5907f984f32aafa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e91aacf180488a4370f87d0fd6cb414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92054a203c26267d76d4401069b150785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899ceedde921dbe02bf9a154218aeae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e918c24689ea5b2c4ac9dc1d67c677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ae5becf4160f978d0fcdb7b94f7618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717089504120738df5888a617e076219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4fb99c0cdc6b0be2be19af9a28a6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda491fa244adf864e2e42c552031411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c31e0ce740943e51946da8e0c3d2a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e931cbcb8bf76bb928b1a903dbd13f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1208cf06914091293b084940dbd73d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8034f4beb2d17e1b5d5c53fb5c256b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dafe39ef87a40b7ef88b228877e3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c805d54a7464f2e973f67cbcb07c00b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220da86ef92a0c5c8c00cbc13a59427718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42575ddff961f398b8b89e2e4aa402f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b03b17cec4b7e89063047ab6dd8eb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb2e89f8d67016c8e3b4e01e6f45e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a90dd97ddfd696810153798b143f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced9fdfa6d35005dce1a6d5c1def7c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe6b18316eddb11bcbb46b2bc9ecd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f363ac909251e9265d1c3e774cb4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243687effed3fd813d63e01d51b3c6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134a8040da99c3e575b45d01fc0445f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7472111f96a2873525488e682d29e5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64727df403a401ccc7f303dce96ebc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ac1d74ca5e45b2b004af7d47bf38630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a58d7ababd93c4dbb8ac207b2af11d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b5ca1a97db342043a666e28da50ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c40701c071804f6533cabe82ffe1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7536ff94148a26cd4c3717be3a4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215345ae3e4edb17e6c2e37a32febcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84e011eb2eb540bce4a317b13cbb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e78e830061f25bf49c24398b994d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27356f0ee4d4fa83948274364029c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceabd09aa4b350e1b515f713c56e3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdb5ec6be082f9c97db7e83d66249240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27c4f71f9fd0d74e0b4dcde481b6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846035c2f11049c78faaf970443c105d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b785f72c84e25223b01c21c8eacac6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431df6d52a0f8122c978f0d3c97783644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15576db23478cb4204c28df027f7f0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d39e56f0258931595e23f64a8fecc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f8344d483c2073ed78dd92036db647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5ac6e93c393a7a0a0c7d1fcd0caaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc184d9a5a316f1c26cfb6c839e1f0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92abb4a130c208db1bec890ce897c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a0d2e5ef84b4d94d0424188340b5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4341d60880948c58cedd7aa04f9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5fde4d5d0f4cab2166d5919556ca253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0f50e11021a2eb12bf9669cfc5ac954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe8047109396d4ae130ef218d3f4b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de779b977f949972c89c4dcd1a80f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682b2c03aecc925583e578bbb2a166e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b6524ee18a83c0e39802d3d6673df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66606a7f73f0fffbdc5984cf3605376559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84477709b15958ea51527781c87f206560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8546bc99089a1f9090b59fa78f6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d9c32debc81459802e6e2c4f495862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0fdb121dca1910e4a307042517fa363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d293adcb6a0a1c3b8be131edda434c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e0fdefab569b85300afdc28d49b2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d710ead1e3b8d65e38db21a0a9a9b7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29794ce046203896729c22465014326f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36901e54f078092b0d004c01d445e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde994a9dc49b8a4b584cdf9535c1c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cde8bded2748c672e4c16b08042f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188dd82fe72ff3c9dfc7fde5144cfe271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801e2465f73982aade798281fd8bf5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1391f78642a2fa94dfdd8d96912f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af9a9f8c168c9187ea99ffe0d35ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fe323f1d9a3370c7d8d3296e2835d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145d8e1bde5ce3ebe1df62362dc019576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0cefc1c5b6c105c7a9b7c9cc325e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94d6cf7374b3fcee35c3437463521d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03163695b547634d3015084c4930af1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d5614f94a40e071d6f9e30f83162880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ea85747a58290508b7827b380056a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eba0d4f184a7535edc73f2d182acf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb9f44d0f92e7dcf84a6ce23bbd8b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1413051026670a3b533e2228d70559084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542705ced6ab0089bd174bc2da412be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfbe5734d45dc4fb9a5d30f8f828ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189525f8f3c7d64099663e3482eb9c5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7addf142fd9179189c94b12866989d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d6b18961004941b8f74980e6c712789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b40dc8e2583908b473e3ec0d4436d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9efe2dd4136e7e37cbd33ca28d33a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ba9b69099c3256442f3b385a4dcdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5c4cbfbe9f4ff321d90718a015cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff329c332de6ffce9eb23bb56b5facc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca2a00160037fe9a54576846fd23f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f4caa3d6a291f6ca22016d7a6e21e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd467ce84f5573433a26d190da99ded97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45ecc5ceecbe5dc6ee599fed063d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5987eeb9b1e27aaecf0101b5debac0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128a23346df1887b75fc76edc3b191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a765601475c7ce5be1aff1eb53864bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525913ae5da47764b42283cc93f84a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb6fb8d01113b3c7cd4dfacee82f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4c2b127f63d5c154aa931c5ba55d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cbafcc55afd79884f832b4555c398105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315f0b0e69520c1607774b5fd75e847106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fc9ed9b5932a8fdce5831ecc63885107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4fa22d0ba7a45b30c9033473410c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8eb925628520ac4c582bd91c45460109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fbc869216c78b83b5b775d65516eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bc3fcc3d7dee806139d8d392d16d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d2945db78ca435293a99082c3d453112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb914c116e71a4ef5a9dc7bf86eab940113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb2b3e9203c7d4a6cb3c6b11fa928b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99ad31a4824efc6f1204d624d69ab3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b744d590bd3db2b2219fec52c9b0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d2420784343d0a0994ef399c618c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e50915cdb3d608391bc026855d144e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af33439ff17b6f9a7c147f5e46a427119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a11e37310b64cca3a68bae6cb9425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c1014892e5734222e80258c3225ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7200e71787ac419750c139658ed5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ade006d301c91f4a438bb26e64113123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fd40bbf6a7a0b570b43ee3ce1d23f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b25b31b7dbb131648e90f0913052b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bbcb53002c3161bcaf99717fc435d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aad4c702806fbd35ea291bc015a988127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8341f66f7b943a5f7f493e0c555018e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f145cd14f11a30e2f1aaa3c08f4ee95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c923d11deef5a6ab6ecd60ffca8f88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4c251a6090f0ea77337c60e6bbb54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8e3579a818decf1621356125fc18f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b83f894977ee1c1bf464be642b334133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1057accc36072563405657dd3a1db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb7b4a60b86b73a9d7ba8675782e60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38e8c72c9e5e8e1b18595944548b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a00f32d5cb32558ed0e28d96fb879137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7cfae13a56e64c6aab396855a74b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a6a432d398bb1c7e38e56b802fb21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487eb3a83c906fe6bcabc4f392175f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7341e6c755ef4f0754f49c50498d07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d744ec2054be6f9c40078e7893adc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2806b35ca17e25cfc67b43868c2a30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf43de0af8e18fc7eca2fb825dd80a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291852d2ed2427ba9d8e7da8e7b222d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23a58378ce7a01c6bd37ecad4e7aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653859a4ccdd5cbff3ee2596bd0de64d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413da1d6a88f1f39cd3f4e9c7ed4429148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16072ac3a13d4788c66764f4db85d7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dba9ca93e153205979b1603b0e8bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af1d20a287e0da087fbfdbfbbb98d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94518829319ecd12e6801efa78fad40d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d52a6be13991e06b317c7d94413ac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce6cb920994e860727d3c86b6277a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863861f6ba483c8937a0ddd0886501d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa357bce0899d253f24da56c146b6cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdddafa6a7db3e6b3f8a8544f49f83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077c3b1a57dd2aa13269743a5d2f59c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800df301eee71207f8942b4b8b5fcd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdc768e3242ff34bee96f217228100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4038e54aaa82116bb420e33b693113161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a3a4284eb58ca447c6bf618368585162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798fe3eca51b8115be27137d681b3c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991805d13876e3c74a99f67591ef88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ccfd7750d0e4340d0eea4de2f3f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75e206a30f2d711f05fbee2a7e6fa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d02a61586fc27a0944d3804ef496d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf97855a1c46eb5dd798d85fa0a942a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2855796e01e71c8ba0e7861c306876169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd5e2d7f968586a744c884adcd5e42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af884a1010d33f7ccfc9f41a0eb11d53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e3fb891f3e4a41765f67e5c33ed4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e491c14ca06a41c8e612f55d746733173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9601331164ed8778aa001f5df673543174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e7f58176855c51dfda0afee74de87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad47224ff5d1449db5b516024f3da8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b3ba40b2e1b89f41ce7b5a323c083177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856d53578a839c00c2ec4a5c03be075178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563cc66b3e1134f04e3b3f497a98165179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe2de4807206d27c5ddab97dbd80da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc52d14de7a11afd922d517d8b9920181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74156d60909b3ddcb0ff20ec89768c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0bf04f7d5a8f24ce551942668a52b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2632888c77d05ad1df306a568f90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f079fe02ff9e88079e46e1d8cbbac8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc470aed8720399641a29c7da3d8fc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debcf3556d59796926226edda3388b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a306e412143ae5d87c56ed999aa22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761eb0aa837b60d447ae629007d0933189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fdd4a55e8c5a9e5d96ec21fb87429190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1cb63ee8890d896ddee434442c187191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559d57745c7a49ead2dfe3f6d2fe0bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc83a2aa9247d27dd0fc3c71e78416193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b91431603a4e89a87c05591ceb3ec6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286d8ed3e64c538b72441930551544f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba630f1b683bf0b541ef433446d2c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e50abdf15b60642b28dd4088cc97c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d27c95eb7676f37d0f06627bd9f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa525eae12ac821fbdbab5e55bfc9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6687cefbc8020dab337aaf8a5c268e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c715bb2e70d25e5a72af826282d153201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b1f3c13b0f2d67772da5b3f7483b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06480ed3199bfef6b4b957cbd63ba9d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8d4316641ca8d38a33ce3de642719204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b55bca684f764ec4b40b01db3e50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075b62d826dc82ef20728ee7973f57c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24651bbf251c3558a943e482ae50d6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76902091d89ea2f9b7198816c800361a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549bb8f3206c5677d82aa8c20294e07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852cf7b79ca71b021bbb2b1e218502a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccfc1a75c96e9050eadf3b74b0fb93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd798be6be92efd7b7c987532b5be7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316de2aeb362d04c22c2491e125ecad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d83ff8a07e1d8913ba858048edaf70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebfc3ff0712841ef722e8534dd74db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dc09ec59846b2520ba982cf3d79dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f81b7eb759491fe7f67fcacbb98ea3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef04c455bc139191270bc8fb3d5ae8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcfaeb9a82710d0a480525be7d71e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a503a8ce016bc681080061e76be6856220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2bce304e8e092053c4f1c78efcec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06d54a0ae4240f1f43f310c0d6365f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef393d348731a43efc59365758d6ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7878b314d0d91d7f72d836c6184d16d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131fb6bf383c3486ed9834e0ba2b0b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305ce6db10608690a26de1d57cacd11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a17b138910a200d44673e481f4d14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a876d3d0ad09809154454a437c05514228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113ba3a0981a7f572b435141ce52f93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac7323e15acbddeac4a98d4e9ecdd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff552710acfe8b5e676a5e99f50f6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9709d4e01601abed187851febf36ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf13c37770edffa55a97f7bab42b11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d7386efa7a83bd168e8a9bd4bfe5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfaaad5a4d12d6a487dfa6f0309a79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765cde3c1ad285978232a3fcef6b4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a04563b51cdbc9cc57862048c9f61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c8a77ad33585e0eb82bdfc5279e3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43820767947e354f432368b75cb5bfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896186fb41567212213b4d100153e2e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13cf62cf68444739cc9289fa060a0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe9ee401aebe20422f8aafdaebb4b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8819b2e82f1b7a72fd36eb144289ba2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64671ae9e9de0fd54b0a446b2f7008244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116b2755e3fc008daad0e326e79aa5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb2cf446c9b0a4ac4566cd9417cda6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed25fa5f5f25f9ee612ccc33800f42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd0ea2d1ed4310485973a8f4204b5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effbbad1c2dd4c730ccf90d4e84f165249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c69e309a9481f7b12890f4cfffeb74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf22f704e5c0666ee64f1fffe0182f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4940867e7ff35805620921590a0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7dfeb7ae4d1f5bed3d731f2a794bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce38892abc9b302b7a7a7c5c89f47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0096017a66ce4531496c019d725c1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faa8277fa6bd455c9c1d6a1953dced256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b3cc49dc6cd5ea240ef05225d9939257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241cbcb47d96b77a4e0d19940fffe6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e2e7cb3b5d947b4d8464ae8ca5e3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5571e8612786e05e51c6ed79736bea0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcc688ee7ca1d87ce1e7a5cf6d7ee0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea40c1fc44bb36ab7b2934380815d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab733a700482db7827bf6c4273ed2e2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae6cdabfdc81a086d2ca93fcfb8c68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe7aa89fd242ba9c5591e6af900af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d42652313a440a36f810a1095ba5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03c49758000f266ac345063afc1d4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8904abeb1d212fe5171c85eb7f096d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630d25bc969b5be649bd289d75feb4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6873263124d972f4455dced4c463e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea36d6d33672671f021700f648b5bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d678ffe9b16bceae945909341811272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b718b2d87e498684372f664c7783e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3921d798ff905011c28f33147357a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effabf273494a6c2d802fe3f8df8a53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5c49ca4d3c2034c25e04fbee0b697276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7648409d8f3ed4e493fa55df815c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de256ff0f6848afc1aabcdf9cefdb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade7147625fa2ecf2d1ec8c7bc48f2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a3f9858ba56460926e5a7be0ad44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f650abfd0c673a59c5936b1973c44b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65635b65407488ec95ab44be67a55fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc89b00b0d6835c4d597317ddb11d76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62ae65a2e68747edf7b67115dec505284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb4548820b0d13f426d1d6d9021173285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac4eb8cdd6570ea62d83c932425423286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04b258385cf117d9c56b0f2dba752e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c673581ae0ba29633c9b85cbacf464288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f1f6884031680b68ee18ca1cd1e81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3903e543a502d8b6eab15a8e348e34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc44594d7f01b1782f629bb297e93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424c90e98a4694fe899d12709830f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eb6a9cf8b9b3a862605c9d116833a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719141c37df66ddccdd8d91ede2dd7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde9ae63444b4b04dc58852f0ec37c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927db998497a2621b0629b49ec53931e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4931376c28c3ffeb53afa1be34d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb594360856b721f2c0a3c49bb8f3b15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1346f5603dc607d9e4364da644bdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc005312ca64ab92d0457ec34c94676300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b159dd5a435393b234e83543dc256ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa32d998184e628352a85358c370466302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fc6abc39bdb4d1bde0b2f60d83bff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cf02ee0e8a5300479f15e32fc6beb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2064272fa20082e7c8e574bdafa33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92e1db76ab72eda4f90e4c16232311306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b826a508b64b832001ab5e88eeafd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0df17b118554c67d9e1067a7d9bbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb5b70ea4735d27ae8c97c008686a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543d2a5bf8ed3013a05e5045507c3a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65948769f580958a662a749889f5c9c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3252fecf0e7dac2bda570bf2f0a33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e59ea47bbc18f5dc62166829ce32e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0dfed7a480b58704af42aec3c32ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5813707a04815a3454d47e486057b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b714a518035ee6df3aa5c0d8327fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d493d07a0b423758deeb3f065600c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec0dbbe4136cfb7e1e2a56b7a2d4be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecfc09960641706c5810ac0c55f909319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e112c99bc9df7dc5b71b93fbc0d96a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf85f32a690d4b683cef5fc7f4266d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab1ad0b112d7c353746cbd66f93b50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9d21ef4deeb1d5c077f47553d4c05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af686fb43cbeb5f568fcc1030a6b39d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7722f64b0b36b6ea9a1a03712e86e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5b0da1e02f269beff1a8083a90f27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feb0a68980542d4a2997a4ebc76fdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7b7ec9c8cb8808f12b996df6e349328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49130fe14fd4c97f7328b3381f5270e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6fb3ebd37d16df0c38c58e196dcd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fcb196f4813cd0507ecf4bc0ab60f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748951c1509ca40bb37b1319ce867765332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2277b03a2cc2612372bea776e330e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c11ef70708f7f5a903d65cdd23d21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8b587e40a781f29a23d5660cd1b26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554a078a2b9cdf45e2b13c97629d7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14309177cb05492b088118816929f21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d1f9f8fd76305d43349731b65b3c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece8986f122bfc5d5876387d3c1033b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0085bf2785fbcc8182145726d66a91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc44594f6b17663d62c3ad1ebc4e42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e81b14d1933bb98df1dc20feb3e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0fe8463a7abdafcf0477e37c71a78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbe922c840386f8b3dfee10139bef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d44f6ed5a6fa8ff80a5f40899ab85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ed75fc1d4ad202134cf964ce7add1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582fce07e17c7fb63c422f95aa3b4bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78fff28b3cf277bfdf178ebbb5d0e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4bc88e4063c061784f660443682ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b807481910d96c226f6f068264464350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74458186b3e755b69fff9a849a8a42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fdcdc27f012d1f61d80752da91edf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788dc7eae1abca7c96565258b727927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c9d5845cb5164a4f2081663f2b30c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1150831e2f4647d053e71ea782942355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891aead51ce0cbfacb57f81547ae2d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e88015de174877e83ce18f0a38bc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870897066395f16966151373c831fbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458aaa1dd51a158dbf97596d4bbcf80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e914841f0bbef39bb2244f94b1e8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aec9ebb15370a6cd3328b7fd5ace45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590da7ad104b239dd6c7222f60f22fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f3e61e40d43b26019a9a421bcaa11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd49d4dbc212cb21bada4d06cdda883364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a709d8260afb2b938333c40a9413c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d048580af84dac0b56b606644631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f607ca88b8e2364f72823b6f8c6574367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90c96ebe33241b90c793ac2ea7a065368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c28660a5b1136bd7aa4aa6e6cec2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc8bb3d359bacb638e78fe6c0d681370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a00a98a77aafb4a21e9b53e6dc6650371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6267d9adba64ee29337dacf5333f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab560ef1d2e778be398f90500dccded373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa94fcf76dd0c773f5e76f6f41de4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f00d01ad97b6677dc39ed1ade732a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc11fb7c4e29a30758f68519202168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982981652c4e806a8ce30b4d2bf0b47d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e642b29ea45cca276e90a0230ae966378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d798ebe5c9a82c62cb9eb1b6155ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a1d059fbd965df87e3dcf0ce5ddb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5f2b04753164ddd2044034e8cdd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf34fb928271c8ea9ac7d61307812fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5acc510866693abe3a1bcb905ce28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d3d02f8de616d5557b008853739d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de89187c2052b996ad05939fb023ea6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010541f24f04fd25c367d1d0423778386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98956aa4a42c61562f932ad7b12eb71a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74598da94d16bd456d001d45f94f7c05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee2b0710530f5c59296062eed71bf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f516a68821fcca2f996ef7dbff940390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0ce881c39b64c50505d6230cea04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4d07c76fa4f2e0bfe4afdb7def2b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8c2217922344294a7ab1ebf8da625393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432562ae2820f5d804fa6696b09dd49d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcfb85d77feb4bf7c6a4072d2d6594395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2c0dd62d9daeed078b80c0e2c627396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347945c8b219b44b7b90b013dbc165f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbc887ea7de7a601faa0f95f79ba1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2383f20e51e6ce5169b37665afa733399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad978dd590bb9059a86420e6829eb7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4efc00a6a6d7bb98fac524688aaea5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a58800b6fb4666e4c33cb6e16dbb9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a571fa47f5cfebdbb420af02b4bfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ed5b53f7023a5463ca439c4ba6a95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20cf6b479aea116f4d967b6dc6bcb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19498030c87aa64355b72e7b60b9f23c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9247047b2d4cd5e0bdfb0f12b7b9148407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaf2aef2244e84e4f49ad6d9485dd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79f0f181125261dc43aee575a8fcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e68af2272da521759f61b2404e1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e83c55a06a4723e3c0d05f7ecd9b42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b6266e5ebc633fc7077e129c7254f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dca1455c66c015588464dd470fddb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73af0550a48a8d3f5938694b71ad1d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f573e9829fc54b0721f666ee0a9eb90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1355f0640e2314654b048f9acf41041416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a94af0d9d05b80b0691c290f8d1273417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70669a4576caa20c08217bb5fc163b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba8599601f5746767a05dc82e57d97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628760fa928bdfc1dc026eebb096e86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b06056a3a5eac3664316e75e79e87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba7eb0f157c55e3b64d28bec63b1bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3aab91e6492363f3c54988548d75e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c706f6bf6cd62a859ce2a88e68abb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d6bb81a9a06a767ef92e3e4f29504425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad8f6679b56452133094d25ecf8249426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b55b3add7fbb9c8dd508a9eedad0d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1b6f5452dc78a8bf2aa00d20a4a79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d77d313c94f9abc9d6f9349317076429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bb8bb06c4f4227bd50b81ca957855430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34767f0e8843a07ca8ecdd492ca45c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203af4255c887a2d48c1c9e95fcfcc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627c0b8bba94f8021ada3ab98b454b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0db324dd48374661a586d12381db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64160bbc1b899b3883f7d98ab9078a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5da389e844668d61b1e28f401e631b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa758395d73ca35b367ed109dbb3e9a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86217d8b60f4973387cf850d7570e0ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad13cfcd6fd7c39ec0a3ab320720c7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d62776f9ed0f2191e2fb567b8d50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0990f5eaa7b435a54aa9a72d2d25a5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984677f796b446594c10730da9e6349442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac39a50b7bfcb25e8cad26fe34578f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4dee9bfde7168ecb2bed89588e149444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114d256be8c02614ee6994a0ab4be12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415097986564cd04e73e4976a6a68bac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dce9032de906cd3d80334175efeae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549018656a1cb4497453e5ac4f1f7819448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42f0b28366cea0cfef6ce475a5daf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647581e4fc216a333ee58b3f88bda40d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf9dbe0899520b035db31c283fff23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3156f0f2d8f1784b55f916b97c16a79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001e15f67d5b8c6658cc6fae3602db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c411338a7316bb3a49bddbd96d4b66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4816e8a683932517952590cc0fbb30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee6fc1608a841369f1031b0f695895456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a857b68bdb68e0da15bda70a9490d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3239652b31482afb09baa9afbe260dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038db1a1de08ee13390b5f76d3782cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2547e6b5c565a114743676752f3543460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b37d91d0bd1bdaf8ecdcc3559c6e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce34acfc60085afcb3d6f4adef68ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232185ef6751198f244e306aa6804fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65845ef2425615771add1bc6de1270e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb56f5d14e058a217853b94929896465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94da8b9382ecb0b369589ee474b88b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5fda211b076ee9ef834311d7f5361467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc114bc8f83e3c911e5ef584212c7521468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad60838553a0adbbf8ae932e85403469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334eba783f8d3af8f47f56ed2cbf175470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed05c18c0a5faef09434a1526482ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec826d76583d0b9f31ad76cbad8c4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9df757b1596ea30d20ff402542180473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4ed30fa2feb43d0a26f25a9f2fea9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9afc178904488e80df89f0ea0ae2d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b7e11eb3b08531854574a990c8f10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b2869b1010f8597d00ad6776dde51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f379dc61c888b13ac8496fd41b563478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f87fb29b8ef32ae828ae0516508e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732222b89c3c5dbf011db29b9d5a6b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef9a644c2fc7fcde5d822c0b6ddb32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e813cb764a62f1d34619eed6ee718482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999ab1cccbdb03adfda32b855476954483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3f011fc44a2359c459f6118fda29c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd698f9472c957090c0c081573c4eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e45dd1cf1f82bb71d6bcdbb375a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5794a28f85b2ff9926248cdeb64f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d803683849a37d4ca00120ed38f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313775f0b5514dfccaafd6951c66760489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18993920f13b0ed883b11bb279161490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0446ba6e0a5b741c5cb4a9237ed8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af544caedef4e03f1f63bd4317a68f83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc151688c1e21ba2ba232ced41d9ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e68ea522bec3a5c55b4bb8fbc8b99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c470ce538fa7952bb82610f9aa8190a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c35cebefc03523a5b7ca3828980b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70312738c3ee7021fb7c470bb5fd905497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892f6773a1f06d00b691ae30be8be75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c289a1a2b38f318e068de84b3cb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a9f58521c0e3facfd4e82f85afcb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9058dd54c154019ffe4c40c469973a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47760d5630950b5bd836d42344b62c7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13fa76821087ad78e2509fc76a3b73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda73281a1d2295ca90702cdc6ed23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b060952c6ba50c510498df00ea81f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc20f8dbb90de87773fc95c634a27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eb6d7d0b44d0d91315c3508e97bf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2781da89ed5012cbcea6f300a59a61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de681dfe26e5390f3485f3e81f9971509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ad1e4c46850381aae440c66e527a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc7e7b1c83c4451428e9733edcc43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ed91f9489da2787fb752b28f1d333512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de63f6433e28598122d6b791bf14ec1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784bd85462622afff49ab0c124f0dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9b86f75f0d77800994db3a0d699f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466f2f43e19e85c610978126de165ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbe2de36a80e5ccf84f8b0e89c1aac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b08b4bbe7b6e5d359b8227c78099b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066dcfc968f65fdb3a56cfba06b5862519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb714dfe67d23196f7fc0aaf5da993f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca539bcf8cca08dccf3631e9c0a3bd87521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f7cbe02d92669d507634630535f79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80be0d93ca189fbf89a59a34c23ac32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad626fb28d5128151232ffb21c670dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42bbe101a02ace806436ab145b86d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4fac0c62bad343fb93fcab564b7b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa99e83e8535ea09e7ace0255f7996527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72592feae40be38bbc392c302a9291a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e23703cdeaaa91fe18f9d65469e0d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e84593a10be42dc96475e7daba4ee1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e5e2fd0fdfb38173870af479b555531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9416135f877093c84fb2b83d0ea080532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c943f181b90da800146cda074ea57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b281abd8820f04e4eb98383bea2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd709fe3cdcca7f6804c3bdbc78a8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c7091fce079e3c82d8c2a3778867536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df94134712b5ab87e72f845a83fecc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885265feb7eeb51272bf09b00e994315538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b0d3394d18bbe7432435895e38be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad0cdc3c662274866a6731eca4e17d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edaed98bff2ac336e5e6253ac025e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c32cdc52e7a6780711c9302b3ab1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b9c2844eeaa48789a8e7c479dfe6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f842b529c740297162c8a8aefdc4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811962bc77b8d09ac815a7154ad6c96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f21434b3ac426981037428c473b34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d2008570f4eabcfd6296b88d371db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f1c2ff5d8159d4cfa46f193b67955548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1904a483f85246de80065771f4729e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a790af7f073338ab5adc8bb0266aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf028ae971fff8295455bde083e2e2b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecb680a278237947a1417e0e0cd4e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a656470f951830b8d2b307e3952f03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60987f4b16f824ab401da23d3974beef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b862ec6c360f304ee8584e5f7c6e095555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895da25f6df0b52b53785a9969d9858556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e47c3a5f168594e23beaacfef75a90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da29cf8d8cc3b0ef8264ba84ffe72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0691c00034043ff9441d75cc23c6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e737163a9b83d47baacca8e5a082ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc20020924960dad7d08dbce83b6486561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35dbe2bb8d2e39dc2a64b19007407c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceaabaafa93ae22a44133b016c505e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ccdb79ba34f029a78480fc37d5e21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbeabb9afd67c194b42b2ab6cf6168565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430610e637b95ace0eb49876296cd16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbece4d4be32f4b6bd32092983cf8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9a51f5d17c612c2556f92dba8d0be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80872f6a5652e12a706d2037e777787a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7246579cbc3ff1ded61ff8bedcbb7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83f9c58abc5917a2cbf27d210367b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb525b899e1e9056e0d823535c85c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bfbfc0a2bb3ce4549bd175e74b8ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132c7b2e6e6d77f55ac5c8e00c0e247574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e8abc686475c1fcf9c7c3e2cdb39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb55c5fe4629cbfed1828da2cf9967576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b694abbdad4c31b4cb4e8a01be219577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76699e85b331a74476873d09a299f4a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bfa07dbe283b65e7582d28eac3f48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b344487d8739e23f0544456785ffe0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac133d8bdfc1e6868e206f71fda83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a1518f1542eaec8a8b487ca8997a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b99c82ef9552d59bbf2a297e23aab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ba3da5dfda4e4859073633a666cb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d0b748d91147bea8b11bf6aba458585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004a1124f250f1a28b506288efc4846586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9d13b5f5eb09a8ae5848aa9c51df1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e0d8df8e7f5afed2cbf5a5b8c40ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0729469d40d9f8a9af66515bda6325e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a990bef802c2a11896f471c261e2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506858647e28addce7b6cbfb85b4065f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992edbd98d3cb7259d4617b331cd7fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48a6d91e07c43a1a27ad381bf16f03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b3ea5fec296c1b6e7f8f29d81adfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b01a4f1b614e2b365d400834dd57e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa380e53b087fc2ae534e7824419ea32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94376a4e34925994d98967096f74e345597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c51ecdd25f866a5b17447a9005b123598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b486281b7d153c6cc802d4f91b03fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30331cb58b177e1c8da2eec382e69096600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09697c0a4517c5b10d73a2cc35b63cca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fb22bc64afec612776ab2264dce1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db15f509a455c89a970142bbe3fde6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bda1abc5d0d0b04e632d2d803747a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b18f78ea0231ef771038a53ebacb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507e2fedde545c926313668d9c7fd3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc552b5ffb1cc30c5b549e441c097b13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc7334fcbec6af2fb3b8aad5070c66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469ee0114465da6edcc0768c7b1067609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a7e898fb9b29d780fc6ae66b3f7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda03a51d72f6acbe0db325a77f9cdc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87897d4095e346d90a474bfd3a2ca80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee6dba73b55d04e4463bd685065f3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5703c4a42c57d161f9609d3d84e61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c9162ff5d0325283c42ef84f4df0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d114bd1c5b3796f9c4e48fb0c00f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b1751929288607fcccb2ff52cff4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12406355bfd11b938a5e9e90e9bf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7d7e7e9c151fa27578dc9de3a468b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8953a3f5081f111632bebe73c60699620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5b5ed168d8dd8eb7e023e921bf768621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b31e279a9f7b09e0381837698ca0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd0ea044bfba7e6b953a0638171bd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af112a0be2e8ea2af4b04cfd60e5e3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a81545dc755f734c31937de574159625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e6ea1f77a6138b92269fefa66a8c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e803565e3727ef7fe99d3db2b93004627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2f85224e27ad556b87381bf080f13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51e10076b5a8027c1d101bb3759c1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980662ceb15732e925c1ebf88f8ad93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892931ff76f02e620ef40158950d830631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47ea1b4601f4b32d99fb316d6bdc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd35a331397460e3049a1e343463faa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5e532f232131fcc40a2140245192634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8cf998841c4f87b5ac3820de41c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc49c3e9a03e9068f0fbd1e6861c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0c7af39880adfd87b9062e095967e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32bf14d6b3fd7313f26f32b07e45f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966313a8c177e694f97c953f2fac3f87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c9631963ebc818e45c1fe561e1854640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c632b2753ea0fc0276deaf9c8d24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d212f79604d4a64a9d64cb99a5f03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4932b26bb50d277997f04091d3f52e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cd59b9663adbeb0bfab5b45c70749644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5585e7126e48736ebba7ec0e2462c0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627be2905943784d01dec9ff2875eed5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a329fb44ad98060006e6416d95e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e64da75587a63bb2849fac6da4fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d78488fe1e1f2c3891fd01015beb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6ba1b0d47d206f8a63e80e1d6ff50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50514af22110acc9ddef55e38a614321651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e583475d50aa180128bdf5f221478e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799044c78f99b11258285b066ad0f81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ef541083143bd519de21fd83aa4da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491e8d88f108b5068613ecd46185d3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db5f97e97a1ea1da8e9e004b37842b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037beef2700fb850e1da99b4be28500657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f2e3ff898f387819cb9de8bea0b62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07d45db8c38c17136323598873e995659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af61b4bbb595e275be8bb1812fb1fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a6de0c14a7a000b7e8e5a1a6e6dd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b768de152fb264aaddc9397524adbc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d83612317b84d97211929215c66d55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec25bb5eed78a16455dcbaa7b998af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361db098943b2198dc783c8addc7fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f86b260231c67abbac28f4b2d367666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacb05a333e2b25e83fb43919dcbd82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5733b5dcac320767d0f3b294a83884668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a60eb5cd3513e95ff384c46d6561b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fa39108fc94f73fe57c9b05ba2764670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71149436a15356e11c1cb5ef0ebc4817671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63623a1839dc9123447aaa60ffb9f39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb830210ac691a26033b1057c61b919673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e81b6f187bf5ffef7c71bd98ca757a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae48860b0421df7336a09034f7c9bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ecfa496c875610f30d773c51f7bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa7f957f6c82d4a8239363c5f4ca6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0419ddd24017d7bb20aaf79e3c7dc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5ad9c1895ad5f1055f44ba7c0e60b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48286fde80778e5cb807e8d53bb2985e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c84a13deb4b9d2d603ea76d320abfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f286f6fa084f52d33262c15159c54ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d709ebb0f2c2fc45f3e8c553f534a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307f6b8ee02945777f2028a1b90336e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446519c4906147d0310d9820192e650685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0149690c093bdbfbb76a2ea1b03ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8458badb6d86ddc0a069a6d26a14d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00951d189ac81524e04e6a1e588f27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a2cb63c4170084d44c41bd4d20b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388b879d7dac0aacbfabcd9cb81c247690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf002ea5c06bab899578d1d42459a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a30834f13911ffd5dba904170e84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf0d7183f7a4c6361c3a5bf31fe32c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d7999fdc01cbb06b2bc5b2f81e8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7f2baba0337342f348e2cd39fd66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2c020e4ed73cea21edaeb2e49d9f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22599cf2df043b6b8cca34c1ed5b9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe4e9028467a85a5f66e6c0bd9231e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc743022d18691034dc1d8aecdb28f57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2caf400e4e2f3e8bd8af975a217d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd432ac9971367aee6b71224aaf87a8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f53879da91632f05220ab290cb8c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f49ce384f7b1d7eb1552d7c0026d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d11a097aa1b14ed36a00a5ec6920704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ea4154430550978935dc3150c366f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7fc6a260db9b02a7b627a0494af5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e41553c1230f259eee5b12fa513aaa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638841c105fe88538a7554aa0aa1da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79337b16cc759841043973bbfe91d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea1a58912472f225c4ebe353806442710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05d4c6dd9c52722d83027be57c05c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89de7a235986de3e012103285812ffc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b018128896b605cdd09d1cddf3d5bd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4eabcdaa7e968f2debd76b93b095d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc35852b3331bf559ef390e6065a92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4064f36eb46cc225aa29358c6205af7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2f67f847918ea117a4487a62d447717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65452852b5ea79172ee249e198856a41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784025617f2798b75c633ba05f6df44f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6933426139c9376456597e62d26e66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e536da2fac3d966e9ce5a17a77503721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6128f11736ea70e5d8c4b3fff37be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9945cb22029c296b156937694a69c48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d9d30ba06c5f8f30f958877cfe794724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18847f8f4561d51cd73bc82190171b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575727996673319a29da2fda1343ac5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d4af8ed07b1f0dda9844620da64eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52065f5758a47b15e33b27c96a833176728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a4c97ac39e546f84773419dd1038f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00f6cf157361bc79eabd78a3b9c5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a6fd4f73934421069b1253ccd7a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aac9f1969facae0f59595ebe7c6bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec79709a8f48350ee8d7b97994b00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17d7cadac7a3042d24b454fd2c0762734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fcff9e948ea2326c22bf63920ec0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c7b639f2c1894b685513c3244d41e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c931c3339aa2a072ee5ea095168639c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e413a263c60f7ee113b0123404607738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599631cf232ad64c86f6fb74ee3eb06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc9dc095162808a448e12fee199c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d90601d8184ce23621f740c208fee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4459becf998cd8be3d603eff5a34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcc4de7d54348a18f1147043b7b135743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9386795dc821c13b003f6cda5b0798744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0303c04c35bccf0ec4f5a9dd2053461745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9094f400e86f4d1f0e769296f7c90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e9b9d7a1a2d9a27289d90d03a8b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271de809b53f0beb7effa80f0512d111748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb6a612ec1d0987ec431f06872a627749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dc67d5b0a49efe89db70929b84ab2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0cc715054f3141409f7c348980e83751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca9631855de61bb4c39115945cca3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eb3b9a3d38fe0c500dddd63b43443753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>