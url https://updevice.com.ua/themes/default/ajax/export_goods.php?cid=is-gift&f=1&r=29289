--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb260bb7113a70b263db64fc46ff020b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c952b6759e93186325124d50f9ffd682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f1e516ccbc557cdf7e4731976f2373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec38397831ca75c6820f6d436e0a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e6f8c7f7da9a17ea0cfdbab115ba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a90ecd2d22058abb2fa597cf65fb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c2f4c8145ecfee3eaaaf83f643b5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c31ddd2666165c6d3afe4906dd33f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d860fd718795e9c3fa0cd44d33bdb389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd43a1fbebe4f902f8e6f24dc8f83710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff967096ef1ef9565dee0b7eb8df7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c114ed7da44ac9ee2e567321ed06312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf715f864a294140038a256192e8b9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4948183ae9467a03ee0f64532fbb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d76054d80e396d317ac3d1b66ac7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1982ddec51df1e6033b397d0a14df1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb20eb21efeb383f7ed8e1f04abdf3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44d94b08d79688a19e24477ae5cec518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbed5c30c61361f84c1cb1969cafde819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033897473303a254e375b79743ae55c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f201668a1405d39c2f81dfe300eda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb257d81ac9f8e658542060f708d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd641183b9d08226bc8075c66e018eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5834d6da32415d2c3412c96400b496e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b256c1496906dbb5daaaf9f47574e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d044e35cb13c354a151eed55f35c2e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3b118baea9092ee012cd7b260b5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8705c764707bbed851faa409d16b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2afe4614f8533cd035405b24a907c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809ddd4387a7b572905a29511fbfbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f9c6352773320c01ecc43fd43a3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96792a7b7e5b855760b3c0d974725cc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff215b446bd9e626c662ef6ef5d66fd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48abf064517c5b20f571d775f337fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e2cd74d8f9dffc57faeb5536f8f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af9a4928521b714afc5579147e7fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fad91b8431043a9d9a694a72ea89c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbc99074d4993f1d1bc9b4783efbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495f6b3e70973fdb7ab74ea3d3a76839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3798d5911f70724a42884b00c8bc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe861a347c76cba9be787b9b9e76f7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd66c42ca50495aa2d18196e5a3d2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a6c5597482f16b892c0679071a9b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ce231b5dc08abe51fa1e611e52de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1da6a38c80c3d5de840b8d056fd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706ce9d29f98ae8e4159582ef85b79846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c29bc21723172d964f96705776f17947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda26ad17fbbf7d2011ba6f510b199a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f15b36195d525fc07467b2e85d83f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b7cc061b846cf69f4da75168194bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f893b7f3d39e861842ff3264178344351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b548755adce798140e5be431baab9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b076a79195edd2c3098f119202a42e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57926997bf4f4731769246e6c9d96054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec4f8e535f75fbe747f0082506d6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd1a0721ccd5aaa724095e446f734556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1866b6e246433009d15103e5428fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d620127f33294f1397290ca60c9ac1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee27406ce106a19477b40055c0c8b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab1f9ed9a5320fce63100959d6bf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5284db31b71b2505d8ea01c0dc58661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d2a256f86b5d4ee5fd08ee57ecd4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed330039a160d17b865989ce081096763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68095e30cec4ccfc44b2a3aebc52d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82010b7fb55ea820686b3913e2f16b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29818078c25c6685afbed4ebf46467ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43192a2ee4f3771578177833feb4d7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff05d6a5cbfabe8d073a9e2a1250868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661d3fc8125b9e202b03f26f176f22669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0f9badacaf82ac6df5188d2ccf62e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86143a5adaba9c8e7f06025cd69d18be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553322487fda3d733d635e74de515aa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5a78884cebd53dba1fc64fb6338373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee701317d68a579b60015e11d185d7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107eb9172be79f0e42719d3069896f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec79cafce2eae7006a06e446aca46ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9703ccdbc5720463059de5d606c3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a57d7d807a1de3a39d740a20d33e8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494576572e97ba482a9e240de1cf3fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ccd2e7959435074b925c96b75b6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9438b37f4696ab583750b27e45169381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd2b4471ec914efe878d0a00d0a4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7780138102117bb273fdaf595ca01e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778037091cd013c605d984486486c5cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea567e29ce2469b871f313d5e9fb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e41885d67000523c3e856262fc1b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eece05b8152cd0167a34af5b8911c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f6d7c675ca84d4f7da52c1500f67388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bebd2f48df252ec81565ddca2077b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d674435a2cb7eedc00ca96dc272ff890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024240a519e9a5f94eecd4938df2f2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd75c5e4945220c38135807edd247092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2b01635315fafeb0b120dedbc8d7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca09907f88a92a63193374c2e9e2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af299fb2ed462e6cde052ef8bec652895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f7257dd0e552b3ca68e7a16df170c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aa91730a2b3e658ff40b51f04528a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4d89f32b1af7d6214c8f2f84cdbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd99d017124df60087c160f80257fab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ff3a4c0469ad8cc9e7c5175753204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d180eef5d2848a90ea1a4cadacd5adb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227a1076eea98713693b58b6332433102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d650fe1088992c8920bed642ca6ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fefa008be4ba41b7c1300b50f2b152104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b303bb6203a8b908578fd07af91ac6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10695c4438b82f76c63b4955b7763a4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f433c8b18879bf1e0826c05c84d3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e633309845c64e745e458935318bfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de058c03899b348b33eab6ca4e6f9df6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d0dce86dc21852ed770c24ad98ec6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481c57e5dea9f7b0d95511dbb86213111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4039cd6790541614767718e9d4f3c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da92ff34a7bc31f608c28623b2680113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0744555392d0b74e6da29a7aba652114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1730fd6a51ec0358ab4a0056da8369115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c078d5c5506050d61ad94a229747a9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1b8f4c6a56c6ed0c39e9e8f830fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf8c854c8b54af67636f10ba6e08cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd0086b1ff0fff6f1a9ddad077294119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd527960ff6b552dd692cdeda73a9478120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0967ad71274d59d7b2009c700b849d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee354c6f9f06b3f4459e7f6bbdead9ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add6c422fb08d676c4bf72ef3ef0a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f203af484b6e2adf97cc725cf6828b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e1bbf99d125a7bd3691e8c68b1394125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512c22b6f9a4622a170dacfeadfcf6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43a6ab93579460dd2688fcb44a1c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bb6f6780f1c4d3fce05b137e3593f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa352deb1ad139d2248a26dd396f4d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9744b928fbdee765e39fc531237b6fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577603badee8422b67f2c42b1c03e3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f0ab7e625cf644c6676b25ae393e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ccbf98c68f3870eec13f8b0e7f742133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566ac361cda5b5f7b9e33de13f59002134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6186568b2035cf8c7287ee809baf47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e7ce83a870a230d1e481931d0d7f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcb361ef667e01a5dde3cadf1377a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c7e5b70ef4a41827af9da6209c421138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27c322bf47655353f4d13bfd6c760139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90fea402e3191ac5848989800550df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b96a2f0064aeebae227d631f11841141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d423f15e1b535f3b34c8df02e216c35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a12886088b529fa33f42c59eedcdb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5345a9c2b6dcff60201a31fc202197144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc561d78903aa3a050d82800be82e88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42732998fe83f03a7899c91863770e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4b671aa8b89c1911a97090ac705ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8bc42998fb2801c4ba2040db4df9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721b6b3cd97bc81cb40eb900eda7e8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6120e1fed48f2881fba9e3095df4e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3d3ca0a999eea1b940344a589522151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87844612bd3435bdeb69764c715ebd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb07761c36eabbd9c3a4ca3e6b2c305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff01787998855b9bef3fd574c046bc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b73bb46d67cc35a9efe53b3f8e777155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d7cd20c8bd10eaf6c049b231a1ca7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae582e3abe43d2cb7703bd07f80df3b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e25ac942837779d525e77f46353f2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca01c57f6a7b6d08f54d872a838ae47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378d1ca6c78343aead9cad8a681f33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79d5589be001bc52fa0f754a24e200161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06886525d0b1c5b121de7339c7a3ef8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31b2628ae068e64dd49ca9c1e9107e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471124dd35213d89c121737bdea0e1bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d880b51168fe149f2a5abbed404ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c94ab0bc493c5c24e14f01ad388d6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ef153798badafa015888fdef51822167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc3e6a11573247eebf7ba4d0095a47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053aabcd237570a844a1139d0950432169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c29744e0d40b3478d1af09b39ba486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679720ce39a27ba9dd29053823109f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1eb960f2eab992a825deea07f0340172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ab78e6172318c365b7e15153da95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2cd0b1354028567f2ed89df97c4b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2976b08b121d6b0ae151d9b9d951be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9baf69827b84d437990462aa4c13b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec211f871efadb1b1bf31d5b59d92739177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc526cb328b137004bcc90ca673bdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4be1887b91c10cf9a3ef1c255a5f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec272e9db102697994eec1daa6e8346180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4606772041650ff72cfe91550c6a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6ecf8cf0ba143ca0a76314b5883db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0a2d3da31482ac4dc285dfcdc8c83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c36968247aece2793638ad76ad32fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef90babb71fe438282174e3e7c412a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cbb3cec8b27b88972c23a85d8a0f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88aafcaf793dc5fcea02a89ae72b5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ac6695bc92412210334af5bc3e0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9b1a8136235b874fa49314b2eff2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd1ce9ab0242ee877c0a9977a2f99c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdb572e7239b8c1c4667bd7bd694a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b950b0db81353be8f662633c71d84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699004f1f7069fa95d6906197474aa0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473227370dc7c7d2192f8bd8a09e0ce2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b8d53d3fe2059288e36e0c06adaf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642eece3a602fb17c65337836bf4dd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c762382260f96ff1663320c0debcdf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29a1d20f59f269c997ea454b16dd0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f92ebb3a502ec48569c5cd8c8456199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb9fdf9390bdd890d859e653504efe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09e827f6cfb66a8af7ac7ecd731f9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d736252e9632276ed4f25c7ccb80089202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a83beecb7aee4e4a8dd7fd99794b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4267967cf5b673a02930c1c1c79e73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6439ae50790eda2955912b25c5161205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce02e332b39629c7d038877563620206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9eb3001762e7dfd81f5ddeae4a4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756f14e712e5f07015913a680d52fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03875cf3264a21e063b12e574dbd214d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2056f8bff76102090dfa6eee4570c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1680f11794fc7a469a02b0ddeaead47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf927d346aba09a921d7ad4950b1545212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8763793af416796130c5f7cc855b8d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb1c5e4f2e79a25134aed1b86b359214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c289f6806ff8d47b766b6e11e403b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aefc89de04fccc074c130b20920450216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af562da6976501793bf8ffc75334fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c18a5ea3c84dca909319cb5b4e602218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5838ed9a61fa20fb9673c901fa356aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d9bfc8c6ef11d4e2e0e8ea18fb95e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa67b6e13d2bf45cc2b5eaae8d9d94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d663676774731b21d7381a1e3c532222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53a84838bc34b18566d6089adaa99f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfa582a87fa577b650d7df7a10b38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6aa09106a4c9911e4126a21b2fb41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5106bc86919faf6cf4a9e5919244a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c1e9bd360404028b597413b7d1cd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938acf854b023aba43ae0165d3a5e05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6287d50165d95fcedfaa3761127a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649216f11fdfd8dc849b2c05ceb2a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151f1f687fbee6919db2babded433b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2fdfc33083090be7497244358a93b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ac3d8a08a7df10948a75ae6e7dcef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b8ac2716a536a037386da89263d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fe810e4fb9326daedb2e4c024ffde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7404cce71133865a209c11efd410d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67ccecd5cf9172d0e17cedd6c3c5f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee662cf8a5227969e82e5deec0891a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b5b3b75e911a11d007653d94702d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb829e580d7c0b66299d94f1d9aa274240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb877a100ba143b327cdd464682488a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dbe94d43c5895446a02e2abfbbeff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea7314e100ca878e4458e3c079779243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394447e28c06b344623ddf2ce82c6161244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e2d28ab363af32c071ad95651381e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c7ce4dbff06fec911c792351c6a20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ffd5ef762dbdd994c253c9eb95571247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d4c74a668d017d26f9ace7a52bf65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4430710a24ddf4b53eeec7fa7f5c2b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498442bcf5c33c0d93124c062b54796250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b240b02f7ac245cff3e447c0bd765251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e1cc941dcd1600e17895283af7c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e287f4039a2ac65c88d1039416cc2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08335d45d56545c24d8a378a45c221254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdd04f98bd6a92f5b36e405f7c9f97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82c4f3c5ea280de94e1a516ab72607256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb5c5e1a0ff827d675481a43cf1e6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6fa1072f4f5cce28a257a26980f47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0046875844e1dba66d339c9e6632105259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab10df273d76debbf8bf177f3624e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4159928b86887d605978cd2489ccc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dbb3ebac1654aa1925ffd9e959c0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60afe4b5b87376e2f821920217dc78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4d2f1a136fc206d573ac7fbb4108264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394487f39c7db77c6ddd4111e6e3aa44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f258858269f4c349c2b3195024052266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf424b24620dc73f4e9472f37a92633267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf3cb254be387335022022af04c01a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317bd14057e14cfe65f7a6cf62be24c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab660e26490d5ffafbcbddf4183909270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943b3f070e00f788dc8be25b7a8ba01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5c4153b101cd9cba2934f458a3c95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a291d1e5511625acf8e801ba843d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db711ec1c87e5167618f60c0025559a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e29f69bb535339f26b54e02fc472275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cada952902be12b22021f971e306ee2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ca46322be5de22be33c279fcb7b00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c3a71b8d37e9be142e5d79b9ce4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69bf41dab4a23781706a93e449ea26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc1908558d3fa0fe674f02f60347ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14f9abbc4dba255c299c5e0cc62f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132c5e412ebdcda5eff1b7c33f3040282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a809d90ef9eeacaf6f7af56f13a6a08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9b6dc85aa4013c04c9af8932a5c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605d7e1cceee63e2e18e313942d8422285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689febfbf9dd8fa0dff97c303e9e534e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6c9196ddcebdba55254ee06e4ad5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3226dc20efe6c4b2297d3c6f540e52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac00f0ec9c735296885a2dd22441a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a354f593ebac8c3877d10c425bcb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ab4ba08eb0013e42313f9af9d23c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4c6c004f946e324c40dbeace2cc3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f5b8b92a3967e6147e4b96e2ab65c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163eafa5b2db9f5602f5165b732630a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16eb63902d44b8ed81138557ca3d9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eacf76935ce3483cd44b7185fc910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aebbbe62eac39dc2dfb818b161951b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c181a75c37061cb1b69f0079bdb7d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e1d477e94126f276ddb4ee92ee71b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0e19851e5590c61227d4860fdc2e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeaaa159578507fa6329738eed73af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9588d2434dd5274ca6a0724c8d617a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a7266eb40dff463e25abf71e1eda7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bfb8cc183be0a2b8a425592039aa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918efd220be1b23ed4156f9caa5dc40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f1f0dd7d78d560dbae83337359fd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727201ed0cbbfbe0c0aff55636c2eab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc757e7c784c19dfe1eb4f70910d917308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8bd65706cde696852df1a0d51cb4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5024e390d14fe5bd3582c3e14f6de16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1874ebdcad64420c7f783783cea7f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d47a1ae4d6488e50f2f6dbae3f7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d3cf813fe9771feffd3491dce238a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccebfae59d9aa664cc83a8b8b16575314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8463d106215b265faae2745d20b71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af18e57462b4d9e3169a900d27210a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9f91b2972f149f13b6c48ec9e8f06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ad31404aa3eef30105ba1480f7a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b1ec2ffaea9ff6b3db6f38229175c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba841c0ece10c563b84524f88261c2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca75488de533acc149cbed36b12c9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc202d13b801d4c562e1a8aaa521fea1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b56797da933a29f96610a8eece47b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f56294415c38f1293ad5f8647610324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e821d1ff8743e9dc93c137a50ec5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b50586ebee05e3322a08ea0ae68f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c285812493d654a566d7b9dc452809327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807610cfe780cf00c2a548cd65f9a064328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4346eca39ef2317a275b52c82da68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80c69c7ecf4d4c82133fe6034985e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8769e4e0e1160e5a513cd478b1a0db0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296b98fd5368d6f9ab8ed89a1d81e20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3819b21b920d7ad666efae7efc891333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e4af9328186089c723b6ca2151b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c6f5c0c2f6cafdc9d66943301adca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69046b574d7a7b69985ff68e3c9eb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4438ea2dae55f8b06b7979f1d50b69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618308a6c2619784e2c0840f3e3074d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cfc05e5014e911ae4e298dc708fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dce2925e82963dff4c4b311913b78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92412f914277d39080ec47b1ba1e39aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8d4d9cedec2f6f3c420d3ed1e26a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c690e923f7a09b5f2593dc43c3c4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629d5ffbaface1bb67f6ce2896ed208344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd1264d08de54af2aea0c8db0063d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f5d6ed3e3acf519b56d388a22a0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98400ac319f28713f281f48a0b82601c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed0dc1c5a533e996c3abf743d55c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a876b09b78da953b566db200ba7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541e851870f105b9b734427950baae6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ede2eb032c89e0cb9a247919d7b37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423925d2975100652e2fbcdef2f4d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bb1b342a034be8016faee11a628c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65664d750267d14d7067f8f7bf04f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68b7f851df00e61322bc95b43caa03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9558340e76a8158111872136ef5654356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28102c5010ab1ec3a95d793b93a7e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7429fbff3b744e561ac19bf7f071a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e698d12f995fe5df535b596619fcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce2fa10d30daecb0a0b0eea368c2df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841e7e4d5de6939cb2944debf49ea51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c939b29cd894886959b9f88b9aa6d5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b8e95a644b9c458c6166731c72ca9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5df4d788a7c5f930ff0f19308c326364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34656107665011f0a7b3b215a15a5c4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1d7216af744248973ab4ec9bf5a09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef4ba708b000ccd3e431f9581f5a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedc0d0a55e192812e01424c5f7c1d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0a05de54f55a9ef4e51c073c7f80e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dce19bc54faf7492da98cd096b925370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6abe6fdd775372e72a17c59c7f866371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587f3ad38aebcefdb9fd48dc4ca0843372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968a02903657db15646775293a1d535373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7245b1d94954166e44eecaa632c5b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3410ad9093950f4d8206dc93997bd5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ea57b0dd17f6e9c65df0032ca115c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ad516e64cc9b2905787326dec796377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bae7a4a32d66b1ef6f626b13f8c1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e340ed4ebee85475f45ee028812e55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac926d86504c9dfb7d55adb412b66de3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb69e05ccb816e489dadaf954738bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e277e778a695fdd36481ca7ece95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346b6a3a21a82f4c112fdcdf4094aa1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56498bfd7f9a6fd9ad2f7e1c419967384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff9a6a18fce3a1548e8bc3ac128a87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2b849f988ecb410d4ff7b0afb4edf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a13a279ca52fc49bbd074b7a4ca6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db76014c48f466a1cdd79bba3f0efb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b588eca584ee65ae97c6e16e79f77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108326134eeee4066786cf2c85026f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392f81d46134015e2f390d22ce78cd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac8ca7fd67a3ad64c3e4d6f5fc52e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beea2c33caa10ae231aa41d3004674393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba8f88e3665800bfd5597d4b940679394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdffc30997bb8515d09a5aae20715e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b912a24fcbc4eca01aaef40d01d5e3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd297f68fb8f7d24eeaabffb2a1c708397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0813a35b0eeefd5233eb947cbb1ab3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919f5264b42707fa27a32594715600b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64c8d05e467b0e276a0de37f29488d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c806ea444f76d9ac62bfd741c18b85e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2835820db228eb24670deff901f628402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d366a277ae4eaa156e108783c375403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c1b1850439e36bb6ccbc1b8fae2bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12892c8d329e5ee8b0ca8afc0d937ec8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b72a9e91fda82d1d6a1f533e30888406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22e406e13918d8ec719ce221820bde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1be7f5270a307894129f3286de17f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfe8709a01a1152499eb42ac101f27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316663995aa9dcf1f488b8ba584320f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80993dba7452d213274c063b1bb9ffe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb15af1fd9c3a4fc146185da88256ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac56e7ad834fd41405961f143198064413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23818a44224716bb54c27130b0a034414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2528b1296224369196070272b8a8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6422f5a459be933cc0d926a16d45d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb00704c2ba19ecd41a7a71d6889e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280cbe2ef714795d8bb589f348bfdd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b329a717ef8eaeabd0ac6927c192419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d87d38cd234b7d73d4acc8345e5a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e4b0f4b80bf5b141fe399bb2bcae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58147b1bbcf9a77a43133afe3be23e1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571903389691c4b60825ec6949bb54a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e215dde21c50f8d5481beda4d993c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a856c90846b27b1111b32bb70e94a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80478103c737245a5b489ec2a7ee70c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a4ca8a2b3f0e211ad114c1b43573a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d08a29c976b807729af13298883cf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed49da0e328696a7f4e9600addd96b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0b028a46bb2c5a150cf7e3357bd3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea9995c49013ab411a42fffe8895eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfc4f614df6baf41c2235218975980432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451d171cf01cd20b051c095f24e5a20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98723b9e5401f2c262eb82841ce8568a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12245496cd8380e9344a152a41e9f59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baba687dd4f79df92c3f8b3ceeea49d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb5d4ce42e5cd8c40d95fa30f6755437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107335df675c569709dc5fdee52afcb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4eb04850ad605cabc0441327fef3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5f609ae36af26fbd88a45d943d7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df3f1b5205be3cf52c8bc6d6199282441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f29366b2b8c8a2d67b5cfa864b975442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b2f8f38d9be0a238ddcac630aedd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817e1605ffd4a063b6daf8e09d4aa5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295b761ddaf88167e7291151b58526445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517dfe1b9c153bcdba47e4db6f0527f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6685cba4f408a5f2d331dc3508ee8f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da70e491c68ba08923f7d3afdc4d048448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d76e3570d3b4d9fc243decb0f6f4c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189cb288064eca795b3a8c316dc15e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef46f0bdb0d5e8b1ef3975f4b38183451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef4da2487c846a9333c9aafd1a6161452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e40cc8e6c6a1b2719a8686db36d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15dcd5ff37ac2ab875aa2357fa0dbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5a02caa51770ff54cf6eeec22d1c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87bfbfe927f86e359938d9cdd02256456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c622cf33c1e3c2debd45066c0390457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b273f705236efe8985cb5817cf91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa0373cc88962e125a356429a46be3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb48b41fd8b0384ab9d7a131da20c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2cc158c07693316ec585abc53b568461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76871ab2e8ae34b55e734e00cc2e48f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fc63afd6d77a447f8922d09e6e828463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff2e46c6a7865a26605596441709b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696b9bf589d599c583d17fa1ad9b4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c848689831bfdf50f17cf938e4744af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd8d3c4127eefb9d6ac009d3d76d34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398a33392d7e5c71585060ddfa7d5c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc138c230dadf966705bb81c812c27be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e26419a33a2c3c59bacc9aa84d47a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7df26d8d7d7904dd5988918e720122471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6eac176f9115fe2bd9491ff06f883472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd8920b517e94176b3f03b58e8a9b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f81f576dba372c49abb3ac50f699474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eeda378551ab5ba5eeea905efbfcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63078e9eeea31ee7482cb2d18a94870a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f556bc17afc53c96401b52380c13f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0fd1db3a481a5bc845c728731ccd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4521fa8eeda0deebea970cb962e13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec368dcb60b6eed09948fa00015be1f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d41b740f8dc16559b2189cd66c310481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16a8d02b2996de1c6e64ddd01822f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db359043812dfa80cdf21b985728df7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d35a0798477f044a0c82b63acc4eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d754a11d3e80fa81ed771acfd875485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcccff8b2872e2c87286d44807f8e39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc9f0b8a44432fe1a3463f7d0ba06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36c33ce829d42b57ea11abffa65fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc25c757532fe5c09b5df8ad960c36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a995425fa9070ac2922bbbc0cdd6e7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7c55c86590778749cf87e5fef61d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eb7a78c385c41773b5720ac9cabc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1dbf310146c45f9f239f70f6a1ab7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612b428514574e90dc21a60263c0948494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90010795b50405bd2e3360176e003e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315905e52445a4539d729c62d06a615496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e4d64d9e3744101d9f568495807c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2331f86e4c037476592429c510ab81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82b4db11625ae04a7aa7d362d2f5aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252409e4505b6463e2781144a6e231bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3575af04f5e95fa56d633b9ae5b527501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb6f21600b84192e630aaa0a4b6aeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e1e101ee683579ecea8e56b479277503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c90e646250873c743ae1669ec16b55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bde4fa577b1abbcb74ad9768cd37b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606957a4ed115fe42ff7e502473ac0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb5d3a319c454b4028a982b23c566507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f464202a3bbffb6df6fa0a157cecd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e1a4fd49b5b3d4c86047b667d77c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03589ddeed77e2b3ce0ff0834c6ed5ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d292032476da722f3457664177af4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c7c145586ec6d771c53c9617fb095512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136531c439d2586be50effbd7c60386513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba21fc8ab3a398c66184a4be210d9a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e3742a458e635c18c58efcfc2680b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76031d3387cb0bfcfc03677da4d2ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1348f36cc4536a513260674417743517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3e1a77b74da59c362577d643f9f3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20729b730acad723122175c5ec34c54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a6c29277fc4bfc2291ba8dff1f8a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe50db25de37e754103591f3960f399521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0197c6db3d7ebdab8fcf85c038eb5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75833afb1cb89cc8e2d697da835c353a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80deff88d41bf546ce3edf54d1fc13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948e121ccfe78ce5f23773ab86b8879525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e34586389caf01159764aafbac43c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9714aed692cf865112e6470a412205c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5ad775cd4295acdcb4bda1c82970e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7133cdd60ea2202eb92a2376e16b86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53497f73621b29d0bada2c71a6ed31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578fefcea43a24fd125022dbb46bd8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77febeca69696fc89a97a505e9878d44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98316a56ac624c54878dc05ed8c5af58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b074d1d675388ee7cef641efa8eb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96635f479039f867e7411810969b350535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055d59af0cbae2b7e53a768484d6562536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19465ed6ef3d5f34f7ab5290e1c4d23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a20c936811e99d265857399bbd114538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b18246497c9fb8bad82d198a9aac5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5102f622bee285c21326123bd80c5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ace8e86c055a38178e7be4ee8c5e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe078b6ddf27ac8d444bb8cde9b5ec4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4976d82184c2d34a110f42d57c522543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd8d3613835bb466685db7a8f3b27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2234364883fe42c9fbf278fcf2ec6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6cceb9182dc25d2c7d08b5e709df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec4bf3c2e46a12c07da8a754e5f44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de507dadde07c8f2f5b64ca0b0f182ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893fe797a05ea767ac0cbdcc24e1029549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79385c435deb9bcd19aae0d137b0d41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4c0127561d66af3facfa86b799dcc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825fcd17199551b5a594281db405c97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340221707eea87435048288395de550c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d23bb7f828aee180424223eb7e20e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606e4ef39e6f4bffd75d241bfa4d981555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b125ef479664ef758b8d371a41c75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658312cee7d58da9de38014cb403361557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b81d32fe4f57620ec8fccc63c745d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b1773974f9b6c143039aeb3a0d8b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee61dce1dc1501d0dd42cc15631bca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64dfe95c02aa3cacfcc34885af4ea1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1463eb7c58f7e204e80f8ba285ff5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a161084ea2f5cd2aa4b1f817f55987563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa712e751b75ee5ccd1236ec7715fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440caa5da118db784ea2cd4e83b1f3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4852dfc1991c5ddc155acf14844155566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbd42f02d1773abe1725b132b2d0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cecb0da71ddd63d6e799958ff18a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79762faeb78aa8f49280d7fcb0a429569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce68d993cab80e0717a3ea643453be6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77983a01593ce95e6a7001c8de74f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba41100973889626761e5d6bf632665572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7233df4d4d812c463ca5ec5a46a39d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186934b83c4185df7418f239970bbc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ac953c2461d53ee3705767d16d164575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70c21e36186f4269fd0272cd18c85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe44b9b22f93690b4db4670068ed6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f79e9b8a2d2d0d27ee85c0659fcd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8322c4a223c5daa768018063cfe5e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a09ffca0821096cb5c68d96c1d26d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83e095b7c3644117db3642d03fff76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e828aab85be494a26672e0c6a09c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48413c7f43ee5cf35c17b9ad0c8a87e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13730bca24d8a5b2018190b70495fe49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d421f19be775d2a878f53d2ad19687585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309d36e498163dac0fb18f8bd66bbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf182e7673a98860311d38ff0e250587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b20b99b37044668039b7e1fc426a48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3abce9cf30d8c2bdd5c2c650a81d4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7391b4e439c6f1f3e80e8dab3fde1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fdf18d043b694086f110417c4e57b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55f89fb90b444f72aa89f08ed232f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af51e91242a074e87a36fb0e26625593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b33e00f39c3f9264fd47c8531ea0d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621830a0f2c4ea303312aac93a564c03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f778768a7da179accf0aefb527e78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb8cc737c722a65eb854397f40bb84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f2e243e38e10a18c784adaf11288598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d8db8c68d6f4635018ca274bf3c39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdce2ec3307becd131c938781335a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5b6507261ff6e0b38f06da21b654601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d0403c494cf115422f19d6a728e20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b83c8393a67d39d04283996ddbe4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bcf1152023ac79b598be09b0ff885604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededa65cefa8d5ac43cb291db434e6fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b11455a0906ce2c16360af7f4465606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b76008f17d18730bdd272a08280e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e18ae9218b3b2a58be7479f33a0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c942e8b2c2a155e45215808a1d6dd2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedbe365a5dbdc268d9b6f1aba89868610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e53b8c2513173d6064c846faa942f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892116b82f249fcd09d34f550c8ef8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5731d94ba9a6a1960449dbe22eb9b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5fee67ef5b00c49fdd67d4c3c46af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438c9a38a42b70f539dd59a1a35229615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b714b644c944617fc4226fd91053ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b7fed8b038fefa1db6e365c957a0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ca417d2b6a565f211c6d521c13ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008f0d6126e17470e79ffce8209276c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303e54f21f11515aaf0edf4ded79e96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582bcfdde6ed7ee70e266b74131798b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bdc03355108d73ebe9066f397fa4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc7c64c7e87f33805179510ae54f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad212a1ada25351c062e3eaa361244624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a39d8a8a58d79a85d69c584ed42ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6aa031ff7602344984d86089c7f5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56a5f1e36000f420e760591200d343627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0785157807fe349c45f1491e5b52e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4ae804e5395dd0b9eda6316aa5bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa84e74713f0edd1a291fbc4c2bb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d237c44963e57364e8eda5016c5b2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b681ad912ce98640a45408c8e72b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188621dde23eaed2019005d1e887d442633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad60ee9e4f1446c1c9a79795a7eb13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81a95009f866f0a1f3fe43fabd950635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82137f36d9481ba03765288685bf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455103aa3ece465f625581a1f694f61b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341f13b8b077975164bc274c8505ecb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87243f7df02ff33c960238320914489b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a816de4eed0a00f38c3be31722dda2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333afd6e8aad956fe5c1ceb63df99dcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf8f8c0d9c7e8832ab90268544b50a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b5f10d4ad38111d6143bd4191ee1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779171978fbe263789b9a7a7d612ecd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e1077e3910daae8dd54e4488e105c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f26e2b2688054c8cc8b3a923c84ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1967b42bcb15d8c91b77084cd2998647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ea1b8b4520fe8e716bc921c92756648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547f123677c3d2bd672216888cd0375649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce787194dd4e039755a2a36eaa1a71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b6615077e5840ec96e1740631501b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610609723d26f414ebcafb1b74846e44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34f6d22a990d64a4ee7297eb14c9b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ec3969e699f32001ac1f538b73e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fd98576440a5031e20af6660a26fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a94578a6f3c75f613df2dd77fbaccf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732f5aa14f21c75824fc018938b8279657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf05444a17d8cc5410557c20961e0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc03ccfd318e4212de4033040e72ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c50cf0faabe276badd3f63a7e5ea3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9b797485bb7866716f9092ba710c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d65bf8a51e74b9551208e07ce461662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01190f9f84e945558b82237bcf4a82fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44885699238bcd68e598f0b4e5d46601664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15019c2e880273803151c37d3dc21e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f40aa46e2e8856ee18d19243e07ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc036357e2a0115cfdb253d7def01d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d18266d3fa6402a26abb82325a37f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbaeb1d6f1447d734ca911d27ccaf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09aa4e7d195f40095ab5a597867c51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773bbe1dc9886f8e8a0c7a26c762ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120f68adbf6a16ecc9f2046fe673e59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074d5d7cf5c45b2e502270392ffcb57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee34bf2945b2cf32b56dc54d03993b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c992f87ee7db951b512a7d27f9f59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da3db5ec609a753ded8da577650943676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430690e08fea9cf04d54241c549b490677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f8eafcf152e3048366296ba4f3e93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca20abf19033356f92140d3d3e72c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae8e5f3bbcb81ace4cefa0a8c170ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5395062eb3dd3e4701618245424b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf55ea75329083a91dbb14b70e9ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626798a614132042d6b0cf9a6d898d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42174ae4ebe25ec9ac4995a43189546e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8560cabf1328f22db2f08368f4a8b59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2f988f5b155d1e91ae55e18019724686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896661c4886e0da0a806db0c07d50226687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3866eacfea2e36ef4366b2d095893688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1eb0b5438a47422492a1b3369aea4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112820ef67ec2d478e7b275fe4fd830b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991e023bc95b26c496880eda6691d89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987205d70caa11b1df06edeacd9a1d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550cff0d87063c07ba8e9fc8dd36374693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90871cce8cd8693113a0c9dab2f2c4e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33198924438c160add03c65e2d9e8e93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a605173ee4bc33de38ae584dcec176696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c1724e908b23447cf6e58efd1cb83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236fd54d8e9914044bc36802f32e90d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b591ce15185b2e8f8ab0e9522e771699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae36821d347f79ee7dcc1f98d3be7aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f41174a67d8523b1584502296c95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f31307f379bc2cf5924f6a09948c0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f2cc44c7d92b7ccda76cdff7ee95d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e387409d6026399b00a82b6a47fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31862f91d63fb07d78cd8131f7d47967705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cda1aeefbca92b44c256a28c2649b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730f7fa05e0bbf104c4dab667d8b334707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caba728836e2541e46554dce131bce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f69b2823aef878217f637ffaf0af6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a24ad86c6dd775234f729c06d120e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26951ab35da02cd83831dd521a1379711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf2d12a9fc52ac7385c0d6200c9af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ca4b26c4a45648348a88497f96d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2458803c40d70f8b1b0a1c8a03655a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821973ced69468c1bfa2e9d4bd7d13d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8fe1430c1330ac1765148c4543a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94cf2a9229ad76daabbd5f04043aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47809ec9ebf4053f3a04cc62dac50d53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed88bce545dc76dccd14cc95db17a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35151bafcd47854427c2910f430b491a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4442eeea6ec0128073efa4ca588539721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2d553ba3d98fca75c180180baecc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d34372696c1ca25ffbadaba4fe0f7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe7059c8e3916ec527769fc53c653b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56db5cbbed17441e577fe3108347bd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfe55591b7e76040ee0610891e939e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16747b956b4c91e534d6600f2fb43437727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33858d6d4344a752d62d209681178728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590e24744bf53e6b35f45bfa07ccec8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1bcc4a50fa6553a2ac72eced45d61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3e082eff14c56a0b9491925af171b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acd7cb8ac13f9ad2c1ead6dd295486732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f452d43bc05ff1105d0a4dc292dec75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29420d756509e62f7c199c5927a18b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49629741975daa258078ded22338520735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728242a51e2fdd71f0e95695cc400ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c0b79eb83c400e6eb395f8772c72d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6a966406f796070c461fb5b2abec6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb11f0b6a059b97504e63dc7e23b02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338f4d3204169e69f0c36e34784a742740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f4f12d697c5232083e48beaf366e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d29385139d7b1ba309df852c01591c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79eb18699d84510cd2c1766df87902743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c67ddc9e68789182e2b04586f76f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54fd5cb1b6ab2c4e078ed1776e45b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcee5b0dc40f8f9c1328a85aea4de9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b81326ac51a3b107bb6183390672fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bbefafc81f6182cb46e4e42a8f1fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c158bf2aabcdcc807cd87e2564cbedc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e54a92c69040adfe5eb632b6567a1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6588c37c63f1ea4124bfec9a50d44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d10673be4a1cbff5e005172f56597752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cd46b2a2b738a1348ac0d352abec7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584508191023846dd1102e864c9d4b8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fcd10dd32de72b2e750d5f6de8401755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5f8be78fe558548115fa60bfa3c76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff9c3479fe5d8b2c5d6c06c111a75f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074de8cd9cad8f74aacc3ef10d1876cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ffe1268b46471ad0bd150da394bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228a56efa37246fd352444d9211f2701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2497cae3c3fe95d50c99fdcd1205e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5061f14518f0f3d56cfadd091991f703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde1a5cfad159925052cab8212462a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa151b42ad77c372fb2782476f279135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933204c14f6a5bae640a6ec381120aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce850626e82f3a1c3a2449b317bebd1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d427a3d5b61b85fc5b3c9152dc949c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb50d5671463f4856b7f00c86b90119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16610bb823cbbcf14af0e62874a3ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806afa7f6085cbe22e96b628da83f96211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a2300c5a3efa9280a7aeeffdfa44a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2383720a8cac1187e205e053185ee313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da9b12b5f512dc5bb333292439e8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5035cb91db8836f1ca9b85f05c760b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd52e1748f1b60b5945e37c563a19a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bbae91b6ad87c603890a50bde2e0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234596f4845994aa7533790ed4b4445b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e55e594e14de404c8b175a328ff0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ca3d6bc7dff06a5f6409efb9164420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3652519f5e4bb055e1c128acaa4728d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583a9c3fb1885e361ea0fb637a7857e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62860b01c42ba0fc4587ec79a58c6bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c820590f3acd3a2487a799408bc46fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39f3f98b58bdf2555c0f645a7e53925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb4de84ada19c5e92fcdf343c425c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c63360bd1b91c85df9c7ddbd805d7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a50bb742ad943268e05aa4f41851c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a341dcd478e94426c6bff13f94fe58d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488b1e424d4a189f939002a8616061b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146bf8453e4b93dc1e56bc1fa23e86831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07966d5c0e29817192fbc95424794132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15ea95896688398411bac5ec5ea3a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f82e0bb43236695aec16f6e78ffb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66374469ff45677a5076fb5201849f1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2801903b532891bcb26bc6acf4633536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d2cded4cfc92625ad7d7915816b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2e6e5eaf765dafabc010480d3dbd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf99b0e3d64692e83435e0faf11f9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1eac9ce79bf620e8cbe4527b4a10e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20e981931703ad07ad0349d5574f5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3658bd20b19b432e2ba3ccf72ef5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e14d7e9b1e55472407411763e25b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa442e68acc493633783402beb5b83b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb1fb4676beaf8dcc32d94945b75bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487eeac024ca96d19c613fd425c6f2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f5559831163f40cfcbc5baa931c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91eb7cfcd20298c13ef0474feae3f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32154aa3bc32991c0cb1d25a89015ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d647467980cb41361f0991d6a81450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3378e2789f21d60fca8152dd2489051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b5beb1fedbc5b8acc9142cecbeeb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34062acdfcdbdadf7b07a10fb2c3d8dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a50fdd8aa8a8c74ba80be137b554754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b68c7ffc89bc54b1c938532f175b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b6a66fb3cd938114f83c2255349a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a80af0b5bec071dd63c975b086661257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c570fe49c20c00c20181886471e5a1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e88df4f39b5ad28af0a87da8e754559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d2691af0c3d7bc7f345bafd6919260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0c5173f99cc6aa2bd28af43610f4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1324d57cfba80a7c9b19f1b9e94ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93214d28fa1138b67a1d86fcef7fdcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe85ceb7213ef18b16ef0f47e50ad3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9fa0c668c16fd2be02b47f3ffea5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ebad16a7081961a0df58250f6196f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62dc7a47029b74409841bb588732067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62135e538d7d2da204cd7b97ed7d4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ee6fbbf24460c93bc525d590b8b4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c5200e28e88d3ba983441b02827670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16379ea5ba27d26fafbf562ea307661971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f52fb3e206d299cdbb283d35ef6e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0cf0852fb99d4359f171d6525c8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18829ef05035d8104284e8b6cde90774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf468d64a6821bc20d83213cd4b2aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b138043b0eaa72e03bbeee16e49d71f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065766ec719798620c35674777fc469477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a166a1d93d82e6d8d0f618acec514078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651e316456a6e481401f6f88dcd4cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba1e70ad9a97bfd29334551e47efe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa463a9f46327d57eecc4e3487c0fa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418d0b1ac6ce4e6aa10c798d8cbd3cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea613e00fb2617449ac725618ef1ee883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b10e729cdd4407fdd5cfa54246ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e6f742015ffa3091f762686ce917485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dc3fd80000a0da8e719035259c83586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08012ee92025b0d80309d2f14e2ac3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61efe562a15189cecbae19d543a63888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700b34d9079f5ed424df457a20343fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768325a72babe8d55926c39e96463ccb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac56d2f0f992819853e179e741282a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a2b9e437ff8b62210b0e93bf7233e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508f4f967e7b20fa27339bc51ba1c2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013c6327f78fa8781f58e275d7cded594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca637c79371a1086c024bd8bd4753895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50b2d0e33963da3f2d899a837c592c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb7c125ded5e43eb2cb4f38ad108e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b329b0b9ce5ccc849f3cc0ad085f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea825e5783dba5e487a1bb33ec830ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d674b35944aea981ae9798bc7191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505a691415c5d905f9d4db4b00b91f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b68b713f9f168db73448165039f49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd175b6d6f41e7dad14f3d27e887f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47db83d74282559bce746f58a1df45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccac07e4fde6d0675889e16b618dad4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e524f5be32ff0d6344a1382bff82f0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdc2a4c2a2c6e9df88ff51061a8a32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd688f84e005000a75ef16a30f546e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3ff7a4c1cb277c3aebd39d638bfc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a48956659f39439b1f658146cddbc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa098500b0c468df61d9a93c21cca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7e0aca20b73222764c75efef5c2e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845357b1552055fa107487c45d74a20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c76e5156e3511b9ff5b6decb273475114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e2b43de93db2e9b8cc6669bc54e0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0c2a3c0d15f29525a3f823cb2c6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0f30a59c5da1875f05136f3a517a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1c37f3fb417aeb2857ed115910e59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229dc0fea69e9590df94fefb3686a23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b59f8b93155cd09a2446d605455fa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad2d125eb4ea6a94f4e312c90df274121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934152e7a192b655d35df2585cf2a871122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776958e8bb525800ee73b69c7939a8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c9eb867a026377749ebdecf7ef38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a12149092c7890ae5190e4b453b05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8b504f94aa67f854396577667ee0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159cbbaa07e21b6d35fe65723c357c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350073c078875ea8be5ece833253ccf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b611eb3eb7a2854dc18a6dd9b8c0fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048712f141f212742ee27246fb5893e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43fd8f6d5d8f20992a6502d2bf372e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a07af360d19bfb35b9ab31cef423e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe13dbbd65409eff8ebed22144c396133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ca03ea5d22f7c3aec3f9fb4f20b72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d5d5b5b35b5ca5a5884c903cf996a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd13d14c224157e04d2f28b236ef24d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86a497447cc5ba4cf7d02a2799c771137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe1efa3e4d79d94e1fd4765f8d2e1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4bb7ef389ada9f256a5bd5098b5cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972eefffc15a05f4ce5cb7c616473d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096915466086a2d356f4394d263257a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c751dd35eae7e4c7b7ff5ef5bba82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678b55bd13e0f44800f6db472d1c95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a64d3a33e18dab39d0537e4e1a1d77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d0135c8f89fc75df18e6bd64ac8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bac067d04567a093eb1c847d0801e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cf7156c5f383cdb7253d43ba66332147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf8faa86aa22c72a1157015141b35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a4b2667047eb7b55c2425c900e54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d4123c9f3d9dfab2cff374570fdee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0228b2f2cea7a715c21c487f6c23904151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92bd5b48366f44cc29abfd1cf7013152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54413e7d93389ca15abc2ba514f1fbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97dee0ba91d019db3b585044704b13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c519c906a58b9a978f6c18df9a98aa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ff8a8e89a7d8136039051301b87ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11685aeb0dd9677173b08c9863d9c088157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff3f354895f337ead24863b66caa6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ca2b9b5b04158aa7b424f05b5d2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd889877029b335cd472c980fb5b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f39e872a0460c5887f9e09000be0cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a4f3337fc22bfd70d06788a5c5e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d2f038493931807fa785f5378c515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63668e03784c2bf516ee6173ec9dfae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b62fd878d927b27d11547078cf6773165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba24b69da93a44084e7982a71456a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7822afb08cddff17b6121115517f0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd30a9ffd0d866cba511ac0da5e92b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac1e1469e9983c03a5ad4ac6a93f2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9d34a344244c3bd190ea76ae7c7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661da63f25a8fd0d50311cf2137c1fd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e590147384be07765e0182368feabe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e16341a1d4f6b91e6228401797131c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd6068427d63befc6daab4445ed13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da784c80862170bbd4cf5f82d285773175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52643f1d19ecba61f95109d1e507f167176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171552dfbaecb525f270a3971728ed5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb33e638afbda9fe68fab579f8981178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891b91da0c19a6ff09ff87821fe5515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a22b7f1b190947ce884349537b88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb82c36cc8e4f14750b72a03cd7ce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2a25715525496b6e770b545c5ea29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3200ea6ea76b120a8a6ac0a8f9ad5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6204a0bdb9350f06bfddfd8e83833184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2db8f24f4c12968fd40ac29d4bdfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c012296e649c47821e0c86828a12b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5a644ec58996d769e574225bb82d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d6d853366427c16af64d38636ec34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303e6e5d72117e313702c99903cede1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a18e94f9f186bfe75da1d6060384190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5785a5728a2b3d966214f7c0f2fbbe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd009dc0328caaa7db9d42fc51bc7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc26fd5a0d1eeb5e79e6d8997a4bfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3223a9754dfa189a0ef6af55ba3d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed42013e243ed5daf6484c9892cda88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2b942a0445dfa9be89f49c1a7dca9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2bb67dac46893c6b4a62e260076c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f375965e4ac1cf0524ffdac1bd1a1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54360621fa46425b3d1c48d43e2d8adb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943254917091351fc46ec34ee2ba5d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480afb4a3a91ca037027efd0633652201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae850c90cced17db64be54ffa0994c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b8907853681b7723d457b3bb4272203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7046057a6f769093da3aa7ce137ce6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2cde62a32d2965a9364b5a85df3fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc12c9473ecfbd1cb15ce42a4d948c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda165b3c747ba4e70f847f39116186207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01550bc6d31cfed9e78050be3cde35e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721bf6781557616eb059148b00b1331209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed68cfd845dc4cdf2276582407f289210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d987cd4331e02bdd4d5223f1de2585d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1c9ba102ae566db992e086940bc51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81badee456307fb3fd7effcc8ec614cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bae5b87d26caf8d87dd9fa44d391b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ae8f8c508f63fcc1483353d44553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081002bcfb1094a9a40e86a2d92dc63c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311338c0ea1b848da40ed3062a8852f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb58054b44dd731d135169cd6b736218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f350a21437cc7f2e1a3affe0b4f3f8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667de6463d31502b1a4a80e7b87e19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bbdbaff126fb46234015f62020cd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b002cf4bac1e371c37ab01abab18c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d9c5880f9fd23de33bed3a2cd3410223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73728becaa386c60676a53a4f36fa0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc024a6ca390e8c2dad8ad81285ce816225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e863b81fff32d5d14d66df2778d04ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397ba9cc5962b365a6909943b7b183227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd493b201e2b17a5b1ec45e0c1b56f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420377f3cc4bf330cde08b5aa698b869229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449973c07216da20098cb17679a62c47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46899fe863f8623f3d3645e0d7960fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea17740d221a751af69ea781d43a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa67e1cbb4aacf220ab81510f2d539233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaaa5b1fb27704432c167078865219234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b64f8d52a5161cbf67bd274cc5ad86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebe9e86a00d8de399d4848d4e03e8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf3a6d8247d4633922e3d7db3641f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2361d0c3fd9e3f47e14979f3db70774238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8514f2dbfde75935d0b957fd85c84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4da6e57ed062040d970cf4381c8499240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92c4991589489ae1d6023f4eeb311241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608c973d34e701b1b4f8fe6f42970d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43aae864458d243e5ba91aa30d747d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b91cf918e28abe20ed89ca85afe51a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb44b521ce31558050f0afb2ba9a492245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2115d72aedf33cf205621cdcc3536246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbf34f61d55c3f62267d86c0c10d9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90bf24d630cec28835d9be6420ba1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cffc6176e24413291d41648bab6c9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ab474721d1723293f47b9b0ec1542250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99fdaf6e0b3cc98d1de963d6059567251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032d9df031b135a6970d6c6370d5f8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0118e5b8ac843c813aa7472879f0d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1a5022a71b11bdedd09d2cc4a00e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad11f97280c16c30036663bc52cb1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a979d76b3b39212352b02973379e01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e7294acd15b720ff1ff7cee33bb3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0231ef1e4321078d29ed6e03f0782258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe436dafc0bb77fa5573e8d097d75c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae3634dc933e9bcde7cc1df74d4456260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09b400f19f68840e50561cae19199a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c9731c56cd86ea8982aa9ff0621ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf71deb1542926805be05f8d17bdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3666e881fb11b7734dfa63ed279941a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7809c963c114de5b35f78b217f158a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040261650ea21274cb7af79b961e081266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cdcf53d885fa0bd30868215ef0382267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2722ae55aa9e8a228790bde8c542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556f65907783236ba826ed94ce33b19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fe0336021e3dc65469a62d8a31a51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af4faa6a72a7e4edb612864127912271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86669651882bd2351f73d9e6b55970ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f230fce3c7f9b1b5112c7d9d15a467e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2c79c57ec637ce9d177aeda1bbafb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf6e2c779f35c617c1778e57a4a2cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ae8690a94316e668e991ae987abc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d42ba8bc1eeffb6bff810dfaa8aa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8a522a5d16e1dff036c19c98edf01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68bfc615299758f48b5256e03bf13d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a97ce01106057a0813d4c655664ce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cf86780ff7a2e1f2b337a4bfbb4f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f67d03a0899db4c742262f2d414ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08bb92738a100d75cb35981ec1b8b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb2997431e5f7d250586fee30d5999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65388f3d76928395d76a022cc2af24de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c1df948ed3bcc6eda647e6b860c04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6618b56e1df175d510c50443f05f14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff5c2aede3a6a24f87693914cf273288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ffec181ba04cc4efcf479de619184289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac9f5178d8a476601e1a5d77db41ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ce6f40c6a02486d4d136bd33f518291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd016a6de527d9e081931482e847bbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05632e84a2accc9438f06b49bf8ef01a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103dc9750a5eb433341fa6bd737a14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adad1475991b92e17b70b6b6848dda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1614d5775d384ed97b0fa662021df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae32ec55fcd12a00a6a860e04510b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d6ba6051ec6fc439e8ef6d06cfd55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb33e3f1f9c52bdfd81e8caf669149299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c58dafe6fafd13914fe7cf05f9b25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c825dd97360afb5fbd9f9926e7f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb9384ab00cf2efd595d27f6cdb6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12a3bd8595182d011a4fd64af8ac2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef207c3dacbf847d518ed79c4e09cd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8784a7357b93b8d042b25397759fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde70c523cdc513151a23af5f236017306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d291621fe14473f6bff8a189a48f5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc530e08cb6e68b2c2bd58e331bdabc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062c0800f233a381de1f663465b4b00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a35ca3bb0d11156e9f43c696eccdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeafad76a1f7cfeb79fc79960e1809a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca6e3862f66701f7170dd0d3e47667312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce6f293f34cdc764a0b9fd64a191f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f3789a4c6ae7621f7491f1ca1e51c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b04e5e0e44b79c01f8bf150439140315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cbb8ba24c9a6db07638f35b50eed2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479c3bd3a6f2a4caa249c395b45d58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e97d01cbe117e216da2fcf0538c04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603b12d5bab4b4fcc67373215729b96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de723a1312b25fec91afe584d01e47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fd7bcecc20411163907ca7fa38f73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d849ff2c46d6c26d63f8a6db4b2050322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaa58661fb35dfb8d92d31a8ebd6b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c0782b5fe0429aac2cb58f788e06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20b79c27b6dc13e5ddb0a2dd0890a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92702b39860e29f64fcc6925f7128da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee7d8fec533b23a5eaa394dc720f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be010880af83f0eaac2669ffc5e6d69e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314b43db022a42814b5d5626b030cba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1cebc205531393051b11cd1c2b414330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee8e9b74359c6642c095d221233b4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d25bb80bd9773c4da5b74324da1dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942053e87d7c5c5a3fe27abbc09fc4ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba6b8a922ff18ec21b112ca649e92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39cad2eb469a490dcc368794516cd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64783db42389ce34636dd8e389811590336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367329f3c462568be21d38d79ef73be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542b51276b7182685ec6c419bb0a42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163542e2d6c3c67af76050351ed675b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd938158f5363ef6f2b19c10ee6a58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05574f94ac307c3236b19c7357a47dc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d2dac297ad2b15a503d09a022311a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702606c48927ee07891a4593c1d0f94e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25970d2f7baaaad29d77a911577debc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6303b5d42f16fa8111aca658c47679345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605bde16564fdba5ed1565ca87d46f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a34ef594b4e024086e28f603421fdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d38d6ac03e38fbb52455da6b782a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58357b6b210822ba9e076b09c8c62074349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd9845dbadea0369026471650e3117350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675fbc619ee63d4c4228073e085dcac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d596faf4a78e4d4d4446791086f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaad01ee02ea12231ab9e7e5c777d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad66e7edff3e03095b7e509deb75e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd86b28a26896421ca5b1f04337d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a7177c7bd9cffac7162b37289d217356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fccebfdca842a92a6b4a3b2ca70bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083572bc9b2872991074dd41a3569ad6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccafe5bd7d4b00f1227a4ecb4f8527359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bc074692d7351942cbaf12203d259360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b0d5076e4260fc9ac6d57d767b0e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f3ea92b3ba1c12ccf39f50aad3520362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3045b1a033cec721c618c1598e5949363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5725fe1b6b3f2844f8a397ca58653b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be67b812ae812ffe837be7989abc27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6578843a69fe62839108c14cfb98a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32137517f042cf127809e6c07ae0e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df4d89943a2065711c443620ebeb76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed55ed55bea7d61b10e2dfa121b08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8bafcfe4817d2a31499d4824065c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24049d76d8939ae1d4414ca8960a0525371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b087772abdb580bde7f05f0475bdb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c50e45922716fad8b9be13090536a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd033ec625a966340f5a77f994597911374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6c9891a3fb8fa5ef919a247668672375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0ff073874c9242eecf9ff80dca36e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c609d1e83b02f14812751a465976db7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad0ac7fb662e799aaceb08d904f9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa21fec12d0d99a661823d46ee4958a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e6c0a5725e29b74f5896d39d34b6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad4e755720697d3d8398e4498c2b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282775ad28f3f3178bfac246431a082382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ba6e3ed613482d9645f7182aecc8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4629e11c97c9be2c6eb03386d7191384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9c717cc2b043b0ca71ce06a0c9ca1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a95ef4958949e4facaab10ca81959386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4252ea70c6754710c767ab80a050662387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dbf8009c967b55e6e2c53aa06e8ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929263c722dadcc9d0016c94c0b5e017389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ad414593cb19541ad56b27d8468ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d61e243c38da381b5e65c1406bec72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089f6807f2da897699da4e3911ea90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986cad700d052d700f4a0a28f759643393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dfb8570d67028bb037b6969e275ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb4b5b1ec63bfaf415df01ea44f326395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448099b8f0daa8a0390dd5251abbcdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b925ce7205c4aec06b8de9cdaad2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa9c3876c44d5958d087756cafce7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056370da044c033a39fa51146e7fab54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213736ee3fefd3d249cf0989484451e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20287d9d4ecb8ba2f4584008dd4a6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3c7410f43927030e9574dcb929a5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074db88a41b7ebb6b78188f6243e2807403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04553928b466b1002a346550259a68d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d04f2c60f40aa86341e1a965982375405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78224c9738e153cc3d1366ec6eb7a555406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1fcbe5f92e67e052921c62592e595407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c83667811ca77bcde1587e4c1e87e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4829eb21728186cea7c06daa2e0b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22360f20d980ca18a7c2b7aed35a131d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032d3c4a2f91a5a48d195f64fab6234411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a801f3358db7cb6895d0b30661b6e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9dbb1692a8757df0b937fd8a4f0d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd635e6c61cc5165e3ffb0c493f35d59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df773628411c528b78e0289179918415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab29019e37a45dc3a61b640aea91bab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5e14305d053e2a2beb2dbca99a27a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d57040e2d740a72a0a5a9072887325418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273a4f1f6b55cdedff9c27aa715f061419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c168bbf2349d525439b1c93b1d2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5e83f251b71f3679d61090a69e24b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d542d8d5947905636fa6fd78f9b1bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a0919a981394c7b673718a8f80f55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb6a867edfa9a3d4e885d54d37114424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889786063b71ec58570a9852389b1b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fb804f1686206aba77b73e459b6c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37228e84292013a873c019b1a8b543427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3e6c54984e7dbf3b9ba8ec7af72db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a751b1232dc734c62ec69b19c37f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df84cccc546e1c2196878d4483a0fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c186c1936c7623c636a27e5cb484a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dfbb4fd8c8076c801db6c3daa6d61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cc60c4715e1a3caedcd9b85eed83f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2f5b80c48be0cc7a665f5dd07cc99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d06bb9f05f6b973f9b019ba3991ee8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb8cb11796460b6c49ebac81d2b13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c681005f70eeca2b31364f1b72e2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980537dff255904a6c45530dad948d4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c008b86214b65456e78909f9b935b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4d375302634c279e98b15b9ea314440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972b5525a198c36f7314e966c54a0bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8685f404326e273dd9e69097767e604442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745398fa20252c10f32d3118d52217f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2bf88a17a014ed94d7fa093ccca1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e757116c16d2d1ef51c29313b7a92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654ac47c3421081763f553ed4ed3ecf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcd73523c9a4ae63158b501b8d551f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5c018e2c5aa4eca5469a46b4389a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb685a16715d344def0d63ad6c9e70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df01c357ede1daf16021bff3cac7aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a18b2c66e4b6e749531fce23ccf8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7ccb2394b7139f8ff667a6ff40c73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a4fa7e1c75b0242106777278ba2cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00187c273143e88caf9bd71e012d8997454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95cf115e4c72900828b42fa02d9c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da0278a2a3039ebc569725c876fb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36eb3fae86f19b58c18516ec28e7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc79c90ccdb4900efafd55cd42db520458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35438a1c28e8e7e3d25744f70c0a6afd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e4459855309c7add7a8c2aecd1822460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a4c552e905cdbd9a06f1d4203edee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232562fb2074b3c8b3c17322f8c0f887462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde94551bcc06219016c19a45282e2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b725d2f3983b64e798b80f1cc89fb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4356ee4d62c8226eef4062374918db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf9f21bd491a2f6316700f6b5f9e25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e912094c7696ec632f5684a44b370467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a03281f7c2d4be992c5877473f32d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6573cae4f6f5c62b3cb1bf6525199469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a301e7173611bb275e2a6720b1acff3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aa2588c622d48b185e0938a34dd9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eac7c333bca45972f6f957c5b4c109472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ebdc5df96aaf23bfbb310348115c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f0c14a67ac1f626be66ecce5462ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f0cee200c568108b3ab82ff883ebd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3940449272d29400c406a6d895fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacc916589c59ed6e8f2c7d53ffd90a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3ee3b3cd5b850bda79566d3161902478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcad6b16dda55f866a8015e88d1ce6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29d8ace3acd1224e5cedddf189968480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfeebd67021680db0d650031638fdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1a99c0c863c61a6aa5026831279ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16400bf40ddc762fc18eac2aa8fb50f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e2d3026c57e7b3c79ccca6d00a89a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66b743e809d5e36a95bfe194d5c88c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbc4f37228a1c2feb1657784e70637486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d6607ae8f9717bf63def865d7cdcd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceecc3ee955ab4f50db0472903135ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2d3a92235a1f38c7acc3eb8acc0b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d0457a697ea6c6d63d403ce0932aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badb2a0038c1c01ec298e7faa882e58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ba7e96a99491d39282a0054f9a065492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e474e34b4fad35204985bb17f8c8e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583d1c9157ea2753efcb0ac53600898494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805c8e9894c86cca95ec8351813ea29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c701f405d602ebbd228cfd747b89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5277e3d2fe56b47d63d4684d3ccd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4e92674820a1419d0efa9ee272b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146af24577e010bc3ea0aefea693702f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57328c09d5cd0f06c665a490744e1c2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb54d93f45075dfecfa54bd7709e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173ea47255b060a06386486284597a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95749e868939fc0612dac66558dfcad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c08d09f80c05244bf968d396e8a84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f79025919a6aaeb17165f58590c597505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58826e21001a65780f23022e65240bac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f9729dcc48e45fc637e1382c13f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11023b709273b4125169e0cc927c4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f09599d641bc0daa27740e068bec4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad2057e08b7d541186562f950e0c3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb3101cc1937ec4e1772cc80ff806d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e24aaf8007762fe7324b3e091051e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77c76673a813a2adbac1c415e447d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c25ab62fc71b14ee19da8f3f21d0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507eef73ad63ca1bb3f1c30805ea36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e4ba669ca62c314947254b99ecd2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe162192c800148df99582e447a2605e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fac8ce053f6e9d5578fe382cc14849518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b33aefa7e8a08c9f1dbd968b9dbc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eced4c45e11665334b62fb169fa7c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f807b5ac38aabc829d09d140186fce4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f946418090fe07b4004d5be77ca6be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d55fd8dcded88bda1a5809c23454523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12966b49b7256cdf7cbb72375bfa472524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d297056dec349fdce2c5feb314f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de1cc483c0dc86c65a0f33cb7ece69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66e40310d12fe4d63e5073c8d2718e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09f3b2e591c72c0da75fb22d03a4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b5de5bca1cbc42c736dbb11d8659d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8021d22acfe75844ad924b5640d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072f0cfca5fc373389c0acc9a978c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a8e1f15602ba39ee9fa162ecb55a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745db94c6f005bc56ec88e8a4bc5090533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c986d903083d950276def336f0a50e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6b78a6ac90b24ff947a4ec96df57c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce6c998a844e9e29ac8eb596dc658536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a03c8cae17c901e7ff348215463951537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164dd85844e102b479339255da17672538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f562b460cd9c9e62579ce32d15ff5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7515ed49aab03dd7ea5daece028e25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5cc153ad33ea5356746ddd8773f2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d668a1a21bb85676b14926962c7e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a65e8e5095fb489767b2dcbbb6a97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a764f2b4f208ff0424bef670d96d90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cd81c99b2e33ade88a863d20b4225545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caa4f33fc36ac77fbdeee59ee74100546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423206f323700ad5b6df5e30ff0cea72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76cc991f46ea84c0919c282a1222bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4cadaf7e438dd3eed9a2a496ea9ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630de68869d40014d0dd137c0b605ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc05373af9ac4d4d9057c7d017ec26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d8491835d278fcda4d31d6501350a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1432612673061febe765ff0047d592553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faca0e67fd2c64de682a028031b90ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d97514477b895c93a39e366d0ca776555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d878fadabfb32e1ae5f27370d427b16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feacca0e31e7e74cbccda37be386202557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4d2ffb104405b6a45adf02ddb2ff1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d614ac1b722a174909d1d90d6487a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe16a4c49029f90b4dce0b47811e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f533325f415cf5f273851268d2467f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f4062c006ba29c818f8480f4a800562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dcad4dc3afa01c437027c7e1639af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52cf3d6c630cea37fbd8c86e7d7733564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4d11a82af3ec3e985ea79f43e4052565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150f4466400425e1f1ac2ae2bd55019566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5a18076c8d235298a9b5df58be82b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77672e1fd0f0ca0f39688a6023456c08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3882b79df769dd354e2cb203ba1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148fb1b7fa2363b78d936c7c4ac4699570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29595fd985d3c6351ac734bd234e4f0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb9c81c6fbdcaf79534cd1c879627c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96460a109266718913e2d6af340642573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344cb02bf3e34be2e4b33d6f713397e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72e63060fb589e1a80663468253bcf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a1885c196b5d6a33eee75bd86029576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941041f637033c4f0730e46e4270a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a5787383ebe122747156f5f3e3366578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040da0fbafacdf18df03413dabee67b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44be9224161c68b6df34c4a89b6354580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898d018dc9403ba48b51754098f715581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1daedc71fb78b7fd05b5ff9489055c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb70f06a9d2743e09cf1a6814ae77c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf792a0cb1bd18f3796e39a684480b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4715772dc2a9c98808da6d2fec91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302576b6107117242be075d0b679982586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3101bbd352eccacba36ab5d9fb877c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991f274186f5ccaad96c828193c3253588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe869e5827d1aa2b15a54ae7b5252794589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccde7693e2b4fab7c8dab9bb2ea17b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313a6c5a435e0ce691d8f8de1dc20b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179442a0ee393eefc886a89170f30749592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec36ef0b33bbd4b89f56581cec572d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a6e329a1a9b72f00dc2540155c8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa054c617723bc6c4a7db594ee15cc8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f33a93dd7b4bc2bfc1ee569183053596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d366052f80bf1cacab9536652f6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea6957fb1895d8c517e0c107b751ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621260f601c9cd618bbe4559f28eed0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086a2412cafbf63aade8ef0c8a3a5f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fe19515d4e3a7f77cc223bf41ef3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03121dbf7bd121f00a74461ed8e01da5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7c85ba98bc5eb4c4801e6740eaa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18c544ee7d79a63b13f2a91060fa59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70555f17591e692a987f43e99f3258be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6fa871f65be4c87226962df6ebc42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2440923335a4828ff527dbb6ca3f429607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d7c2cbca9e34c7572fea4f139fb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795985654f668ac4cb3d40b63c848ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b21719ee3e17fb5acb739fb1f95429610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b0a4f4d4eba20e43b0ec9c1d5135611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e896da5415faa04090839d96570a5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980fd971ef46a16f9198c7bc7562299613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b80a320f4695e6521675d54b1fedf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaae436e8511881d955c6c9203c7d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57a8ab1fa16ad8598f241998276dd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1b84bb905c05cecbab1ab4d6fa487617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f0a85245f5dfc944717c3667743ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd8006b66180f51b7f9540403e2aa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23518d07a3a3e6561843267723e657a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfbc3317a2e3fbcb051e9b809e8129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930b53cc7906b81eeb2cf50767d847622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385fae6bae7401c99f36122830e633623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf4d29be7963d9e1d602980c9c01e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e44d7f67befeb712208264455ee27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6410ca2ec5be38964024a4630d899d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307cce711068eccdcfc623eff1eaf28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c2c5831accd3cb95d6c7f9acad16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49858dec98f52a1dde77de299a1c23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8fcb8564c8d56e2a3ce852fee27cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40ab7528e42907094e549beb81bd28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f40c854bcc8c7e8ac45b6b58c1b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ef132aa89df6739eaaea774fd97b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321243733c7c4a82e57f0a892c248a47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4dbf98f269bb1655ece672ac69eb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c3fb07270ef1e14a1850fe4ac114636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9436ed25cadff6522f423fb11dff2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fc328977b871d04d6cd6371a25000638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b32a65ebb147a5a5f1c524875caed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5071937727fe92e1f20da230210f2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756574aafed887e8773830c723fe9ab4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aba769e1158bf23d5a1ecb1229507642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f106e79447df3aca6d8b181e09e50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38baa67fc134a6eeb2535bfaa062f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704d26d97cff646ca445a79b631e8fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbbaceba84c00d7e6f5d899b5a6630646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c3e8ac4d3f059e43ba09850672a4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a11e95397dd932dac8719af2209c5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62b2570198eaf7caad6073ede6ffa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b84c0ea3bcca5563f171ca8fca7dc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab950496c45e42a7392d9127b601fe1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3ed4be2c854858f0431df05fd436a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72504fd1fa7a0bff9245c07f984a3801653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999dc623fe5c535ea4c292c6b6148d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60572a21e8dcb3467a773ef5248cec4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236572c29eb067925ddbe2908e5b225656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdee7428fb83fe5ae47a716f767584657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff741fe2d6fb082b9e49b9137eba958658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed1954c36e2bb1b5a02b777f289dc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bfddfddad9dcca14fedadd8dcf618660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddecd6fd7bd909691a2585cead7801661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8605c9cce659a3a91b7acae8282bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bb43519e1916b8ff6d75b790cad4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509be480e0aefe03ba630912fdbaa68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b840af82903c5e43563e11ca0049c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff81b1550040b387317214cb4ed98d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db27ea016a10d479c921455d299ff6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d8d040654a4ea16ea8ef8830d2fbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310fba9ccff363ba91f01a6e946cce5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bd8238e56a8a03d439720d21dd1c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64d5b39463336a162da06cb2a7cb78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d01ad0384a8ff06139e40b2ff78b2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cfb79737959c37ea48a881e0f07f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105aca67e2df6341b3fbabe2692bf03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c726833465e4f32a4ebb7ffbdc80fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cef5607d72834093468b1af7af0036676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cfe02e74dfbaa7bb8706a394ad213677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cbb9c610bbc2556abb76e00079f00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80cf0056e9e481a08156855e35183679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93ea60846c9511cc9aab8ec0ca5041680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7b78eac77b240106c19a8ff37a523681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c3deb500aed176714b705714807e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fb121115717c13968b0a496abbc51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfa745a79c17555707391ef1b02a1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a52eb832612bc5aed753a1d094499685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fc175f7220500ff63362a7e70a458686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bdc0a5e51997d28b48e882f184bc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a13e69820a0f586be6558d3a188b14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce026f35db0d429fef806c71ad8b4c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b79d0165cbe016dc17559d30c3689690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780a6a3dc93ee5ceed2b95a7aaa94bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ee874bbdd397e0052802a6089d303692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790116fae0b70db37b8771416b09a93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac400d6485b6d48dfebf55955f5cdaa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1ccf482c4264153fe4f3f1993e6f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8db481ac695921bd85e8c1eba1cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b43fd771c4475b98c2ee849851634697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff45c7c365c4b678ddc3ee67c7a464f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728eeffcb825c52b2957d2a0a271ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d76981aeeb36eb825a57b478151d15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f43169f2bd49e8e9e2927dfc2f0477701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c550b044ef0d049da8e66f2407c737702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9749c5cfcae2aa3bd85d38216ec10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef002c58c51110a77a5c702c97c3cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c03d9c1809e90e4474a290aa0aee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f0e2aa3d404faae9b267666f551cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf259b9591c98e8ffa94b48e1a8c2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1458955231baa8d3aaf13a3ad3c690708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803e7b4c4ec3a7817b2d6b70febd868709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c33a528a1904fef4dd49e785c8565710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a48689eb2d8c235c7765def414e625711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37afa08f5e27163241ecdc5ff0b7b18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8983e4e5be132d3ebedfa79c4c0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97559b50e52aa390730b1f66b618b95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689415ed5128ab8cdda75ed51e05b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d949d804926f17717728b6338f6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e463d33736252aae6fd78552d5f10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a167812f9ac52757f62d80fb7338ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccedf75fc408ff959f1d0ec76b289ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1a9d585a12c08772a8c039a93c58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba57c66a79099616fcfd8b3998ca475721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766dc750d86aff7c722b805b550b081722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c700312c5c59c9c8e1ab695bcd68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0976d817e1b229d6abf9245b1b3f23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6707ce53d7cfd77f68acbd18dde5a77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6339bbd0e031b4f972970dc8ec75b1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893faca3f9dea8782ad1d08849c30d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94aeb2a6b2926fd9493bc33433713728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444e7fac654d18d7d248af31eb55c49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437034403d48bebd91c058e47890aa8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f14b7ecf00cfa0f3277e975c3232731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e6c6b7800dbf7fe75fbee9737bc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb616556af7c2265448d5014d41d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7d9157fa68c71499aaa99038e35c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2fb3a6d1bbce3e34e1da2879641d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fff8fe0a74fa2ac8b950a5768f02b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd613d7fe14d6cc8418ab9c72a27c6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa67890c399d9a252f604be01672e1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6849cf8f31e5d246da9dae686492bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9612c814fb952294deeb908b371dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72310a60b07fd595cb28e5935451be1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a7a6c84217f182621758be6221a47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d7eaf5c2356f812e6f5f4afe8f7a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af418d5eb020132afb22add720f11d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c309daa1fea5c2ce21058f231b3d049745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726bd155c9fd50015e1c804e83c3fe1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95a47a1bf7243e86af805547b8af6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bc9b97edfa093f1f92d49787ea97a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d1b22714c4fb09352524ba19e7c73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07ed88ee59d9cac9ff6fbd2fb970a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc53a49b775b8b5d023962cc811a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d136f13a939b4b3920ecea182683dfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e1abff5e01743844d7c124e1e3711753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34847603349b0991891a52688b0a254a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d74985c5dfc6b1609ae5bb17a1889755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ea4ee9d2484a337cc5ff8cd0a75f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4dda6a03f60e13cea44fca7430afc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ee826cf434a51641666f8ed9403c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1c2fd4d3f3fd6072d0d9e6821f80759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>