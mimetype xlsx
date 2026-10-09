--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4d0f4bbb3f10121dcdda2b3aab251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e276cd4c3f9ed022b2101774e55242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08c37e486908f31f1a70a215e2f0583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f9efee1e9eef594158fe1710ab4034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03809b0abbbabd5e5c44b4fc043a5b8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f90ee88884af36ae39676a653c2ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1fb1d6dd95d52aa834ce4e0fdd9ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d05014ab1e4c19d8da0ffb6ef6d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b38c96266de2a1a8fdc86d86cde719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d2aaada026196453bd0ed4302ae1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e990bde1186a6f316b8d8065835347b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17788fba5c1c61f32b5e20eb99659caa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade3dcada29a6b6021cabc501d0e3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d0f87fc7f9bca38566ac2ff307a4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e9c9bdb6167a08ab3d1c2a4bf452815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a58e7b36865cc26c0ac3b77d2379b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c9aba37e10bf4ba47bc6c5768a37617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15649051d659ae494f39cc54abfd485618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c2607a688b91800cc3818ec353bf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ae6cdcfb88ea192418560a73584a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafaf26d9cd5c179b7eb877ef441a6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312df0089625dbab1055bb134d04bd4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d6ada38c7f570b4fba15380858c7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d479112a246fc0765b2940978611024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cbf6dca80ffefce3bc3a2c265251625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60def4dc99adcd591d03d62fd3552b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc5a98f164ba57e790b09f469e2ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620bdf1e27d2c50ba8f1a7a5a7fe25228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df0e6e798ef11f61a9642f3818620a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b418cbfa7cb3c843b9285009b020e7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080f7344ab73e0e9d848e974b6851631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2e15fad00eafb4ed5471a8a647e0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246863a76a886c6ab7bfae95fb81d61f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e3c9e1f230bc57dce469eb362a2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc3e82fc786d0de0e3138b58d1542835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d34606d8db74e6695f1a434b4c50836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff22aa0505185b072f2708893d9246437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24335fd4c1620c63e9960fc5cda620f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3544fb72f27023b3875ca198d0a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf7224d8e57284498653ba55269a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028725c62079356231faeeb9833c44041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5cb74a02256e8ae58e0a89853660c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798219603bac928a829dca88bfde8d6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e035612616f91637a5811779ef728d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e125b43c930b8f4dcbc36ae35323e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c49b7781a895c3af1cbffd2b6d199d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0628ab9ae7c61eae5958902f3a03047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae5526c7c119664e54d69880799c6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c01897a2326ee8c613834c07116149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e198be70fe135f452b748ca20a1fc2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c53cbe0f1f747a782ce5a00edcb97c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceae0da0bc7c6f86c4af523ad06cb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ea656601740a8bbd9823110a52d7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de528174c4d7a17019a3b4003ddcc2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d0b04c8154fe72ac8f30beed54d6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6e7672c897691e781abe1b756368f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3022cb79107d8190b26b0df18b003957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aa133f626e330e8a9b0c447444cb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d225b27438b0b6528c61b5a4dbad60159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea219bdbbdb315d20d33f7fa806568f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551775fa9d25a822700375fae881113561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001fcc7a663a94983e05bc1e419b65662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c7dd4a1cb756e42d94838ffa18a8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc07b731a1755fe27152e32422f86f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a8004d57b3c168445fedcd331b8b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f1dc2502de50ac0da8f021d42d84566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665a96849f94b61afa7588f66df69b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a48a1d3c2cd4cffe02b04f4adeeb2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525963e37d41000befb52cc2447652e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8064338902295aaf4bed8da605d1a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f3cee4c7b32cbaf0c61014e47b29c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc6d32b7b32e48849e67830ae609a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44183142fa415b0e273b502fcef2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840581e123e94d34283b9fb27f54d5f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759c10421be652b8b3cfd44264f7c7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8563742e86d78dab327ffd78e869a3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c2ccf35c4e74b2b5847f6de9ad37d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3afd9f66997416e9548bc6f336b1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bd5d5d21dc799494ed25cdbefec0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389700bb8eadb557bb5347647fef4a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc862d61d61b57f9e3e470ebab4d83f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992861d282e5f38802875e479d4562882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dffdc6dc8389b980fadbd032ac53083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bd99e1dfa02992f202bbdfbd302e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655880383a2a2a545c71d1ce0fd366fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1570d9bfc78606545a01a87a75ce2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6476371ae160b7b674febb1c92cc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409a33279e2b427364713175eed09288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f0e25a870d070a199dba2224fd8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c0bd5cf2d128495f97b5ec694d6da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4d7e0ed00bf78422a76ff29b7f05391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0698bd1d066fb8e1920865a5e0f89cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c547019ae258722f015dad013fde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dc6e9ca035aa1f61ceb40f2e7446294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf8f96b4896e0669230aae6ebcc84c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e70abee4b5ac65944324b165909cbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb011c3361218ac1d40d4fb0f24807d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a3c33148352097086a9f8184d1dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97872be635ce8a8af18332a89c58b4f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b689bfc5ad1aabc25caeed3bd3524a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27684fab13f52dec06ebed1758b86902101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b54bf541291c12f0ccc823efc418102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb60237d3c8be47da261905739d8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157409b4ae0293d79956b543bd3244104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8e242922923d694962f1838beb5fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41387549cb8eb026144a1df687635175106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58979dedc4d9d970f97b694fea611107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbb3d81f1277fe40784fd6d0e48bd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d494b7908d7e9451555492750f5718a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a35ef07c59823fa89054935d51f95c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef495cebb3c5b6b00cf95645a16a4e69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c018388ba69754b3bac525486288112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c96e68092c3867fb687a2741092e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da94b95a1e42211398c49b7a66bfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad9a632283bdf6e488c45e3b85c52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029bcbff5de8170ba3f09a5a5c9257d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a008066e8a8404bc546cbef257c50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c20100ce21eba14e91d116ab84926e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2f2e6f8f1078185bdb82a8bf7d41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a104546cdadb362898a2e06099777120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b38a821842b2904236fdf91d2a62c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f8ea16bcb6176be6c145638306a39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8e4005ddaaef0368d6953f754e4c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21eb3d7d7710741683eca3f9067df6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f6a0af7fe5257bb67bc5ca8dbf100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d510d0a65cfe936856f052ed729732d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8a55c6ce6e14037febd16de74a4b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee82ef9156e3603d412703ece3879b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b9033e7498e2d3ba49fcbaf162cbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf19081f35a0f26895d802cc646f657130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed26223936bee3b42486cafb8c72f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e477f24f391c9c6b0bba531552f30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b156a1213abc1beacf7701f2f36762133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251225b10f4cb7411d5eaf4d33897076134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0250e306c1184cc203f0a7668685d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ffea1258e82a3e58a0e51149a240f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cf3a6e86a838e11c640218ccc2290137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeca3e733da07999cc52f4e179994b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2238c1a92c093eda8551969d4ce6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a15ce213ef40bc742d1a4f1eaeb2b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd70a060d6eb6707f5945a0b5a1c25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63199e9b9b617baa4120344c82f97387142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc05b7f9360afd34e5abaa70a6a0ab1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d747d53f35af530c4cbbf0d324ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b4b045fffef8626f317b532837e20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a9fe6bf6152770b4dd726670dbfd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4409608ef5288eb6b774f101b5675ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c50c3df60ba0f9e22537e0437ef888148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45ba7a314666f451577fde65f5c4bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3987f6f1db1f34fd3841dad57243bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b45a2265639a8ea76fc2955fb2261151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a681cccdf0a34e0b053d51876e0ab0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9202eeb626bb9233c611ccf2b378b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b347b0fbcbe0722d7b33610e70511154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2142e06cfcf4a96556db1f9b0ce68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6387d724a344a6244df0eb45e4137f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3d21d78b9e68ffe8e33780cc05c02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7499f4834a7e4052e12e9d4cbc53d13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c2760273382b99fc31bd0643869ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23c6fc8670e90501074066f703d6f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f115b99ca7efa5a041c19200ee4e614161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7729c488bc88e80f0171e41c69d6f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954d11da2db025b62db0fab10dc295f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabbda7a17b84a0626b620feea5b07d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8219522b13890df4b508353f6eaa1f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04f95a42128f07b4c03a999b62c62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb2a5d0cc519949e1f7cadccc5b1ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97ccac3d9fa451ee9bad0f560caf6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e4a248a1dc0b2238d5f6c02f4237f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633da8090e82fa6c6adbadabddff1154170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd9a4bee8a1136770b600131505c3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f032d28a886a00fb6759c67cf9c3dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca0587369c382b99d435c9442f1c47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896370aa16b1ae0ccc00e6802e5ff05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9185392f6d8349c13e5e6d1611e8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1485e99ccbb08944982d6b3d5c5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05376812635aea52e676ff4bde1a879e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98235b3f1a70fb4ca0e6310e6a8dbf73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113208daba0a55b32003a56845bac6e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6ac7d6b84e40d5fb9f9c2debe6fec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f0969c32ec4aa3fabff71375e06d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8790f4f0e8c98d8f8d49465a03d805182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d57db207bb5a15e6851ebade1c365f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a120a80808bb6c48482028a081ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309be8e58046d68adea952997abb8b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a3dc21d62799dcac46a55b6bca46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed562b4c0a1e3c19ea944d59cc4083cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4549fae37bf71930f7be27c795c0cab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c40e4429f3babad8f7e54bf57a48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56379710d0aff2a751fe58068e830fc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fe42af37e45eba72ea60f201ba545191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922b4ebf13422d55b61d4ef3bfdc572192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3896b7ac964b7b7501bfd6d382e3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddc6cff10f866d2dd0a95cbd4a5e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3201065c59cfbb03300082c56c629195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d190cfc731b14e3486018c163c00c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d14409074f3705a6d8bf831fdae194197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6eb3d9077688636023d0b7e2279a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c10d2303c1c26d19e17e2c3be2ad2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748769bb6ea89d645661ee2c64908b17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cde83b6a40a7fa43fcc710c6ac01a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b10fdd9b680b6bb2c126debd074ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e5a18a1f79fc337219087bf3eeab0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6483a1659df205b5de92dbea6545b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d231fcc270b012bcc6315f6ad9c67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6265fd6968701a3545c90e277bc755206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86959d97948eb2f49d4ac2023be0a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd717ca797ecc6efc0149bf3b6d4e25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bf19648aca61c14d6cc3b3ec62a52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6135639a27c5a94bd8f294960cb50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626debf1a18ab0c1c41f4675919e5ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7d2bf0a541583908bd9cf9c0e69e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e21639aba48e2d40bc23a3de3cb7ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd0a857934688df6224f37fbffeca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc993b1dd95e427bca12ca7f06ad7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf9ebe52dc974690e40db4063b82b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97597f821aab7548426d7e91cbc6f8a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb5cb8c5fead71b28e5d8543c98ea7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93578cc82fd1c1f8e06da49f83eebdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a5a736ebc1e4a804ceab478c29dce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b3c2cdefb327efb18f5f95fddbd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614f411014f1ceeff8160dcf83f5cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4fa355d87fc0c043e6367f06c64b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421110e4bf84beafde9f0e00926aa39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdde2e0359875b61d683388bebbab50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce41118db56a2804405135e090f1329226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868739089bb8d63e9baa6a11d30bc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3477cbbefd236122422db762f2ded7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c28ea0d2e85f88c34419aa1748c19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff2aa65c3a652ec09641c5154c0779230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad65e576e57c122d0649fd4747e2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab97548d363722cadadf0c94efaa9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570464d0a2eabbf1782c2a45b511d29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632a8b750e1e75beb63b743283da31d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e722bb59eba6228a8a46cf11bfa06d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bd081f95a2d59dbc575265ecaff60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1f904033fbc9c8d19eda803d2437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d719e1e2d52fc20b341c98536bc59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b1b67eac8c0b7762d59b06b122273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f839ada46f737176795962b1a0d9929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938478c2bff3491372422086589e7311241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b94dd44f4a576e82837a337e66a8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb110374ecba1430c9f50deb82326ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396bf20c7f7ff13f5f79a222e70dce7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009527e8c8f62fd7b625a45bbf48991245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdb6a72ee7b2fff2e40ecd8dead8e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8054e2f58e0f6322b8dd58655658d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2c04415a8b9ea72e2d8fffd5cea61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec831aae8400a62dca1ba54f475416cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4ebf61c155e93d71c2b9095713dcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ef2ef0fc20e4375af12207219dbd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b3b968adac15a26782c573782db71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e823b71c7d8efaa78af6075e721e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146dc10e7db7d90b6f63cac9af5ad40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebe6b89f3105eaa68ec24cbdf06ec3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a710f6cdb328a568febd6b66526edb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce743ef23b96ebd1d88af22e9de1053257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427e53392c0c82bc1f09c433a170455258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80f256fe0b93d6b2e8ec744be49a97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7452020dc7a8df5dbf4a350841329e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4373c459adb73d154c2f5e1984781dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005bba7182c60085747c195a44a8836262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80533c786314ed002f30d93fd4a2b4b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c033eb65205588cb4a11c38294f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ae6e0f4a5b335079658eb1845d371265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfb8140e563932767f8d75f6f7e992266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00307418b72ba1bdd089da4c1526ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab583e8ec71e529a1285bdbccfad90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078536bc80d44563919a54602e2c36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c0a30fd622ebf24813994a95da50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26569f1850cf232090850ba9b2ef5c56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c51c5cbecf54abad2d4e2ffdb5bda9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f572898540edcfaf13cf3295e0c8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485cd1435158631a21e505d3ed80a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a8c4133d7a9293d81bf32574fd2da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85e2f10b13d09ed922604bbf919ff7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dee918033236d00e196a7668fcc828277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2f219cf039a7a7b4d56aa0c46ba8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a16d93769d9d945c484d539ec8ebd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808064913f4503107d09bc0e4cc84e5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfb734c44250fe737d341d4df150af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402605289a80270a65c046ef1a9166c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fa6c027acda311576a2b335d64f12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a8d1015d5f534c35b585757b8b1b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a485e39bd1c17f0a2adb5eea9ac8f78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c837c80d6f359f04d3590b709f42d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae9d013ed63a09182821ebb7972bdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94613ff818d772a0ef83281ef33ce0d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff890d1eff5f82a00972e20adcd2f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee7d810a67badd5c9619dc0a9c8703290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb783ee92de7cba67b1cc115a20f641291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e029ff0fc01a15bc74f1ca7585bf7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76161501fc55f2ecdf02fa5f7f0c8b85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e70fddc4010ac2e10c284d97d1efd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb75e68baa34ea5c53e31d0e8fa9771295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b956cbe9ac5b806cdd483545258b84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8bcae02ea171cb6c8fe97c1e3215297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44488b0d9f4b16e912e951fa2a57eb76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a098e146a189004dbbc2f8318c3bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b7a5f3fa84f3e4e3758e91518ef4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b52aca98b3e07e25afb5de3e84337301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1d1f8bb11681c414bff38df78e1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a90e2f02e6da404545cdfdd7008bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d1ef5f217ab7f0f305b41b8a751ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed98c5af5b2a676cb8d90f9db2f28d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74402172f67f4cc02956256f5cd0bcdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad845b370ea04d93635c52293d6868307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0b8222c7ba44cc59e04c095a06bbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd55db55ad4c5c9ea856716622fcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d98c6fa8258b50c0250e8467bb0ab1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eb8654b8e7e7ef943bf742a5c4e5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e720bc858d22d913efca488607215312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e2cda5358c30b15811bda4305b34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26e8a840905688c0469cbefd76e798314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f1154d843058c0f49ac8e50697a3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63f6ced50fd840221cf3398c652745316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130214bccf0b5f4e32668527ab848d4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab53abc3511728fbd96139aa06c12ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772333df80dd54e98d4c080ab29e72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233ce10052c40132a8eeccd3c30fcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367368b2f30e2a505b2aeb7d50648484321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d7400d2cadc826f207d46d7096602322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6963aed53207ca6ccf3cb828830a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd54d4cbf5997f6fb38d7c5696abf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a9a34c9ff1877d4bd2fddbab8734325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eebdb0e6eb23509e06a0e80d546f47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6812eb4b2323c71f00a6e4b3b59c5d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdb450c96641a6d8dd0cc87a3ed6b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6936f06995017df3e6f48ce57973fda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6fae11001a5bf188a637f914a6dba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c2417490dc05664ea6870af4f323331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc67117ba5bebc9b51680679dc5ada1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6be4899a637f5a92f1cde4b2450c74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6502f0523eaea30833e97c5cde4c81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ee7522221c85f7979d4973b391e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabcded146854da53538b18e1752ae0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2abdbebcd8c85e3048ce84d5198c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee6fd52aaf8d1e087bfbb499a7063e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915cc9074aff16a2a3f6a7f86d08741339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f29dec6a7c55de730a0bb378037a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086cc4c57f3d529680c7f47f468051a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005d6a7a5d4e5edefa4f5a54a0dad02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dddc6988e7ef875cf2478908ba15c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890db35885d16926fdfbf99bf5e4f13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b85551572d4bab18c1cc6c435212345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604f46fca8f05d9f42ebcb6d2edbdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e21bb669fb30462b51cfce25c044e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29eb23e5068906a93e4c9f5e01ce9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272e3fad8c4f99cc2120dba61ea72f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee05518a9f71d9fd4ee2876fd0ae04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620bf21c64fcce6c584be94f09cb8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0fbb8fdb8147108220e69f0c75922352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628ba897b3582d1e4b5a18eb99a6fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad7c910a99cb0682edbc210314f42e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c31ab83b08fb71448700b4bf5513a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda555ea1f66dd39774e8c80b26a78e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70a299738f3b972d337b2eceeb394357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88150e8aaaf46d4cd57fd7d0d47a3e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b77fe3864c659deb543405fa9978b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38af2538ccdc461a8ace30d2d2daa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9308275489d9e38510a7f97855ffd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7811f14b4da9fc28e5b088d7a1de0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be03608965bf06f2374ce7c00bd628363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2734e7622d3717ac86d6935934ac5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb842a990f5760c434670fb706547f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce131d9447e5feb72978b8ca1eea9c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac9638f889703e4c4333770c04f76b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162767b3b4cfe109c8279a8b4263d60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971792917b93cc24532e2bf5f92a954f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be700514560509e120385ad878b6cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f9e7aeeb5cd7cd5ef6aa43d09922371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017f672f5f53b3eb4e013bf4f340651372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b264809723b75bf4abec99c2010f878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca1aca5991b36161146bd3ecf67d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eef24592a5388cb97dd6ad24ac6ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef60432d08f425ecc27deffcc46ef7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109c29b1e0434efe3736526b9a562a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386df736abc40cc9b17d04663e9bfe84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006355186b12a439a29eafb9afaa8e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2cc3fc475088131c61828527ae4c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ec77c0f018a9b3256488a820e2f11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960c00d47fb9dc3c4ccef9c30d17735382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b209886dc1a9c32b7a3e00b8759a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a02117b4a13d8d8a6bc9d9fbf4a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a70f1ef759de0c95b0286ae19cb32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf256a2245c0589468613ab41394146386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8010720bb6629005d0caab357a29a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dbd5bf1e0346ff3543ca1a618de82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b2404202ca1536fb9514566687224389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb2f487331cb64c7c94b77d5113a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46c668ede9013c653d0ba3de8d0cb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7fad131420c21d9f6c50d3d9388d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f916cfa8d3469439fcad2d18c1e3b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0176434ed3209db71d70ff7091ffbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78fa60aedea902c2339e14e91a0158395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf624ea1b6d1399ed1a510ec2f99a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000065a9b4b5645bbe1242c0986a9c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8b8ad93b4c2ea0b8f1dd438548587398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952e402f76c2922ea2850633fbb9883399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cc64165afb6e6ae9168fc6410e673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90817d7595290aa521ee5ac62dea327c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2728ede3f4693c517de30b34f45f72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d30546631c057fa9a49cf252e1a9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92751080932be984a6cfb251eaba473f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702927c3dcbb9144520dd84c24cb270b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b955cf23e11ccde333e0a75d482ae4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7580109efca87324a407a2f15f079a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30bb12084e6ec0199d6e84fe4a689408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2c74cad75f88894c13d92f7991a63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb2d3bbb02e7c64454a73c502d2718410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709e90e475ffb4156e36593b44e147411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad58022f38a7541d4ed3adfe020e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac88ac154a64ce7057d0cfd99c37d0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb19525bea787e873fe58a0ac60e40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c9552396920f9b5e974dbaa02b63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85a16e59e2ec2ba7d325b20c9e3406416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda8b3d54cc9f1af00351a3408df86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c97d138ab7136c35d67423302ddbcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eead1763127f4a18e8ce92d87138e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052796dd367a23cf22beaf69173d96c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f222f2ad0354fe26cd0760134e1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767434cff7251ba4d1ea011d026804a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ee7b5ff92e289853e02820d4253b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d93a2d98bbbd2fd48db46f4851204424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d52140fbbfa71afb36bee024eb7ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd70f8d6a19a71d24e4f0fcbc459fda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde8ff96cd756924678f6dfca46277f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44f764795934958037933e17e8ce8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4994938078ab6515c5aebf1dbcb469429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d71e5e05f6817b173fc21bdf708c3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7e84a4cbc103bf9bac258bdba794d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5045fa6e33a2157845a509dbe79dddd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a47241cc9f8e540a484e9ceef6097433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6af9465823bee9dd6d5066bdd0214434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95c831d607f90cb5581665450b8117435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abb19d3243885496709cad230e2205436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2e0d5f04d607b4d58ff26c0c32b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54190fa487c05af7a241b22bc4499434438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870d3ca5eb794dedaa74829854f140e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839c3ca5686a950061c087af3d5977a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de4e4b0bee14fc9481f36abf7c814441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03beab1d143a3e6c66b9be09bcbe0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae40add1871e70ec8a23a030395c10b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f66dfb5b62c2df2b9cba8e506923c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201cffe2a7c779cdf918c24018d9067445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69e8ddb64119768cb8a4149b0fb6d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c077d2a3d2c30a1bbe58ff9f25642447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd094abd6b8310abc468ce176d0ce5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135000a3eb40000c3e07aea7dffc53a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbed6030b36c6800bf58b51ddd44c65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc345566494bcf599e9823b0c34118c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77cdea0971a6d4cbcff9df6910245452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804565e33994a6c611d7ffdf7937c7a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcce4fe3328bf63ea572dbf29cff4f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e2ef96d730702802c612e13613fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda94ef8a80a9db6204c9cac2488da8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b3e770e1f2b8f47595c393b30b34c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a248edfc5edf4ac24653fa0c81edf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f4e051f213c05fc8ddec5b475733e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ac4e64025ee3f8828cf1ca19cf6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dac9979c378329a6dc4fad6e7b7d21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00972e68cf2f03ec0173e00c091f56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d6f099e20e7fd2974404aa541adde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca6c76d967ad3642707b99d15f6e2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e13d6f32ab23cd5b03b7d683fc89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94df05c9a00ace9de509527db3b7c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d5ab12dc3d919379a7715eddfea9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a56de0711e5c81e53b4b71d3f5165468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41dfe6d7097d399a2de45cb27391c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9219d9201b4bc80d2df734108b881470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203376615d2a9dc9f992849ef4e86307471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f19a5af74e9d5a7f3bc8d1540880a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32814cca7d9639f01178f7a62e33309473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b3c48a7348dd57033e1c0b079c887474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22593dd73c75512add1f0a85486aaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc645be35e5bb55a2a471d4176fbfef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fef060ee5b853c2101a583971b2e96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0b1b5690f63aa396772674ffaa39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2c54d0b926c1f7d3071285e0938f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf36f3386e01c0faf491d32bcb08a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739588b58ab746f12cb1a60c2e18be0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730388dd66d410192da2086b247f3c14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5dbe74c1f759ce155e9d052376f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aaf144d08e2c24a96bd30bf796f32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cabcfef58e7b5e12a3588d485f1f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde70c67f735d37c83847915011221486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e65d404b64805f9f37d26e731ad9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff2af57bce457ea5139a017e3bde4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6a04441c8a6a8394fe201d6075389489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef70d4f99759f0c4a6c16d7dcc48b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eaaf3681fad5e56e5efd847c5037f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f3bf2fbc814996ea76f6f320fccbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4ca3f14cb68b70cb5f13fa4ea7a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c43a0dd20e5d00aa00028ed8ec35c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8221c2892d5a38ae3f0192a319b82b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4b3fd1a8b2c7ce3321628a6ae772b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f8c413869975555857e9c37bff574497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116e17ea259a41e06e38583aaa275c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef29f948c304ca4a36a2459d151296499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e144a519f9000018f01cf356e3b65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d160fc7bbc68828136f234f9cded501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8215be791f90bae09a35abd15a0f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a711d8cf65291787a577da77e6165503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf7ac50293eb5794af16f57f4b8d40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0318fc1841382d0dc1ec352f325a5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09dfa4b6dcdff468672ea94461e763506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184412b2508a9b456f9265b487ca437507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17331096a84af185de0016cd5918e393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1c3cf73ec0da56cc3ba0c4f84c45b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d8d3a383de77d5f62b2479a8974e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d56ec2b6e256cd88081c540c34b57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f9bfcedb7b1370da0c6e07b791a62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557838a30090c403cf8c3a54a2b29f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f38ad7732abf88c8b4ed1b57515f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806153c5a5c247d38c8869ed4ef1aa7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47684ba3cc7bc691725cd8053cbd04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51ac425aa440fe6a99d0ce62e65a2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ba6ae95ef71971b95426e7aae8c4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a731dccfb4ebdd71c8a12bb01383f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef815ac9561b1787f347665899796d88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0f0bfa37f326eb6441551cb3d084521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846048a92e550db644577ea556caf8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770adf0d47938d901d4d0b50efb0105523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada6f7fae0d1f935d88b059d532028b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b3404e58cf0a2ecc5b71846939693525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d5eaa039eade157cd9088051a3f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f174ec86d6ae6df9efcec54116a7643527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39183d50004579504a787a4d307208528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b84f7ec75bc32b58a74b5cfb0d35d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115d06bdaa3e352395959d4b315915e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd369a860edfa1b7f58fe770f162e31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7345015c8aa72fba21d8437f01a6733532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d571e7ee17582a2b947c4b28b2850d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d28d0658f6afd1c229a5c2f4e3ea36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2d29c6fb742e36ff4bf19348116d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0c29d271fc681d758d189c83f4d71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982852fa0ddd204fcbd04bc26f46c531537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86815fdccc80278768944ae10504140b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110d07ae8b94bd252e459959677445b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc935795491c076cf1e9f9d9a3d1d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f35ab6eb3e6f50ba130f221c6cf294541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd163b2f4fc6f9484faad89316453807542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508bf39a5f29f1ca3210eb9ff037ee7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d379c71ece37a377af34f2fad1af550544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d52ea459581dc3e2dd5c4590286930545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edde0d4a1dbdfddc1d61389dd03dea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d5246780042044086bff7e158eb1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167b7de192fec31d4c45ca7a28637e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e2da6ea5c438bfd022bd0f388baaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d381527acac7cc87863597118a69997550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f58ff4aa5d3be1042c17030ce5a0f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3ca3e8292319fca78809b92ca7ebe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988575047a564d9d18fc0800b377562553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a90989f4e1ad141a5382e99f1e8bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd98cd71e667204e8b415ae06f240555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5808395429f087199751da7fe7d3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b01e489b7db536e05a3b2abe86d63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce820b2b1ec3218d14bf666daa855558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ae198849b7469176a4fc137f07717559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e663260272615c1e89aeb52caadfb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca013bb0d319223e9fc46d79d4bea86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2de70735ba1855aa4d79275d7c4beb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb44971cc2dfaeadcfeb29f6cb00ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d030bf8e4740d661711b9191e9055564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8744895747264e482442f9c1ad9db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7f606884a3a3fdb18e7ef625113ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7afa23594a386d18473cb896a2d243567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d75d9e753a6f71ee35296b48d3abb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81be479f86800402d32309438da190569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d5b22ce2ae7dda56a949528de6877570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb44da3f138e640459ac943497b0b16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc291279069e8506b8ab5815db853186572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e279c0e3cf6f9e6a004d3f65cde31d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692869e56a6305f98cc1e1581e6e6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031463c8bb676f6503c30b401d6463c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2dcc0908bf0140b98e6c622b841e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8804e94932a56afb9e26baa78f40b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989d0fa8e72202f1937e2f937ea346578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d5f364ba3367382ef96c810a1607b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09455ddda5449239067289d0049872a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c435077b66cad2b5b5906cb4c632c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025aec8375509341a427fa67ea624dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747288263207a837679dc323900c5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09f44b849d1a48b2e49634777733af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5593adcdd5216a7b4ed270426ab980585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61256469409a504fda5c4c1c7b3251e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc1932a94d27333c586be6c35819c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6c6bf8160b17cca4aac87dd1b123c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97706d31182f3ff0ad82e3f5352f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2548c7e1b545d6a83852ba53b3594f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd29e0efab1d99623afe52cc636f195591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dfd32a39aff2e50e01f55b680303c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33c58a5fb6876a119c09a3937eba6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8e873781ed84e6f58ad90f7f81ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ff229af6e8c43be88fb44f96133a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a742cb429a0638f2a2fe896ece2b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c498fc64b7ade867261e9d1d5a25bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d288463b627c8bb9d1cf00b7cfc9e3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675414e8febabe4385ff32d26894b9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95af85119030c32840a792cb480ca4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351755030fe8b4b218558c26de57ef49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fccb2547740ef8302b1a35295ef7ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e48ef7cfa09e13b290caffdbc6b7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2263cc0c66addeafd26fc3276287b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c6625bf8fc724131836dd231796f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc61a64ab5ca4f3e7058a5faac452606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66101ec366aaf76a5a7756ebea25a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c844c6ce154b808df2f12df5444f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec617868f49ee89b309912bbc5a1d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18933aca09ad8d96561111a069cfe15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30a437f0df7dc155a311ecd4752307611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe71d6094ac5fcdd3dfa60bd0fb08b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e38630b9ebddae9961ecdf2c58cdfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bda269f0be44a65d0c4cb533c45a4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc2f2c715d9c3786d13b3550eaeb47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ef83d9240a544bd39931a99660b9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b7ee4b2b32e425073513b31c3b7f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba618ad71467a4762c7a7cf91ead1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffebbf372b1e009f2a71f48395a978619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78a9bd34deaa227f1818e6a2c1cb69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1431a326bffbd71a269691b52b616b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02327a5e6a189d267f06cb6daf021622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb152f1382a27bd04af510cdac2422a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed5206f4451e5ac3e74f121520b812624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aa704fe827e381904cc8636c2d53d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2803fcb0d2e81b0fccc3b996b1f439626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d077dad0d9c46957e8f1f50da4da37b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcbd16db3e01d29f6d7281cd590219628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f335d00ebf7580f26542ec352b9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e93cf721ee5c7c8022d1ac9ca0b278630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328a341400dd07fe2f22f83bdb4e829631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cf94007fc96bf41f880c342b62bca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aade683da59f5f28897565385d9aad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e9b44a9ac158b46556a135039ba8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6687aac5b31c863e129e661d10d767635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3ad786849c9934ea6e1b58a142b6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981237e7d4035d840da1e507eb9e83e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa4fef78c79e9a1cb384cbf02c99b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e481c361b3fc617ba97565d53d68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111fe810ef9eca35efd6ccc36f298e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473b8af052e7ff443179678c5056783641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3e2513f880188bdc278969c806382642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb048c9a3fb377a9d67cfc62354f93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82e432976ae856d7ef6ecd92d3941b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fa6fc44b63eff82dab0d7d35a55fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac95d95af55f917ec8c238f9911d7f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b0a71fbd3e1a05e1761e0f65c22c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76855ca69d6d7769b2d875fd417845ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffcaab71ca41bd8da849b387a4a8e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918feaa2c6bfe3d018a723a78b578f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b5962375140a567453b27ba723d59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db2316c8b79095281713fa57c8eba1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271df0c15bfe11063bcf0bfd2fbf1ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba907da256f60812de4b111beed878654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc7ab1474c731e159ebc11253c18b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0452375f7498409aa387c4946e42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb16fbeed0b3188ee67c665cfb9eb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c2f1b1725cd5be4364f2bdd6aacc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2101fd2ce0497ee1013443360c26f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dcc21adbb056f6f9d934eb216cfb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388011bf4041675aa4d45f385c71bd45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5676c9b95007ef11aed2d9466bbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008879b091162a250de5e6da71aeb69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe7bcb12edcff4f2a0aafec9e4377c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b72f1d19575eaec463de18617f576b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6837bc964be3a714aac0ce3760afb34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05227f3dc8f1fdbfbeef3dae428db50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b59ac6d6870f34eadbab76b4b212b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e91e2db1f8ed0fc1b547d80ced6e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0751f288277fb11ea79aabcf159ffb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfa8f253de3f9e41e09677cec9c7a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433dfaa2fc27c5376cc1de31a8801ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc35905710e90b68e99331e2599b228673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79bdc191d627e7b2b8eb39b0d80d1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567484c51a303b2643f2d4182797e1f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60955ea8a01da183e99e482386353002676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ed614c7ed3c131422a3d594f6f6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b49b000e95bee3d446988f6f0f6e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1804c6b2f0e5683ac50f1620fe64f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf84e9b703fe133f01f80c09711fd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc172f9a21eb1e59aa88966a79e329e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487ceafa3821051018014d6d72dcb2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36388d1c8b82320b47fd0dbb4297c8c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829518288f4e498ffab15b475d5100e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16207aa3b8e9fbf19a3a7a5295321a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae0fc2d98873317dc47ef61ceb305686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0811621ad2bc3359e95e8463e5831687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbbdfbaf0a74aeba79384995393c37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ac428b4dfddfab8a260afa19e16e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a75675d7f937fea43147a38b0b4ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e418b0e603b968c7dc00d7b1bb54f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41bc03d82250414a100c5ad7c5cd23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489590556cbf4440b384712e63e83ea1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a66af4c90f782c66df4c6e4e080d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871d85a11db3ecde690105a4091f559695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dbdfa7f3f90118bb13fe85b6d7408696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059b2a463398f834dc7d6038e7e087b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbbc2715961e644988843b5793b307698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c042d265fd47db8db0e2485e8c11cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301661a38e5d1c007df3550a9c3c2bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709a64fff83672be92528477a687dbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca85d380287ea7468a26fd836738623702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6951afe68532dc7db2d31eb3367c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23039499568d66c79e6230c4cfcb86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb6484217ec514c76b9dd98fa203d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8340f44377e052d41965c218f52da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd331108cd39357b466550da980b12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff7ddc0ed0b6d58aacb6b846c5f998708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329b01f5a6b16bd82b6d4efed1cce3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53934ddde19f3f5cdca1f2512b7f43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b952c4ae76801785cd4268747697711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b991ce437c8de24f792270a71802a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d682f0ce19cb76a847a85aae3ecd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532bf13085557b6fc8596f4406ba19b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e367a1bf31de89c8dfb7cdc4fb78b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18505b94701b9c0af268f5b49793863716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8585dc1a50444f97a1de149f2a63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47a3975baccf92e8db9b3e0a7352a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60947ed78902398c6857072ca5c0e698719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0264ad9abc9be5d7a371247640d7e15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376d94be01265dc7777116b1487e402721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed21de5123c497b9ce3f6151461fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35b1806686b37d9ad75f1f75311886723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634c96e6cdf491c52796fe7bdaa6d3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd4c6f0199661ac224379e6e620adb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e76f4c759a2491119d3b1c4e87d18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31df5e7d87dd4871e2f1104d6547d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc333e9bbfb6aa3fa78ba5a9239fc0a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645c8797e7bc59d7d1445ced089494e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d091b7ae43ad00fcc07469c2377a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07db36d0810288fa59c66249699508c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664761783e3a83008f4a62dbbaea10b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bfe5370dc556e4b0c7a734a0cb70e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080c81538f36d19a78427af6e5b7c3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc5ec5293058aa83d4b4a8ba949fda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd9a403294e01c5e1339ef0fa0b495736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df185cc35d3b1e438a6b5320061e1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e3e9a2f986e1908d1f7d50ce66a79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae267beed8b8ff9738e994dbe717b85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b6f85b8675ff659fd5534ef393bb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8a695d2f939a760a8020b4e1d467f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eea6142d4c88455a09b69ea01a360742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090709d099a9de189941eeb4eca70e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c47abb036783f8a2020eb458c9567744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844df032c1a6147c2d5eca5dcd92112e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68961e6b28e44de887b31b02b6985b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c519ac40ca37ff3e9f2e3ae0cdc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1b128af983453b53ccffc78b4106748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6629d7ac604f47481935cd6c712956f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ebac0196d8e5fd1917287956244ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f85484976554ef7d4f160137ab6378751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f67c99a4bf721d7f919dec4f994c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c536c5ecad70d84d0b46f0741997121753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8bebe0ab881ff1a1c68e0c0c7809f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3596e829c0355feeeb575ac8f2aef3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac9281170609d025e21cc7852e9fcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a9436df0092eadf1166026c05cf13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356e0443f0011d3aa9fc0e97b595685758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ff65fcece9e167e11cded181d6902759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5ae657be1479571871186cd3b81d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5d09679d982a56da783683d4ea142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed01aebef80f7e3060889bb199619ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05eeccd4213557fa683cc3f52dc9d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b100619bcc9afba356123a7b63f4165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eaa743f9123c7a88e3a8357cb89e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcd188c589b0a7ed78a6caea68fedb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518806d3bb62296ced2539124e2018028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f36f1cd30eabff05f0be97aee7904e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a25ad26d3194bd6cc38955cf58aa410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18317e2daf70157fee31c8c0eb13dcb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ada54ee41c3919e766d377c6b08fd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e8c5178f1b9ac6178887c7fdef7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e049522cac9826075594021507b3c9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99845481ae59fc56272bb4a9d43ccc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e30295d53fb7dc3845a3a6dd97efa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd159f30fbf1dccf06cf4c144a0c84917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015583be4c8387b967294e5340ea61fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae35f8f3ab1004449b8704c0c725c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3804b029c55f2c74200e237fc07f57e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb1e2881e52e037d17518bae08f56921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8c6cfda512e75dd1f669d366d950222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716d866be58de899a828af307a1ed2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf1218489652ff756e1b9afad2a8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9443b58e764e43ed4bfbaacc47cba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bd514cb4e721f9be3fb33c96b350526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa140525b17cb0f7d999a2849c120027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf2ecf2ce94b0a88abe74978b226128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa28efca18e9c49667537e8a0f402429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e59c8f391260d6356a8cf0837bad530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f79881f39b2596f16efc04b2e4801331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacec9081b95bf79bec3fc64c1501b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7647b278a055113f109308ba25d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da71048424890551a758993286c35c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3834cb2876e524faa0fc14a853f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92809d47fe9dd77187a8e423022eacd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb43c69cf96b06759e42bc6f01726537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ecb5b1e9446ba88abd1560180225438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fae234621a34013501ae1a43273a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ef49b94e9e7d991609ab66b74627b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9f8d06426670142ddd0534894e79541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0e5ea91c64416c90c5dd04e9cbe5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90454fbc3e33eada645efc68b58091ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546992b5627de5ada86567149797303244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6997ebd15bc5941333b1d9c84dfefb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6191995ce72309b7ddcda53145ec41346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1938f734b066385765ccc566b77786047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dbfd42ded5d543b6fb86bbd98ad0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b858f9cdbb45b8646e2c61e2eab06549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592031621a83cd86affa20fa9d970a3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab382490f408ff90dc6ece22787cb23551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc48da7d2c29a4c6f0f772f4c24580d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add168247a64576b35f50b9d6179287a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe210c2767bfbc6d502f6fd7afd735c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef4371cb6b27dbc62687a6409b27a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a01f6e2a8e8910e87cb63e0b2ee756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b631c28e64f88e169fa8913810fd84d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc1fe264dd52b88f98acb149642d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011e457d42d545e07bfb821adc6273559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad5ecdf3abc6fcfa8442d75a79755860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f57105ee0894453ecc9b73d198cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f15cd4e8ee5b3a30f09480d8de86d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96e79998cb460c0bf26b884bce833263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a192ff5bcfe55e1e0877c91e0188964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fd86e5f4106cf4a476b85a50d7cc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575b1882ff9153c27b698a8b7c8f90366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e25a848f7ac6fa80774abf496bc4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144f3149ecbc83839bd5fb0a49e33c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70186286bbdebfcb0dbd20f20266669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2b51c55124a6b7ca82043691e70c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e3a89bcf9ded88102af98f1d6ec7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72733cae688c2ab8fb494ededa5863cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904203dae4b837c8bac2e0a0f2e652d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2738e42ba6b08bdaa1709632e631d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4e41973498e30c7dbd2ca2b46b30575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678e9fbdb65d83e07be12cc792d50d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b9fbdcfc32c5367985eae5bea714977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c082150e7d73021f7a7c5497e89982778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88162c5d0a8961d0d73ab0392158da8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be078af8d2860fe4023f84a0334a244b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f38589ff3c8d8ab49bb42c5432d50181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b275456e46796115c9ad7b3de93e6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35050304c968ec981670a62ebae3750883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab1a3e79b99cdd9ded641b028689a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657cdb5ecce9de03c06afdcbeaf9ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22453757a8d11a6ab3171a5c4bd2e7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c6c49648bc623e7765a4246daf90787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53be66903cea3e5649f4d5f94a970b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01517da26c216315a77271acabbe2a6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aa293f710b9a34244b88c80b1122d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8190d1011bc1ff8982f163b1c8f92291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587ab04bbf299a1d3ae29cae5f0652592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c13fe4a8fb6095252d3aa59f0344593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37ac53c590155a5cb7b9698dcf715894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b6badd0df238b334bbdebf1a2a53995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34943414c784f484443dd84af684f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14619fb6b29741d9f5cd09b2d7c05797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db55102bb3e4408d2d1bdf1fd80efe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59df960f79b8ec679b397cbc3c0455599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c132952e8cf38ff91cda13aa85f405100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cea379abd1fc1350668e2b41a5b14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf104b89ac3d6a0981bf0b959d22f4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33786d24f67875ef9ad779cd3f5ae7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae2833fa6a54e11a0457e5e38659da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c69b62a640343c42e5bc0f2c8dd1d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26011e97ae0e8a2fdab1d86bc1823140106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d1a15c1c9d642215d185dc381bef3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ecccef5c7c1d30652f1d0fe558764108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f733b026c731d906c9cdce688b3b35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5224660a387a06eb0d03150d273e88b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53fcf7bd81b482238a0e484486472c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dfae8e9566f050ca0e8cee15f4218112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80791fcc29c88cb2e14997924ceb149113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a860c396140a70e5c48bce289fd928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b961c854a8e7655591b9f69b008f75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dd7043c3f4ba90951d14df5a63538116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680dc03e0489a61b7134650ab369225117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa11fb07f596be6ce30470b696bc12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8186973ef7b735e1ee2ac03eed47f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ecd304dceef1608c00508c2bbddde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6780dde6d07e9ab4ac8dde680d6b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e88d19a5ee4b455ff4511b47677ab1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ac6a6953f6a6b995482febfd233ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088583ea01823341379077d73e88769124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dadd9919516fc4c0ac3c8cac2dcb22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744a248aceb26f5678acb100b915468126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086c876a6f4267269b8d87d14d23e7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f22e243edc799209c8acfb5cad16b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d30839b39e2fe642993e2a126415a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22777c03e3625d58680ba328be69ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43809855788fecc6bc277a3ea24838fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508d8f2962ca401eba9131f43143f38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03922a41f86fa5ffe1fbe92090209c6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22ed94f1e2f64663b241ac1080c6f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61120e1af301941468aec72f201a31ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3191f168d5ef4341791fc549dac76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee8d3b77f9be1e10ee5af00f6408da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594287b9666f2012888e9df5e3e18c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34de131287bd228c7590f7a2091a0da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a011bb5e7a07cdfbdd51dde730a494140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5e200f0393c0a86e855fa8e9625c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30233cafb14b6cf9b96d7035c34dc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dc1b6d6fe1588b8e0f361ac2e1384143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0da9d79362dc14a11a05fba7a264a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946177ca5f1ebda3829b0228aabe3a58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1acbd81e2fb570daa839ba4b04c1ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7ba10cf02ff8adb778d82181b03d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3ab3227683b401d7a12f4b3365cf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb18b47707f2f3619aef3c4cd013aa4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e0e88409f592b3be8492a41273c36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72471df8638f1f4d89a0fa98f252fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad440fc8376096937a4843da31f2998152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386f863e8937a6fc68650dd4ccb018153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70a8693dfe28b3f07fc47fcf2e73b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace63ffe52f0247aced2afcd7ebf9a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d92d7cc229ebcb51fc537127f769a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5668b846e341498e409d41365c1ae64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091e0b584bd2a8d94d534dceab669e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ca24075d37660fa5393d5aa36f425159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d6cda0592d2108449ec68fdfcba6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ab096c0725c3a4300fa0be6f9b3fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd62531103125ac5c843c253d99a349162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a67691fa7897d60aa3555f1aa869163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7880e30be01d9b948cf00204cbcacc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5efa7831ec24b06da7bf0ea79ec48e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8a3c46d1fb6a950bf74eb939b9e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed188e362ff445c5bdce0526bc5ff2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8261c6a7e6cd01d4d56c194fe693657168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7cbddf634e88a6c50ce0b9d008ed8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d377786bcf657c175a857c8165e8653170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718bc74e36d3f5e4466a6f1e8c752d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a168c375341412658f1ccd0873b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be51b4288e35ecaa330b6c1c1d87a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3eca5806bff2798cbf370c79a2621174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea64519ad3ab6d3715d5ab77cadf4fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b40cf6f612f5be0efe14758bd8661176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb202171a4a952ebd015ef8df557149177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0080845c13d71b7682af8f0765e00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d585d04948881080203ad4c6ab08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59238713fea454982a883b8da6eb33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b5fd86e8abc818bcfdd3a78c87c4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34b51fe97e2a9593ebedb846fc3553182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecccdecc32153c9d8dac12b5dcfa188183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e808105ab62c0ab3744c0b8519ee2e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d63538b679976732a117ba209d9ae2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae1269c4944433b2de46f369c78aee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e24faf0006186c764b58116f0bc56e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d55f27a74b657aac8238a43db98e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce501dbdee1915902eaf9ca701a96be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae3d05538121f22621985738d91117190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f354027cf0699db2e8c438034c63e41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acc7063d7b14c2d4d053f8b0ae396c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d205998829dae23a54f3a79d6590e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31679b1880bd08667a1ec188ebbd6c90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38e78daff8475e597d3184466e89b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6927426f34c42cba97d0386225f92e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179db7a820e084e398ea983f733ac0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459b8bae09f56bf07c45b77d60c037198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473fae3e85775acaeb9b8ae857b1e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbf59d08bb34f5d1f8b0cd1819f60b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1060f2a478c7d7d90407c34dbc483d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e2dfc9e9521df1eb17aa86981823202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab378ac10645e4961395e8e2170ea97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e9540cc49cf3f661e849efe28b795204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461834f938f52aef2a5b8b3ba1d5180f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed299854d774bfd7ff229f00931f135206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa0ac61b53f46cc367321b21e8a4f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3cac713eab1df5b2261ead2b1add6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abdad1e020ba70c59288188daa05d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835325ca05b9a8794032a1cac06aaaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d4892e1aea01d10a3bfc332ba7083211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00fafcad89347419790a0a4d962f36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df4bd0a7fd494e2919c10f124e9a2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6199b96249fe83e643632ba69801ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aeaf947c353b0503b6f54cf341765215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3543aacb90be9e1ab45b25a41fd7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d8bbdd23bea9bbdab7d8fa67f11f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09927b8e71229f91b49bf2209c562c85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50f9ced049ddfc0ac82413f2465ae4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf34970aa8e6273d54191c18406480220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ff9d8db6f6d7f97f07b3cc24b6f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2842989c0c68a5670b1468c6c77d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a699ec93f7ae5e26afb071f33a23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f15d6f997ab85c02b271a868bdaae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb0dd9ae2164642a6feb73e2f0497a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c3adcbb53eca44cc0a7817016b896226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaae87764bdc84e32b2ac86189f816f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b9483c1b78cc7c32e3b7b7b52fc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8744b85eb596e48235b2d6600c2e65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29f0c1f23af811b58b1937acb5d45a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3320f65f8585cba1b9c35cfe265f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b8e1da0d68148ab2f792f83a772eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22cc88728d3f20f0692ac2defbe3a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07064003b327338209f30ac4d27d30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3164b9d3358d09f5344d8de945486235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a6848bab8eddfbd5e965c60521e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a9f3ca32d48b4a4bd2454b339d2a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf7c1e35a9c563637678aef6df6f88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce9db34a6af39b953038acc6df7ce6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aaac15db43e411affa826a16056b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe068b14f0fb7aa359e5adb64309f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c923a5037fec881f85d71fe7a785493242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292e66757310494df6d392ee4065bad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89782cff2ff43ed5ed949ba43b119a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be9f59181dfb487cf11f244767803245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e226ad3215d4e1671ee3708772a5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e54ede6206c1443e61558c85990ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f013c1a3fa8b4e9dbc7fbabf17a51f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8d2476116a162d900b9608c998f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ca44f35d6538e83dd971d051bd64a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fcb23bbb45a48129242dd7a07bb1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01720fc3b88e7ccd6f3882190f7ea88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2ac777e1b43c90ee0deb241ce8580253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a881a837ee99b93be5c34cb21a95ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd84e022226823166767115942d13d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeffbe46eb1a1351e3cf81a8819b19b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f9e5e32a7725ed6107ef25935c238257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bb59c15167cb8781f6a3d3ddc9df4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725ae575a96e77cd52c03b8b65c0475259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fb49f4298038dd4cd8a89175eb22b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850ff905180895e1f3f547909002f49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a3d6e8d18353f9f80504be59b0a1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452f64db56849357b8994ceb1a6dc53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b79e4ca82ba8166c8676d84e24fe8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6bcd7d4b7ea5b156dac30206d42e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e517b87fcd2264d4db5e0008bbc4e23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf96221aeb074ee4ee7710fd696a431267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed269b9a7063a6b7725506c9ebd3265268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f630838bed3301d8fbaacc72e59cde8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c32470614bc59a91b3e57131ffc2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ff313bab770b159302fff24969c5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad9e0cbb0bed81d70363b160ca4f95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca240764410f8b8548da4e0c137e08c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eba971c34617f1dd76774687907a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50442fe9b487604914385285d6900a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f47042a399141d58d4533ecc808a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7953c630bd1095b860b3c23c32a064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa266705624fb912e9a13c420e98f4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedcf7b242370022e543330351f20e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6850b655cb57cb3f31a52fd2da587280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421b554fbda7f7da411867dc9a7963d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77825858c731671b9fb239695025509282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea812ade1ca374b95961212ad00fac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef9c4c2cdd1a3fb081072f9c86a1fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ee9c10e28ae3913dfc2c9c6bf1555285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5bd5658d0374ab7ddf2d217f35c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed464398d208d0edd2a6e1d7b16b35ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4c1ace90e9415fe72348ca40405b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb6bd496f5c89a324ca8b2c61c5c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d76e091da16488555a20e5427aa7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12144d20e29bead0e1cc02917b2a910291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f0950984e6427302724c2ebf8532f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a5a2b168ba6548382e17c63e739b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd490cf572978c5a1d30cc56c3cc05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556c2bfac1d4fbc2e78917a8608f4fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b02b6ba826b1f644d14363d7d2a73d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d820ddf0641c47cb288de7234dbffc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e26110b36c96458e1b32f13a429f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9851485783c9ad8286fce97b03ba4ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ac91fbf6782cc34e0877243ad911b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da67aa827d981bba78a7ee98a9bab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5fbf342bf1e647b62428b2b7c4f8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918033f59b7b5e2f256cb61e04d159f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab68b59f7a181aa62092d1d28c203b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54d07b6c8d5203000d2e8babf1a12b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037a40423a0914cfc901b3720471165306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594ae42bf32d32f06cbb6ed4305194307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1edb120157a77fc45d7f41b92dd4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb3fed0647cccfe4e6253a2e0488b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd498b671110174e71e94b3d392df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66979d44a6e5ad17bc613c1721923311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a118f80e6c78023aca84b86a2221b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00672d5ee74d77019315b80e8b59dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae87c365ef177bd71eb62b7d0c715314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e33a5e01be189b98e04e18f6734c43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ed5e0abbd3ece21940d8bccc0a919316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d85dc5c829a924a6d1ed3f63942082317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4b6c83315404f60aa071dea6969b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13ba4eb24b65c14928334b5700c4d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7142ce84fdb20e4596e18a8c815274320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18bcb73557340bb1af0c7327c42ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cf2dd613595e1447606b32b79d25f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ed38deac0696cca36b6a0c94f2b24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d73803d9594e6a369e65c729935a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a7bee32c0777a44dbd745ccf100c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780507a8748781759530f929aa17377326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3c09196876fcb1f05515debd71bd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c59886caca9cfe5b3ee021454e9d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158963b6afc0133af662cedb6aa93f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b9d4c26a1041cf1c923be8828ea1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3cd851a76ae2956f5aedc9f8ec560331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57d9dd28adbaf80133f30a9cc5e81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96316e6c69f3b94c2fd843eb40e12d3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4301a1196f158bb0e96f0222d65e82a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870bbad80487e46f9878d62ba2fc857335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4ba420bcc38960856b7a99b612762336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3796eb4c1d8446d2a3c07e14c3c4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134802c7152356004c14827899269e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa4ca2af7462fb2ca16bc278bf7867339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b382e4d462c04941c8e5ee92533b04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc1830c4bde6865c12bf15c094096341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac38bb653542f426d54ec0be137fe0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cd970f8495a08552be130a7775ff4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d92d7cc7d9e4d92f055a26e1d5848344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05398e864fa4d19b72618041d0998c45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ceb5aa7dd5dbc598393cbbd6d6fc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca3278e6ca2476156d3c798d7bd9df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb6795ac58e21f521bb68762e73038348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aadbfeb64f490507600d12836219f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302506aea5c99f50e1a682956d5a27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a503f469434a8589763f80c41f5f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d30e41d1c07e3d622fee012f7da6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23defd193fa7e3c5b0da8eb6b07cb60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d275c948287cda0d1c9eff6c4ebc70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233929155df6ef1de30e7a1c311d58ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcf8adeb17abcba534e9b181472dc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649cbaf70adccc11e61e978b6279df7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f737253b111a65c1e42a967b4dff4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093741932a9f6764d2c5aefffe072e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d60d0d20c89a83553b316b3c64f00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0af89e0409f09f497cb2c2d222887e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800521827a06d8ab96ebffa3d069d39b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccb74509bb931d504f0359a85fce6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87bffcfbdb7a5ba609801748468538364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac077df446cc3efd95137ae88c428365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb13ca0d9c9b4361f7da18104b5cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8859cb2473de3553b64eb9b5e32d55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81923f5b9782a260a64e4387de714368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd04aaa1d49db227a2363ce22c828f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0dacf3be8371a977c1fa9f5b214c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02de84cc922ad2ec45a066f96b9f79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e92c30797b45b05ebc89ac6da78c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf2b7d01a15bd5a89bb7905d83926373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0d5a92fb09b1831721777af4fd128374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff49c960157fc06f9777d3a9a9140b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392215a3efa49e6306c230df76faca6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eeb995647386d9d089be047c5b870377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24187a1a2c311dba196f21bebff5f01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcf457cb8529aa97fedb3fc3ea2f06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc64357ba04d1f895a51311cb81384380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8728e375276f561d299e2bfb2dd7d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17772f318e04b81403f22d40372157382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ed1a5f6369eb27f6866ae0c1e72f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f26ff1ad9ca98b323b99ebf316cfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e12c6b4c2983fce7c204c4501f19b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca10b4644c61af90881f068febd336386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ca8a9c17b4a8acf7d3828edc6297e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d47dbc0c6dc600f0742c6b07565ec2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dbf450684ccdf85f41925a86a6aaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51a7c97a987ac647c0214ee41139f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d27c6f35e0c1cea7600580cc3ad692391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf68bb7553b532c7fc5ddf9017d90e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706889e9519b4fb1bf6164d774f4e42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54dd796ddda3b9cc977072f700aed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0fef18275dd75c48b6079b2721a67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86496258e263c7f1a2f2f0885cf2e593396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739651b6aaca89f0a9ad01ee9d817a21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba22fcbee08be2fed333931e4e9bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca59cbf4ef920bee1f833b2e1562152399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a81cca723b35a1da554bd21fa929c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf52db9823bab275d3b016a36ff1db9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88772abecbcf27f2b47544f222441402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04838e77593cda194b073d946491080f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bf56f92f1dd1f9ad1c947df6248d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c9f0288a8f5c12473d60c1ff700c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191919a8785a24de3f7bff6078f10d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e1251fb543d97516a95d0b287c35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e03a0f1675965a5d1342bfe83a1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4db73ceb5b93975e03c41f4921f8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f604fbab9114b979fe68627fa81bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c900bd7534deae997b1a65f40f89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d0f434e6a0cdc9c643d8701d14587412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9d5233687acfa71578d858c9a4ae8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1242469541c382da3d5cbe5efc8b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b78af71679e0a85242da6106d825415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a60ae9c3b2197620fa4f783e49e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d872f3d91f0d84fdd9db2d6af1f45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d23bcd9402ef88952298e6fee0078b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d385bdd80ffb1db6acdfa0c1ad1a59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d39820b875e199a796455c20c29c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feb06e8b8b73a21027fcf07fd96c40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c56806419ca96b993707247573efc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16409a9d57b155b478da730a2fb01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c32b74dd2593a995d0b6cf237e2a28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99169186b32ec2b8782296821ca57385425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727271e01d9ee332ec832b2071749134426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211db3159cea898ad5163b3fcc011b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8e5d7962d550e77bc43e2ba193905428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be033fc27d1efe9e5980faf6f10afa5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df024c2432dea4f310a03def0f2730bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21154dc43da16d35d2307337cf867431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052805a99c02039e74fa4d013ec8f9fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8946047264300afe93684bf8a1d466433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5299b01b0f2647f55e0b50a3f098c3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820521124fdfba39f5fbc7df882bd1da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6511aa09ab806a08efac88c514e0b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eb61dccd458505dca6c3192e55814437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0446416d698ee051596dc392a56e186438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a96d80eedc5b9828f08a7c15b6e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227425889e601e07b4b86da4d09c20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556089de070d8979aaf6febbf78774d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e51b8e3fde36d7117cb410967e43d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bfdfc5b3d2ee5a94785a16a0c4a83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ab21a759daac16a747772d7db7439444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b19ad80488399c87c1fc17b889f45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079fff76c16ff1681947f6b6f85447c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f760bb3eecbba5a28e985e5522cf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a25dd9fdb9233b5ce0bde60cea780448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d41beef45945da079fc9cf404eedf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd26cdd744e104f919398190c1a2e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a47c58e3553a7daebdd605610d19e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79b46b1ac04b23b3f25d12dbe38de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93000ba97b9e4eddce42b4f33f013fdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c6103b282be86d17ea5a7876112c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0ea7cdf04eec8663e0ab854933d2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fec580d01f68db18cde885beeee0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbffdb67a81f3056420809c29025e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ae9b67fc5dc2f43e3de7f21941105458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc52bd3cacd434d9808896e77b0c47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5fcebeb5c200c106331712282cbf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509791c0a5de3aab24ab19da7273bbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43b659e85c8ceba0ff170916782e1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e5d1c5831cebb26bd6b1337649ffd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba76acb72aea4f5025d2c88cf178d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaef60321d678542e6e62ed0755e403465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab555e9f93315acb11bd2318222458466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5138ba70398bf02ae565dfa8d1daf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ecdc2798d69e2b9957cc98af14edf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2f9167dd63e5cf47a3c55a28168f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f97e0c69a4c8126267494859969a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32211dd44e8a7df40e191d86d5c26a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8103389f556108ed29bef23cf6a20b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c18f44c36f30c19f7acb3298fc7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8d7e2b766d4bf3b31648db21d025e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891833b6c7cca985f852a7791a6e16f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec043268b5b5ff2af04f318ced967c34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63178e533d660344b7574eb304d2f7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7bb105fc5fea86aee71cce2e0403a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba544d784b7d526eb9efb7faa4a705479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95422aff69c7a667cac42ee55822f396480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42baa89ce8c6090fefaf311bec8e424481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efe261a1a6f22338c238983a7b6d7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d1825730df45d0ed5f258f6eb0e02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa422bb0ab823e00514c391d6fe1bff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29746b5a01eb5de55e5c9c6f6ec2ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda4add45e6825e311b556081683618486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b126df94b35b0b8dd1cbc499e0bc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84336fd83f656a76d0c24eab32cfd401488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ef61f650ec08b7a1e0af66562fe5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e3be43a4890aeecf416e9265d4acd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183c9dcfe4f8580c8d88e816f5ea4f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e970eb4d196dcdfedd3fd54f6a586492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5fd577b97e61c3e23a2cc5045ef44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee7888f5930dc5093375c0417021ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fb4dc41a593b31951e2e5525daa62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08456af83fa9e4fa254e95998b6bd7a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c319c6b3ee637f216d2e6b2fb936497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982d034856aa129e63dac96c5ec4a40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0505face07bb43a8be1f65205fb82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d65644bb3b4f626fbf2637f47eb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a85a5e4fce15fc3f789c29d7661ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ad76a5893c8f01c326fae0caf606502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c6d845f11f6d1ff21614c392cdf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07093bd047650cdc3602febc79b6b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba06b4353a1155fc7d7e33d6f6e93ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f8d76a3ddd71f3be2c3317720402506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb033c9b0cb5cfbe54a1bd4367622b73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e675b590f15667a8147a5b2a37055508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8874d267929bc5eb39d37de8f0ac7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8eee6c9f47b9625afddab899b5092510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51117e12e33fff67ec6ac9d4a7e4be32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec052cddd58c734756f1b5d47a0a86f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334a1725b012af5e035997b498b9ed9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca23eda1f418b1157b68ea4ad3d42cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbf7771ef01cc82c07b0db912750a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cbc61ee10d6895ceee3429ed5577d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea997f6618e6beb81f072a24f8f6b43a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7f1b6efbf811fdfb3215440d4449a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b445b67139eb43ff78c6a8ffd3afa30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c6e0ba0c47b295d6ad2da9840e86f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb8f02953dccb68e6b3fc12f9052e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfe21ba9b171f8d333f72920d619e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e178261bb6af0714852494ed816e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccc9e3bc70a6ab33712640e4ce8523524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c96a3bd9264c49a17c3ec6c92f53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb162672d1e6f62328d5cf9213f00d9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0709589f6effab6150e9683964001be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68847f78bb3b96b3541f546b706ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ea437adfb35b9380ab216a9eae5fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf2ef306ca7ff786e81c492443023f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eec315b3befc54cb847387fd08d94a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74731c1e18169077e9d676adaa71fd32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3e33945bd959f8379dd2b82976fd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74dce298b76c9c235baafdae937251534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ac0c7caa33ec124e054c02c03eb65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768605f5159f4cd82a96215e79c8b08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8428c43a7d09365d2c32e4b59b0ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0656a74e6f2e62a558ae531e57367a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e666dfb11c7f2a4ccab8c29015793539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591f259b7f3c091a68c60211286d38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4404c34c15f7c6d7cd1a1f71880c50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9480525faea9d8f8e9963faca137c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb972b81b81148c442eb364db850b28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55f198b27e09a8c9132ea9fac829e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ebc6452d951210210c939132e4a77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0b0e599d9efa0c8ca4e4406691e31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee060693431bf747098dfc7e31356a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6141c97b7122cf84fc852632e3ac0b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0558755f927444cf6c9107ba914fd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c10ff4ab1c6e3aaefbbeff1f6c1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fc829f0290806e76e70f476b51855551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dca918cab74079b899a8a456eb05c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815867e479d9f8883b9b40520b5b10aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a2325605e6b6162e454149e3a3ee5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb95cc066ac0a62c8ad13e66bfdc2e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de275e2cfaacd4c274a864faf8d672556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1b8e73394046c2b06e3be4b7fda3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce97ef0c36b912b168d36f4c05ead558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dc0110f53947dce6d0b696e742a4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32d1348c62cfc18210fd9c1754b136560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8525a6da1445a84d123e086a416e2e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa34e11bd14edeaafdd693cce7406562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cf34f8a1d2cc54f64d23172712e86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad26e7e5a02ee93643629ede6e0b82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06899e4be5d3d88e10f35c3d69620c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541b059e7582da7d3b7a4b988cafcd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46e6334861d0e171fbee55b3b6c84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaef05c559e92a3ebd7e1dc842adaaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fedbccc1ba7b1dd0c6ff81cf7371d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873649f348a6e39d9b70652364c30516570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c5e31c9c3961710cc063618a9de66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5621bd9967184de05b8ebb85cc11537572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619b937765c81ef47f718b53e868426573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48ffc92a0a898fbcaffd12f4714c23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35134040ca6b890fdb1c99fec40cdbb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89c81ef9678b01d06dbabcabc3d6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36d7ef0aa45f4e4bc884c2ff7a030c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b8d173af5c35247d84ae15682021578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89473e9f30fc076f9455fdb6918577579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6bc4ebde9ea54c1497d57d30f7c35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b121d8c1dca670d84fa7b06633ad5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43262e2c4522cc27209795c154cab1be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cb7e0ae40e138db73bfa5aa3f3a0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1af5bdbebd4976763669290df391b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3c6b67826d41d6ebdf02cb1b00e6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96b4f2541ad5a82cc38c373240dea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e89465d27c716a31e58b325cce1f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b403eb27e8fcee032edabc70567cdb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d61246126fd946b93787909eb1ded0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914f3b75ed28ca262a31ec53e11c189590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10619125dd684840e7d626f341940b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0b297bf7c4c554a207f380ceab38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13218872bdf2bc3def772ac7356826e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a73e2a5cad36ae7687e951089d13f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1adf54cae53cb3a67f33b8bf5204a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3413e66cd3ccf13728fb613714eb77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744999ec3b07eb75bfccf05690e9318b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d2cb25288923b374930eba5ff518c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be946b73c6122bc8aa352ea8a76c3163599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25859b10d579a51a9b90f2c886289f18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bf10406666429937cb896071707c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bfca1fe51a9236dbc4271108d4654602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e769bdd0ebbd86a0947574f76e62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b785c1dd21b3878632599fd4210ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda39300e1c70a7bf1e4e066e1c5c7f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c617b69f33ef635e37f479d0120f039606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d4648505c94a7ffe9166deef55a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa96b05363444569d5fb3abc945f3a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f47a90eb169039225dfd08b3f166e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b908525e68beca9b4eec0aaa242db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5c98f4a0743c03ba8f5abb6b34513611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf28b60308248ab6116d24104d90de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf912fc198900810f773684cb547a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841fc0293197de551ed1ee2254b0a0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac5353aa4d2dd1dc7a2d5a74abd0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b383d2c0521eb5016ec346c62ef06d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e050016c791f3bc55b7d04f197e52b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e9d00522f9a54be4bd11bb0a6ca64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd10e98ebe2b6558538626cb9a6bdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed890e102f5e3784954f191c14b1bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4f93930ff7b2d958b427ae30bddee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f3fab09f7d3137f9c4827880ddf78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3640410d78407f9119ab21d70853623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad48cb0a46aa474e981a2bad2db4cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33ef1d8637f51ba8a756a4a2bd40f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dfb9eb1f7fdbe187ed619f18d18aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e44392d0c29137d7a97e82120f564627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688ada5c20beb9f87f8cf95aa092201628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ebfce358bdacb75463fab1c602138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf32e4cdb44f39fb77f9983d1d37b26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c23e44cdaa2a061c5ed449ffafb4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1748061edfda270263551a72f9332632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7290f18bcc5668b09d14d46d7597d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140233a27b86ab9ba935c3cdb2d59d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413cbad1ad9453b7e7585dcdd485051635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67725d3f58c38b81b9da379f88d7dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8413a47d1fbe2927d39ae48a65f813637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2432464f796545efb8c7ddbba82bd18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232ae885f1888d35369cca57218d35c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83c476d97611a16e40a6f770be92e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad0375322f264a9dc6e5cc662369b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f863249fee5ca77823aeef68f6c52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c370f42c9f5accd27ebf5f7714baf78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6d5e16c1709bacb361b8cf14689d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbc2962ae4824c2d928e47ada69ca3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc74ba02f36d05d63c8167f68820b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1a32e2a3eb0a5e2f666d20c35e0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636ce93fe130c576757330bc24793b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5345d947698ee9a8b8a13aa5e51b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d9abb618904b383b5248ac7095f1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff0c6ec56f0ed7d72d19e39c0db5fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652f52c4c6833e1e30c6e1d5cd901a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12887f07dc9ab1f4fc7886f7f0254e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40f9f869f48d3499dfe736102edf70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c80611f227a0be08837e0ec70ec70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6c3eaa096024202a5a33c7bb09380656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa1a94ed4e00c7f06d9df2450a3cbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0cb91cbecb0f22f7f41a80edab3fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19149b6c7b5b359756ba54a9b91156659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2d754d1d7bd0461ec7a2fc6fc4ec6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90cf700ee2511dbc40df8e8ec3c780661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02b8081a3ebb0e0f157faa95748f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b3bd8f607e0671ca2568288b8be0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202312a476e2eaf0d60ba3bdaa4a3786664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e71ee7c8464e08e1c61a47086fc73e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0ea54011c3a3447c9964f9276006d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784888928d256844d4e259b240e53b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a682c88ae346e1a9d8ba2ffc361616b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54399f96249abfea5ab136505d3a00ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948447c684a697021d02d24cf238b4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd6cd37329ea68f3bacf6e00a2eebb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0da6f83e07e8cdcffe8c161193e62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d5a827b50b9560b38e01b4ccb998c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566344d65a997d5f956d800527dbed0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675621145aa642107bc4c2b2405e3956675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad4a2f39234c254a627b93398bde1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65559d73f43c496a7bee90de21b33b71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a37423b88e265d7c452140131356a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2157a19bc71d1c4b382fed76b9cb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4b346f86600c83fd707e8a688e377680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9df8b6c0c1c8134b34f887108fa91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b096bada1c73a0110736dda62db1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e3f5e1e94cac10d67b396dce000b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e52d1e5a48987eaa5170b42bbea2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b76256a643e0ab694d211a95d1c074685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef03403962e6caafd862122b8bd87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6e7142aad4343c4624117dd8d18d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683dbfbe244ddaece2e68e5eb104934688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124e59a0fad6c211e4e29f3e5d39b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879d4f26c86ab81e1c95a79072798dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72688ceb9279f097d35a0237bf50e990691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba0c4801b1ecd5d6c40bfcc7c91d18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a916285118c574a24bd731fa9378693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2fc08e64e8fb93dff526078e4015f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde78e60e87d21976efdf9612de7f75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3900d05f1bdfcfd98eac16ef74e6a8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69dbef70edb3435e66baab420d55e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacb007bbdcec326a13746a1a8c3da5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570514e39eb29ca5d1fb9d37d08279a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8991d0718b90cfaeef8c9f1f18db6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf473524eb4b14978d17619c7af323a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990cfdc873e3ac4626bb2bc98fef183702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e7f69691329a7911dc50113bf9a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294b7a92c9d6f6a8d53926b7510b4a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c3e8531fbd6fcf74197435d3897a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f37ee14b89d3cb57d41236acec7f49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754501e74a025fa2bb99a74dd08283e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f998c42e5d2b1fa4ef7f84a20f0fd69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc7edf54f732f36b73f43e5d2c6c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef32862e799975a36ae4f5031278c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706347ea0ff49da99488e888d6027dc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330749f2c077d5c0ecc54ffe2d455bf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa90e5ce5b20cba226f62a993d3f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0152920072b0798be8bbb8772ce61a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0170fb8b38015acdecb15854477bd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1af1d60a28754f885ca7becc90499716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318e2360bcd01068420f802dc416c7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41338bea61c3ce5a7cf9c63fc65d72bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1a7553a0cf4c3acfcb5f81a0157b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650930cebb9c2a75538f6e7aa649d00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06342f953145594481bf41c221d14f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087210658ef21421e884baa335d41ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337d7617a3d2266d6e787e92520bc58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c54599441dce8f93ef49c90428555c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d67931e00045f6d1b96797dbaa29d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05672eb6ff16c24cfadba150ca3cacd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36608e6f9d8d346f9616254d82f341727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b00ba945621fffe5e3a690ad988cd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92489eaa48570bd3e1f1311c9c4e7801729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76495d2a06176946e4166a46fa3fc9fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff7b6015ecf78c74739df37ea5c61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92685134b0148a3676a9eadfe15060732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d1489b701f77631edc6c0e3bc154733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5a4855958d410930340676635e67e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11776f8b8094ff35bc0c4a2dd79058735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd66f596f08e30f3c9285cfa72cd6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07d2af09ec5b9181141c81b2c1f263737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b4fba0958469e7b396c8a19bed46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f941d407070d00b285250982fae6a93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e74926c046594a129da7e63342892740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f0e1f6794a8c72c2369b3b359980741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c774be21755bb41f0926240d85fe4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb7fdeb8812531446aa6fbe2c59e46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c7badc00eae4c308edb1bc2eb43c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5581992c561ae21f05ef14f75b1eded745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95d9902972c650cd3252d1a79a9012746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dea2779e7281f898d0cb8e45cedf1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d1c08ed539d01bd9fe3c22999192d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa6ad52d188a479babf4778044e22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04ae15dd67743a453bbd66fcec15d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd917a9e55c45842ee4837c404280fa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401387db56971cc7dd219696d78075a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11caf30e0d61abc7ef860d172e71060753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552384827a866ea27989ebc923eda0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b10fe552afea4d0b08d232192e075755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89056cc5237ddbac1759698d87edff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f3c6f5f5e47487620ace825c76914757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55024af00982f238ef0e8e5fbf5653f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dec93ea5569025ae699bf4c74eae6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>