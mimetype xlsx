--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ee56c11a0b239de914e0d9a046ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b56292f43e0555e5bd194d65e8652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ba0baed4948550ef4790c21729203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fab56ff5a30e757fcd71256974a2054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb54805e308d70889efe08ff59b4f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5543e88a4dd3799779e9cd82d72800f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a905b4ee55b5b90276e8abbced003a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1262356ba126522bb55db0a56556358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7d292ae6ba788b6d1376d89193b8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe08e67ed8fde511f3ea721e4665e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ffbbfb2c7266c72c3f1fe9cdcdfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc728ea85731f2b007731cea5a5fbfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329489822b9e9715cf4d0e6ea0df7e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413922e29e08f804140b092676516ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb15e174eded4cb0bb5fdeb7d127e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89917150cf51e4bcf2123e9b2d8a8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ffc6369c374a085e09808d9e9c8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133501a03385364d0c884eaec26d3e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc3b024ed949e70d4a80e69932c2f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d7cc5cafc87fcb0cea917b7d36bb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f46663901a5892378f35423f3d25ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d279792f21553894a7e997fc0cf0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f06fd66fefaff83abf124ef0a75ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a8aa8061be78cd5582f8a4c22da8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf0d59ced4455b8aa4156c7abea06f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde5881a8b46f039612d7a1aab8b9e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc33a77fba2fe66c9cd9c5369643d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481f05802210886701b2ed6da4cb63828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9746edcbb56283a3aa4234e37a7bc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c920aaedfa5cc56638670dbeccca1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204151bc00250384f36b54c9aba4d1e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbfe76dad41d4ddb5f3b3e19db1ffe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b0568c9030ea3bc7632464d6a9a1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e39f050c73e070849746678184c80c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ad21cc3c3111410fb3c078d785a6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a1372edb36abda69ca92f328d268e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eea32256e6d5f72cb01bfbbaac7a0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a582ee9e014a87a4da7ca3a988d8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e6fd995908c710b3772a8a1eb1d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf75cb19fa2dac5796d01f426947d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1847527efca478e40f7bbce0c45a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e1e9aaa9468c7a7c430df0799cfc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242041b00c8eaf38c8ad295b756c61f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eeba9863415fcf63b94179355a1cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70a38210d93d5dca94c0b2e5b3d94e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854120bdde3b795e8c71613943e5c7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6d94ed139e435cd16cbb47a31bba247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4cf3e16e6835895fd4ae8a117f94548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939e9256743e429e968f4b9443797549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39d0b2d30b9895e7f6d87b80e0ee650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35059605aa085cf7e11273477091c8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ba27679812f651aa5074cc8622b9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f30ecd12a420927b1a458ebc3af3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12217e5f1afff64a2ff9bc19940db49054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e33b37dfb32849394cf7255a44f32655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d73ed71675419627a33b923d7da0fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada495c226ac2d15198be9a28cc05e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c301f38dcd7b9ec03900c1a9a95abaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a6f1c91a513e5dd385911a547f7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6299bb867dc6709e152a095344db2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7cdf74cc7ed2a3259e4c48d6da3dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1b4734d63ee66c84b185812959fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801bae79c25f84590070cc04de397e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce489d93ac8201fc15563bbc1bf6d9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48128752181f6e2d69c54dbef0f8dc8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e3cdb3c12797b8cd1ec40626be3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cc8803c19ab5c18ed777d446592eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d957e2af44217829eb1ea36bbcace368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa94015006a2dffd01f77603acf4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aefdc53dc76376571159184112e5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf2bf357cc4e79829bfc2cfdecbf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c177ac1c643a2f358ce07a4e02ef572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bcfce2f554b96e7cae120536aab4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a4a7bcd576a19c964c9c795aa94ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd11834a3c3046fc91e59cbbcd4e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b91b28dba425d9cd821bafcdacbcec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf794e90ed68df1338471d77eb0094777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d547e9a2b582674d1a251d319a9952378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b61833ee84830b706d8f6ee63c0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30fb30bb1ba51f397fed2803c08e6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b532ee8b83d6fed0755f4e153cd1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871e8b36b867695fb1b8bcdf3a6a6ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4fc83fa7cbfce54982fff3b9369aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd809c93f270fb827f146b4f6774184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d559026d11edb90552afb40cf55df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191bbdf44273252decc182d0e3aadb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c4915000f79d547bddc5bb84bcc8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8eb7dffffccc43b38c4aa5d5703f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf0661adacc3dca7532e3cd4d28ca989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d08a18891f2d3dfa2243e20d841c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ca2ce6dace3892d4fdd2bc3dcbc4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7789e579c717b7197e20594bae5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac4b74529251385119bd3c83b51d0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3651b2b9d8a1adead9c4ed3ae85ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a4518e9059cc03d777ce15425585795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4215c453d86c94e66fe692d2787b10896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2fb7e2bfc80b9648b5a56ab789f7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262161164737bb49d7a762352629512298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a26f8ff5aa09a468e1a009f420d2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742abaf4ad2344f16868d5306a8b467100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3b7155a473c758c75f09a5e863b2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d250ae290d6e098da3bfb446d608b9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f628a78c0da0ae6f4711a49809141103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd000727e028a4235a96a201de83746104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8aca69f0a3a279f8a5652513426d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3c4db78838e63b9fc0b376391e6f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b8332542862b3ee0bc1c1f5a04e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdad3f8475cc90693658d9645140313108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74be8f81d91429fbecc1984af3ed2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e697001b12d8b0ae6c46d028a89deab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5893c45ec73a554be2c54eca1586f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb81915cc1767e04abdd2edefa8c5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f05edfc24ac80832f02c81ae3cd93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ac830c984f77f70c51091024f990e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af846af15f268341dc52008b4cd94498115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e2e9c0363403fa083cb64ba877bb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ed52bf1ef453c54224860b6f06075117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2c1ac726208d45760a88a086e0c09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0acfcb465e573ff70dfb39e9265c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222314a819bf3cde56d67e8b7fc4073f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade48968cbe03f00ad14ab2e0660942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ebfdba3ff632656b004b8537b3dbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee59c5f5604a2d54f21763520030989123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f26962d6aafe4434eab5b6920f6b67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca66b27d7a50960c2126427cde23a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a8f86df264fa834dfd1e134be0b7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9954bd909748d10e7288257e9e4a91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9822e1f3b8ad5c34486788a5ced7f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20628f946cef2d3617f015fd7c22bfd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9857883a7283d16e0e70490f757c42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0aef09590d41062fa61b538052142131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a53bba8dc9f81bf165ce416c1a8f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529c68fcc2fbd19fbb641d0501de2ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add8f367768339281c343ffbec9d909134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8007ff185212c80d6861f4bdac66c1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c92f8b0d0323e811920aacefb63225136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681b88973271166ed3240433ab4fb51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24247c83088ba1271bc293787f62c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8a7a3191dedc635061941a07db207139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff0db4c2566074cffa4ccabe31e56e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab455c0374e5017439f1ba98666948c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd090c9ad15f4e15fcae9a29a2e0f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d220c1622af0e13f397311db67b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdebf9a2ca72a8600e6a7ee5fad4c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031140ba8ead6dc28fc3176c6d31481145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10780b1a6938fa84ecbeb76d138bce61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a23418f76e81cb19a4621e6b5efed7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861effee6be822731ed21a892bbfc32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a1a2d1d4f5fcd64d1c31504902c1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6f4e2fa29860364acb9a098c84313150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d81ae4ab582e0efbed14812cc43b05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48518bb0df74b39bf354a6427ed83f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547273a3c0b0c9090dd054d718360c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65950356e287cfbbb659854a1fb294d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82dd130fb772e6008433e1637162c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6139067efdb32c93db308339970ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343032e6875f6ba161c453695a66fff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1011cb2cbc24671c67856e9eda9c7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f32414ae6d41b1a2ade57c3d7b7fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fdf36445631e4abb793feae048046160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906903754f49f5a9340e4a37f746c7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59e680ad006801bf4d1d0982e04ccd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf44fa5b2e0293d852cf845f1d7b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693563e8e654c85d4846d1f04c2865c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a809548834e2610dc2ee254c5e11443165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015569b433dc0df7f9efcfe0eb8987d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66169f289879625b89805dfa91e3e9ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af8d3266cfbfe5e4acac0c6efb7b17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9bd38020ed440046f9ea791efb9b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e59f25575957cdbc7222bf27bcda6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715123dec461224a2fc9848d07b45a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a297a2d2bb6cc1be56f870dc78acca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4cd5dee5eaa95720e5b5ab6759045173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e024c13cd3f6ff38ddb878fd46b4d35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392345efb86a473ae4032d4932207e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196546af345e9b0d04bbce3ca20ee09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd01d402fa6cda785eb1d90658fe96b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf241eed4d262f731be488d76bc942178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f94bb7d17e60584a010e7099e7416179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af429b59f21796f39dc3e8875c0fc60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30886203e9de390b4bee300cf89acfd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b4cd38c1a5d6d6cbf5ed609e62489182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fd333374505d0bf62acfbd1f8ed2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a9c97f993933d2c9bb8e6c4d0ed46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e4e691af1395acd7fd43dd4a283e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a238d41a3bb7366a9c1c87b1f511d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd92b82fea6129cf220f607cd16c6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada976c159931e1d76b25a4b35db42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4034a66bbd42a28dd9da7e1e7c3ab3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e80b709b927f60c6f3a39d98926c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f261f39e0271d60b9d077b5904e22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63ccd52a9f0d5ecb09a50ab6dc46af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4f2d95fada6258bf9218500aa1f53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e319796a84867d0c42e24ef188f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee949ef431ecf58df40e28f87c7769dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db26e26eb4ddc641d04a19180b6a567196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107f706fec0b64609d50676a301062a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377ff389102656a9bfd70b97e5a24df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4119b4c890b3ea0d8f78ede9c0696199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba54d8de675cb431b77e4f35ce80e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023ed01fc047eb893b99e12dff515d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303499e23f1283aab7bdfc69408f1b23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910576396f2cc11ef5ba91ed7b84af88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816bfd18a702a4189fa4ca07717667204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685892a1b8c7325956a4444223081af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd786ef413b98cfce9d25b6a3443896206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b9a08360ad318c47d21d0cd8e2fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dc529e8db5dc9be5d23bd74ba85d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc8b82894bfb1b0f63e81d37ccda0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5735ee1ed6e74c9f9df4436b4987a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14248b24229ad385b1a4079d1b548e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b80441388954baf4907e9a86a96687212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1bc2bc7354ce905ea37c344aa94e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423406448538cf8d93189f479faa5062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ae075773a47e28f571257b2687c82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f6dda4f287b05f3b6a1d5e174fb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f1399131c3ace9154bebcc76b4ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0740914e1d063b1560abe42d5e529d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c64290f7585fa815091eceaed2ca0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85988f0747994361e75217b27837c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a92f099463a05fd8fb14c3a94081ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e941f459ad70700555634e2918353222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f15189e7d0a0c0e0a56e79a3c9735223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a1b59d535f28e7d34a4bae71cd1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd7f650164b9edee1536682aa31844225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df71d96a0e3af5e1f0d012e45563c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce9a621b27a2b2adc6adc08a47298c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4849777522d92c374fbe8cfffc46a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302ddb140d6ad387fe8592923ce6ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ba3574da07c41b70816ec3b2a996230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19a1c8ede7c95e68fcfe377735df4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e1aa8985568facd69b13195254577232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5111d645397b77a812396a9344cf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700c8cb010459665c5bcf6fa96bf922234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a494b59619ce3498bcd6aaa53f000bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da02389e131fc7dca03683c4bc4ac5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea274030f7e587f98aef8d67ec22f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274db746779db3273388574ee67681d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfab60f40097c4e5e5153633eec6129239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238250dac7e2fe98d2c8eb5d519af48b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b9ec1f14ba13897fb32ff7bf032ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc7d461d0ccb429f07572863a8fbb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db907223a554765b86526816e26702f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b7db6dc38d11dd1efba3f9978c472244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d998527bf14cda919a2f962d029cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75223124250e53c9d2d599e608cdfac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33fdf68c634ec28d47a81059b4a151247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24ae9e1f81fdade0f4a268cd8a9b3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85055f3b89319f4d4ec6ce933b9da6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599993323bbd115332d206ebbb4b0b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061e0be069b9900052a9dfb74868728251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097e3cdd9454fbaa0595eb16358fab7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4741f72bf837f31f20af424e1036f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d1536a6b98cb1deaa121618ab3fdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984485092d69bc164e4c206fdae3c9e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db8e36ca51bedd53af4e97329182a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5e78762fc120e5e5fc040e8dafc29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583dde96e4b31535742630d704fdc0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7446005403256fe15777a5e528030259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457053d37965b1650343f08d5eb192260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fe4f428f0a3d28a98c4b96635c81a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090481efe5ba6f534e5a7e6479082ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc9751798a22229a873c7559f706a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca7544572ad685e3f20f2f17bb3b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806955b0ea34cbcb61c696bc733e04d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52299a296bb87007b446c023a4d6658a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f2669fccd65607b2de586c759e2d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56bcc042b86848fe1f7b289a7b6ae7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c315810e5977d768c579225a609811269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856a8f8ed0313822e45f3a3736b30dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f34b9114925eeb54122fd3b40ee190271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b3b37c868da52085f0ff214fa729272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf528bf4fb554ac672e66835fa45b6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554722cfba4e6b171415a457876da59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c3bda1ae79c3cea14755c1665628275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88aa9833a09b7191eb3631edbb4f72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d52ae1cc84a04928a5d5c138ad05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf94ec72df2d316ac085d86c683dc18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17f86e430353adefd5f6622df992bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc2296d47d1df905ed634f5e09d9c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b0b8463035e5db3a168f7b5d1eff5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7defa3e252a584f296d615e12d0e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa36346b8e1cb4376a3ed90dc2b1dbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8709fd90f67e5f0458943fd1fe6aac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc00fa9f884196c310f40f6699c2565285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8dae78873213373733e6824ec7c47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9ee46ddf6f57ac5dc3abff20b8e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed9f7b83413fe896412219eeb306d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dcc58d8b53fd74decd442b0c70055289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538ca532d1284955b99969813d09c71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730377e706aa50dc675bbcf65e009ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfefd7b21628276046786202d11c40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44056105a735d2d8cd26f05fac2a02c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e702439f3005f8172d8986b2719001294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca895432021e36de32b948aa5b528a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15777d1bf269a4daf2d1fd92ca0fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a824d8d7f61b024c562db2d0d990f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656be7d03292933e1d3cc26e5c06521298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3bea6b6319d9356bf433e95193f2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2020df16c2b7cb021863b9cc573363300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1016775c57b94c4922b97d31c59fab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708778fed93573d9409c567e58c57da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b8bf1039940ac23dab96f55caed7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c94e15a325ccb4dad8e7fca3ae4450304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa784c78cf070b09e8c0160f9da95a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5374c7f6d81ae8ae9ce19556c985a2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de21da461700f534593a28819b5046f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf13b81ecab370f404a760d639e3bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a8b9e76bb3e509cfa85a8ac4e8be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbb87b72c31159df7a5ca790a4e527310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cbffb01e4245cb90856e86c6d5f7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195639920adf8f596d5d7e867e2273f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914220f5b3adc58a835e4d91c51fd154313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f12a61492ee54808971ec047b94e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58646222800bc15eadf909c2285ab554315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e7f12214481fb30acc6561c044756316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca124c4c5217581bd52ae1674f8d431317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9fade76d5d266e4c2eb6ad953b777318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23147cc4b5ad8a419447f96b23d3b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde01f9b1bbb23cf1d1b7304449296a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc744f9145d6eb1fc03d3b68d7e801ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ea507c90c0115c70f0c84bc116d84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ef5b4f6ef05c9852726dee892320323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a947c37ea869a753d0f97d8b88d3d7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d223ae60aee485dc6740dcfe8437325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb096a8f6e27aa2f7e0ed2758cffe5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06afb1dadc832b4fa771f120e2f86a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0473a2fee024b8b902ceb5fe7b743328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c3e7315009b6c05baf2f1df9dbbe0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3340eed4ccc8623875b8619ac9e80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7949fa1fd196e982002de726b102c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f28e49417a341422955c542953ae5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa66a858db2e15a1ad543202735dcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab548a91e8fd2f2b90e93b4ca2ca6b1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa7284357523bb89d9ab2a36a3baec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f1faa4c0c4b321192f0cfad2858dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba117f28557d3c231326493393f1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac5f0449c2ad7e1ed00da769371d38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e616bf3872fe214cebd49e34f5d6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f6842d1b382d07884a982b074c662340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdcc7b9b300917bdd8ec9e722fa8ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718e2e54fb8eed8c5fa726fb264d4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb753c2b60b83166d8c6208cc517d54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46f56faf0a6bd9b5162a4d54a5168d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e79e1671d483aa12b5ee856ea7828b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025326f485938d6894ba2fb23a2479ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e95e2974009da4c9655434d0ddcb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c51b882a714a2ca40fa2fddfcd6d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d5883c53ad43f034009e7314d5d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7a6668ca7df9bc2063a25b6d8e8ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591634254ff1b03abd6ef4c9ec5751e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335a3a023c71540431f03f6e9ed6d0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81f8fbf7ade4665cac453d72028376353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbd25168647dcb439441bb9cd5cf2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1e3a10d79e08ed6c063856050a72a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e9b4190fb6d105892740977780ba5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8dc5f2f2997ff6ec77fe33f16d789357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72db7e1b0875c5a51a726c671f980a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c2fefd305875a1e70cd99273e596c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37778fd5c106ff21ec26b58dee822c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6c13cdec52ccd224a1473f8eed6ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f5e25d261daf977ab17579117ec29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657113539a6b4ad87d604797a46b5361363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39da5a124ad87465dc4eb4ed196f20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc0f9682c1615baa719a09f3842a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da7ce2acf327faf82676243e82850c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff4b81548de6cfe6f56e14be478492367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0b7fe7c66b71d94efb1115fb954a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc4467606700eba7f8e9cb7f40621c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99f78598268f1441c59768c7c396f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c11012cbd1ae12573a561e13e6cd49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f20c746db69f8ca89595d6240ab7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82c8587d8877ba9fbffb3c81df355a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d192833d54b3c0a6e109be239bfe93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f063ec18661effaf755656b7eb891375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebedee94f7b829f3a96447c1a276c9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f665a8c52efaa580896fe44baedf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44249577839bab251f013b8759ba489378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af31f93fcf92fde83180d38917282f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06695c1774a08c9975e1b77741b5827b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e367986661dd810e3d408a988e37fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12bb8e793ab810521fdd65d3083d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aefb22129616c7c100ec7617ef9a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec7892e79799e744ed03b79c47d1cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32f7e20df58181d3cf23f2bb8dc9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c75895e8e6c631d64721d8e6ac0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bb9daf8190dd18dd236f785dd4d2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1812b8db520e67787d26246b026ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c22c5ab300510dda364e19c93f41d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab00c956e9efd8d244eb09aee370a21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813588192dadd063f6209d4ca3eefe6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df23a1f2dfb1aed3ebb30bce52f27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0086ffe0fafede8c5f4a36fcefaa9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d380eb062f5b694b699ada010f525394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffff0a4889a5767a540e4eb64ff0626395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48430dff57b95baf59e5bc271f940c1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d600cbfbeae1e5691c2ff25d3f26be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cd7234ebd4e4ca361048900dd3315398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb5cbbe8ad25345f831b2a24e5cb81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104068c64a301401fa7dad201f30f32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded32c30ba4a2c5a1e07ce77344b68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f84d97d402ccd57440428aa56d6fc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab33727f7ef2633cdc654ab00cf63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7b6eab3b50a58bb6f7fe03d4e93f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100ffd97ea31dee2b11c2d19fb2d9a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610065269fad39f19116affe9d45294406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721018f220f56c2c7b4db2395279bd7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249bb8c39599593472f651953bfde3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ae40069b1ea3c38edc77de16dfc48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135654effa7f1f2539e954e00598f947410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b242cbc12c191c4c839a179767fb4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ea593ea0b69086506fac00a67f69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855f49563ce171d394c72903a2f794413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a4ac00aa67ed531d01c32483b8bce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf310f916e040e40d0a7b6f2d35eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f86b9e3fbf0607aa8fc755bcf9ad4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6c9dae67dddd76b45a9e849044134417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3362d88308cb35e319c2c654d40c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32794e0cc20c33810f74956df24d2bbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea3c95e8f353bc09f8aae3a9525b3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00182c4dd77ee8ea3d82ea82772b85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72d66b2f21ff419208aebd176e8ade422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54494e8cdc2989d7d87c2a81b92299c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f1e34da4f820ea7f06b768cbf265c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a1f1d4301c38356342d20d3411244425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4dc95c461beeb3cb8d8c5f20ce558426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39730b4bf828a315af282d84148a256c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420920a1db64ca59c819acbea06ac4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b3d99f771c880749701d408b67442429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf4bbad99fc46682d0ee265084d3a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c48d5a62e1b595f68db20b48559b4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5816f5c85da5d32026285edae2da5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0637e1e0d34f71c1593138cd30367b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6438571a9ecfbf207fb4edb53d2ddb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4ce361aeb01443c856e5d004a2fa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da22f22ded592e23f4c6465e5a8a2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0d3b7361c2cdd6cca9aa1fb9a7d45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8e9418a4c4487c19b682b3bde952d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d75fcbc9204ef0a338e6dcc2e6cbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edba721c578d654f84ccbe93314841440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83203b40bf95866aaca1732348df3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c684cfe1ab56bbc225a9979f90d50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c86ed2fcf3a9c4a288a438d384369443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09046b757fe4dd9966dd15116ad5f89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d9ab7731232b9abec4e7b2c18717e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d68340f5d075c6778bdf232734e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45a7fb8bcd63ea89ad56647e6d988a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bdef7b1741ceefe309fc307b7fd6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86021b4716cfe8de15ae84a3f6bec0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109c81c0d6c9eb0db7beb82264bc990450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478018741a87701e366fcb43e418ae1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455796bb5ca1fd49655cadd1bbcc77f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a88a278a1e3158a7015c31b6accc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44518f1ec5cf09bee0768a7cfde9986454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d996d56aad68320c653dd2686580455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb46428a1afd984b0395422007bd8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cde77434b980d6c9367cfa1f6405dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f2161593f36fdd79c769e9d99ccab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9993b62b8c448eb9fbf460a737e1b7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf893cccd6c8410774959123d040c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22112432d4e92a72f7534eedecc41847461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770ba8200641fefaa38d8d20e90e653462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d36909e3392711ec7c43481d3a01e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7fca7c20512dad9fefca54ad6766464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875477a8d9db0a137a7168a2bcc5b325465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f26f7a92c2d7f355e76fb12889e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41795f8f20587f47dea142afb3461ddf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ab5327454b9c03bb983220f971819468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cc801d6266c31260c754864a92f39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da39517319786c431e8a8390a5daff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f386c04a9d0575d782aeb48c67c06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d235f867ac35480658456313723b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019380ad1030f0c87eb9cbd859eba6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec9c76076e4d1da6a2023f10ce139474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71fda67ba0c0d1b22fb3728fd29028475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792ac8500d81fd3885951ff0e8cc224476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b58dc93af3db3a66eb2e9abdb0af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0bd72aedd095ed6176fa9d55d1a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f27a9ebe9f9cb20114ce90f000caa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0ea94dd2b07d523542943673f6e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55a0c96ea2e91fde8a7230c5173f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b035b66fd12bef89278f9413ccfa7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbab0e855f455f0f910ff7631c7b3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113afb3b9918f6ae1ba773418196739484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11051ad83711f5ba12b0aba2fffd8e2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c094cbdefdd06d70dd688809c449ce9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f9c5662b3861224015234cc94683e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048cf8b8f08eaa28f3ecd61e7ed943488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70790f888bfb526ef9d9b0bd123f44d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b005a60e8357a3ff72c0eb1af946490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fc7844b43eee95c1bea50ad5ba5a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030583510c5c0dcc425fadabc6fa4f19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5e9a13ce8ed2b29e6bdd093fb452493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62c79650c4025c7a2399922cf92436494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933ac0aeedf85993f8592e9233b1b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859fb0d25e34218295e9964c9890585496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea950473141adebbfd68d2bf1fb1b73f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03bbcd9ca12d62aa366e4d808c177e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920333713d0cccd94787fb7392732b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c51d23c8e67dadb1747dfc3bc986500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c903e820323294d5963d321eab23f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee224c92c6de42c05b0b283bf0013d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3ba879b12dbc29891e8b934e396d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226fc20118024f6705120559a05e682504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d17a0852293a811a335a1cc8de7ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6227fcd0bf3c2213dc85879ed7b57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852041f1c4845bc06a270caa5125911507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d12dc233961a0def70bbf39fe1080508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa651f98078a01242c78f5e3b93a12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e787221fb8532604d84fc345dd5c530510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad1b9f648f266bd95b03e4e96bc19c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfc19043f931108823a0b0dabcae0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa7652cc85fdd0af148c89437b3fd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad81687d36a7a07d28165bc2c597d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ab4b7f1a4baa1ee9252dc39b28a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cadba1b5ac98f5b706388af9dc663516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011662b580569580fc06781bb2def78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebc97869388b6edd6d15b7eb749f19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda705efcc0a324a26b16e45d44c23df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66caf8266881e8a8d3d09ea33ab5f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d897d1a128d229abebd2e713f76dce8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913ee0246b8e848c3e961d8ed1de5f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0bccb87a881a217da4381c41f3bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f074b198c37248675cbecab5205d8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8a829615c75fd689f2d4006c0fe24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a4bb4951b5d48e183164b4b6957d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e283040ccb062daccdbbf7d2745b6a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb921aa34d2dfe3fa66eca99ad6dff5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae40e9a7fbae1a100c8668b035c22f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205607ccef987a2fa77cc185081bdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83609a5394ba608c56fa6b7959249531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e92f9bc993d5ddbbba2360ceca13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018be983a790aba7b180dd561af2b28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d47ca988a988d9134a1c6341ec73b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49cd3d1f81afc9bb239db652523cc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c1af9dd3e047e7f2b174d9c69e57f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdd2ec11c6da04128074c848e42eda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04daa5af99f0f147776a1158170d95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8385ce4212ea1361ce086a2f02d6c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cb03a7afc02ed211bbddf889a7c7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a39573e8fb7b45c49d45f5eda5603541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668c1a90f8d372e44dc486b70ecb759542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6610f887893e2efadc8d8a34a9dee0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce2ddb89ece08f09efd714b69c591f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e66114882ab273ac7b584166319d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4626d4ed086bc92b6cdff2875880f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138582fd8b9b6421c2c9e9ab295f92d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f596d3f05404e6cb3fa1a0c5378282548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72bab0124412c172a7cbbfb48469ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72bbf8927e1092867ed8d0c00c2360550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebff4bfccc4343939b5a9fa4a1cb3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763260d321faf121358577af3089bd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9d20e779f004eb50ab3734b95717f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16f1be8ac2b51864c8555f4055b729554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684023dbad5028f5566bb63754b3a54f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce234b43e608d57e93b4010aa8e651556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adda9b804f5dd22bc6e37c613a1e9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76321ba4ca7315af531b08c54c76ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b75bf0c42e2e4a20e6c6af8c5e6af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b183e81b306d01f9b2a9528c8bedec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87192c8185acdbdd15124ef07ff187eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765022dc12b51f94c909c2944c1b75c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa4da5496c9ac172e8daf7ea73867563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480e1c1213786925e9ef8bdd6f0eb0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782d9eb02f2f66a1e7b93317f5e1583565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d117ee855bdef9fabd5499e0af77add566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a173e1cb51575ba5707325bba455b92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c73ecd25870b343f33e5ebf3a772568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8be03d19ea9808da3f77ff057aa58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02428af1ecc6e207ad9fee3b78dcc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69147d8453e7b80ba5552d8255021c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edf3d8fcbe3527b752e4c2f9997958572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d067d1fe5a3712d4bcdeb59f1575573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f457b9a83da5518e04aa5ec68ec6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790ede56d1f805c9459fccdf2c07291575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab09fefdca6a5b5f3ed01cda04d9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a97384cef72ead50970058d93b6f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0889ded4ef91b24713e8d61a908d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9d3ae80d9c855c254039c87e40a67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213881668e693f63da48cadef9ee8bdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4766deb1ea9e3130cc0be5cddc3f756581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad11841faf006112c9dc52d760cd80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10429dcce52c341db085d38197d543ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b204cc3ddbf3972682482bb2d9777584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc697dcedd8e62b72470b02b83a54d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd6b794cf29655e7e6e6a9da9c573586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc24516134413be4fe5d56636fe2c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f9373f4ceeb42d4060bb4dc50bbba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d6714d2a40d3d88f2ea6ebdc43a63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf94aae74d406c6d9ebafca1b6d401590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39868987a1e76679bb1cf6f37385047591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ee951307cdc6cdb958d5fa40488a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a1d0dff3478211e8a071de870977c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c42f4111b3bb8d471c801d7defed4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef41c7b90afeb5abca82230da38d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de47a8390c3bc997561a8fc0bcd0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3373d111cfa0a7ad0b032a2833e5fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4d625ec30538d359248afd0c544a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b58257422ad0fa7fdcae277d51a13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f64bde579f417170752ca138927cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f69cff0af1b51106b22efd71c732f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d186b1dca11ac803a286fe5ef1763602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105a40e2243b475bcb65f387e32d21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197fc68215f3697e77f55b8825df49e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd41ab65a8fdcefd26fae657521d7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7afbbbb7127e94cd52772153647ea5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a356f23d5c99679fe6d6fdff658c26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e9ea27ac8ddb8a476448c789f8e47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5cbdcaad519229902d60334094948609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6004777f0c3ec9a1109b0c84d067d27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8122dd4e7e94d2848b8a9172d600998611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eac6bbbbba0714058be7773ea2293612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790af5bc6745474a83007fc864f3d82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526bd9f0a3a663f0db785ad0a216699614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f419680a2bd9ca510e1a251c5c09e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c9fb5fec3746990aa6947b8227159616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e246b1cb73fd93e966e3f4adf6b11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bf1a60249663611a970c92a8d3d1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684119dcf6067082b6fa0ad5cbad13b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac1e82ccd80391e6b253448c53f169620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943ff6bc7362d8acef6cef384f8659621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a9640ce7dc9cfa17afe20b8cebce7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aae25ac48cd3c3abe361cb62b1b5d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075928959b58542ecfaf239dfc44dd29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153da7348b1902458ad684f0b019d6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7562669edfb649236139b52b64538626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9e7aec5f3607536df86a6a33c8bb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120437c5a973ffd33db2f08377a5bc49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d362310024afe8221cca12000b62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0822ebeda42bdd9de5969d60a1d115a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a1d18e6bc87f480328b0f9e08bb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14151c1ecd68bb299a7b5352f53f895c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343e565f5a02e2cfa50febab98021f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd6ff92ecefbba9671dcfe148effc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c589b6a4f7f55a3cc4d4c1b44bda81a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a1c56b55d7edeead95052b51eccbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f2affec19ddd4d35684a238f57ace637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c0dffa84c8204192dc31531cc55b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c204656615a9e6522aa46c3ac489f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a2a00433cdf2e285642fb4c5fecdc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc805dc13a45a51922317fa927a2c16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c64009c7dcbfa85696099304853c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770003cdb3e84149b8d13cb4e18aaba4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511978655e7a1a8fb32acafb468cc20c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3fa400b99bc5ecc78ff99b752bd72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1cea7a302b7f596215928182673d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f859cae859235349d4eaa60ee0f6cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b400e6b42da8aa6e95b3877ca367a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14707ae4fbf7cda858c1eed9dbf96dd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0bdcf7bf067c2a2c462f3d689cd81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b70da7556a212f76f43a57df7a67ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d764c7079b98132a6308b8c10327e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd27c7eea0024b9163494cb9a3614e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d40aebdce5891e858bb611df3ce5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b9c105d82c24cc5e30df4d2932bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25b6e6371b3510a0296ebfeb89ab63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879b150aca7b67c01ac36cb9095591657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce25575da335736a87f147d7adeb24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d6212344eed8ef624af271ce92f0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a739682fc6968b59bea1d1dcddb6c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efcd7168740ce0343f584719ead481661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed9883805595da0bc3a2a9ed780543662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c6c09fec3c92cf5b8b637b6ec70f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aee91b556db7918a6df0016ea333a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a24d9fe07d2dc3ad22138fa2f107665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439d6e590b2fa9015d3b25ca9e8a8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ee49c7eb72e69f8320e8bb7607bb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb558096eb3d59a4875dddb9fdde9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2efdb00f30bf85a59d1604b0ab0ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c0e2cf71dba4f8b20b370b612c55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f73223938ecc5f508f7f168819fda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a1821bb9111b14eee4e2ec349abaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b387707e0ea9360a7a853d349a801d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044558bbbc12d6f49c0808899a82ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb471764a3908bd9d246d772ecbd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82a8baa9a64dd94ee400321484c5cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc460f9f4c8018473e58708a0143fd8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd76f77539f99df447c82c2ea08d73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c4296b3120f62d7052cfc0d6c9bcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c115db251f7f66bcbe955e215c2040680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba069c58bec114b7d43d1ef4650b9d93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2614aadb76d903bdfe0779c404e94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089edf242dae12472db53fb5e671cb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669bfe6d07d71c18b7a9a8f8220e50f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909611e1879c1b22184d7e234f9d018685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a247f6e83b2b504dd1be79905786c5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c9aeafa1ebd6a32b4bd0952f5243687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7986929f8c0e70ed2a1ac59fea8d97e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9995d740ffb7c60de131e6ce010f30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91996595f8fdff11284aeae24fa81042690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0078afc3914af6c4dec4655cb7fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96112a8c6969ebd328355a764d4e7d53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0a4ac364ff703b2d02617b26fb6fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c3aa1b83d481eb14f9c9ebe2494a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de256071aefa69cbbc058d1d79ba8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64bc424ef07fbf7a6afb3b3cca14f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a2cf8d6da76e67eaef22d4fb1c2f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c27fd83aa2246c0a9665691485b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0c4e23b412b73c0ae94c00fb7b075699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fe4bd553c6e279aff54b31c4c9f31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41beb617223a4e43be4fda309831f2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b091d084e36b05d3e2f5eb0d02494702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab6457213c866126f20fdb271d1080703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da213c6146b4f1c1bc39238000f993f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7012f51309f4da78d6718b90eda35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2922cc284ae9f84c410fdd5c39aa2fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222958c892a178d304d5dc6fde1194e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f380bbade9f751b6a9157215098965e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa83633aa9bc753e02c4389c8135e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba96e029ce8fe51483c0b73a9f38e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14af8c2af3e905f6eb9d316bb6e400711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974721eda269d5fa9ec2e9248ba3de26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571302b285e82dffe83c5648bd345051713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c2525bb38d6aaf1181596559629c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c49474b54277ae3f5d40fa575ff173715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdae6596ee5446896fc3b4ccf6bf41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45105341483396d7842ab96e139ade68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806753b20e195ec0849e9961dc21216b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf748f53640a367a2b4fa0d98e1827719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff2973ff02e973e1ce216789771789720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a830e5059c92f656d1d278be9e82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8625ba7162d10287fcf0227858eb06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a6a60f05225a2888b7ee48e35f8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74134dd85d3104bb37f21301e5230c27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67677e2e508f7cece35e1c3479662335725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad086c15c4133d0f85215db1d695e1ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b503b9ec10e8f55322f87a403a32a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a33883125a2dc23595482a534c08dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c670f74b2dece0a9a53c0138df26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de05394cb4f041d0f8d25113f6e1c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef3c83f2ff11f5f430a13ae92f5ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14e1307da705f200f7ffd04e3e8819732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97e0e93c6ed61b0f8e4995de2d5bc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40def1d17cff3deb47dd121f94a193c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca9aa80c773928a7f3bc48eecc7b7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bfff78cc8c3279d8e96ce2e2ff5b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c5ff1957146c2ee92251379811a5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc208e211e3155a13f10ba68d94a62fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9820ba27594ff14f96965f5630e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e12a1ff0f6d50ef576e7be5b3a5602740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428d0997a14bbf71c264f361ce980ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339e2e1cc586eaaff2bb13ecbbca27a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10db3d0fdb2485b5a05e8fdd866545743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edeec5d26cae1ed07b4e96e8e0da9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3e198724e71735b3d7b92ee20f976745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c664076b4a111d4c7fc141cfd944c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaed71330e48b4ee589695dd9c1c75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6f9f4b5c2b7a47ac30f83e4e7c08c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6b083185b32633f73f7f904a3abbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81c7c2db597dbc3353c360eff567d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6ca37e0f2fcf7f825b0036352260c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4f361e50dc6dfda65d64451c9ce8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa688cedf888fc894988e20d28c8f75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b5d12833b3af3ca01bd86cb7e8c80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77adca753fae6a38860458d340b0bef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217716007da25e012ea470aa179485a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7c4e7f82dbc88f037471f0fe98d18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb264da2cf8425d83a1262c35a68fb35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbfc82e81c2c95162b76e8ee57a893759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6089943011a08aa741f32f8177da51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f420396f8ce7d64e10f8c99db5ef2782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd10e4156a1e876da9f4855da76f443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0413979061bf062b69a48ac6e8b9d4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dee7d7b6f22c2b1dc35a3f50ab84f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173000c8ea63c4d7fce8b624a146d9fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d98f4ef1421d897d7af17df025712d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8297e1a04070629b5c2ad2973160c098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbc7290b0aa36cce948ef0e69e62f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167933cd0d25ae187084dbb8772e59810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5a72eb0f2d98378af34783fb3493211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797163f7ff3cf6bc49f7dd173df62df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c1a4768e30a120a0a468f8d7fb75f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c10d6da5f3122938c3ac7ea0aaa8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa54c6bd27e47a6ca84356bf7563b4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb9a2866b9e332c1f21ed8872d4cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b20413154e7685c490cfc4550a8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7796b09d7234814e89fdc6eb218c5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0fd995947d9c33f27f3619b8dae919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d2bb679b87116c01d0d1f496063c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db056d58edb319004dfb169ee6e8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a374c6ede6ec56c3396fc72a749e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ccf577273765fd2411d3b55ba893323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100718c1a211bfac6a47d6258336253724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f58c5a1018d80ddfdc73724e6716225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecebef78cf17c8abf8002b3916fe9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2911e2abc2f5ee1b360cb0a121fa3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1891aecf18ac1039a33904d128cfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787cefc7184bfe8279596d2f4f70f7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed569b2864dac3dc4f38bc17c220086130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f237970d4372408fb5f454b6b36d4fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b5677387b110b4d6dfd4b0a76079932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95085c8a0651681e802138e2d8924e1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac399138c50c786876b46c32c0efc0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f9c76b194264156c5fd570b3e487635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ab533d4d904751ab7137a0c65b9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810f82cf2d5e4037881a99090f2be3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7adbccc18be0d32135e1cd07b00ef638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b888b967e5b25e4aedfc08a3210f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0bec7bc0341a1f5678b98b6d97a6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e919adc90f928c97096ea4e5ba93d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c25d918197941323ef2271dec22b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9f7a7a379f958e37407253e0b619143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ce2fc39ca28b8085f48c7582bd6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73effba545987022e1c3104c37df5a8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa386e7732cb6899a6630b6c2f3a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54921018b34f27d7a73a8d3ca72423047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c8844e61ac8e6cc8a072c03eeb1e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b51da941fcd7fae3d0194d05306cee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aec984c4e571c5aa5f82f5c8422f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594224c4432fba2c180d3088c3ee0e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff94efffe758648607d85def739731852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35436cf22230deb82446f9af7e77ad1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287e00f7246937fd40ddd751d7c69654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c7cd3cafa190dab32433a3dc5a58a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0262ebb460bbbbec519955fc45d4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81dbef6ead85fce07404f0aef2974d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eba5c7497cdc12a3119f99d6bb5be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e17d9d4cb5aae8ea05ae1a368d77ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9371f382d1502c34b54e25cfde0bbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcec6d4cd865813a10d1debc765b9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1066d1452d3b0b09fe427652a5b4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564610534e52e931f4e8e1aa6178a8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8e8d933f73374644a4116de2790f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4f1436a8e28c78989b19fc6abc43765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9881ca2f52c7992c8e1e3724e987366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c2edfe44c51931b2ba4acfb0bcd2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2854a861280616a45c4d9450bd7e5dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c57c88a79b6ff53d5f62d68ddadb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705973565d2d416c837d374cf9b17f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe891847b6fa966bff691f60d7c79b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76d477106feb0b05fc7f6550b3e4ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddcc72b40527ae9288ebc5a47ed4ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd9bd2c9a3fe7b5e36e797b600fddb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6cded8d6d2052c50b508b9ac749a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ad151efedab5de612557d23c86cb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7166fcd2baa8307759fa36184d219af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22fb9b9127b91096a38c2436d04d5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6154b2295c54ba1b30d91090b615ed279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c27083630ce4b8a6d02e06b40ceba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f248e4593c9d22ad8128b00be670fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a8685513bebf486f393685ce344682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a332a494093a43edc0e9a1f86d63a8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764cf76cff09192bf2108b6f830155684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e36b58b4b0c0ecfd4c831f8c3a62b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b7a9964d32a353b0c9e5ea64a18a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f649aadca1ccf516959769953acb6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c92e11c508d1cd52945d5ba8001b6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b239bed0a393524692f767a12ee747889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823af64a9d356d0caf91e8da736a9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf254ebf56499a811273e1a0526bea391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5dc46fc9a2d3faab718bb7c835aa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02367b2a70a2710f2d9cb9e1d6dfbeb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3ceb9ad4699b4b72e663337a6c23194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521322258401aa84d825e9dcc3c6dd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077000f54742c81a218a0fa9c1711ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8bccfe2ade0a19640b7f036c8aee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb12187975bcfa27ff44a0a2ce9da7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c072393ecc9c5249bae8101225d20e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0b2c322d521d3d0d24467c7b5ba00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9400ae5f4769cb549996ffc4b768d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36dcd0a02da7a70000af45f50aaf72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5969e1c660a1de31e2c240d83467d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a684a5b2457f5cf37bc1f5c510042f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf767a9d5e45a74bfc45cb1bbbea7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f493b3d3e290fe395e14b38fa5ec666106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03be346b35a8347ba9386949e2f38a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35e1be15a330a95d82fa3c8ebc6650108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7b01cd2836bd693274d6b2108fe69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967e23f816903487229253dc76a0e65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881eeed4f8faa498fbbe7859435b08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1402b2c94e7d4f4299dd659585e8c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b8f91e46bd908d36f895860881b88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b724aa96d9aa4cb74da7d31c2d3c56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2976a4c662ba0ce8b703106943a634115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344233af721f1cafa220364f6dbea5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1461742eef4d0e84572f9f80882d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc0dc147e2c2b55399167d03cb47ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28031a65c312dd4c34af17465c964e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b41c9efd52babfbcbebdc6f55a8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41451081899e2f53985b5a8e80d9544e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdc10de7260327388ddebf4de0aba0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2b720e76b0ec611e611278c06df9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b6bdfae8fff0f0dc6c4193b177b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863082cc78d8c1b5a256e256dfb1e066125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701216d29e94d41dd8dc103249a60f00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634349e50eb5c691cec9ef7c7456d18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d66d17e9d014590b01ba07a59c41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f68405297724f9bb94520eb8e46212129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8057ba1585e83338625701745db3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e00787f2daf42b25c0af31ca79bec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b781048b8afc1de15968d38d372a988132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b78a566261d4bc07dce631d278e82e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6186564cbac01fd1e5ab0eb8d4d7bba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71285863ade380b744685593fa8caaf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d8f9b51e09d8fcf53580a0b569b00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab1f5fe8d3dcd993f2f0ed18bc82a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b70ee936f9574d9a31e7952539303138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb1da46ebf4d4cd22144def92a6d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c05a1496542a79827e29e5e07b600140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caeaee2039daa35627e3e62a42d610141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60260d69017b0fc8945097d926bb1e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542d0341cc57cf7577bd12f969b6d18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00337cce39e51ea84eaa0b4ac07404f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521678a3b267943c3a4c51379671fc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8b06261f6ae1a29bd0b3a86d6fbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61269c4d582075425b45b047d4c82d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a844a969baa408d12858059b18be9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d3e6c4d93413d174326169264b63c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30caccb43ff4c9dafc8bb1aa248233150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec010721c4b4c96786d1793f70df9fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e781a8dfd29e5c331cd005ded93993152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115befeeb7889786a1f1fc845b05dc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585105dab5773d053daf27a06c301d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a9e4790c0ba5962c51912d405b40d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232efd7a20044005a0d0b4b29205cbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958a0295f7e74b40f1cceb53b882a46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c2b9ca27cc5709bf7d8c40cc4965158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b0be3ba22e623239821f2312e05e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8ab408ef0de4130e345e98796639a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36328056b4b27ce55770de63e1173003161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8bb126bbd394e1dcf11ee67a59c11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d41642d8efa05fe7889ba89f5796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2331265a9a20bf28c2aa86c92638342164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324e95b3d07ff7ea8313982f109660a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ac72b3cddd7c0776601321602ad95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801c84b53887610ad24b3c75eb9a2c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d212dd83e4864011cdfa531d1b5646b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5808bb06eb9f71c75f2dd21dc5dbae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b55e7705a81ed08873a957cc9d4e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61bda862cd76fd86d5215f320b187171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0acf9241cf1d1fd88ed5a8414ebddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f064eb7025242a0982aac745811702b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de824b113e5eac6e6e952a878ba1aab4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed374262ebac0bf43f55c5b43994b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc364f1a478b28d270ddee2cf746623b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49e3712cc0dc59f8792e61c309f938177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df673da03b56d701c1b5b648ef593a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea63f416fb6d4c9e5e959d21d6ca31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72130c8872e90f8ac88fffbbd8dfd3db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab13bcd4ce1ff9e0e7d8bffca95d70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f9c4f308836c213beb3bb56d47cc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a37eae962cff0a544cf0fbd8d1f26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994bf2e46c9b2f1779a9cef774e99fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7824651d182442fa95b9ac038ec598185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70543655a13d33f628c2ff8c386e7195186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263463c7bdf3a45f39cd44598f5727e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61452eeb3d4deae76f46a9b56b6f41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a9752986448db0d30b5337232f1f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912510bf1b88e583e166fa75511c68c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f536b89ebbd9cfc95a907a51b6240f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bdc2373c7396968ef694cf058880d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b568485b1cdf8929093a78bbb4c82a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a3e74109bb236a6e6d756609e9417194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf65089ba551010186898874e43da1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e7493e2443ffd5aab8b19d915e32b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a6024cd5f88669b6d528466bf5879197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc2478a5f7291ceea82ee963d2c9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6e4455f0b942d8d760ed322c0fc59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3489c5073da545b618c60c2d41885200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838e25780b8ad43c8da96272c14721f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae020a9d79d7de6bda5b41485856cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c23349be691e5f8993274ba10a0bb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce34351f70e3c0f4a98d090d59b4ad4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628d2dd33f170c4a047cfd8ce7fa1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97212f215c7da68e1da0a45796a5c1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a09f22dcfe4dd2f88988ecead029a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e2d3a6015a84289cf09018dbb8f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eefc21eea291cfa86e971474b1f8f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e6894beaacdaaa418e6d670a585c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f0ecac24ecd22a7b8a57b8ad7f667211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541a85379125c8d83dbb3c1df65ffc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac11ba77276081885e34895ee76ce68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8ea2ef22feae2c5687693d9ee33f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60738b7f3ed2f943f73205eba97a8c0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d0aa50a11d5a4b321c702b9d68bb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17726f760fad60088988eb4be3a31651217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63816d3bcb94ea20711bd11f37ea5c9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44b2fa2e8e29b3db03d89457c3c229219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b8fdb9c6c1857008b848b2cef8273220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc0233d826f008b6123acf69222b2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09782adcfff6d6f9c0ccd4a2ebc338c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9f6482adbc3b1ef9a0ad5e8a2626b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5298541b96667fc911734bfd148dea4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e261c185f2a99ced802ecec98423bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d05278604a7a7b42fd8c8e431bfa2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1626d3adb7ee7d5d3c26911293062227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af42266d1975937d7e89ceb52f24ac1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c714f9c3b8da41a2ff2a1e909ac214229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c7578673167ecb0c7807948667cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c0c0b3840951558d70536ca6ec42c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a575795bf66689169f6f6a4b438fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6203a23eee2c7bea6f03cc636b4df9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c00e44180c8f5aabb6b39463561e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a50a7ecb80b944b0afbb35147c6b61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2645753de8651ff896ccb437e4dfe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cd0f4e7515761e377ac013c1428a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bed4c98f620e1e23c594488a05408b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511d415b4d8d73c0153cca47dd38717239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed3972ad5195ccf1048132f6cfc717240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db15e3c891a636c335c2b549235b60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adebaed95d7da09f7e4b10ea015d3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c4ec78903b80e861ff18c20e857f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496928dde81e2c4a09b1cacde8fef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a33e7a4b95c0ea1acf479b7cb0e1fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab184cdd107bf93d24d86219f5bafe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da3f2fa207fbdfac2b59b44625f3d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22d62162f37eaa2cf8bebb55005b8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc823dca5f00cfe2ee19e8e1e43d1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22484f358469874cfa762205e20845d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d5195e30fc4840b8a2a884014f4d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4007d11c9a46c7bca3533bcc27a49e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbdb2c2a11e6d9302877de3f552622253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b10540c281d509a218c2ad6fb853254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec6e68473386557aa7160d0eec26d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dbba9a83043189edf0935dba6890d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a81252bec28f56cfe26226815064257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a52200c26eae2c1986d8b1e46e39c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b9fa068ca821338864603487337aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288744410cca4f451a387bd74b76df6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a998133954deabbe3da945a6393543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa35b6f673186621e61053f850c36c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bb5c35336bc7ce9c0eefbf2ebd70e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b3e9d216353a8f9de3adcc7eb19f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34882b758de5b0dcf96709c239d1f7e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66b157e6c7114e18016d5aed4a9a52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e881409f39b2c349d8c27fc6e92fd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e1d7c3697ee7d1c49d6c6495fea3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45fa250c8be4342816eabd775ae2c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5144021880ca363c495c09d49f36f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a10dcdfa6d33d52ce2c8f627cc6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bee45f879552b7587f2e8f59b4c65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40838a307fd027275f045ee9a07799f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710da86b6042b9f56082641c9a0e212274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b9cb8bb0fff096964c1f8bc5dfb1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801751a172b1d31631ec0137a20677bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5812f3c708e6b8b29f716f424b195277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9eabdd2d3d2f539cac8624c189a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d0546203f5f666e0d16976ddc9cea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45399db9b09fbfa91c4f588cf65f051280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0e4ed00214af03f59aaa65b66ec10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8457137171fddc05b04ff92bdcb1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e3d3d2c53a89b6d311c8e68d9c5aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaa9f799d6fc9c96d4ac47a2c95876284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e0919546caaa32552df4a5caa4744285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc65b969a8cf7856abba5805570817286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f265a9129242dfae66e0276e2698287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35511ffe1d913a6b1dc4bbdf74428ed9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edbcf7b2c1ded524ed3201c61cbbcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3421c32562ade72464ae4546eea40f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81bee9ac7296ae740585e62f8098ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530417377dc8d14246e4573adec07ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c687d969bac61602a5cecab9cc1d72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaba91da329c75c6cfe3f775911f3c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d107becf8dea453ec897c3a8e8eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5dd6a293d9ddee7bf4666c2dd6311296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872df10d7958e1cd396f370089b4bcb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb9204e8e996241667649baaabc65f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05bc329657d3d530a7932dcbe2676f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6d3e39d1c2ca0f9cbada24c5dffcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1446f054c76dec2afeb885c52dc1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d180283c13f5f64ca2750a3f2f2be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b814db3ac7f2f357dbee4e0b45bb16b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61cdd14f97a68195f3e20f6008cad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406274a7502a1fe164682ac115da260305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f373755d5093aa13cae94feb05005306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7cc700e864efa2fbd4045828df5e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d63a1becc2d37cc2e5806b311b8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac285266743092eab411236067fa0a8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb46c233d6668d8a9432fb53631d9af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e6984b8ba921f65c282c74e53ec4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e26d80c586eb67785cf3d9cc47dfe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28fb85f632e64dc5ee512daaf7d944313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63105ac42483f8dc1a5853d353a2d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eb4e35af7692ace2c39d6a86a069b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e85cf9dc1b5bbd6d719a5f43a1734316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b7d1f5cf97d6836e34028ac284b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c29d65f744aa365b6a807bd69158f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b94f66cac929c36530da5d9da0e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b02c2e71cf923d9d15cb652517775a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3814352e398874f3373c088b8ea43c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b37f0a0378d7e91a9932c63170ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a85236278caaa4cd8b532dd0e1c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a495bca12d5e52818cef896e0e79bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9ee567d15c4b9bf743e8502f01725325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d86f492f94273751248e352f0f5180326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb80a69c43150530872f3b1e123e22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd739e2d5ae36626e536cd4122b73772328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aa297757061a6d0eb93d8c43579e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e718618d45c393c511c7d82dc967330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6de5c615cdad5fada22d3ae22efa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78840ba6613b0c85f6845974590f0762332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a230562b452ebdcc6feb99351f8f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06c69562e9174ddde3f3f3b94f79bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3206d64d6df1174d76c91285eba6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c14592bd00f04ba4022055f01258336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3518d28dc8aa4205383935923c7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8974cf98d590839058cf8e0e6672fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da9d3e83ff6e9fe4ec0f69d7be653339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99841478f4c494230aaf6d77199d6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663fab316120f1409bc7a1222e3d552341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e97c717087ef65704c805038bab75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc45e76803b5e9234d6776b679a4d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4207e9691a654c12b603ac6358794344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2543df8a78aae86efc10ef6b4c288345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3005a64b70511c25c9060c08f9180346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296d26df13af6aa701f84b500dbb88d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a4c7d8388ac3115150119b0f0534e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c163c1936193ffaf4683996d1c0f40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2918d33f310271c10d520bac35e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa467dec3e772fb2dfcb1bb45f4cb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dea3c2259d7a604755bc21958ff32e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30dc60241e212ad38d006416c002d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3074f12420bce85db49bd679f29989354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf56a0b2b860a3c49a712b799387c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e367eecb4cabe8111b95afbcd285356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7fdab5e920f7b2951d19ac4a57e63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789eea6d2642b7414eb0781dc7f0cf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b223bdaeed210af9475e8e89cf805b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c445df14d1309fa8c3b31f7bc087e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab0650e39ef6383aef559bd92e689361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd7185aecfb9cdcddc9df150dc81d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6fc5acb29d1b30bb96fa7d75884d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb65740f3f45d8765460793fe53d8af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db03c29dbc378fa054faec1ed72a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8187113009cc3ad63629ef6d8c8c5e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc581687453ee1364d833f81bf77b1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c201c096d721ba61a8891616c54884368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b28593ea5ac280ef72cd93258f9d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43c80aeadda9f2d9602d39705e932c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6a46cc539088e59d88a8e7a6fad6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b3e85631734dd96ff9a2aed742d90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ccd28ee084c4985ce55dd3d7e9f89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86060c4174cb301ace0186f50e5039374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa7e97dcb31fecb032edd11b52f99b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b65e47bcf8a1784974244afd1c16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35907058a0129456e731dcde37c70bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0298fedfcd1b0d2852f3e8f030498378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42b62b95edf1923cff8513b909d140379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba69d5e595be5a1413f53b9df97bb25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b902733a115be4bdffa18a5e9d1fc39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc05a913614f7085ef16030228d34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff5b3f9154144ad9138957e1137e97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e1f68ba965f356243329def2df782384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cec9d5422d1a1b4b60181627b46cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2455901983c6fdfbef2f7c331a009a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25105eaae44ffd3c6182aef1c51b54bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a80fc3bd03177646606c9df37266e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784adae69c96fbc0e41c78288c96a3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee4260318a80c67d0dea6a1af9a83b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637f9ffb623c67a54a95e60aadefc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33723555142e6a9521b7fd551966f6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b39bb4c62ebb0d8f5d9831550bb6f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc19ec6528d610080cecd149e9205a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fae5b812b8ab2f811d267481e4163395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9a38f33731f15020a9e165028fe05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04843ef1439e84b23388a739c2b2a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ef7abdbcc9032a7a9bbc66736791398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c792e0a77ab888f471b1684ee9689c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5260c6edd5716481d53bdfb74adb08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b815c1ecb2d53b85317fa68b91249401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65916c0e6b5c5a7a33d0b344bada01af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5556a0087f82f4635059802652e9454403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f790a85d1607e15eedaf2cf01cad2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f6d9553e3efc86aa03757efe21a2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e4d633fe98cae9fd4439e1a898226406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a1e981f57001e9a9ec4ef23f958e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ae69ca8f03cd041082f62ce781de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cad30f43a01628db2ea3d4d80d1ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb41d389ce56be37f83b6289efc9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9db5361ae79386d80f0290ada0356411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4fc086bb481481a659b14d3bca4f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b56b3036fdeb7c71bc4f37a794358413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5ce1444ab611c4b4f9d81459c7fe1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b50c8d178626452eeae05177a0207415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7a73127ab30e86f47db6d6c705be1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70a2379bb61a9bd452998305bc5dd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc849afd522e8225e7fffcd6bb069be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b244ddc3d9c688abaa2c392d2497f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c24826cc26719ddfdcaae7598adc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59212d63168d9fadf68eb1538c7a61f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52253dd65e20219c42d6bff1bafff365422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1695715e91c056089ffb30abcb00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6d2f471b83721792e84a15eb00e1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e953c9984f34c9bf26ec116dbad96d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805d479cecf825e479674a025cca165426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7465ddd814635618416dd3e0aec4410427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fe10ab21560bea870775405dce648428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032596781c1100751e8e79b55c7ad63b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d644f026b73d99c10c77b3d88de875b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670022ed40f7adfc7ffc7d903bd96e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e8a7b3e122ab6c1142f60be7ab9f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326760c94cbe2d4427e3438a463d150433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba213f7a7d4b48d010d897481598d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973221034409e13c607c74564ac7b0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b1ce8f33ac6e1b42af99e70fd1075436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e9579e0b0524cbfcbfe9524f34412437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4beac62720d2482f2c7ee2a1a5084438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d506ca2c8022c0015f2f642f46a75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc6e812e10aa41bb1330113d5d6df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31b4ad945af15cb10aa77ead4098b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87758ec38ba709095207aee681a3fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d82f25495a6b5a10934fd6b5ca82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44aa1d2172f55f5ae6e275a400b89f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade9d2776431a3b3c41ba31197a0835445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9afbb2d8c7c98f6cec99c03a2fe83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b36965ff7f7ceae43676350e3a9356447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb62c6fd3bb3f4d5bc7848f91b6f72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d23c5a4de3744b9375fd59383be86a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1907c0e60709cc1c0c1b2e1ec195450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9386396ba711e28f578f843630e5db5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e022d11771778ae5c8f764545d08c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc12d66b7a0b8619c5fd4c67e187c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c4c2d80be8f6fe5fd3eff8e2eef6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8ac8a678d8fa6fd924832bdf03181455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9178508f4f7f0a8b0fc7029a2288ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06c0a5b25ed982d0be3f01cf0058b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367351ffa44087841a5ea88394ae7315458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3522caf2d55237ac229ec364f40a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a72dffc1d8dbd4fe1269dcf64c649460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64869755258fa2ca846dd61ffc1e93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58437dabc53a303c00b7dedfda70ad9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4fffead7d2310822539182d14975b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508d74e7bde23ea2b06329183e382c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a85461be4783f3d583176b799065e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4252c4d5f16f16f664aa4aa81aa8e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b24523dc3dbc84de072acab756a905467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489851e5618c0e5f4c986cd7affffb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24018b98c5db598db5d73b5b9c6228469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832071bfe0a3ce32a64bf684e87d6a7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771452f9b2a56be95830d54b44334baa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af6b7141ceb5a4ea9f0928954bd1c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81293b64047b2c7b3476d97d05e8c558473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc542832a31fb1095b2505f783e916c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5533390d2ab99996a34ab675ac9864475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de5d7af5015c66fd4dca00220d5c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af6abf44a5f637d4f1932045d78ed9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eb988bfdf91982bb564f6c62d44eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699322483a19def3dbb5ecaa15910e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb8e2ba0832372d685197c15fd65f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2f92c09dd0a22de0f8a507918cd94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc008fb726cdf635809ecd4e8255f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387ee5c725030f342f6c95474d41337483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1365a4eb87ba15d5357ae133e634b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc479faaeb5423f71261a2608a50367485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ec0b816c61a172a2391bd04de19d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021986c468594d7f228e85c6ca5c668e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a484c576dde5c30f5d8d1ef65283afa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590b2542030a5f7aabe6ea4502ef13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a113edf2dc1f931cd81c14ad6a1ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204584f4492c5a12ebcf32c25986a1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2738347d5f4a9e15ffcaacb1bce6977492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26088fbca163e6f2b28b0d9c8f4fd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68455b23ea6a59ed4e3176eed780d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76474ef5f844b53eb252d25030da2e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc26bd6c315f9bb363a623f4022d4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf478233ba689f9691a440d73209c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbe8810fe92fc712897c73e6383f78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920423db6a33fd1dea45cb1c0196dd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640da1181d666a5788d07e312c8b51fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d087c4447495faa561159e85f731501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d87826b772150bf83c5d41858b08a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab6b41157bf7f6de8767a026abe53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafd6b77c4ffa234ebe352d0bd289a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bb6d3e8728cd61f65923496265d6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422848e4ef5f9b72de63ed83bedfcf65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a8ac7537e57fcd8a98d979432a3ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e1acbb5cf65d5bb1f73cad1b650c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05038cd95ebb62bcf6d3a5a9fe7ec7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013acf74ca7da26a5c1f08481b34991510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900119d824a01275b77ec431174b5ba9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2512a65d5f3da564174b7101f494bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1393592de112438bc327cf4bf958513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8541ab51ba009311854fe48d017b60b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea84b1b4256021b6ed1cbc5872c14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764640071914c3a5cba6b2971ea05ebd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8228fc6af2135b44f8c03fe0afd4c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7cea3daf8fc85a181a7595122f984518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc606629fb2ba52fc2ff0b4cb2f976f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c464b734238ddc8910a2e5ee6b77d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e41c90dad77242d329de10e722741521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23fbc020269cb7323fd39e0c0d1241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5dcf54dbe65135b9dc9d303680b96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ab0eb3de7a71f845ed0c775e856b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa65179481844d69c56fb5cd419061525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b49f7540d23d338918c0f2d2b1a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42632b8581f1f5d423a778790adc0439527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff99485458e5030cbc51749cc5ba95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc412820daf720da5c76e38ccc9ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd55b1e3c3915d0fa3fb8c45cd3bfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942f69aeebf543a885b044796cdc9ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5900759097a629e0b91329cc7e7883532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5747ed59bf4cd1c4044d1e81a20bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa2aa860aef486cb120b0e4981919d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1f7a8efbb55fdcb82ef87ad018173535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468f261324080d23f39824320680e37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a8de57ef1b12c30cc30d52fb89dea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01a9d0d17cdba5589c3c7e3ae6eaba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cb6a4d75b43bad9fc8319dcb5ed16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da54f42b04a373fd33db6d5de7b8fdb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f193f344464e2dee1fa2a0cd31877b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184ba71a59ab5d71598e750b3c53e9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ebe00316f55c2557c34525802ea33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d6cd8c09ae0f4428ddf51b93280b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd962d4bb09bd9c1a1cb20ef60a3dba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ea6a13926ccbf821ec62c7a61fa48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663db718ca2b53c734299f9dc71dbd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c05f33382351cc387d34909ae51f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc457c8bf836a64225a51f5fdc901ecc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462bc01af2708af4b2a41cca287338f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d01621c7d0746122b5a2dcc8c70f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1d430553d0593e0baaa0c3f44c2ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976afad5ae75668f8e25a1ae07974b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057754964445fd672f79235dee626e8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f176f2fc87bb7e0e0d1645e342c34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6777e9ca9764bbf30038b73548ecb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0b3df2767c70ff7f29f88e064908d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128c8dadad0e75aac763dafa81d414558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe1431ccca594d26bd145db2fe92c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9de1b1ba7b51e4d8c7b3bbfc9b163e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be69858d70c29ce278ca610f488e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfffd98c5a5a0d63e3d3a482e1dc78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bad4f4e9db4b9e4f6ae78a73c98d51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d02501d50e23827af962ad0a1356564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df23af02510405e9b81a60c381d2ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df2d125a3b76f8a64e1c5a8aacd008566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac478b91dda227a02be863c322962634567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9605eb995892191010a246787c8db4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb8b11f3893e8523d4e71043715165569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd1fcce3dce7c81b6a0823437e0df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b6884d12b2c804ef2e099d041c6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998a926ba93997712b6f1602c64280572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b1ec07f5bcffd7a3334e3af8484f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3ef723d75ae16d1cc8b043d034377574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442fac200e918843135fc4f95df867d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76261949c5bfdd81eda87758734201576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651b7b129aa76c6554962fad599b307577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba211da6df38a6c79c4e4aaffbab8a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8650b2d8fb9ec532235b47c680a01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce462663ec4a0301abdc17651ea9818580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01519c54404603d83dbf6a9bc19a3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ead3605b723dc52c8f65353708c95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e6061f7543b12349dfe1dd8436dcd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962f91fe8b529f4864a78f5459dea35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980eb49116bfa35ca39e024a9490b87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e68a2b5372de4fae6a937d5c1c738586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b98dd8c20b8f5c723d1c6d9f29a20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab7cb41b0cb4c8c4920328309b99c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a67fc681e2f37287e82c0ea287fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145f14932c4af82fb4e9106316d9d5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0206787a26eb694bb2d7e94e2079a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6e04ff1694964e13243538d1fb029592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dc555b670b333912df8cd6d8ce4c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b776e1ef8b2fecb8c0f42cb34e872594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b5114f54cccefac77f80795ead78a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0d9c04112051c01927f3c02c66b8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6b68cf6c2a1927d4d3f6800402fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130f27083bab6e99c0ef37b6436aeb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c09d0955ca64b5d94a2f8a82cae43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96ba11e14572c8343719818bf4d93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6594732a6c0c109ff91fae307e088601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a316f65583f8b252ecd0bfe83c1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af393cf0ad798e9fda2ef44ae4937f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802d44bdaeb44a1b7b258b49d1a136604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710727b693f5dbaa4be8f7d50a94ea1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ae90c719226c92636a46ce0ddf6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84deec7c9dcd4a5a5a73451b5df764607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6b410dceeda2151d069cc8a7d2bb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc4df7db3ed23efcb535b3d24701ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be574ea926dac2b0c7651462dfd83cce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce5e0a1fc0fa110485c3b9092fc0c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6ba5a24b4142d42f88dfb2b82dcc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a579732d034d7d47348c924c6924e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd87c596a4ca68b86644f25816522b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019e99add3f1b3cbb31c673a380f47f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dd61bfe22f6ebcf00dd03ec3b8073616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272e6146e0fc2a925dc000f8277a14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dc2e430e25a621d2c3fa6d3606e47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb4fcd0f6178e97ee55e75d65a913619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e96d6c65bc85a072c09489c4f4bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3feb968458fb5a432b6209400c19fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2214a41ac8f323435b488057f0008b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb8e0de8f71bf3cc60f8b451d85aa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978feff45854f86cbb15e6bf9cafc88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88394f02f61a1b2cb6001add16adc29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c186572b7a5a416a68e9de7700424b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa00d22ac7d3dcda036fa077f4bc7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b844a5e8fc9e81ef5b6634b40aaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1327024e430e519c3d4839f0aef8ddc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4913c04dfbcf673efbc2a9b53b540630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c88766462a68b7935dda7b420e0f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb4b17f8ce6274f0dc7f79f631080c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd0f4b67783e838e3c52ffedd134d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30cdf2813017dff86a59e34d32fa22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1bc035a8eb6109dfdf52ac1d4770c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f00de7643ba41926fe601cc043e7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280cbc8c436f4dec07a135aeeb6633b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0834bde189424dfb6c1155bfd5b5c68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ab420b2a9d2208ec75476d5955f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb94210f2e47fd0d7de02128dea854640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7088dc002495443aa68a5f8e947e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211a89cd827e53d5272ab3ec66a1391642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1522ab09abcbdd045456911636ccb68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39b5d99c112f6409d22340f5db170f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6790a79d2929c587836a9eb9cd15dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20507c94eec69728ded071b349a0a47d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd88574f168e2943140e595d7d91cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385d8a1171c11bdf847d28f9500f129648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dfc32da01527b9dafa37f01649151649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70dfc7e4a7493587da6f1c70d358de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdeb7ea8b8badffa2a2b05361b74b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3640f88d1707e3c12f9c63ae82e81f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7051b4bf6b2ba0ef0044acace1e02e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d116c9b848d719fec5c39a7d773f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6bfe338d909755e8713060c87c208655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0dbd1ea3b4acfc154d5cba6c33451656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3c0025301e182d658f411fa40bfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ce41c497db05b40e016f83314acb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e98c38d8826804e44cdb4b1668579659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4004385d4495a725d2ab436a58b55f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b077c1e0935f11fb07db3487f5db2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4af66d4c62f903450b8bbbf3e6d05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8984154a0ab85b261fb3e4f93db49f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906fa13ea136ebad51ca8ceefd3d389664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a0b95894f6dd9c712c81e6203ec6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d537721dd27833967222adf1fa4a093666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b333be377eb4860340bf4651d778433667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df52ea8252193aa08e84730b3b87da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d7bae3752d75b3d7a6e0a9c3d40d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f06e9dc12457bdcd0db0fc17bec39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ed6983ded9b17852619413dff25fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364cf96a7c166dcd64c94bc34c7438e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75de650f4a41785cad295cfdf4274f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddc8b006b0673f72ea5566223fb10c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e56cbbaaf32b38d967e2d4c9d9d65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea15d54567111ab1fc9da6d3367aa1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd1d64aaf0990f50be796f0688c984677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8860a0421e431456a45a74d34aa59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010085a6dd25d4931d5f855b68694f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fbe0fa50738453fb739dbaaddd911680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8016c752d28a0891671d74713b0a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711853f610f4c768abe3eef6760d13d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc2b669ac477248593eef0b633ad2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d21f8b6a9b9a9b3788d1cd8b5fc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25315d5350dc96f4e95ee33c87376d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2512c927f7552c8ff65437df1939c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329bb87a989c5d7f9fa4c1ed3f2da87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2da0893d56352f7cde08fcd8d2e1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85838c5af43ef5d17400c09e01ae3e72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806cf9a21cd2bd58800d8e95a9ab769690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef5af8345b6b51921ad3a84256d8af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13afe7f72b3f7626308b2accb464659692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb772e79f8a5782df6abd34e63e9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bafd7d0a9c1b00de0db6af6785b0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be3b6a5d8b139fb304e29502f42680695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965581561c8ea446f5cb66b5a8a46594696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44531f025ccd15019a9a48678170929697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda918fc95ca1788b1de89806722c8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f5e659c085c21a66c63f62e8967b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208895939dcf20ac6960c8d0f2a11ceb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a94b5e6288376551a72f0e45c2e30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997523ce72f0058086a2035f00dc80f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f558c8786e85e9e91052b98b3dc8ab7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32dca3cb9ea5bcdf41f0f28ddc0e89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989b4c9dd493d4df5824d5dadd3bd4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056278a0cc96402f409b0353b642070706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe99d70eefc1dce72d5db112a3586707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae159002e1ef175dd06c37bccf2d87b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c2583dfe76c88992275285e72fc77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd68e65e3314b214e688871f84eab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a033c6f69ec6574f091876fbdc67e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20843b98ebf13e8d221fb531db46754712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20d90b57c2af9ed2e1793ef99f9f4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf600cf08ada8b03ffbceb7dc901cb78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb56d184c9bf7768ddcd99b94aa4c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc44fa8d8bbb31793d90666bfb20cc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213876d90a9eeb2f19e5c7829779b2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626077b666cbfb670c7c597a05148e56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf34de33682e085a67d44c3abf858719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039deb9cb2292010bdf720012f0943720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766450254251aa55d4fafefc0f85e32b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5c622fbe5e52fd92bdf1d474e4001722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25acd13f0e326e8bab555add5b7ebe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e4c4373b9db2071e9961a3bff5c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b217e25f165487c99f993a62527d472725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a1bf77e9b9ba494b13baaad5c4d38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1036ce4b9ef6a6d26e8e3aaff92e5ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21c0675d233f7ee52817a672f04abe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec587e1520c76002195b698d0cd53e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318a7555ef3b5e536b44d12a2e9f8cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90abbf9f3b9f99b10e6180d0f1d66e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716fc8017d486f3537f2ebe0e1d4068732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadae1a97080d63359ffa326af6a087733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe442e4cc5889563041d49aac3a64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c73e94a1e3b673a2a5f69d399fca3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45446a4341d2ada78c3838b48cca3a19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cdffcd7363f673a4e943ae1dfe842737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6071dc05e07fbfb37e0b2be1792f1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98745336bbff6e20587d0ad4ecc49a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fc11edd6b966d48102603e0a4692c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9362371e12ff0dc1f9b35c34336568741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452744edbb7d70a892fc048c25ddd27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa2a5b6eaaa5660ba902663be7ae6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273351253cb6cb8a861282b7272e0b79744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad4cab1bb61ee799367b60670c9a7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4625257bd11dfad7e6620aab95ab9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6143e70c7f2764af799e5f4919a2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452733c6a5e54374b2b961887e23a3a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a025e5904a417b52b3e94d1987d9ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0083085d1edf20b8978f2d96e9b461750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3bf65afc800f5fd643cf8eeec4aae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07d159b11aeef5518cfd2c38fb0103752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ee77b3514f524565cd7c55780e4e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c08c9cce7bbb5010dbc190cd9eadb4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8769c6f1aa458ca705f953080ae3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d56e7150e7d27f218dfda0d38422a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d9dfd68177c9f996a1b8334eebd66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946eb52faa2c340bfe0945856360f16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cf8fa60190945eb788c89ed4cba64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>