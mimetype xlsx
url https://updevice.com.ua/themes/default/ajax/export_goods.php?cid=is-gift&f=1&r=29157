--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c0c662354e813cadd6e5b996ffc301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fef31c7a13f270ecf4a829ffd434f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a87011858793c79c3eaf05c482593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b0eb12fd980a059c933ca660e01c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316dcc2714d9c4a2cfb4044ebd704ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116720c61404eb0a58742d8add567ef16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eceac84ed3253fab7450ae3f225de87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263236f970f337fafe91c53d35b9b9ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c00fcf2c8396e146849cd51d54e5179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaecf931614f22889b7bd3365b5f4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d4aeba5b2414014252ea079f98bad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a95ed215f105a899f0ae0450ebd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb5d19f9746ada492584c329a4af1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2b58a54aa0a9c7c380dfd85012f8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756eaf039e77f56cabcfd6a2202229515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0aaca0de3e92ce944779c32c57fb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009937d796033cf70e255d3af25f364417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6705da40dfa6ec620f2238a834a0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95406ce8c0fdc2063b8ce6a37532bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440f503c162b0f913592ea50803f64620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ef0c1cd14638d952f6fa2b37817b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d80e8e02d069477e3eb5db00e14b1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30f186ec409dbf9cb539dc4692572223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a054435880c30ae3b5de69cc99547824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a82d09d7d2ac52f63d342c05eb06625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26901a4137f81a7c35554579658ac326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a6d180070e93eded0399d8c74f6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e034c472bf9b8203791c70bd57b97728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad197c30557bb172610eec2a75c606fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ef3bd0c44f99ea8864823cc9f79c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdbb2ee4066c7cd54b73bd6c541c7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec343da9e4b7cd240aca728763ead45232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a0352d972c97f8cf58a59238fb8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b08e2503eb1f3b2f8b5da65db901f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e75f6bef8f0342d6db919fe1cfdba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f5ed0aa60847fe757591e8eefb6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda75bec5186b0c007dd369af60a8b3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb730317ecc697e18ebcf5635e0ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db045176434b7232fc3139a524c908b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e926d213c10d9b79d8efdfd88b6a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a62e6a62c72a08ac076ed111fa00441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee79b11d9b3dae3b66ca719037387942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37913852348145d6add67d1f3f0735ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332294dda3686762f9139e059654f83844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e58a70a3d92aa26d9ce28abcdb1df045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c115c78cae0d5b661baea68437003446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bc6325c77638fda71720e75ffd57647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803730cd77e0bd0dfd81b79d5e65aa8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36e0d9d5b9b90394e937a6590e186549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d507de1b62effaef1b3ab6bceb8d3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e3bdf0b69fb18166c114c34b1b0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ecc6a5948adbb465315cffc0649d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde0b3f2b6f85a41e06bd7be293268a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdc6927edac589edb27b130cff360354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe07e5dd7596e2ab51036607576ee855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd893f5bb6e24b4c2811bac1dcb39856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8de6063a8ad00c038fc132b8c886b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65090465b7f33d8a3500788109d35c2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5931ba92d5cb6fed3310c9b4683a4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024050cf4a1d4f5ab01ae877a4eebac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec5a1111410f94f068c06301910a9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17792d564161e40633d9876c6bf0b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2170a0bc03e45c881db99d40fc04e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47259af108220f1365c7770a1e4297ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7884f850b8e609273e6cada739e3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa8823aab8ef9e9471aae7e80c43a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919291ba2f13a82684a7675a8413a32767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f86247a876228a8e9e6f5b5911d8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c164807528dbfd49942b88b00b5f1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fe107bf6132ffb8f7f9b7bf12d4f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce5460b68823c34e12e2a5366fa91571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f922be724d53651d3094fbb0c40172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93d9d80322183246b2da246ce5fb8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a012255002762d9a1e4816e4068f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dba870a107f02535810de89addc66875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72205570ef91eb83d297894ab10d683276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4fe921609376df618834f9d75a6ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797934365c70781762fdf98c4413b52078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52571916a699f1255bf4f1cfc32092ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e6e4b48f51764993a4d172d0932d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18265ebcbc135055883135594deb2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb70a122dcc89d70eed1b4eeca92ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c5cc864a9cfd13716ac085f98331083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cd98befc4ce6d4638336ea4ef503d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c44aebe16400c17e4a19a102e3484b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70952dcb91636896054fd0276330b55086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ca8a9678c12680e8aac6d56ac04887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7effa5a2a1cc9bc865bd00395496bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb884f0f9d0c591247ef09636aff4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9921276759686808e13085484fc97f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fb3d170ae009940291842a792dcdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f74aee33761a29a0f1e7989ee03a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea530e5fc90da8f1d653ed1db91ba7c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b365f9936165127e0502b8444c11294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8205a3be5b2ed819e17f5dd2547322a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5191d3d600a1634baa99d1924f94d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a853616a2d8a0063e8e022fb07898d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b70b1a5b016404e54fd6bd5f8944da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ca0f1b56f1e2fe1e79f2686322a3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b7ca59933e52faa1f977f0d00cd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679bec8731a505e1ee001007a03c96b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ad8f8bc6849b9a384f631324d739102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3778440d33259d893792d77cc808965103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d9fbb7f579cec1fef8937c79643b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d812f6ef5b99a7f2e3f872a55f8888105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db522aba1a58d64169120920334c354a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2628e21f8b2cc62975ae4400bd39a7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb6587141230284ced6b6c9b6d127a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e5775f2b7ebbbb2729b961a91051109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435112cd8884bb2a489c43d7799fa44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad6bc7c7cb6f7a19b5c2a3b825dc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d4288db1bf2adc9cb68dddb75fd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e4956d00fc840dabb0953571c1145113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a70c9b53e05b539e7e166ec95e71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685894e6c90a9290eb4aa2f624e6105f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc117e622e55a681531201c1b1921e8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a88c95a10163e2f161286d39a153b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15043105361cc324fcd50617ab86bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3e6338b6a1234b164ee45a5f61837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670011a73ea1b142e1602dafd511d573120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2041887e40421562e1858a16f6482c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef0080c611976b03816f4396bf4530122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53e444f1637c98b0a158a5e7f7edde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea677dbd39a95f2c35df2c99b34631124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e001527794b41df71c5807b8c2eb7c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d335d8a846a3d52ae3b8434040b4035126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd72289f34b6c6299b484bb8aa63d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7250ba6d038eec4d1cd70672707d06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24c7f7e5af0228c4e98d36956ee57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e605aff664b66e591580d3d33a0b3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b6f38b3c62e6f92c895cdbe48a1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94269929208f9041f947a4d1c3710095132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece435411417c3055ee5c80aef68e3a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed765c62267bbf9cbb5f56b216144e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e932ee6b1a208c73e4e52a223d418d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f06840eb9591285dc6f110883f5f93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc1eadd1e062cd9a39973fb0b17952137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da69dfa4b6560ca95bc8fcae0dc4e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc4b3c26c4cca98691541e5caddfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84245710ff1752dddf04aa704218f2f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba2e7670d93fce9697d45217928de7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7ccdd0b1192d47afcdd8e46a67aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc99bf2517ce326320c1763b992382143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b6cd5886b91cabb77f8124ee74eef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147050be55cfa81b71e77d3703c45b40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3480244071c392084419ea12d3fd21c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f23fb6db0acabcac47ba4d35320ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc8b76776f726391a55402f62b7704148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84c31ca1af67e9989fc6978ab13a16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c349ff9ee05ad6114e758784aaa76c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260b12d035629c69fc6688dec4e9bc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d278aafc5cf494b54762a14b77a13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf730f6695d47b22d4915c9a22308be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2387f78d1d5580bfd1df210f3ed5c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7600e22bf77ac89d01c250ce4d079155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b952f71776a627815e5e71a8f04ae7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43435bc7d3e9db6d7509739187c55e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f6be88b6094d051081132807a7b78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86db546447e5ce2289c6d8c4f5d37e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cc909ecc527e9620e44c6a0e0f1f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7741e4fcca63c83b9924866bb02551161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee2430f9f8fbbb2838390a52e117d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe244425379a62bc51b1578b9a569897163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297edeb779ff23df57c491813ed97b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b913c161d309fa238ad2dacb64853f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beb689173dd88d162c9a29f908336c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846a92fbe5b973c71d9843b5fd859e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17266910e8f7538902663d2c42524a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1de362eadb3d6a567b9276c2a150b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383849965e4dfe4a118527bb56893c3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b517d292e0c7df664289d818b9e4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ef3d6f715af3cab95405786335505172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad8e38f8a2bae9c94bbe35769e8d42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e68c650e24454b1191eb6cec3e0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ff69547c92c29e784c74ef6d1b41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f87455843ede29e14762f7afda847176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1db86eb20fc092b49c5a6ebb219a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236121e1edd4d0c654d8643a194aa9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bea2a1eabda6e5d7bf1936e545e4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dea6d115fe54d27136e6af2744a3a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb42d8f0a17c8766ebd830d12a9e3dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b939ac632435fdfbe75e6e87cb54e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f19d23c7561fe7e3809c1d597fef38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198190c49487920f4fe09993f5f6bb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a547f7571aef895df332a5e7c6e7b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fcd6c6f05ad8169e1ecbc71e31633186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab44b355233025cbfe03e6399206e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82c85b622ed94f190a4cd44d57b7cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e897b1d53746e77d6c2e6833645b67d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d327196ea51c22b54450f17729167190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98010677849b3553e63555c2f6e0c774191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395f81b54504629b69617441119681c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee215106902dd54ca08e8bf6ecc7755193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55e91cf1ddbc8f197ce2d08d452d11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60009ade25e2a10bb59a35406ebda5be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24b3756f4c9e83641b1cf90b02e565196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aee880d210ba0cd19414fc5a0a011197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571a832d44366096255e04bb61858b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6136752f25510c4cc3cce965d51aa86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6671a43ab0843cb725aab18cdcd5b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57f1f7aa40c7e2094b8f0a2a86e495201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab80660344926ec3ced1e000a891372202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7372a0e298b28995627ed481dab7b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36be13f26f11019e1ad7148f602239204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416562ec9e5c316f5293ece5b8a4cbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904733c5c22eacac16d855f82c3779a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d0002b6345b09b92d06f25208171207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b24fcf8d823bea44a81e75076845208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1be222d4cbefa8927eb2ece1c9e7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5614248ffe07de91ae657c3a17c647210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753dc35316783e0a7a17e7f1477ae77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab7b166bf10b6e633764bc87b5aeb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d308042b36566fa024a57479d1e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b66626a6f388eaa20ae40b20fcb5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635831475c58532dfbf82c3538e2ec7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d7a55bbf8d630a2fe0c3aa799c79b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caea83023772dfd76478a66e2c5501e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23085512339409222ccc7eddd4b6a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ea29adc58204a7ff9255689ce355219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfdbe1e5623f2767f9a7809b6564f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8cdcd15d7441dd4252b7e4680f26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689dcb15d8ab565bf63e3978d1f2c96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ca43537897448dacf0c8cf3801a38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6dc74c932144ff057b0eea19ed171224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d0c2060a25658ea1b7a0774e2ef8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adea711cf673271c76a640923ba3a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783466ec59e5c7c8d5e26a195d03326227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8567fc05beb5d3b314b90d83a6f3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f98115d4a43e9262b85fc8d471f8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380447d8b43b29dd27e2607772fbe94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c51f8539d07a765f0d3bbddaa70d65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dabd111b65182454a830448b66aea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecf03efbf7e9df119edfd1d8db0f59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d00c73c61e41ccb52fb2dd53a13f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6302524b18754db4b2a59b37f9b1218235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df77e1aecbe106ad5b17bca24ab81c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3230ea56d57552cdb5a9517a0cf7082237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4afa256d132345eb1b9229ca18eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b7ab41b54241a43d08fbec04b3f99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f86d248d63c9745b18683da1280d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ba1307676b27abc66a883f41ace8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffaf3ec315635d7de802766b0ef3f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da3f9d4b81fff962348e9e8ff3059243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4d4fc8f3743beaa1dde67ee43e54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2fe3cfcc9c6f1bb680640bea35aeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262487fa8f4a66a6bd2e321313dd7448246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b02fb3f954f8ebffff356b90214d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2684c608763f7e5f07b666fb83fb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519254707f102e1faf326d5ecd55cd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120eac22fb0606a0c29c5297630e74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f17997ceef1200719f42d3b98ef37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d1e0e906eb9110260cd5dcc74128a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fa56cc807d8db2556ff575fcc69b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1bc7b126d06cb10a99fd339ba8dc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f3f9931e7b421e49997b96b840a35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca0b59808f20c89b37bfa578345d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db9df93861d6f3a2b1a9a42ff585dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a03304547925925dd52cee749e051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546cdefa0132fe14133d5673351b9fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae37396178fb7c85f8391a3a7df0dcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4559f0232aa23bf5bb9712d7bb73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75dbfc00273459c8617e0acf6e3e72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634ad457beb085341c51af50cb330e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f9c712b6caec9c76c8b71f050a24c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f7baafb5f616f5742c0010e8f2a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b38eb94d33a937a1d21b61e56e2e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd049124cb1dd25dcfc14100555838f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bb4d5ab098082d7901d81c2136e34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802356e5895ba32d287574b360c52f45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e3bceca5ce96dac59167985ee53e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da393fddc9c3943e394881562855d18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d4155c56f3f42ec137d11655287a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313db6f47f0957e2215627035baf23fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5b33bc5259bb96d2026d4794c52e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe3927614c904b3683f6d0d7ee67d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e783519932623941d708de695bd83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32205daf3892abb7242ed012ec5fdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79be0cbe6fc8b0e71813fa8f7d76143278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66ac469ce3b322f6320d477a5f2ae0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec33ff8f54ccdae6fe1ad577aa44d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495f201f15931fc83293456042f0936281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079ab5202e1951200ee07a72bf58148282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf23716f8b72cc3f41e88fdc813287a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7165c2b3fe9cbcebdcf07389a75d13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090c64dd380b1227aed144ca40d69a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679b50410d22231d3a3f5c95db47ba6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e26e34d1ad13c3649429c78c3cd6da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c1e7227bcffcd6ea8fa1118590bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f6c65b9e77b403dbd960ee57365c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00798800f70e65e9a8cc5469b7c9726d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47ff50a52e327827eb23b7f71630a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265722030b56ae0c2e9b073496242d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306732bcbe5cb29e191a63fb8d5a9b51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93cfdc445df4915cfd0f368a5fe39f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b99e67c53a9b4ba7ec2abe648fcfe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927980064d1da76947b659680f0e1b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602795a981c9f81c4c89abae767ccd54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c503266f7d7e59e8ab77d13409ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b8d7ef897d427ce7a6c057a0597c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad68094b5e1f2e0e5badc97c067bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e0a686d0ac81aa719e9d685bb07ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58423310e5bb9abe3875442e5f9c9fb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3675639781f88373c3d9127aea41e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494d5a094d78b58825dc757b7f674c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aef72c11a67b4bc37359575b3ed481305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3706925c6da60133c216ad757867b5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc11b20ba90432ebbb5397e648839307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4380db9f8c89003d1753bf84a2d01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac1c6b4b6dbcd04a4b5af9f274bbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c225afcb75f2b3aa185b0e645058a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689039bb1fc02924ec693912b88c8fe5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b9c57a6265d334486feb80ca635fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00accc1e02bd15685b60b86bd0707fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33912108ced2340f275095348db78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fda58fd8d45e3f16c9748b6f857f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9f23977445be5c2ef1004586c5317316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2afd2f6a87174d49eee8094d7dd117317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48b9df74bed967d7a83f1480dd1e97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a51b879343a6ebb9aaf380af21083319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25465f8b7f1092207d93b7f4ba9ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e88047892e685a872d01703dd710e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fe7330df21c2094abd3997886fd4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d9a15eff5cf9b73d46a289ddd54df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c3db75de120773fedbc95d6213b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25d0e4ee42e3418c59c4d16c297cc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816b4dbdb8646db923952710a033233326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebd990f06b75395e777670ab5422a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668dcf0af486eabc9c817aaf226e606328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f542445af7bb23493d900cefbc82006329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac0395959956016e9d9a9fceadb1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab82692e037565de29e2c503dbf10e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3bcf17b8920451ad4e58db5e0040b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9f07d5a4eaa1b16e06742bd18fe7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c275b838bbed297f49ad918ff36bfbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f76f46138271d95289b13ceb67a3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359148e218840f1478a340cc0feb07a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6a43b82fc4dd9c65b3a7d208da5b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca80b65eb6ebe8db751e99f50aedf6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fe54b58cee6a47fc315cf5e909678339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0a5b2c9208e79ad36643e9702bca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c887e9822af0cf4ee3623849ca7f67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61d254ebc260cbabc1cae3daa48402342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2e7b7009a3b6e37093844ca7cef3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b9136b7d42a411c53f76e0c2ba52d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccdb2f5cbb234918f75c4f75639f00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8dd8af82dc2c5e13b3aea32795e0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8c1550b1c2e6a689c1bb0e2d73c5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071f91c8e9fc6af8f002354d688a6d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8f05403761c6651a13be274b6e111349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7537d623dcc55647a7e2fdd24562350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d26d3166d26f2a122d532654bb11fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6efb14df428c153b617f348738047352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5998bff36aa172b2473e1652d8ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d44d47d37fbbc36f6718c2de7831a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5961cb4e1b9652d274df95b318ca46d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720e67ad790edac0588e27acf44d938356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ae2b50b13ed008bd0717be7de1a97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618784e2a7eac4d7459f2bea76febf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04921d256d58b0c71d4d2627c2b040c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e5be16ba7b4c6895c7f04db63801a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344fde58db2a6537e3d4e4bdea731d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588846470ad841db586a58c436966dda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeb70cd93efd581cdc835d20f02f28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379c04487a1cfe57c1ba9ec35d51794364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e5d5707abfbde19adf4e8cc435d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88a9675de1cd3b724b879498802b23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8ee7225cb76454da78e0ca148a038367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ad8f324971b1bebf4ed6cd2f3244368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89714e3615ff04385b8801e9419aef1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1da22d478705b60571e4189646651370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2bb0c8e11fd553904fb400bbacb11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6633ab0457cfb638c243f35f3c947372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796c5c56cdf1debc2ab8a314821daca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042641eb24f03b9d3e2b5e121e651808374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb0a6e81ec0c559386d2837e93285f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a42d722f826b3d74c32984c66236376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb05b078ebb7dcde4db2d95f0697482377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4427879b60024d217aa5f3538fe714378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00774a3de2938642d761f02c4b50d12e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff7f8295c5c96d2f445af2d3704cfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d299898226b543b80b374eb2c59c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57055f5c33d6264754b86e4e2e7594382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d693f6c4a45a2cd19d7674f6b64720383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d280f1b78243b1fdaba9adb0f4f609384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0967c05646e66a88a9f99201ea3d8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1cc379aa3e8866cc3df49d58707d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa2cc5447a24c8a236ee3158ea46fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e7a5e48fd04ae4fe065b552a1b6a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a85c4e0b4dec6eb8029c71fcbc2904389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d966846a1b28cbe8f05aff112bc537c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623e76dc19540dad9be7ace787855da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ad6d08f5812496c63efc7d102d7ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e02b3552c0062cbb8b278a42f58f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120491c62b3e6a826a0fe4813b753e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d9b347a645bb30cbd4575a93e69b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3bd94fda90dea9396474b8ec6c43d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df734ad7e44d8b3c4e527a9c91ed79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d3d7a262a7e148d3d7724e549e618398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a2c84332ce2008b22541f46577468399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c3e613c5b8868cd994d4e0d302801400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aed601eaf1dda43ef9d31435c32fda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3fccd4358aa10870dda3e76183b29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc21b6afd8cd6fc14cc8d95e061de1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a944cde4cbf68e19b8527ca3234370404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef0a7f9fe2deb44b775d7114083397405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828376eeb391a96ad76befa1d28d6f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b9cf810372558bd80a493eadf2c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a9eb70114e4a0f143eb23ffebe647408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282db16448a39ad37441b8dfd0715b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95eb2ca18aefcc3a5978258308d57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c716bad9a6f1d5614df551a5a1d56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4d539ace68775c4b86597358d1e32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb215c28d0b3d4582d29d42d0a236c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d8979e6b273854bea4e44aa2a29a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5a6002f4764391ba4bafc14d0cf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5373e0b7e74a305cfffb71763812416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ace7ca48ad7392031b90d8c483423417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec042a95265c490378ad8fa86fb834e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5c7a9c1f4575a33d730bf18297354419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdba875718fa62bbd2534183bd3a66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e414bbfb72f0409d186df159130d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd961303664de3a183ae447a81d35bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f2571b1d47496cd8f32167dab0d49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef0f7def5bece6aed43931a56e408d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11681ae91a995e34b1ea76e730e646c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d3de400e2d5885b8542ed58256bd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9d4ab22d3e42eb4b7d526a941a9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc58101c9f0413bdf0fc224a6e68b2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77346535f3c1b7e697eb83d1ecf1db5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6d27cb981781b255d4dcf581f02ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bbab560ac81f27ea8fabed5c24dfb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a519a55c4ae274e3ebe3221f6fb5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d188e268332827fba6563cfffe6c9cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a907b778267a3d207ecf62dd7bbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af25cda7b0baf7982d90130627c1c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dfa940e9076b972f0276e3a0f32b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e005eb2a390375ffa70f1e12b16cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c674b6b148f3e03a835d3032470f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525117b5827f6143f1f979dd272fd23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81dfa7f489cd2b5bba4647ceeaf99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3da94175c4195f9671bf6464253fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f053ed674b41e981f7ed4a04c20b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4753306517d9333c8014c84aa5ebe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43c5011cdc39bd7bf7d44e17316b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a41ee43390ca739da67738b6905773445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65f1e2bfa82cfdb62daf83728714e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e246d064cd81dc89eb871579224f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70735338a5195a1710ee49c1a5801d68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fa60cc4e2b1847115f8d68ee84b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092a59369abd1da4a8880543d0e6a2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef211562811c4f52fab7dba5bdaf0fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80ea82906da784d088aa3b6c5b693c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2477207edee79daa5d5c7d7dad61cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbb206e4b78836ff4828100923e373454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedebc6f3039f5c4ae55bb16b850cd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab857418fad7efbfe91bcac7c95ac9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aafc48a22a58d5c01bcf0ef8c3a619457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fce65648a599b6b021df4145d63efc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea861654066d11b723e2181cff8c1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae12c77acec92aa33f94f999f091088460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a8bdf8bc3b431f029879de5b50ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6337522ce3fa7cd1f57d38236f3783462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726e1808f7aa56355d79099615de6c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aa580cc4c6611c44df432af54aaf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ff45a4d7a3af47cba739b132dd5f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deb4ae968bfd47030bbaf59452c359466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9501b690bea9b2c06c1f20de68357f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924d8e4e1efa6c9edec38be6a391140468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1d797ccd59e4b3fdf9cd53b6f63fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5a38c8b6314cb078b77382fa41ab3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57afdda8d02af1c2e12c4c21da583d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d3d928c8152d31fb749f56c846a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae7a8e4a6c25174cdc5b4ba2c742ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19874b8b09a8ee089a75dfeb80eb0463474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7005162cff51dfa41e8dd60b53c4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58caf042ff99ac9eff05ccbba0551e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304a3994531f561e06183a76a42b988477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c7bf44656d984f42dbd78e625bda9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a25a0bc1f969217ca738c2aa3a7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97056e919317af79dbbddbcd52382f5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9762679ec9c079f84bb8cdec58d6ab4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e7d60dbd31ee08000b91ec9f565f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea8fcb600f9a8efe0c1a69482bebe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627412ed349cadbb0f319b2964e180d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecabc7e8fbdd643a0403b11d4052b43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c1b3e1e933274df53d3218a6c48ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed077c2d2fd360e67555f7a23c6749487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369bc288593fa27abeed75f35eb9baa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca2e182bd5b37146351f447bc989fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599068e7a51ef1bce7dad7d5e3a996a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064482a4ec93a32cdc21e0bbe83ed970491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0cf6bece63b8889c936ad9b1a3a2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15a774a27e174e102e0a7817c361e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd687b700041d101c1b4beb36c5850494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32752bf100d88540540e6030e6dd7835495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5d865a976b3ac039842caf531153e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17568d485bd5e7817b5d5cf96e6f6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4911a1fbe5151f7bf51c025d08785b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ae342ac63281b4e92b28754065f7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0eab6926c7f7b66cdbdbc16b5eba0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2078f7a4071837d7af124a2b690e2bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9822f810e3cd068459e4b5e0133698502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc620a40639daa405bcd054ae2b7c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138947257c2c6ccd4360b8c492d44b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b4b2507203c7af22d146e9fdd95e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508ca32429ee432d54afc7632049288506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4878b2ec0df5ac4824891501b0318507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee289f2d2d3db7d00a91968a6c2213b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de08d141238542d2a3ba6805a82276509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6ce8ce9c6195928366eb7b6816339510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29650b9d1068c21345b6dc319b5f79d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d84affa17915184f549001db73362c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8012cf9145b3f6ccee1b73e12fa761513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed81372c0e24bfff0c9fe5f4c751b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5413576c623a319949b56c17c2674515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c5504ee1f4e286dc4611e305789b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4cc96d3dc912c919bc61195859e34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9030b83fff35e30b63af1a68e25fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff36512f5481bb1039ba66dd1365a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29038f0907aff49ee7734f85393a2f34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7192b455c859e7b970ccc09c301e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484b706b751c153abcd2a2e38ed731a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b4729f688915e058dc3bdcb348bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786737f859fe03ff98e40002b0643de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884d642388f67ea2c1999bbf8f07e32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f3ddab191fa87d24b45862d800fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607aca462e8085054263c634ed9a436527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c97fe06799667b1c69666228dfb508528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d00c23d648908c18186acbc8b5f67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6eef16f2efdf96ee6d16d54810b92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc51d51c346f736706d3cc5fd35425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4fb9d9c5d61a87f3e663f22694d1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc917e188c306b1d60bb178c9699694533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aef5dd9a61adfe73d8a89e88e46383534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644061fcbd9dfa3a9b699d0b3fd6d3e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce45b0c740bf07451c8215e1469f0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24ded752206da90361b25a719e2340537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3ab52247b6807e2feaf99450e98b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3b74d92542d4b18dc48937b62a35f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64756cc2629fc302bdfacfc92a34f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703439d50b4d91e1b15c2c3f412bbd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402110f7692d16f198f18e9a492aa8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b635e17c14849f069bdf2be251ccf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0561f3b28ff73ad57e42a098d0fd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca60f1b134f0a52705ffb0240bd3cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb6e27657d33b34e2b08a2a939667546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca398dae552e129012cd4f91221e3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e642ed9eb5c5dc4c82633099d6ab31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2e348cdc9fac97e38577497688a47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80e244bb46199a0129c3a87d5e6a0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263dc9fd0b6fd1814c2b7d95a00cfd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805a4f99658f28bbbbd1de0741c6465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab5923fc8ab4308b67b3addef203dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfac4f97b7da53989ae5baff771ad6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ada44404e96617634a3e031d781ef1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56001f20bd04024c3cf4f8b3a883d56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef3b01a166934667688428db6a2c3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1621186a9b9ab20108b10a2147c9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92669616f9f2cd3e0749ca34bc11369d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b9de1a7106c82ab66b221ff983355560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db906d9e5ebc84fbab2e234e618cdd20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e5951c2a0d524e844011c85b8fe7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12949400d1cdb059f5e8b920ce122458563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee28fc78ac69e97c5ce38a560baf8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3160503e39c4b2b706e1a2ae7c7ddd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24d83e2bcf1af3ba8424457eb7e721566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c6d005317fba14e69d7c22bf0014f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d44810580918e05006e121a059477568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c565bc2be3f36e2dee5aa66c81aa4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9838240393549d7cfdeb359946c32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880ec30645c5be00ab621bd7bbe3cdd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e204c0338b3058031f0326b23276b98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6685dc73be37cf869c8a210aef189573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9661802d11e786b17a8bf51c2d8c1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95066e8e0ab2208459e8cab4c8cd50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773b826b95bdb02b4bc521444822e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa331c6521381439fb6e5a72a22df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406a49c9ddec8ae7df2531538b2aa52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fef4fe25efbd04566102fb2c07758579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ca13b59e262d9c37dc55400f44487580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd6e8a116792598fd99b42dfa397e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c837306ea1cf87e626d2e23bb23374582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1458a3941888075a0255e0023ad0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f953fce9480b3a63ec76189d9c369584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325758b1a219df00ccab90a7e8c7cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f314368674b8ac180e5a1a93c3a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ab322b565380096838a124719a24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc478f95f0bb9a4a969a2fad32962a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c4ead7786c945f5d2995fd633aeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b03e6d1bab202023fbdc72e9d475590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c0cedf2fe33caa28c467bf9d501b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba69e3df4af936a5329e3607b6527592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb4b5efcda79e7b11affcbd71f1ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d231369556dfa0981ccbcdc3776e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f32a1c15db9539d1a0ff215f9e47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34baf122ae8a31baec0cbfad778004e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec617280d6176e5ed732a2cbbef983cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb384891c20893f47371db532347418598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51820fca92755c2db39ae7dad5a5b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094734a7a2f2c1e9922c4931c375fb3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d90ed63fc4042f4a67610efac0af0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d9f27b984f678172cbca6f4d2eb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac5b822d2c95840985ca4938f3ad7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a587ccca5d9abb858f7796941e23c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d51f29bb23658c168794787960b079605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910d62d81dc34b1f18975532e48716606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b80f46231b80fec9c0b722f60fb1e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3571f9b4055dd65f23553e880bf5e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fa842d40da93f970276eedefa8450609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe83ccd19e043e48660a2c709e3a38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7daeba2c7b3946245bbba5a4e70e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb61706d31b7722bf4547f3b90e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b7b3f571fc8f6df0ecea233513d00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc2c8e75f53b375cc911d5f9ce97b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07da1b3d2dae68a3f92ad1b3448f88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed69e0b0c2dcdf9737af7cbd681b9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c156ef9d311186fbb73b18899103bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1fa0927c0cd772fa448d2b85fdef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5bb48c74842d93f76898e3253cb97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee073d99d568d961fb455d66d8a58822620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543331649c762c731efe59a1bdda30f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd10037c37109fc7faede51d1146161622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163dfaa9fa10eb683cfdc8b15ddcb0e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c426d8ae86ad150faff54977740f158624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656437e5e95a068fb0e2035357edd84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a8d3e4b1f481494b1dc0aee72681626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2963454d2fd96b4b3c0a7afc51b652d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6804c6cd40e7f0818ed0adfddd56b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7627fca8d3e08ea5b3c524329090cc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187972d5c43e05786b02ecd621d608630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358317b51577ee3845303fc10e543779631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de9c9641d6a87e65e7c90c3079c1ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17de5608e688945a1d4f807363e3b26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed297ac210963edae615239004d7770634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107fb0f611be2e634a2ef1f2dcec8df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92f9af2a552e0679f6691328c8d7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa7f7d900299dab514b8435086ae6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821f30a795186f06d218ce7e6a3485b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b80a0ec9041f1e001dccaea545b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afe03cd6981d8ab1217817d008d419640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8344e7dc78c6e428dda8035ddcb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146114ff7b3692cc35285e0bff3bcf1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babb164d2795ca435fc974606e9f698643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038fcb04059e8b5b7e757350ebd0205644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db53bd8cb48f2b23230f6e2b7708454645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843fc21c7a7ea5bcf471bc7c446ae1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa779c01b8eae511bf2e1fd7e0565a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d295a0937e0bd60ab701a81acbd2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f81aae2c3811eb28a4e83d5ae9bfc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5ba7c70c51111c13c1264ca44dd45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a6591fc8265b5d58a13b0717ca1db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15476b97689ef67ea8f0fd17967050bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1766588d6b2f7513097fea2ebe7e99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fd824e58370e414a92cec18454604654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a404275ddd0ccff93c0fef960990c2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9285c5892489ca051eb45782a9d8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321992fe40b8d8eeef20a348ac015161657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dd57bcc7e620d8fe1d45a1c15092e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77bcd8abe9028f090359f65d7b6411659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39282a4cdb8a193a269600a90eb55ee5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c09b2c7f5e508a7a011ab6afa7ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebf2120bfad6b3ac15919f89782d7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8220ab18220d7e4cb18d15fc430b54c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a08c14063f34536c4b7fbb8d72237664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68887efdc1fe8687dbb2026089c83d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6355ba5c55f83161e39e7708de1db0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309027143abfd326ead54f876495b507667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c4fbe65dd532e4b0519f1696b6402668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c88572f80164e4f156aedd60871c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259da2a481fe7ddb300d5a29b269685670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f91dff7648daec4f6d576a04c1d7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43595c2c57cab26b4f1c47fca353b9de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c812c11078d1012a43c871371342673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d34d214ab537147d3cd3df2a35005674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d04aa38d395319919ab804295fe2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd2fc3bdf60570633b298d72e3e33e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebda821c4ed404c7a0157c97b98e4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1a7001c84c358cc32b919c157ae35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886494675fef5f6ffef8b43ab1eed51c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f10137ccd9e2e4f4b4bed289f575c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ca208bc4bf60600c348b414e9b395681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d7839eb65cc6fb0a8645330cb84db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0fa7900a1b88904b39b72f9f7d5a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10777776491f9af2aa4db76226ae6f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f3ae1b0817ffa453c34c84ff3d81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48acf3031a38546bbb7b1656ed8bd61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8d7069aa4117b75cf685d8ec4cb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3889ddaae8d5e2c23d5bce33e0de6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3688869e198aee513d2f546a8bb8cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809bc118d5d3239658e81027611d1e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799648342fb39dfa02d68bf1d54ddd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f0501cc0d1ada5cbb784fe40898cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892dc5b91301278e008440ba49b3a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78f7b378c1201a5ae70801cff32354694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920636de61f7e8d862b08a6e1d911de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ec7e1362c580f57b813dd802be8ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e312b8200bf4996c53197fcaf988697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfcb716f7f553331e50f688458b7cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a55731e7d5884ecb3dbd718d36dc38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7315dd23a21ed83afba41ec61c01cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6a710704227b429853450411f78f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13165aa1d5d6c7fbe5b6f6a752fb1a3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f58b65fb7a63c972213745082336703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d70f37aacdd7ec0b0c219c7f5b6c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bb1d037ad39c731ca1879cf50c0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4ee7bcabb528a703e8500789e30d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0abefd4068114e06030e0a6c767a1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d7982073aafd4cd956368d98fa39c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815e9be958924b9a004d22ea53f2b8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613b0615c3d521078ba60c687b7b71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8747badef3fb6c9ce6faf56e0a3da1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8207822e32603a43f39c9ba7d692a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568320e4168c12c0a3e401c1775f0a45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6221feb6e179aefb44bed9635a8da6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8da8137a2ba285d127f87da40ff80f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511bbcbb3bb50245eed7d5cd49110b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec07e77f6c11d67251799697c2b855717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917e8a86de1cd0292219c12d267c69c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2f0458c3823ab36168d9a65fc05f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7822e5a74ef7f7a69ffc3d27d7427720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b0b007d4763f4b747ce0a708b6279721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a60a26f339191a55c64fb60803cfa4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee3983fcf69a4c13372aec703e9964723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cadc6212fcdb33c2bb9177e1ca3ee2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ea332116b3c9f5da5d02e0ae924fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab647eb902ba213cf4c54283516d9c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6188595779a5c75563d64e40c6b5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a4fa16a3fad174f4618864dbb84e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa7e9569e92fb42a995660c7e3ccb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9263dd519f4eb0f2e6266fb057e5a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80e07343d895cc3da967e58056d69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086683d3e20fe1bb581304ddfd00b27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4df6c25bb87ef014633f3daa2a82a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae57cf16e9cdb546d47a2a5bc6800d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa9fd3d7759b0d913760491d372d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c582ac789d3a30b896b84504706e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c16fa0d26bbe9d3ae2e00719726c99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2e19ce154137f40db0b2efe5d7b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b9b8978e97f96a1f4df05dc3ae0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c6a687920c0cd1de89021cefab1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231114a934796085532307c7a32285d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d3dc20c87a0bf6a206a7df2d3b5cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec94b1ff9dcca42c4b12075a91544b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaaa446086bbfac58a344b35837a87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d9110f1c4fdd559b958a644724bb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f36e75c00a0318d718c327dba58e74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efd564f129286f501d624984cffc83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be9fdd8d1e32329b285390c6228105748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70b08c0d690f5910479ae4b5e0653749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603469313e6d33c2f2bc8d41a153b1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd85fc42b126c92597b0dcfe3c3853b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95696bfd9bf0f8d0a8962fe37f7f690752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd4dea330f7f9a8e78e301f7c52417753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df327c77d400687ee535ce661316c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961ab29101008b3b4f80f0d0609f261755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02c6ef9be097705f084820e935962d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0aaa06b6f34f1f2134ab9d08b930c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a681883f2c4d63755b1bf7c1da7a46b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d005eaba304b5bf0a9b3c5ce1363759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e81b5dbef76d88ca3e2fbc1a8f5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d971ab09c8c7ddf453b2691459eb3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6927ecd8789c44d0cfaaee6ebe19d623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5040c41e4f34c35b841c46726d7b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b052f2ef041cd745174ad7ed9fbc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b15043a579056f34a772d6b14a2a506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa51f23e6510efe0fce569cff814e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb2a788e6a010a49a54302d398f3838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6051534f3bd52bf56f68a18cf54c9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2438fb24213ad9932e91c06367868410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57595aff0d7b4bf383e2d699700450511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ad854eaf6439fca95c4adcabc578012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde2ea586cf4c26159e819666b4b4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39aad53919444176659bbabc5e41a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac8b391cf39f623146c5bede7300815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f18f42506e4c51428478a6b187d5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9503d850b7aeab5ddb14eec78437aab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfaf2ae96dbea270fb90b150ebb7c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9105eeed36364738e12b057639df0cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c48f0d611eeb73354c97480ab487c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30a732978d8fc55b1a1aa015f9491521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785f1f692dec5071135405558e8a0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbfe1cfc0a40988a647202921f8b0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e32ac38e2062ad2ed76e12089955c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fa4e707cf46707e24af6cc24007b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68385e07fae1e8ddf2ea56dfce459c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350890f4b60c0084ce472b6136e6339f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c95583db2beacc428f33fa847bb3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b1509b6026eb35e106c075662b62829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b4594e3b1e2aa12e5828c5720b2b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d882f64d2a1d439e16874a69d8ea431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a2240595db7a33158ddb5fca110332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf5344914a500b29817c2ef084ef3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc109d76b8be36fd812e977164f83934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c17d445445b77953a199be47c8a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7746d451014ce73664be1bcc0ce1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bdf3190798c597792258b6fbc709437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20464bdabb34fd6d31747df6ac62fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfe5ef4295185fec685a4e9f1e967039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517ac428d096085fd90b39a31833edd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4fd75be7fa8b30caf3e7c129c1d7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071c2c009022abb0442a5d15a08787b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19526c6708eb58a66d83936ae892d6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d931288f8641ab3f64a58a298369f0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9997311722cbae218a34ae415c31f4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e3578a8626375edbf4aa6e2efaf2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ce86cc539893f759bdc2a62aeedbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d95007c78d421b1c8890f290d3f0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c971760459f4a850147f678dbdeb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0daccd138c97fd24a83b4bc36968150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c879542017c8a413ca0544839f205451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b5575a823fc5be0dbe370357993f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105d995eb30552b0488c5ee48a1061a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ffcb498117741be1ec5fbc9dc58954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab47d370e7a5cfdc51d9cd0e946c3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40154aaff5682a21611523ed66021056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1d7db4b268ad2dff809a1c06839cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6a63c8fd380973ed7fae1ff92e4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38301a5accf57204132257c0b908649759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b0a0b5818449390ea18605379713b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500827ee0ec940c25003d66825ef7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbed80b398afc6f836e93e99f4b37da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4d195ca8c53fa0647b02dd95aa49963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af33a6a2c8fd072fa4d187dcbc5c0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce7c6ac6e53ba84fd64d0d1fb428e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2085f82432fcac42511627811687466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60becc88b943f0447b751c00af2ec47b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df39c895dd1630ac4ff4aa25f9a91368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d15956a2bc844138311e4a1caf3e0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937133e2468ef298944488aeaed5ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ea6a15acbef6399f43604fa017fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39605c7a012f6012097f895ea09cf42672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669502f8a348fc1228410f602f2a071f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08886e2afe97325a1a07cc73951aaeb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8603ff75a1ed0220a76726b312c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0459b32054dd44d1b4cfbb6289d770e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616ee3a3b39d0321004922250e9006a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12808c7458edb771c1bc38a1559d47e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb8aa5756f6863c8b6aa99d86294fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882163a4e608784372b3e5887e945f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a30bd3ca27d84e3e5df4ba8227eb6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb93a7f768fed06bbc38840b6b75d9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc99a1e8035a5e0a9810979b7e6ed383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e066c043221854ec6b70b3beb5366884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b81a2814c65d2763169073120f675c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12620d7b1d97a26f3f2cf388553b8cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5287c9e6f9cfe237f24b51a4d30dc6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b46df98d98995968ef7395ab0aad0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b2557841b6c4652f09180c692651489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd72dfa9a8cb2809303133568f4a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7117e03191bd2a734eb1e6f8e6c410091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21fd632460f276f6ebb33ace80ef892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe348b005e27f543fbdc39915b8c9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3466eca288d9b5c12bff529cde595794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab101f31750487c9a9a3484a1de217795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245bc83206aa21ecf33946d367f9cab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630e2deeedd3d2820435fe8ce3014eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d8de0689b6308305f8113226a75ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb476334405a1b7df29f83f95ddea43299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a876c2f45f5a4f2a9e79ee25a97995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b331f6be8db577d338ee12adad54083101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07820ef96f27c45fb1fbd73c66b6edd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065ea362ca04806d1d0b261c1ae62e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88804f71fec93d2f2c6abcb888466883104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d685d230efd9fa03803e4e7fe65de14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41329f986b56bf0a8b9c44201416ff0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51f5aba5eae117a75b01d08925d565107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae84bfbdabe644cb7aefff3c488ec94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ca6fe9d6c9e8d24b10217cb0b73c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf96993ad0d03d3093a6bcfd10d3c5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478ab60034443c7c9981e46c7b536d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1dfb58d2ee4bd9135c09aa387748112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95f05ac304f9f921c83e370e4138c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ac2ba6f13bc40e17703958d4fcbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fe69d2c6c3d6c94ffc94d3b3a243115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1237b4d3c28654cd2914e0cca4d93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f074e2f6ac6f71508c281ac914663e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2a93269de450366ad12457437f09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28317bd0ef1794641b1b36b4dfbfd50b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ef01390eaea83aa4c537bc5c7d179120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b885216ab353a1996a12b273847e151121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1171afeada9fcf5eac06a8f906756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd3c39e066878c0f4e3ffef0db40a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c2fecdcb8670f0e9d736b1ab284fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057535d657220c96f3fcf4bfb4550f31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2ae78273d17832d15e897cce5f03a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812996953994e604f82630694b7dc03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a28628c3ade31fee0c4b152f9afff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa5284f04de628f14a2a0b61d68d6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aaebc46e9b8bd930ac2e9d1274b11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed73c7fb87bf930396621f15a58164131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd406334ed4429a6210d1eb2e6c1d83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1911f498b532e9337065c9300e6580a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c80c30bf518078220e425e22af1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184e503137af9d65b8205eb2f449191135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a1a68d8032939cf8096df10f6c95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c7de30dde27ccef257ae3252ea82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3730010328fb5b39910a78612f3681138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2599e3d850d0f169d5f18883b173df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb5f0b26067c62b2298d4505c33c19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc9abb73004527e8ffdaea34325220141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da1fb4313a352da852a0ba108588fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3341de0f729236bd11c83e9bec9ded143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b7009765f6d3992e2d44fb3431008144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec4f26b5795c2fef00eb22d378b25a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25eb3fc159468e2b92bc7cc667eea3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72b8487253084ba516adbd06b04f36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cef3c1ecd4da8ec43af94db80ebf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff36140dfd67ea2e6eebcb77b8ae906149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b56733cc733d5a8f44445fca3575d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015e325835e416f6961dcdc9f40791a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969107fb06806386b185d24de4cd0e27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce162f7537c6050278a0b693e8588153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d41dbe4ebd8dce34ae4fcc7b3df85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564b6098744fe96c4df1c05c848cb5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0390c7b2b3bca6c762e44588ce930156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f27a8053fb525a3b0354eb5b75ce5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230d898556b65904fae5239d7e1b56f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab69ec986e6a6b39ef58682aa7d33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a010f2205af28823163c1645d647e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e6785abbc4cb998a2aa7e634a94dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21a0788c0474bc5b09beb14142a5b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2534df870c3feb1bef29a210b4213163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec78735a963b78d123e08c7646d0f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec67acf3d17a0fb108adeefc8534e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a3f181d949e7efc9ce3cac62801b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560b16e9f0eaa992beb6b293b9b7a42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41baae5900f370b976c12cfe4d70a85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f811f22fe095cf8b509719ea4327b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4c5fcd4d9c41485231cdaf6842d3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff396e32ff49a131d073d54ade47ee7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306cb425cecfef0c8b989057adbdc59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788c375b272f14554f78f6d5a33f9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0db9e421cf9195917b6c7ed6f0ff2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ad2370ccb33cdca3207a9cec7cfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8608c4c57adcf3d8217c3c8bafa7f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277fde5035b4544deb300625d2994d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20c72cb5cd610ce437428f888469c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd729ffa022a714e9f3f1ba87ef4be4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba7984a481e628306774a39b225ada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99c93b77501e493b9afeba4be3c6b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b924729c2d67e1d0fb86b9d6e7b54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057e2393a90f1b182d957a0c9402acc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a48e0ace6b1e0bab3b46c19be5340d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e288db3b8ee880b28ca87a4858437185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45273c6122ef25a42a309c820c8e309d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352960387506fb701bb2a6582bb4faa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25700393cb74cb2f505f85ca04dac452188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934c45c15a9d8ead8d1a114b7adf179189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7c29637d68acbad23270b37b96580190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501798733e6527b68409531af23a4c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0461db7197df665f44f7ec9dd42a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03e9cc53c608d738f1d92bd7bc0729193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ac02f8a1bd9a2d176398678a7801194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e75361cf1af283a3eec3398dd277f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8405b48ce17c9cbf7ee77ed5882733196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a2f63357ed132b411d822a0825263197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8ccd176aa5503959739b204ded412198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689fb07dcf6e3304e5aedf05d737a0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742cd134605d823ed13f75e6f472380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c98e6d98863923c1e805e24d80806201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead97134c58ced8861deb143f3eda88a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a9605bbd33d46e416a1a150b9d627203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e0998a485b3a82b358170b5d16945204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bf3d46430745c45fb93cc2da8349c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dc8ab0187e9b096aba645f4940044206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b6e37c7e265bbcb3f5eaca8441f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14145d45147fa5bb5f0d54719ddc7f23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde7a196f6d9f4ff0cd37827df2722e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d00aa3d63866edc0cad8c4527616b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cff25a9a95039e9d968a8e2331c58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a116fd13bf59619f32a0327cf58f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e3cbaf17815dc500d93e80a7ce0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9c4084c4a9922d25a43d561bd3b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954c37188f93a1301bd246825eac7d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd124185e52c161df28bee13c0cd259b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8107b4c87badf8850e3506c3caadb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81226c746be2396d28f2cec508a13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eed87751593246e294ff4844324653219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba639ec8359343dab31f3a31db4c43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446de66681dcd49cbeed948fd978131a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e83af65557e5f3fb4d46cbc9b50e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93bca596e84cfb11053390eb9a8f25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc564188ff21f63fbfae7ee7692de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ca60b1fe3870c543278042b2e42b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dcc9c6577c10e204f903f79d3cd07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c746cd9785247b185fcbf063d2897227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9986c9aed80ab9a1b68a7c94170d56c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff642b881c8c9ab8fc172f1036786ffd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6e1bb503b2c695af1fcd2ad5ac60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8a3e400675fc24492810fc290c665231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408aa577f44d1bf40cfc9710906a906232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8734cd898606058554d63fdc591a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62dd40916acd757e487a3a9a5e9adc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63794fcc6c42bd13a907ddc69027306235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44d7174f20d109d9926f7184532bae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478d253ed1598cf47edce2d008826a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b3705bd00394e806feeffc6dd2ae6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758a3e92bf0a5e78d0844898c16cf2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66904dfc626cfefd87594db6eebf25b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033c105cce8ac7fa8dc72fca90df551241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b9103badb38c124cb5b6372343f65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cbcf1b9f00899a1bf36a34669a0b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8663f973f91f259255ac9587ceb90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c82fd726d05862b0b5a667c4c6e78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58206630cac60b342568fdc6397ec81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3ef89f773252ae0fd1ed05dfb6055247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec64e4391cc69ca3e4fe3b7584cde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8240dbb32ca0d3b1846f76fabf010249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c040162d5ca3504b847d6817bf4bdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2c1a478ca0ba0bf88e6a4f9a60116251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d12e5af1e9233bbcd9626d4d28d448252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37e0067d143c37d2ec45ea1eaf7d5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb4b898ba0f5e69a7911e8b90ca10a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90c0485ef47ddf49e28717ee65ca94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb340d217eb79cfd2e7ad5cbc6fa24a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa0c1ac9a9489e8fbd2c62e829f426257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e828fc8137b9171d9c46581b68b2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc612c4e6c968f1658fab0bfb23da24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd894b750ffdb0f4d0b1417c7169d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc03d7753484991acc7958986ac76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95dbff84350f08076fd361fbd86c00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13790178691927a41f9606bd15310ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb753b127f5e0d401512f4ff891a2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296505b9935f5f5a5476459e844c9ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49a7b1f8523b8f3845422e16fe98eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a121a3f17a6253e6fdd0d61d79d1f35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b5e762831fb4b834b5b584a7d608268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db164d8e872e82b29b2eebf32a96454b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b815b3ea7c2df2fdc4d9a2170a3ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5766353156b53284fa0cb5b578f8ac8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b537cbfdf300bad13788baa276573ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434b606eacd7088cb12f637d52e6bc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654236630099c8ef85b2969fb823521274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3252176a2ae0ca8feae6cc6fe202993275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15240205c1a7a8473c3b4883ffe85b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6af3060c7381fe819e74ce60b8870277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76585686684c47d21a3140904efc0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c17f07460545e2b86c3bfce342535279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fb059859560502614c9d6d1b89671280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ffaaab25bc5329722be0d545a673d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802dd00699bb05b9ec8b8c0ff44940282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367a1b1f680e47662278ed76336bf37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6723089a47bbce7ce3dc103fb4cdf7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2decca5c7d812a45077d8ed8af233b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cee0b654c7a07856a3003d6442c3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e899fed56adafabc694bb64df0f0f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db90719aa17f8e4368c5f2a794d9bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9baf435514ad1258c8d09f884dbba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe81b366c24bc574758f03d90eaf755290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b6b0dadb5ba9c7b55da01138129dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b96fa4c8d5c040c9e7c2282ab155c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b66c8c71a29049de5995e958bb5b32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f38fd22c00ead0118f43781fb914294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d39e5128c67c3d0aff4149f69e0509295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df6f9f1b4f9fa79ebfafc5ef6af341296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c0dd4912dd5be958513b10787706297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638331a03c9882060f897201af07769298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d28ecea9f91406a8746d75d848fe1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc6d5c4094c2b2aa85519062e91c84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ce9f5d1a64bad69603ec112e0d7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176a0ee2cb0c46a2ed618e47e6596f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5fbdf566f95fc063a1e195d398a6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0a67ccf6ab10292455962b2c50251304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca76c23865b8a1f4677eddf935ea2a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5aad019ebba2f776fbcff071016eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3389a79be7967155c98601c7cd486c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739160e111c32a59e8cc458c418748c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2eff10c73884d54432d86209f8d6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68124de2781f29d54eb5c4f89decc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16b051cde2543353779e353fa85c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f33b9961f6d3c4734d89d5775f8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88912a1af421f92c40a73d25436251f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f9593068ed463439567a7aaa13e48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671119ec4540c2eeff32c127b9b6eaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86176f4f893542667623a00f9949f91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2bd1b3b6b60bb7c938228640b0e1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48524976c6ffebc3e45024acef4b10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eec0116f1caad6a53139ff51f23bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17223898e41f31193a44b10de05c397320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1bf8b98cdcfb3943f973fdb67420c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b21f99f0b057896d070c0dfc44ff7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d707db9977a95ded53ecceeef76545323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063aa0a086656315f9e70df0f016218324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ec08db4dd4f878a756632a4e675d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f9f3a21d75dfc3584ffdf200bec60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a29fa8c9af3732106905ea0ef7b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bfd8819f3b8bcb4f64ceb290139f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4526c294ad4f46230c74384b99fbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc46e7fe8e2c3269aea58646709564c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070edaee757608e96cf4b8c42d88c478331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d90ee247f4de0727461a1e7303ad5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c340e4046a18ff46d377a904fb3c430333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72023aeafa261756be6dedb6f2754eae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17996e85311cad31eb738581faee1bf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf92c9c2e6f0e6fa627ea03d03cf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e7a8cade560b4e62734603643decf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38bd4402135bec948dd0fe79e8860e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ba6cabefe73e49aa5b2191619351a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88757641a18c38f7d7ac0b086e730c64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07a51d70a0dcdd20aa61dfeb38eea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b2bfbbe2c045961d24b5270726125342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a2bfdce3a0b5d8c62452c41d2c249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ebdc1837e0bb3c2cf30750e2dfd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836e710ff0a223ee66ef81728c50476345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990832f70163ba02b257258711246a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a1094cd70d683767435caee74a747347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d66482fa5b86b9ec4f96e718e318f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbefd77246e3567b91ee3582104de5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96ad8e8945b66c81df90a4f4a92da7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ef813ad8495b38d7fbb608ec7d001351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faea5cf3b51ddf76422c65a7948b3e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ce0291561933344a2321a8812b8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de320837a05b0a7fb46fb0f7bfac9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf5ba8fcafa2376b3c09e5802f8ed5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361d22572a5134763882b568c7f9460356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd6d3d399a36cded3fe373082e988357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7c0be988dc31130d14d12bd2c0b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1182031ebd725d0b6ba7dda29010300359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddbd5e707e659c0a5ddd424abdf5b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd711a6685872c93a66102a64d45c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216b976f173d757c79fa055de4df3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90b57a5ca5000056dfe82445de7594363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f3f0ed581cabcb56ec9342bd29a50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58862fda744ddc5e552ec592f490954c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bf0137730525dc06fb1e8ccfaabeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7588c3de766c50e52f2ae88ac138d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679c26d1b383d6f4fb084deb86fa04d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c063a1041946f14a16870849b10e54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a4d868949e4df6aada38f574cabac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37aaaf2806126319d14252a37b7042371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842af252b0a1989c84a4834a7b8d976372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b1aaf25a06c7bd9e2a5042749097f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7287ad0100513a99865b07ad126ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6902332ba4c2c23fc05aae4bd7fcd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228b5fb16d1bbdb9d933e3bbd8d8895376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888ad5bd6a7bfd940ecf080a8ae43f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d296baa8cb7794f489aa9500f65c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0722ba952c9057e71a778dbced942a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7f618bfd3807af56eaa705dd8211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550625d0a25d4742f98606ab3622ac3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a4f38fbcb45b5271e9c865f6a439a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed90f6054f722dbba2a718c9fb19491383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951e99faf9b2900568cca9f7428b9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b6c34f53fd2d6adb84ebe8e825de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbaf0948e449f4a75d9cf15bf692a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e6870ec8f2163d0ce7e40e06b0e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b7ffb19e244631cc3619890e2bd5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311418d8f39b8c8900d33cf2df793f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf9c0bd02635067c5244a1a0e5109390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128ca993c154f250dac5b9370bb16fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56998a57cfd35d1ea132e68dcad3feed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0bcbfea5b94b2c6642b1505771a44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f29b898255f8b9f7978d42167b439394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3214eaf74b64108f82e60f08aadb76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbeb92ab8a2e0f5b6f9331149ed100396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8a6f275f3ea4ef69756e236d8805397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5798aced156e108059d5a6a62d182398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caee7f37d7dcf18269652529b389692399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38c6359b938687ffcb118da750ae7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff92fe55d832039e9afcada30da2584401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa510c8f45304c34c3ea77aa5fe0d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b469eefc27581d3526d5fbb06e55df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ef989a76017b4e833020a598368c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ff73249ca5f9f763e0c7b75575b86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae8705f8b53932c178b1909a8225d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166216be7fbd20d84b501c92fe5930d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280ae6084b5c845dffd6506656e3e9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a9bd9fc0a440ae597a99374ffe8e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e506aa868a05fc169ebe424ff7e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508560e977a720f1f08a946b05bc1c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7824a4b063b5e6c1f75708c07d466412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a63d5ca24bffe1baf0f0e26c8668dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41df880024f6e84e5901226608f4ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aab2886f74be33517a1cf6faa1017c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907f334b82e8b02e8f603491c453ac2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad85d0f2a8e4fc7b8e0496824bea691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc7ca6353b332da073247fe56502d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1179974a0af403d20129619ea09c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719134bd7c6130920f2f689fd925735420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d024510a5173c698b6cb0efde83015421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe00c0c5a206a38f0be71adb96037c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f79f146468612f1cb7b30bd484fe26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b10513c12522c1a13c611b6adaaec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f430d33c9360b2a50ce86a82f9c32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac90bb188242eaf9d8bc9f30fcf0ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bef6fdaeec15228dbf0f1a01a65e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83c64714167a134533f0408853489428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a37fec4013ffeda061c881cde303c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f04fa154f134b3dc10efc69057cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1266583b136f2cd7066a10669f88d94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b147450a8efdf44afc568530299daa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79679a2c8240ba13207dc280696cd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ba93a245401c537dc414d0ccf102434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2888981e2a45de9079906e9bc25062435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd4f00e7ec3a35b5323c71a9f8407b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745b0e5f2194b1357fc67d2684ed801437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687886b50aaf90ec603178867f0176438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a9d9a88c78404762dd2e3f0f23971439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf395070a2bc5464f32ff0045ab8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c192a9fed6d3b704ee5db8e2d6c505441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef54b1722469db031dad14a96c6b3d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b873243c4cabbd4d450dd79dac8e2aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02273dc89818e203c53df8b1c5a547444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f87451915f69d506d5b6c75cfd458445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54d88491765649dd22b84c5348f5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612038fc46c4afac0d229385a37dc62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd92e248a62e731949578e8ffcb871448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a854dce398fdb36e500b144a3d030449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc4e7f92e8d67e54af5b7a486533f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a4d6619cf71f77c2846ce8d39ba62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a5771ca6b0563ae717f5947a689d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5fa497ced96faa0b3ac86c00821e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2b8e36ad87fe087c0391be2458ac0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca832ad335f21ccf75be74726c8efb51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a17be9d2a187e79791a5f1d8dcd6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62793fa784dbf63fb426c67a56beddf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba973862478edf308a007c8cee4f652458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58236f3da49a9e3e573cef060d950e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363313a15e4c3aa0b3fcde2215c2a235460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cd29b1fc2a312135d6320e1435dd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90fdab1b5ab3ab6b7876e27837c595462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d6efa072f6297b78467498ef1697b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f32c0bf390e57485b395816ecfdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44f098ebdc9c15d768dcdf69fc7f1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673b5495c5cf88c87a548ea9d721640466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0befd843f8b3e521956dcc033d1778467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f205cfb39152c5c11dc9aa108cfa6d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb5caceaeb67b6387d49a2e676ed4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa243faae259c6b084f8d5fb655eef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8816a965793dbd9596d6cae07e1ce8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1586fea788e8fad95c6ebccb64138f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365a6826aaacce08cc37ecf742a1f9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96994cfbaed3263ea1f50d039dc2a7e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d4095ff6be58f6a1969774bb7eb14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199ee63e3b79af0d22da23cef33e33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a39c4da1026d248ca63323a48b58c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e87fbcc13833a123178f34b285813f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d6104bd5d9571cf5e64d5b2e6462479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1a4bed0d13194d8e8f3014cf076e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc1b4cf713afe46c5bf621003deab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79bfebd286534aa4dc15fe7a117480482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d6b0e47ab38c11ffa5dcd06f8ae60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c2d40accc7e90c6e8174ddca9284484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9c800c6e597ac508587e06d3d69a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f4f82d64d6674bd3fea31ac09fce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6c69792d847665141ff74f257adb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830f8c0ce974e8ecbdf8884a2d5ef1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f5c2b9a72f61a1a3dc6542c649fd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e178bb05aa78e205ad8d7b03f48a4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7efebe98355faf83b313b88de8e9ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcb85f359583632abbc7f8a2343a9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda52400d87bfd4f543be1172174e23f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a74bf56740c6415e01eae9a93457494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5ab86cad2ec24dc38e09df98274f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3672334d0be327160beabeb5b133639496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d5ff6a40a1131846e75daea53f196497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97bf222221ebc0aaef11bcd960aa94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d617e2b970d672125260893ee017c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad599947263718527eb477f868e0813500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7261d000ee91186484c96c1d5b3dc17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd06384a17d621a1b589ce63abd87c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e950529d69c2f6a052acd3e234a89c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946386ad498471624ff3965be0a0e11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290027022d7f230fe2f892f3509700505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf903f16e2102c1c842f99ac617d1d2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3867569f79df93705975b9e4589b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3efb75816c8e51ec658855990aec8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1840c1f9934d76f84220967d0da177509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ad85b82f4fbe951821fd7760dd14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cf64a9bc407007e9c6de088f13d5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49ce134533396e80f1b93c2f6d9439512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012473144b9702a2a93ae850e6a31a21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ac9fe26351d9a0e9d49e10a318cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00856a66b7edc2f8ebdb7e0ef9763515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0761e5aa9a3f2a33c6deb40e3fbc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db43fcd952f786b98d889eefc2b59c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bcfcc7162305f42ced70741e1586c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548154348902a74c10c9ede60128539e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f07009b3772a28745d796507cf66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ae440ec8d9f2172aabf169e600811521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87410d9275b40a181f9eed2362b801522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0aa27ab54fb91894d308ceafa0045523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c53e5e75528473fb17f84e8c3732524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dadf9c2cb7408379a7396555406b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e799fb231e3a78381f0dcd2c7e463526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e16a06886503b00e3b2b9788d3831527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9048910558c24df3317b2ccf7bbfa9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08df9cdccd5d08f8798a47417e1535a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2854c614e7db9d1a09f281c58f2443c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa25dbbe8b137af0f578803226a040531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23310c274db3fd453bfe2a8960eb7772532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f7d9b835d078a8721bb3a9388036533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c897f79135677799a61e36f7f3e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd272bd1186e6c821f4ca322479e736535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd05d33477f370ab6b666b568d5c80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fe645d161d3700f5b0be0ed249995537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed7e83de02e11b648abc1c740a0b19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf981fe99616ad9bf2ecfbd276e536539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245eb3b762f0d7a23c3b729530aee53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe358a026fe55b30100b4c92fb59cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c9159264b2dba3adcfb3a558aaf3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd720e73b819ec9d0a9f726bd1c4ba2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc73f92fd07d1823fe81bc31eaf3f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f4207b16527d4cd159520be910cb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb6b641dc2a8af7c6e02871461c33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7822955036888495427ddc2b17892547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414657cf9f34e92c2c4c66c4cab0f263548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfe9c7132ca4ac0915d6106d00e861549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9d5f392a1698a95c4bb2f4b8a386550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609142841ad7dc82e8f194821e61cbed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8552afd7581880ffce5342ae963d72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b67fbc000e8b43c13e222f3a4468e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9e3a45331cafed28f7301a82c7c7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b26fee46aac778281255a25624c600555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91706265d3400a7ffd425cebaa87dc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398d5013a10be39ad574ed7fb852510557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f692cda41812b7d3e31f1e6de4fa8f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcb31dae1801d3d28cad0b739750d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878a6d33fcc772ffb27ab13df540658560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3134d11b3ef7a29ea949d8cde5fffe2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659414548335358a35cc24c3d032bc39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c5ca59abdd3e46ee765763c341328563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4dea45059a463e004d44ab49416d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76376249ef9b66849153b85c6bc751b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43644d19d53178bc5d8c1510876f07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca8d134d57e410c885bd76987ea51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76536bee36d649e0521ac94d81556e15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664d5c1f9247deb3ef3fc650e065286569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54862e99deb40f50c297cac3b4b0e4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071769bdbe5d7341cfeedebd09c9779571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160658616737fb050e161e99ed4d5f8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3daf504b68c467248f57769a25751573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c9a45d226f7174846c471ac35530574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9638f5741f9f159d5076c8dee51b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029641da679c56809fed8ee0478e72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd92e5ffbc08ecd41867c372dfbb0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c672ac5b3eb2da76f79b74845c14f53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb89cb7452b2be9d06ff6983bbbf92c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d3ee20e2d8521bae47c0a40202838580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601092d3e5e3efbc882576f54ef67eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea8da8f9f2f5e25b7bc8b387e32467582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3bed661bfa6972fce8237c87c1116583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8d1c4f7f7a3d01bc8e80f795a60e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4ce11f700797cd623dbc5e41e8e4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64c7e963a30b2ff7bf739ce0d264e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8d47a16e297eb0173521f6027d177587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0325c7a35e56df0353703998221b25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec62a0f5bb1a025ea2539d954a9042589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d0dc6ff56165112a22a16dfc009ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b4e9cdd531a8cf74d9680d014c18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0f6ad9ec0620dd9574f0c3d84c179592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466490fd43a59f29e2d5f4713784b6fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ce1df7df16b83fb2fc74cc7492991594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8460e5dbb19566c735539e227c9e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb68d07ed8b13673f1d94692caa44a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29174f2e6a347f877be0788b17151d96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accf0d478ffdb0a7fead25e64e7b005598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d8bd20bdaa350ed6a116265fc7fd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8966bbe3cac3bcf60b9427e63113ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba01513fb6927f2f6a9deb4ff64a89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec634b65d16360fb72a55a164c4f5de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09489c2f7b16a51a08615d0f54490327603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ff7ee230718f5015bf5c3306fef73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cef9c07e1d59d8f5ac613b95aecad1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9711bc714974e8b05cb75040608a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaeb300344ed29ce19926e9f3945f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce67a7a310f226613bf1f5b747b08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e72841ed56b2a011cb3b23ec1e9ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb194de365fadb6d3dd597b7a0f460610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc1a4e8601dbb9745b86626c5430ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f61be91048d043937c762eb04c32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955ed1efbead318e3d5d37d305b50d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581703a936177b1ca7ded8a474a7da05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d936e9a18e915ae4e9a4232edf798b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22124f35da9757667ef1142d005fd033616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9480855e097ce772c925adfbdd21ce5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac834bf38c9b114c257ac0bd294f3f8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aee030760210db36605754a3c3ace619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d3eeccce96b78705479322ac5f921620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e7b17248534782180ff2fb3da34a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b400673a7c1d69aab134f9e6480adc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04f14c9031e22c5c84d3edb6e94e40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410cf51f94f0e8d37f5e704539c97e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadc117d1b0cf59333f1990feb98f13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252888bdacd74ba22f1219eec5aafcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc46f0e51662108d7ea723eb7defbec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877192f36bc46e02cba01676258222a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e78cafa49623e6e01c74d0bcd4bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1df0af9d3244058635f9ac8099cbb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38ed16de67e4cc1db2c2481ab9ca7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9de5f6b5eedf5a13b7f94f11de091632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2a522384eba37ee006b1fd899ac04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46da971ab183416bea4a2fcac74a052634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9142110aad0f57ef27f25b87c499ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adc9fc00b4f9c7309d8abc48951711636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc23f75280892a592194dad13cd738637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc87454eea708c345adfd11ebcc182638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881d2c1e0ce527d7babe96fa705c394639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222ad5e74c6446258ee3cc83de7097e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb29ec5969da910f4617e2d7c5c2246641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9385b95783a74e5822f8e8de96c1a9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef7dcdf53f87c8ad66f57708abc7b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c6bfd17c6ab747e305430413d01f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad4cc1d6930958db3463c03b4ca26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f364ad76af2c98d1824d3b7569a5ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d72eb8f861bbe4f1f1d556831eceb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cba7746f09f23b4c14ddb692eaf6e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f9d3e7a4180d4284aac8d311b9eee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a7374d86472ebcc45197aabea63a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a211dcb46ecd9c947fe7722d2dce0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b33eb8e40b966460ca37ead93c6006652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bc4bb8347d67d7bfdd99b6e1cb77c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b76d3b6b284f8ad4a2fe4317d0d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfb4147a650c3cbc4a0d9f885c6860655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40fa9d7bf00a551b4b388c3d5f2196656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c29e53a62f47b05029a985b54a812c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b683b827dfc956cebcb33f5be9b38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c65fd860d46145ce8c80b95034831f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173188f6c5cc0dc0b97a66aa026438660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb510ff3e7e8c69098a24987b95f6fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac5c051c59892f6271212d00ae65d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ea38227ad25601c5de667a6f3c8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07bd7dc8feabbdb1da1bc8baf929c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4ac9bc004ef77e584d24cd95ee70c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503191fd8c485f2f1fd30f6cc51ccdd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bdca84b942e91f12e5e924fde115c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf79cbc1a3f166855a2728cfd4c9c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7affd8e3882a56d7d499a25b79f65f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f75bdd5ad7be7766e1bb3596569b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edf9cc71e20d1040dbc2b17c5d6617671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059f8587953d21618905167607e1e15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8718dee45936dd4859eb0395243025673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a038c312608ea7af52d7097123a0bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b34cf1c965e4774218ac60cf998bde675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16c5ee6a0ad720c86e2ab4fe0077e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b5b4df52b5ff284208d2efc21d383677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b878840e23c2e8b19f9907a3cf034d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423c1b16558515fd01c23fed93e17fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0486b808cf83b15afb229815bd4a4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9fa06760ea4e510610f0d37da67f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ff17568f4c1f72052caf6222ce70b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313f4d54b5d763ce9b61ce3ce3a82b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee417ab9ac440cab7d45bc0c41b2d1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29f3aa1a41723ff96b3c16d6858daf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642b8f4a9708b262a04e1dfe8cccc49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31976590d7bf3bd26deda60a55eec59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d27761e41532d58e7655cc8b1cf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e631611a2b0ef4db2692c20b2a5405b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7934e79042db61f709b7eb2897be27b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fdbce34290df267f7b3c154db4f42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595406571ca456c32c4aba5de1e6ba10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cad7220da8e85647d12c0d3ea3f80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef1fe3d365180b428eb2fade87cbc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728c41a7e9c68fb9b9201f3525df358695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1265027ad7aff325092e8db0fe9c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d70e43afa9a75f1adc33d46a23034d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f14579cd8b540e0cb2409292152a83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4249e030f4cd5d29a2b2acb28d7579699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0973ac0b77aa1467f8bbd5f74632408700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eea97b5260b74265a8760aae8e9fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8475b4430287e059c067f0e0a5cbaef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1f00401e33714c68d3a1ec07f904703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd168b1195b9b5aac1a72d5216c8d90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4236cd47a9bab996b9adb5d5d1acdd4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80299297c4c2b876d86ac34e41f60e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0982de131e8c612fb53584a0f7f477707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dc38a585fe22189397a0f68c7e2cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05762d74a3ecc83fe0d7c504158d1839709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed59ad6633d05be9ccf72c2785b9fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa157cb3a2470383352d3ea901c04659711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129410a0d64f8779b1997588a3c477c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733e798aad289b180991f57fc04180c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e5be009b979d009a8eb5442e7d44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cc308402d657ba3a97995965eb8af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f139ff5f82cc468d39bb43d8a11637b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d7472115c5d809c85c87b8e514805717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939aca0f1447695da04556e11f7ed21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46306f04808ca4953705b521272a29a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc2445dc6fcb918caecd31f4237f2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784674f799a8780669fdf3ba087adb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c56e33f6e30ff3b665bef5fbc8ff0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556e0e449c00d9b73680f6d5a6830e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701b906b1cbe411dc2a962b72b67bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f1fc7fb6f6646cf0228bcf5fe14a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee730403fb6b4912afaf33bbc84c62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e2d3c8a6bde1310bbfea869032dff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8338e1edb97849c1545eea63c2b0c6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d0e7c41cfee9cea48ae9a979efcb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69f1ca0bbd3d7ac7c274456d6fa9ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a1e9058e7c0fcb6940f64b44eacc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbccbaa8281758036b5455895de17c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f42d8f613f2805094184a184811975733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e524156f3feddf20128dd7c9314bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5124346c19e9d7c2cc9592f0a2be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20db8086961092511cfaa21083362e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866260a63c5a90fe04254aa17057335737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2650ea789eba9a9e2970f7d3a71428738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7b49fafd0f773e255321767100ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd9d73fc2462ff9e06efeffaf71aa0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ddd27498ecc087f861a0293f1a471741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f6f074d461f319160009e67cbe147742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca4b8509037c91f8715906d3d9d3f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b44f5aa5415de9188577b7818533744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46cdf2ae7747304597cafac6a2bd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c183ec4570a77fd1af107e28dceed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542fece5b91eb00c6da1f41ab3eec09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e80e7c6502fc8c1bb4aa5204b38bcd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89428f0d323e5e2b028d8eeec6454645749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37361b7538c2d1638cab07a0a38b0da0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a184a4e330d23ec1b029a30c6cbf31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0bff6b1ab72ec9546a1587a0ba1c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1ccaa4d844e25733436974ce4f3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d674f5ac562dfc7dbf77144aa3d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df8fc9ff45d1780a836e76908ade08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc115bcf06bf9a03033390c73b25b89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58554fb944b4812cc743b5f65c260757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33e903d224578d031aeb6895f867f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28805008e659ffe7702f8c257cb8d54759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>