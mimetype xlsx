--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca650e8da047cf0654eac3e7c60c6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf84f5fe7207f7214f842684dbb1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420453d2eb969a1687bfcf1f71421ec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d22d1bb38635742c2250b1ad311cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fcce4ba02c47aca8b2746f25c55e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2797bc5ef6fde73c1f52ee540b7dabb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474071ba3b2e505d36ed3795512f83c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca5eb9ae780d9db2b3cd3cf37c8308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68863b3dba73d24be3ba67fad8b0a2fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345f3e29b1773124b41622a3196ea5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddda768950a4e978e7597720fdc3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40844f95ff4a9f13cf364c13e2456312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6544822e49f0203cf202664be833c1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209598ac62331c4e6a1357e016c289714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5967fd7a82f47bf0bdaed1478bda215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362618609a7f4be763e088758f3438316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80381e24dd5b6a0092da525885f96417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7326e4e39066cd49375bd1919547f2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882dd9d7e109bc3f27fbd8edc3eafbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6014e9b25333d6827d517f61e570920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d1708e6bdf71c2c6d3173d431b35021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e02eccf1ef3fb5d004b38d42cfe8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe7236b5232c9aeceb3ed0a8ce42423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3b8809364746fddf7b252a6f5ed324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426da6586c5b049a74081f601832fbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d190a4ac81418fe0268dc19a797326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b57c7f37929663193668acb028095927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588707e11292a1e06cfd66dbce5cf9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a6d0090fd36e730d4a627a265fe4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de828df8388cf6d4bc9f6f62ae34e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562723195406f2b1c4ce7fc60067258331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66692c2fdd98bac85e0a8df9c968670a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06df9b483ff5b32c496d073af92038433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc59a039f9e4fb0781f1278f09d1d5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bdee31cebc94c8dcc6cd6f0cc61c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7c42db12b5cc830bad059a9b05b6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714ff42f95b71008ae0bae5884f66237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550393d749b3f7e9357f6965afacfdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3590a697a14a2edefdf3fe8fab0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860f594bcfcbb75e3083f10069af8f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770385e8480c84893fb4053ca3b5a5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496e49cf38cff95891df42b540d20242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb7e47c112707a1a0200e9e76718d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918a36f63ec309d300e22cd502bfdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fde706be17f4abbaacbe78555aa13f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3071ab17475ff1769ff0c0f0fd7d6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9d2e8010a2549556c26a5f6fa90a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aa07ffc78a2d3d4a70ff35614527648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858495dc2d292cc05f7e59335195612a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb944f55ea501c329af5f8ebacddd8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ce1a5d37391f9878d1d25f8a803a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a094b6672afd4d7d71b5628df3410852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781a72095f7e545c76b05a7d5a5fe453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ef4ad4eab6fd67ecb4b35d69054b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db49a08cb4b8afcdb3ad517d80640ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9663ae9b74d366bbbe4a46e40b3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b6e676c222e4a927ff20b234bdeac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa09cb5b3d8b2d14c32f96bc19daa8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b13f933bd32d88aac043b351acb57659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7d6ab9e9b81a2d9acff9b0d0a1c0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce407d485b954451cd5d9b75e8189461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c107884ff435b4ba27ca5d53bdeb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d2a9b2203f67d2f1099cc4ea2951163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c406592e332c20b6fee63fee02807ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ea70baf80297d215343b71b97a1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c268403e611e964482b2ee44332121166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c12141bc234a572a0af33c7584c2ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1ba8eb451cd2049a002c347a2a8e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a640625aedfe118e4ac0e5995deb0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cc3380ef24816825aa6e121aa971570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa385268eb3234d291dfc0e58fd89c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26e8f9d49805a97f4b16b60f36d20c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a294779f19277c1d3891393895e38ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f6641755c24d8fb54a4d50416374074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6a92b3163bd8114854560e4737ce775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e1fbfceb7d3258cf6e7b2c47a923e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a4ecc0bb93c8667afb797ae07320577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b303241fbc2affbd9f60a86988185d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a2e695bde87040b1cbfd21217c4b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f61c4a156397fbfdeccbcd3abba680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f496dcf70bdc87f8f13e0d5db80ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2520e74882c29f7de44cd64c2234bd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ca8f76b7175e283c6881395acfcb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aaee556c0f0d86bc80aaddf76fff484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608fd85e9bec0c7b30e3053e2378bc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88373fe20fd58085df48759445e9264086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b8a8e1641d8a93707358f8f62e17f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbbf50a4042b0b322890fc60cf6b8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81524f278936fae9e8a7361aa422e97f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7a5249e3ef59799429a85d34630a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b516487e18113abcd0736019561f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01fcbf7db9b83c3ae318fe901d670a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a218fae33f1b9b95ba55eaf04f510393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f0edf8a5d236bd07c3bb61953900494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e273f96282113ce2b83a7f529c9d30795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf6394d712cf42413f1b66ba89aaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95555d1cee0d458acf5fdecc289a19fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc94ceeb2d84ca44f7e1436e77529b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead94be643218937bb08ae88783bbf2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb13d8897c5bd3d4f4f76e663b7e1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f5ddd95ff24779e45a38249256be4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b78b3958ce6e07e061f041154a7b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e29f196af302357b19516a78e594f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08b3a18da1fa2f69dc9dff8b53259a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105440f2c1207419d5bbe503a5da067105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f76294b44d195089a198d13a417a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf0266a2b0b3b076c5887057bace1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44384d1642875347657ee3ca4a8bab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8445b86c09e889493fe7891e0cb86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60506611253e3d902fd72a17bd103058110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22d2a4e3b0b9492ddacff928c20ebe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ceb954cfcfc1dd332ced35222d3e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d59607446c709cae42b8cee90aad7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88e2e4a830360cea20a2adf1ad926114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813f2a3940aa1b8ff93210944bbc912115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70a29ee49ecb3ad7adbd493fe84b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2508c941aa5ed8658d2888f7ed9db42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1e7674e9405e360db9219c95a53b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4d7572915226863ba18c0dcc0d7ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95129817e281321581b371fe21a02d65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eaa5a1bfbf577efbb812a37afbd98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c34239a901cd9fe14318973686a8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27603b990deac9ac5a9ef307b8acc6cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfba2b39b2a249f583fe54249b5d56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea1dd3e35413eebb47fa60b7e86cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5937c49ecfe668bd6ca9cf3122039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b477263db03c9ec065410a7345c800127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f90d22eafe3e1e11987c158df9ca9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a77250ab97694c06c92f0bbffb03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc52d5024d7e63086c98d1ea4f030ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e39e277913d611f807eee6847b53c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562e761a93e41636ecf6a3ecd047b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db439fce91caa84cf060e51ffd5842133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e8cba450b26c861a4541ab94e720d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7199bcdf96e079ed1d059b21fc1cab7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e689c0cc3025c7d09b27eaaa4cdef16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d6b48acc8cacbaef672ff3d9d1624137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb5cd97cfbe3470968f0d81978fcbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f062bffbdf6bb516a5cf66532cfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41550856193510a069e5d97557b361140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533444fa20ec63bce7ad597af46235e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958611f6ddc7bd4a32c570568d4d3fca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468905cb59179f5be62a95cf91cb97d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c603d2eddc802deff337ad361eec216144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363598bee437526e04755c8dcac8097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d817cc6b7ff76a7ec54eab774f07b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cb7b120739e912ab169d212b84e32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb77062242369371b9903b5d749b0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae71abd2f81f1eeba8449bd36024d59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984ec476423690287caa98a3165e45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff7b772d3b38ad7fa2f2294d9e5070151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750f754640927c50597abd437a32820152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3740105c90d74b21afde8508b5657153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639331fb5f0fd154a32d67dae0fbde03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd536c3b1781134c85132592e1f438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f2daa381f7b151242b0d8f0bcd201156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea26339fdd643f925b32288954a2fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b755184dcaee252953f33776f8173f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a48728c593bc53dc6070ef4ef9bfb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10be8ccf7eb657a1facab77ee3d2f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413311485dc724975d683657a974c2e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1edb63f6a5bc6d6635e68c6021cc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85edbe458fcb349ea4bf6ba7c9d4a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113852e00522aad1c844e7faa070e603164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88af0a4e77919340efacba3edebb78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc6f3308f21911b384e15be893c5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dffac2072833187269aa20beef3f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066a26a3e43a19091bb37fe987b2671168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3ed13a641683a49c8e66dda5b34ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf31cfb1908444a3b8ead3bf606a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a05a867a2ddbc15cc9d01dc6eff12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d2ff2271e0a6306ebbd0f756a5c27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a596901a7dc22cbf46d757caafb49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f408a60f93bcf2c2808d0276c60c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a176bc27ea7989cd432cfcc91c43b2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc190cd1a9c5dd1dae9727e5c81a8f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe4c27726e66ad53ef44e942010022177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bac9b32169860d707c063b44fd87f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f19bf1df8ee73c0e3df91ad8a6b3b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249957b77a6cd8fd8e14d84287ef7ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6a194841350eec05968797e4f8600181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cb61919f10a44d152694f70eb39f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1e8ec5eb8671b2a748d45f74a53ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70329580beb953c80813a252c179d8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523b69e657ae6931784667a356c56c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b9abf0285b76fa93827b50c05b04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f55abe37b1b9fb2fc3edfad3bc1b3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140ac28a5c94c391662056aa3ad5b4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f0850d6e232b49e8fc4470b14e279189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2abc59a5cb848e3cd3552dc8d9b92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1b66be10335db7d86c8e88fedf77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f42bb7ba30e5a71cd9f217bfad79e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99177230c0dd9a8fed3645d6967742193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2edc23567251afe3b5bcd181cfae87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee3e808a9f9e716d097c5048694e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da03212aeab450227df0052e397d24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c77b51d7e73f36a2cd3760875b81d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b85f11e652c9e83de2b91dc3abf19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f3fa1d4a7b0002d10b015e78f69a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb28cc49e0bd7bfb2bd53748485a5fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61e6e49aa5a233b6180b53a23d505201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19b48e936b9efb93949fe3fb918572202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b75e38bde650b751f66636c3f9e220203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55283f7ac7f818826a7893d16e208aaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6f4bb040a6f09e98ed62698ca9147205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093c4bca0a2f2b920a1eccb287f13d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c1d442600165a481c71d59bf29104207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe60545c279d1317454f97556a6dc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eff7c0d2a67d83c557d91d7d563a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6ccd562a41f064f815ec816c140d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c267192298ffe47dbe5dc13f22f773211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914204d22a263ff8af8eb57e0721fa1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf2fd284243761291eca00a4d5e175213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8f0809f1b633420b429f10c340c24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f49ba5a77c1bd6a4ab44d42998a69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8da745f4a67e6ce0bd1cc410fb6fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0856c2c1a531db356a3b619d19b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d7ba7cc6c5f52796cf35a97f57722218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaccc83f85ee4eb14bfaa97902e6c69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cbe9dbe880fbf72f4d4fae31eefd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854b6e94ea8a7c85f2f1a5c1d8d1f3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec0315c8fe2260feb9fc0af18ba074222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490525f4e0f899565abd4d4a1a919e3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c744097bd419f911d83d4d32ce4490224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058e08bcb3760568f8c3b6a4d5a64cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489af2d7c020a38b9ab50839829503b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a55e96ea0657d65325670989561f78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81860cf5d8b18a07c5a0cd652a6cc415228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708686d8bad0c67a061638229d7aefa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e779848fc4741340420e6ea00691f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950d6372cedf617dbb64f201b7f62c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd839f403b10e1119f34cb03dfda683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450efe896fb369d785c25d5676b13f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a1feda1a3042d787d4c60ff03f9c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0b63eb9c8b362220cdbef69f73ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda54494ddc8ee6a83882bb17b221e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d055a2ae65f352bf8c0d1360283995d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206c413985f6877048ae2ca9885075b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15a829db17f4adef7f0f7372b56c34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a0587459f83c1a191cf33f6e2572240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a94649bfbe8aa9c837ac56411153f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5aaccce67edc56c6503df990db38f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab7e56fa96d73982e29e7e9f8d6eae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd83ebda5920bc7a5313c6d192de1f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9653febb97d60b5a08c26c75fdadb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26efab71639476197c379cc1867b0fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8a09bde5470b5d7e0622a6b4c2e4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb92ba582030bf29b1e921e68babc79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4df5fda5f72ca86687e8a588ce3964249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5840fe9ae7ae3e89f6219ae188cb70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172d6ed150b91b64c10e038dc2d977d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c16515315fe1c4cf4c3e1efd6427a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97115e91970d07c9169e3d001672199d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8ad73770373060c0d6238eb082b99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26df9a097a5db9cf53862ff13d776db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c641ae7fe0ed1e9a1a8ffcb87144a51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76fc7310f159790a89d61d6b8b80f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c84655a1ab843011fe28400d0638a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8270dfa9665bd7807300fb582b8d4d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60017ba30601c758b3cbd8587ebe4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbe882059968dddf2845d82b04553d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91582473d3517f9fe05cdff73b156262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d8ee16181063152c5edd9b000dc3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc6588684f7bbf627ef27fc25fd263264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f25fdbf389979b6a44993b210a44f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aca67193cdf85f5e0979b5a91d9f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ecf9875e1c02608d7be9910604956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2ad575c70749efa9b7fc48061079268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44fe72336284ae546f089720686004269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819539326de7fc0eca72638c2d29016270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2967bf5de189f3107ec08fbf13f905271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf7d6e4c3af4bab52d2eba1af8eb7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf2f74537b9c8eb9ddec65bd9e7ce5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b101c99f6a5e1cb899097a1f13d5d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a82b61ae5dce8a0e2362671b800f5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8668180eae7be4bc3c079a0b40421fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5e769befdb91d953862cc9a9ffc1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922927670a947cc82c61f2d45e4d810f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363dd0c721fd3f80e9e75688b5d377c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4314007f4287d85362b058aa398a95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f164a7e9cbfbecc5c6991f53dc3990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e1db9a62be6717983e8386c1f020282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce93ad72946bb4491a5f244a485c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf1b36b2459862f443fdc578adee58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9202d757aad9851c39ad77bf44db40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f911ec44f41f85a3eef3bae3ad2429286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d9ff2f4fbdc1b4810c58e7c09f833287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27373a1931de51fcede6668cd552a1e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f881c49a365c5832907fc4549a66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b821b43b363004027c633096429ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27620ea30b1fea0855d3d90af245a3f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5fdca4088eab25f06540777dc76bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d66a24ded41cb6dae89bbe85c0760b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127d85fc2fbdf53a63acadb6173a46d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88be6037e04ba17d98df01d78a311c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2ea0e1f0d7af9c1cfef0f7bf7042e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7461d2758394581c750483577f2d7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0645431c6367726bb0972fe66db36ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07229918554e0e5fb0415835acd56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3203551548b58d7cf551ce8d0fae4bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913343f6da2bdaa3615a2b916ad66b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9d5f67bdcd62138dde31e29e7a6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f575d523cdbf39b2fab1a5f67c5588c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa45388e80dfc95d9d60f6e7ab54d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af4d9794c533b3806dc411a7c3b564305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae388ed40903b6c2cdfe93a99712a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bea0cf13ca2af2d14936cb20ed481307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab272e88ec0eec2efcef2861f3e7a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e91848d246331a4622f02220c2346c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef85383472e3db73a512fea731a5511310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa3e5309422d2ac531f33a1831f716311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322070014c0732bcb1d8fb423282fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8dfc90c649ac9ead0bfbf0cf07e4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0995f4c2cc8ca5f4ef1cb13c31de3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21f02d32aeb15356f7adb25f4b893315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00f662317c5f5ca7a8a2208470eeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ac9ea78fac923673e6064e211259317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d51c7380ab54255225983e7304f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518015220f8669acb0a2dd752db67ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2ec3c67eb2165de81d9a351e0e21e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb4db6b8cd82729c06e867df658793321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf02b797fc2ef9484f88e0a6f6a758f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749fed5dd7106168bb587e33b9c5705323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027b5b4b3d06ffd6272bdd918d69342324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c7853592eb37fc47a4612dd62d029325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc6f303abccfd592e260f4d809b23c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a693c7d21e72bfe716e405b8e31860327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c436a4d381b27771a114b2665536091328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468822fc0e2cf806fc4003cc603b01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332227b5ef555673dd92126d59d94a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16da7080cb9ad1c0bcc77f2872ecc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939dbf198cab3977ac1e0b1f67af133332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cab3b9ef692d2d157a1ff23fff190333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815531671cc55781acd49bc7e454544d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa72061658e5d263444e31e86fec4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ca4a46f9c77c790bb93018e9afaa0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed65c3b2495376a3fb786c19f5c91b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368083678e9616084b93059ac02fbe3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddceea5adc1d926d801d208005e2e4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337075d55e536f9d902f54c31f88e00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5261d966f2735649f129f8a6618836341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30b8b7860c6316a562592a307f6da4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189bab9787cef6115f135584916f819343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca9b341675ca2ac67bd2c729d5ecc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e449233b42e4897b37b6817b226eb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67104222f1905faf81b8baba501d9a56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482e39bf7632369a93d8ff0421ff11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3426697a06da351f25e8096b017ed10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4bbaa57f445ae98d26d4f9bcf1b18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00da6ffcb5f259d20973107e8e36dbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eac1e5f248db2958297b49e030b34f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342607488ec3e577bd161d01b0f2b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736e978f62acac9a2c0cbc5d0b94741353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5f795fa51d93d6d9d97b367faad17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cf0a947f1041a28bbda228001e71e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900397c95fb6d9ac34b754001a862bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06e8649c7ac42ce6507cf81f448761357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de932365a1d7e51fd33fa8c1468bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41164147a2a5bff25f533842b0ff0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c60a923d08e0b8dea419fe724deee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868191c35d8f8870e77a1f12ce6616b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ded5f6e76169f458d6a4371a9bcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a03d9a3ac64a4f4bd3ebb05e2093e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f9c131fa5b41f9f08959322c5649364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3886f693a740470c7136b72aa349d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf85775a5753c7893521ae14b352d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d715862797134e7221a7ac7092dec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc77f1615c99629516bc3b13d6d7f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a5784e74752f99c72518b3d3f2768369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ce6441eade946ff4454bf2fe4a23d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b909ec41870725351760f177ef4592d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a4fec9567ea4a872b0d492f197a54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615ea01f4c50c2b04cf152439c37d54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2037d9b03ea5177a57a8080762845e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34331b815dd77bfd14204bfc9050dcc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f18212d5cc221410e8ca310666e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71fd832e5f75112e82219e6e1ab98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeccd7b7fe4432f53634b7b324aa09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ead5412e8edfefc88b9832bee8b49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bc4858be4bee5e776a70a60245b99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c32d958a1d4af8cf6d6309a19068d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c634d55c463e5f88fb3a1e2e79c1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa46ad67b4dd011ea1e02078df2424383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6993f65b1cde9ce9c5dfcfe1bdea1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501a03c95aa097180f0f7c667ae801385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398eb016aa27449d707700cb5755c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382c0166c17f15b266098042175e53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1fe629a91d8a04e5319c7d93cec2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b93d35d714db47093cb3bf2f14fa3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf65182467178b4b28573e1f5a5b8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e3cec98f05b31e6aa5a9e8cf87522391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceb2355564890f4b51d8c150068521392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b61c6f13f243b4b7d25d65a3f86a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b39f77b9d31454e68fb2235892c26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7cadfacbf6ee8dd393e6169c9e46d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b897bf0fd291f33a2ea08035bf2e558396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9d8310a7d57b27d5008f810e87826397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2292044e060ba5975d242763bbb1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d95539fffb6a8f30cd691f39f1ac7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ec0f6d46d5c039e17777916c394d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658528e08a37b09d63c4bd4b082114d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0402de839575319ead3b10927928402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024d43d88872b8c8634e71686f04a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff41947cb7611056a892c3cd2b9c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb9a3ce15e4b581d90ce877a180721405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490d682272415a8fbc4b1682c798c6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25808ca48f0b9a9888c467a8dc0c059e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a60356719eee3ae81664a2e1178f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e6f75e41356a393da192ce1e60101409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4996f94a80927d4b105ac533eca2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d5220141df122c829f605ec5908e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343713efaf0a71f57d5de840786941b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ee3ebd0a6294a5f997e73a311144413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8898fa8aea3b194ce3023d8174aeba3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177cde85c2a10cc077cd9cbaf3c148c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8de895b588b71dc30d345bc5584bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b27874ed6c6be9e919a5e97270193d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ffbef1b70c6c7a1f83af165052797418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d85320594d210a909dff166d51e0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348f08e2f03f359145f597fa29bb493420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13f36857ce7808c9050e82c03f7467421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eb2ef8d161b81828cdf199b9150c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07886d79e28ecfb7175aa42a0146b9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbcdc1e71e61fff9833a817af4d2dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd5101c68204bf82c7186561533a27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b25628c96e10795c037a430a3035d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb7e9b68b8def16f8cb359450ba19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d459d7c446c91557453217d30fef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb372a4da0a690f8975f2798507e361429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdeebcea0fd092b3c909fb93930142430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283a3222bd375fb4ed59d0e2433c518431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58406f0d8ee028acaf46531ccb377d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c956ed1ec4d4035452fe008ef4ab6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a47987246acdbdd086633680839e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818a35ab2e51edf022aa564a75b134435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880e33a451f0c61a8c890b5bcbd400e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cf4eff0364cb450bcae61a436e65e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c55fbe3ca4554ddf5276f6ccfc52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a1c0fee6ce5ad2630a30dde94bac7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98277a02ac9ae3dea675e235184ea12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86172e70618791161f735f426e6e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512efdd12294a5194ef14df1ebf8895442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8417df0251328a0b834098b3381a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736357de9fdca07d83f596a9d8cca34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe220e2949258772e4e6cfce6270c2d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da0342c7ea28011a150684f054619446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71ce50d60a89f6f1fb8215e2762338447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d0b0cc4a166106805edb50b87f8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9928cf9e8aad96562f7a44356dc1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352eb1f2e4a4ef4ffaf0296cf2d3060450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e33e6b3d8575e1375488a3f4aae8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6991324144f02d779ede0b2915ea83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b4a8ad55f26c0c9538ea3c7a39978453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f18ed6942812d1d64d73e4472215c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb7138c96c818978f1e21fbe0a6060455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15c6c952ed79582906c6deced03b69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a908b7a882dc38880194040b3fa4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250d3db3da12c4cece820215c6d75a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467ff7897e6a96e0e3b547c7d9f6f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35204996eb142a4bd329bf93a9cf8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef18be24620a722730af97f4b15666461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d7d20712cd4bd549f354168012ba5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a75fb7d9477ba49e7db2540b8496c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6407257210c36524fd6c179821a35b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a134053a1fa72d1504425f0b11a7afe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aeedfa1628c7d90510de6207439ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a3362ee08a304cf5a96003cdfb464467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4242f323cb19bfe8a5aa0bc2e4739dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6fe28f0e229ad14f463274a0db1fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c08a44775c06f1e93cd0079e9bc846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97800bce024b6a5db2cc181ee33a35c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e39d92b70cb62bd4205193bc70170472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a34d68efb7277b42682fb03a82d07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488bd05945d552779cc981bddc97473474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ba35a65846772c3f65ff765e2a375475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96215a821a36024ff70d75ff1cdc89c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad9306f654f6cb083f2e6615c77685477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555b0f1bb2dfe36a6a22fd83ea0cfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933da0281e502053e02bc04a6ce6f5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb0bb7ca4ecac7b101e2f4228b9d1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec7520285016fafd3683b66f259bda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c5b09b1af4ce6504de5216feed4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccfb18c69e5932052667afa3eb6fa5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7a3a3e4e146e12fcab0507e92c870484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c008f2eef86cd78b418ae366205548485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef4243e555b5c67ae778f52c8546c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402a5935cc0762df2ea3c463cda4ec5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb76ef699489a07b836f146f446d0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93266de198c7346947db8d565259ecb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dbb230e2d885a40eb63e1530c92f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b002b6dedc426af65a02a9317fb0bb9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c3c46d91019783a3b21a0a75007db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d4aead01a9cf1206f2f15dbca66f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa349c17a70f4ae737779dc1f69fc09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1dca173df2b1506189dd50d4197a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b23d08ca7c30367c974f13a4b9a15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b4fc4a2d290d59e4539c3109b2f5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b7ffde1d5d7e41b85478a28d31cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288bdeffb2e97f923e9d521fe9416f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a234f719b7688e167c33f83097bc9e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789f27505cca37d14d1e127f33ed6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cfa8cf7c58bce86e4bb727107b762502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed175b0aa8220bacb5ab24634f6c40c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853bdb8a7c5b8a7c99b07e4459b3aba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b6e5548b81afb8144dff7d1576ce6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34752abc060ef73fff028ab197837e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd23f7cfa7fd98984cbb6c2305b8e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceae0cd07c79642612320bbd5042077508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d65a0fff166ee27359211473017b6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03643c534d86a3ec287ebd78a1e8f9dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3a19949b2864da2e206aae677d104511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c668a655aaef3b424d703ecf90d69f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd184a9f96cf432369bdc7c70f3d60ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9ff4dca3be080ff33b3d0d83b630f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b298c96beecd088e30cc0022152150515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b0229637548f49b3898b92c88e063516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81fdc197506109c944cf3e405635b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505cb7acdd9adcf1c2573a7cf0de620518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0350b4f48184c1d5e1e4d523a33027519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aac4b2ff18d3ca1b33827a6fb52bed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aeef4ebd47014a9c5c1117c424857521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec112316f6de54f741a2b4a445712522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc6107d12c3b8167b2288bb95e21d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468801c270cd6a4a793d79814b394ff2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117347a8e75940360a3bee7daf15047525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da408691c4506bdc65896b3e89950b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9eade1858c355815ba7c80245eeb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e2a4f2ae73a96f000d3ef8746b99f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266229e9506c8c8c5c3860bf9bf13ff2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8bdd6b0165e3c2134992faec80526530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b949c53c51eee684fb91298a5b4c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb594d30f84267709e4a6f647a1734532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966071c9ab78bede97da69f5c046b1e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c56bc01011cd737d276d2d4c6877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df721fbb338cca8889f143bbb135a354535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af903a01ce19e8814e77982e2c339c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a2a5adbbfd0b403a08dd3ce0950d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc8511d2fd21269b8cb201b89c72a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e9c398fe9e2fabb43ddece20f92ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee1d064002ba9441cb8817981e1a84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095bebe10ff7ed693779c0a60ffc1ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f55da92be29c2600cbbcea2b4ced6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476585328e13bc8171feb3895fb39e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99d017773210b3f5402713fef61bbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738421def774a690edc872a911dbeac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23e6fc663a97a7d2c02da416c3714e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c8dbe797353ff1efddb1f10ede9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ec3762026d27197cc77710ec141f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6176452e44dfcadb0c0729550ae555549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79101682d13c8733a9a6743f697887e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139327e81e50468507c883617c6e8a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8ec2813c08d7af9121faf531eb422552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0526c3c4a8a607ff928ccdca4fb5c02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72507ccede789fe56b79d333cb4612de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1238f8ce4511fdd344979d7f16022555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b93456d2fa8442d904d9362b0bf97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fc56b12c291304347469a76ec1c68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e3f7f58155fd6186c1224e6a6669a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66703e299ddd98bfc06f82d2683822f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed506e3522c654f7147d194697261b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245548559b412359607c2b9f26834c76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908cfec6aa75927d347078fd3cd55f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea24d374fa35f373fd4752638085f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e382daf3be5843f31476ede8ba04cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8525fa9f16f8b5db7d7cc81bc53242565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a14657282480db921db31ad797f71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef36c417532e2c1d680f03049902fcf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424572da5a58fd01b6c6a0aa75da9ade568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ed7c4e6d071e788b2219400e1d321569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c97e4e77a4093582b0eabfded4ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a428981e990d8faf5d72c360ee455571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676cee515457e1fea1091664c11a8f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a676cefa85ebbcbcaa40c0a6dd3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f6521755edcc02444339f7a8ccb8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c9c212672e9012a6957bcd9d94a9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ca6e60273f59b1f40dc5e1f9e133576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65300e707f6b34a973d1c8e4c2a1f93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5370b1346a2a8260b10fb8486c6db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609a99b6543176fc441309d204e538e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ecfebe26cdcd31605fc2cb98ecd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cccafbc6348d15b74f4213b24ffbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81d0651d95d2363681d18946b2db4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b877be1fe45e541a23948af2427d50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95c30982c2c8e5214f5fb09f2ec6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe74bfbf1d280b5cc2d8bef7fe5486d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be09faa3ba6abd070e960d127495c60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40448f00d789fec79d0d660205c15e61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ce723a228b8fbb9d8be903bce37a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b63b975cef19e36d0a1e8b335f6fb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2415128122ef4bbe79c63421e828ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25076c83bed8b84eb6eccafede35ad55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21410031de28f05abb3167cf25a108f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f852a9e5f2cf1f508f93f083a566ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2187a9cf9e13118a5544cfb443eee4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26a7e2fead12e36838bb4d2136ae93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe766d6f155da5d90d73126061d652596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf71a8848f289a77ca1e7c302903e7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e853d3f72cade027b87b864be88c81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee6387974392a1d18e1597dea9b510599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb556bc1183d849e86d31e0fcece5e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b63680af16653a4985f678defbb9a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a989ac548fbf93b05768c1f74f3de0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32376dc8c854d33686bb5841938ea855603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabebc77c22236f81146ea541199d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f8cd8407038c978d3e40f72140307605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaec34a41cf60fcbde598085a43dbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a46c93fd03ca87979237a3e6b6e2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448994e04a307d2c2545c42d2641f00b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c4a6beb7c6bb1d6d6d72b5f83f5cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eb0a6d45f61870a2b1344f46ba8fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f563915cf86c603b32101a692cad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d68b84ac11144e0813d1040b002c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b541b471138fb25399a33a505b776e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f166d331c63af976d9b159fa5bc756614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fef0fa3a58c43df264d63d0c592346615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e9d24db9aaa5febda732e6183f88c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4db646094280393f47459a95aa593617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9012860e9044167b592dfd90717a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8136f214286651f2c3b449b15846bb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58c1f6a2ead3c2f8ef62a58d4a4826620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558184e87f36a9976a80434e380beedd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46fa4b211606196c12f41e9af61566622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287b96089375ecce8e878633f36128623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c76b7db5bd2b481f76fc20ee25f04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab280137fe8f39dd5e5521a02e7611d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6700dc5c65eabfc1ab3715bf9c582d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572561270c6149e5eafbeccadadf067b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe372a307b6db67e3a62dfe8ecad1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf46bfe10a9ef37edf98996bd91581629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97863e1e25c65904b9f076fc1deb456e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c1aff30d09e1e21b5074030effb1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1b35d8f036a5edfa5ca6f2646eac4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb575051b56ccd9c63782bdd81badc0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3486608c4fb1060e84e9294ab603b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4524916de0f2d922c6ae41fde63bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278f1e29416c0ef3dabe4b54fffaf57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20ac1eebe9ae9770920d53d54e0d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7938abb11de202bb8fcbe69aac236638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c543ff2571ee26f29d31bb0fd548639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6847578846cafe356ede016403d7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b6b85e79016198dc530740fd906bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252ae12339038957d75042a02b1fd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be7204304026df15d2218539e2e20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bf4575d474e38033d3028a3962878644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac663afb84ab4242f68c7e0dbe1158d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74c75c88ba00fbfaeed7f9f9e0b9b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54666178dd2bd7ba8d97f6eabc236c77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f600dc76bd0de2132703efad192da7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272897b2fc7930f51015f1db9833d4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ccbb1a51b830dda7af8197427292650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e1fdfed4097774893e3b972ee58ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e88fa2ef6012f41ca930c234f70c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626d457ae9e9fe3e0d0e31c25d40d3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2fe39f822009bed9c969f5ef89538654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0fd580e361670e03603cfdb267b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920b538118bcaeea34460d674a70e92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fc345e97388712299715f232355d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5434bfa3c7a5d4a755ab2f4cc4a579e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4721a4931ff57c573f530e35fcdf3ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc797b27bdac12030816e5179c5aed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a78e05254ba54474dc00d801b319b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0e977ba29ec150016030a44a91b0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd5ebf540eb936a6db62600be820c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7cd3288f1f9a9fd4e861689d0503664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202b0d81697f93bc2c2f24eb062ee4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e1b85f5b95efdeeb98b2553930f5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec25fd1dcd5805bec43b5b96be0db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23546b61b2c932cf4aabf8b9b47d8d01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9a00a99a929e734671880a147167669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4d274982ed943ab45a35ea9ae7fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381d1704634e0d871f8765e3280a9c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ede228884c5e5ddb45dcbe09bfdc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652714f4ab53746bd305352e3c45afe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0d6fde43476aae356f8c72f24ae98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5b41ba4d91950711d934f5953c3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac145966d4580dff3acc9282efe371676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83313ff79d893dd2aacbaf8f65c5c1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418e3139983a10e5727a07358f052b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400c129d8e50950730eb1a36cdc747a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478848d25d798368eff3c4779eb2eeab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697c31a13d77dcc8b7dded18b21b1c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ad3bd34c1842d8af44eeb47884b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6f9bdeeaa5b60eb9ed8f2e8a6fa9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50774146ece3bf81fed133053c3a3042684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faacd3de93caa6c0fe100789ceba76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36234680fb1fbb4f281008b7bbc1b7ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482148aeb39f9685c695035d6dd426c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61377f536fb449d3ade261f26daffc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70b14f1c84e0fbdf20ea07c40195ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc819bab9c71520b220dd7d84a41cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbbf84b941c4cb97060f6d5b1d9565691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a990f191e7f8cfdd49091e1bedd9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954166cefff87ee7c7c5d29bebec5725693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f906b9932c0f1e10a56a15a1a3839694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fda4ae16a392ec596e330e78072a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7ce61e355e3a7c40475b5b17fdd5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6dc50b09d12ab6da21ab4652ffb65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f82eb49c03bb1b815f0e6a81779b74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704b931b3ff912a222a2dedfe414ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3020fddcbf2ef8e5ae80c532420343a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af403ece209c38a469b451f7e9e7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa24420bde2491ed1d15de95298cb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37803de018f2c67a8db9e734694277703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbc7796bfe141c7d2e8f852c501ef8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c255da1f340db7f1e3462bd930261705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9091fbbcc6b36dd25e99c06717ab389706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed467ac513f347536d5e49720c8238a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e19c72d174607ff916aeaf0c5e48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083db6385b4fed9ac1dc813a29b053b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e52ad6397141a3f34e1bca035368710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab8386e33fe36eb9134b9017244cdd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689554577eb1c9fe9e452f33eb95993712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26083e114174d2445a9dbdca3f96077a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc9b5a8e47bb2e051489ef702c62a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe57eda6ffa96de51da696a1a999944715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87982d47ad3e20a13ae6675238802285716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ff28af8fc45f947465570f7524a31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911314738c70be4715e0e9a66003dd2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3452a877278606f8249da45db910912719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f969aee38ebb33652e6b349ec9247720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac869560e48b70cbd9e74b4113024ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c89069c1b05a31a093aed63c31bb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec76d066130b695e53af3a084b9a348723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecdfa8b591f4c235f687ec5729da48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7648a2ff3eb2b6893f19c98f28d58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e659105cc5a443eb22adc0c42a82e4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db08b16126a4c3880597ccd92670c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a139181dbc10ec5654504603e74bbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570ca9a932924487985111d6e434ca7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034cfd99ec68f92e05bc7c99d8cda2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c56abf96db3a69e52daaa18a07054a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85eeeb7932754bc81bfb50f56c4d12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8974d31036c3aea87133ec281bdd3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e50a0f4958598a4dc35a1004384434734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219be5224a5cb39b10627733fa2118c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5be7ed01d19d1ae289d360f682f3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271fbb7de4c586a5830ef8fb90a9ee7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ba1180a33af1b7ffebd737637ae3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65751aa4e563c56beacfaf8a8373d1e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8801c95fbcb88d3800609987948230740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1439c674096e964c8e01979c950e008741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48138b709e084caad0503a8753b1025f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96f1fcb02a9e2c63745a56167d4e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f89f00815bc199173ab90585c9731744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e988ea74af463862f03d49b33a8ced2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939656e8f2fb675d120a4927cea9e40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546a12d70fe0dfa19f0f7845bbaab9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20480252fa1f88d89a273a4b09db6d27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2221d02ae4b1e33b873c4048dd8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0a27219843f847d8674ad82f23584750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c22384f9b85c15a08c5a493182d719751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363d4fb3e5d3306edf14a06e8cf47e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102222f8bac148f9a824bdb442d6eef9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb27618107ba32cf560c4f6d7585be6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c6c0881615bea978916304b6bcf73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42523da591aed5ce18be279dedb10d3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63332efc921780ec35f67d9f30fe53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe8a3f38cf94411846ba4a2aefbb72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f6150cd55e07339f05578768aab15759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b27ab2ad5cdfe048e3c0ee45e63a131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b840938580720904e632ea53d858a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7f7cf9fea845b974313e09b196a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c27593d92241e89e543f0fefa2c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d9e4f8f117d13df69519e3f6d3ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f101f9ae3c49f118d08e309a2b76d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e74490e005454fc3b4559d833db8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0ea4e5df56bd9b2a4099bd524b788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a2f94951b0171ee23705e61057fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067891870ca0c103bce53e08634a72c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046217ec38cdd2ae5de7db047213c14e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236a752936129b51346d974260b3c4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05259734ddc65eaa4ee967e5e831b9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6235b557ce63922556453482b87b1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d537e388464376d9c79d21bd8ad194315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2abb0ed3f5f8df0527c70b2e277ab816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc229bf4e0c7c101ded152958777a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316acf6b784652c5d483af68d3c0ebd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe096f0d2bb201433ae6808780e69b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faa1e52ad3e09f6cbc1926c69d600c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7ffadd6642f2c5adeef24819c5a1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d040d390f38020b14a8c38f26285022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b959b1dda110ed7f7f7555f70148e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37609200a74c49d3a68a4f19532a787124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5142b23f85aefc6cb5b191c77723d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d223deb2571cbb77d886ab16cfacb0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b9f55440e7fe89cba091fe7b0f9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847d502c5edcc11e9abb6edf87aaec628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a641b4af27213ff12bee1173e9f34629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85edb8818be27a01a4f1f562df824e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9617339852b78df1f31d0ac8988506231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668d2f58a3eedcf19dd2e72f4043b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f2c13bc331d320b3381c78315604e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf3001d1b1755363b70b83cb1c8bf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13df4c53b162f139c6e1ec1bf7261235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11518a278bea35efd099ca19b104d8d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e9ab2cfe3a1816097e48f8dddfe237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442757cacff56b5eef176af02a53e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f8771611b05b0f7de1c464463d6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb73b4d75cdd82eab3a6423c929a06140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295c5b7872298a8ab706252723bea141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acf7816895ba8eff97edcded519a2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7ea1a51cdc980d99c8f5d643974a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79010f19f2ef71b5957c2eb1589d6c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399634ce29c50d2e4da07628633e5e8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9537f3c3bdb121b5e43a5f5417258e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b1576fc936079e20926bd44e19a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc92ed9513c0d024ab4385017d99a9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b549550ca1c57cf02d21eeb00109049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f5c5d3b043de72c8014a74bdc6e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d649717424e1a9b3d8a2233431aeff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7153ec71ac40ea4ed09e40345460a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a7bb820aa0a3df6199d1ef00ff09c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153a67654d4daeacd53db78375436b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618eb3e3b98fb767a4c12b7c7dc416955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb932b251402ccdac3c4b9867f9b97a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85535697f756c8a6c1bdccdda2449757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb916b7cbcff957bd1adc936ebdc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d2127d92262b5ea40c088ce8e4e5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c79cc810128ec203c3b0b88c7d712a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0c3c8a9a7771c719edfebb602d58761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bb60c97788098cdd6e78a41c1e8d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5875e9f6c01f3551a7e93d1691360663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073e4d46dc41e8348a76902c356173a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86bad15024a3b92ada88e52fa2a4e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2bac09c9a7b6650bea967849cc16066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9ec3bd8df4dc885e07726690ec18467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64655f9854b35dce960aa98347eecc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f306e36fcd4b0a89b9502b84e6ab1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720ec40179fb2a16289b803afc27a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04359bead131acbe4e1b956f2d036871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fc471ec85d56b12e6e8319e35b19c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc7655a7ec26411d6a5bc4239320be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c8740b5fb5fe38af4c39a4c73c9dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c549d2d504eb9928de2954c8a6e17f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f75ad458adcf45317f674ea72a672076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba393d8eb58d8cafdb7a21892ec76e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f7dc3908b8b96b5d682dfdafaaca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef168dfa0fb176b1de91d4ca71b3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606ea17a271fe9001fd409c524655f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641015d9332b40c6e36df18f35645bd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdac71c170e11385483aff88b6d68582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217274ebbf8ef955feff8c419ce4f23e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88336e509d4421a8eb3f5fc20f2e50584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fca5d6f30982c07496b499f61b721085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507fd44f5cdc0d1dadcf46b2e23c16586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30473a4aff0c9901cc6e0c5354ad1d8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a6841b3674bd9f14b303c5a345f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f47243434398f346a6e99bc22493189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13032b83c0f4c0b7adfcc60b157b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9770d7e97c82a54db6274b9c8c8dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbfa4dd007b5732d3e6e6b3ff727b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7d9eb50eb7c6bd84ea565fabe17d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0c7c99cb141c0105fde6648a3462194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97194435c2e14922ad868f8518c4482b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6698425d01bac209ce7df94771c8e0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b3111ba1d07586fa4a5074c2454097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0bcc673867d0b3f542b333cbf5e7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c2c10cc4ac4c9bc09b67a62d30d1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00da930f76ddaff65b3652e8b010b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d4f4779df738cc7eeabcbf87b4a65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d4c56caba290b51d5cb4848b2bafe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c307630cc740327f078dc244e047f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b6d7e117b7e91fab595a26bd8d738104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19ee8d31ab2c7d836e5f1e08f04381105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a570497f7940259714c87e3fddb32fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1b9fc008d13cd75b10dcd5781d642107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4b614122020c52431f45b6c896a24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c28df3c64949796eb40df48ca5be7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d01431ced1e4efd83837464368f7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93ffb8d373bac89b046ea3f4afb1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26baaa1304d0916fd04673303476a3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88f869b5e256d3fd0cbc4e53693a55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c2a63ae647218a08dea378879a14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b8b8c5dfd51c815dc36962f3ebf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ebd06fee6c104efef5c47a74730e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae716ec7ccbf1e8520f3578df6ae5e63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0bc00bdf505f5be94761142f12b57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1313f6ccbc3c3fba3fbcab87c5ce79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aa6b7a3085a2d4a57db781a0dc74d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd71f6eab239e1070e6962088ed3a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cc54d267545020aa8cace4e58ae91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20de9582a51df44c813b5846a468a8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ac1c2ae4690d8ec00115408bcf6f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24520f7793f8a5615d35cfd4e8229e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a786a8ee32c12b17ca8544101a97e09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce1217723b30c91d31a24af506cc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9afa8bbcd5fe3bcce5b0075f3b2036128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd374f2f929598728a192b6ed3381f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65232020fda92521933e05d8b2098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d10adc4aaf2fed3d19edb02e8c94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca187c535355fcd2c2dd4bdb5e2c2a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27795c2f29e91ec9d8468b8047d9ba0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639abd3eb9b4b59d58ed4b44d53de8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c28108b705de5f5389b886cfc4113f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b3cd1c5eb794e3dd447c5f14707a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf80a0194db78ef87c49de7431c1ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e570d63d4576d9f59af9a36db536a35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de66a70d2412d403915044001144b6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fb155e0fed02f9048d0ea62a29e9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4605dd1d0b474bcb452a990a121ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c13971bbb889101ae4935da97cfe9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b04d7a690558ba924a93997ad5b8e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2710730dd3a15bced221bcd534e60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f69a2b65fafbb3b7744b9be3567dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cfbfc1708ff8737b1540ff0c69024146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72574ee63287e39acddf340de66f66f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa063e6ac5e4d1c0b1725ede2a809d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209a243be162f714e9016a5373f446149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb93ba76d841eab8fa22fc6a634107150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5d1c739c3597a733a203e0648b72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ed2829759042a8b019fa2e6b3090152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7972438811925f18c774cb7e5989f4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f83431f8fdbcdd5ae3c51aaf0494154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f16788ee04b5a534931843adc46854155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a83a84b409455f6e103d4ac6bb3dfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598e3831609cecc20ef171ed90db4f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe8a0c2a6f042d6e3b35bc88796e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6e20baa5cedc05b11f1e875e76e74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151214c163118843af8078d5f820373160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0907f8531e4bf9a192add5da9891de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc49b4160cc2d14e3ced3c3b448495162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538404a88c0edd6581f1dad4fe409dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7417459bef542651e3ea2279aac9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6d5f93bcee2d71c99b1af820c2053165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce849c6b1ff6340ef0fc3faab235c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe5235009077b6dbb4a5852b15f32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130871aeeb26a3fe3f06f833e73aed41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb23f1c4638675d8a22a729f2c0ad0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff148ae72dfa86b7a5c65781cc572170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cb6f1e7efdd3172d42c748c026b63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074752a9f60f89f0522a0b153554fe6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2392b51cf110650c9ca6d03f2e149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d134b6814e5ced1556559707f775df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8801dc7f72bd108e130503fb4474a5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12862ac687bb0c32a8222b21e2d045e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feb2a784d337557dbd7595a630aa43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb61803d86d17f18b382f88239a6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ff7af8101d3ef4cc72f012286490179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b828447d5193c9a19abe6295547a9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdac890733fbf6b09d8a16bc68f7414181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658116e5d8355da56e43957d6216158d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217042bbd8fb544cfddce0829e287bc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa62bb74393e25a4c0626cb9d227bca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9efd2ef89045eaed37974f6f010d19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ad35770419b8cfa8bb134bc9d0623186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f7a353551491e20f9e4dc82f5a19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b075a611f7a60e149cd0b1ebf43c9f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b16a1d8747ddc67010e75553d16a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a450539c3a8832804b19e0f440e967190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1c98b3320f1c4ceb575cc6f6e00c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2d092c1e463b0311b8222fc3ecf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66ed717149fc9363b57b4e385874ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b73d88805bc74a1e0ed4233b3c2bd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd7ba6b2a70a023db88fbb98db7ca1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde04b32a6ce71b4fba6523eb9c18559196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa96e255311f0441852b742bdc8268e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a8ca15b82923d00196e38d8b00313198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46463228fc1c2d9d5b9ca1dcb83b9ee9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc1520bd28b1f29eb8e5438e3cfaf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e36610778fdeb9c9118bed7f153f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6829b5d70ce7298914d51bf85d128f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415aa965ff006bdcf9cc9283f4fda68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f3de8fa0b479f7c94b67158778b59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da04bafa8baa6fd9410797f6171734205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c333aa81feb45789f9d49a3221c7a37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c6c13ac91acaab1c9eea540b436cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092bde20f4b0cfe16a92a1c5a62d794208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e06e6f62d90660b74c647a379b31a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a071d8293be2933f7d309c7f1bff51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed7cbc3da87f6621a7a65d8e9fddd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff7a3ed3eeacb5329076e74983b04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9d11161984ebd12568e1742738ca1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d60024d43c05f07e56b0d44b39e855214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524547f9795103e671139aba19cf6fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e2dbb4e1da1fa033b9c602cab7bd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cf26c72a28f3a19bc92ccf1b2dc83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead44250f001fa7d86f5020ae89567d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f335c9427766d09d5915a67c12c2b2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe757ba326ed05ba37b69d8e74443844220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd1beaa750861d502aa03cde07d2c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afae65ec17c6be55452bfe23575b848222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae9d25952817b2f0dee2767e794d0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccfb179913856a6d4122ed5c3290ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b064bc7cea681ba99bd58cc0bb57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6067639402e605fe19b0837d2580226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ded6b072c29369bb6f2fb6c84da9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63b5132ea2030a4a2c00bbeb81a4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dded894a9e664728e95c0cf224c07a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eec87017bdeef7738c837f841524d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbf8133dfbb7cc96f76a16f1375735231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd49b79d689b0fcaede99b35904b80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ab000bd57affee0cf0ca6f6dd051233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abbbe3769c6d3a7195a5535118ab69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302188288e6cc99f620d5668658217d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262041dc051acced10a695355d4f694236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19209ef9aabd23fe4a34c0db64025f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e87b523629128e0c419f3adba8a39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402f45c4830982030cddcd57023941239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a863f749a8171e9948982cdb533e99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c4080c9d37086d1cbaccf982e40e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba1eac153c7d46bbea452fb6b90c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6d6d0c40fcd6305b25fa9d2620627243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83034472a0a1dadcb90590a3ad38d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73feb501c8853126f898eaeecd475e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a9ec6e13b6ef9f93782ffc59bc2dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f9185ed1da11915c14a43d7783bae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2441fa27330db74a37b59bf59e5b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc2a7b63640025d9d09066be02c985249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1b9266d61d793f3108cf9ed2d1911250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aed134f812e8b3978b7627031acb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7585654e1e22ccce6827e02e51064252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8d3e3658908ebb708657af4f0312253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd02da7a8aad865def4af3cb5383eff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1100c39f879842eed15d2dd942e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b770bdce2001d5b1a20ed3659944256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7f95f355de38aeadfae8e9be2c60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc66f17f7744eca6693cc78d6c4b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfc8f3771efb451e36c32a67fb01e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427894f056ecffcf81f3bdce05c9660260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f28d3e102b07e62f752e7d3125841c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdfbcfb67d9763c20751fa25bf1e3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636ef551fd98259543fdd7f468700b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a7f960df90476ce37d1875ce22633264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f62fba54b0fed3f347aa8c8ea1e60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b373e05b36be0d5e72ac11ea2b216d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df919915011b41bc08da831ee58846267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550b77865648c845022c356d0c871cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f6d7ca8ba78a9dd82850ead5658b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc089eb8e21f686d93aaebbd1a6af6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39955e3d38b65a5b879825ff1e730db1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370af26fe7901dac145a70133f6c9fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce545af540056c1628ddb06c2eb100273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707aba52ab322b939adef5ae40ee9b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3f32dce3842d4ca7f64c0d0684d72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f223267c838f2777aa7f612c12a05b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914ae06ce248b273d1c264ccf576961277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7286027e88729d46f284ee2466dc850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8188b56144996cab67abf9a4adf2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f539050a73f32576760e05900fce1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fc98387f006e32370862c9db7980f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29b6988e868e433d2f27d851b41a2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d5639e1945deab0cba950bf60a46a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15882c3b0de7233cad6d394d4160a1b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb00d93111bb0de8ddd0732d7fbabc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f96f173d2516ef9027a7c6520874fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b01ce966bf7e0fdf799419a6f5d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a991b9f488a1efcb87c49ba93c972288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f098db3a1027882894fb50ee06cfca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c488ba13af57ecac46b88861dd20366290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01106efec0ab793d47145e14ef4037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247dfb4eea28af55f4a8339cd0377d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6600b8c8e31c0d4e06e0d69e9fa8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1cd293f131ca778f2f5fad2e7895f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915fecb62125d649a6db42d069a831295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac976bd1f2566f5016261021547fe4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02fccc2e77a4ab25b4ec722f04f7bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe812336b4117f321b359fea14feeb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a074a58f503ef6cf9322113171b9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a145616111397be87e13cebac2d828300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b7136b5debd877148d97f1cf95fda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ad295c631424e2bddc3abf31fde6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950ad01f4ee9cb7373d2341419e50b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcab8c03f7b246bcc84f7e4213c696304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b500c84d4ab7a11285c6c71f30c01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b695148313816059da79b45b7909e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3a1646eb3c6be7055adffd8114582307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce545040b7c43f3a6c9c76a9e189e028308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06fb9a7eb8ff03aa2e20f9f404d882309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0302ba830dfecb94da83980ef6c69d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8433c21c102f8480f0752f46f02fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d6d26d98f2300ba7e655772551fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc089c8d25c92b02452d77f8a27d19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb972edb661884ad7e542870a0713321314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3f6ddf041f45bac920b17afca48a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648120aa4a0881ab83a51ad62a522ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b81ab30bfc6574b5c2e1cee43ecaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2432eca5d19149bfcb3aaf6e60a7f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a1c91f511a013b5c21e3f4e6e552319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60220da7aa8b9081d67202a3f1a744d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49567f26e14ac1c01fcb12dbf192dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b596e5ef237cd317302d6619de23d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7df6dc3b24f6843c119179a14a31fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bbd169ea3fa5696262937860b58e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12011f0209242cacc21ce774634839325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef50d7e49b438b3f2a725b880b9bd55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23f9bfd3ea2c6d4922ca17461fec43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b9c4de39ba3e6e3c022f5b51077cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bcb055a2d6243631c880643402b98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae199fd13dacbf668b4cd96458ffd39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff1a2668a4a30474e50447f28d2531331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398405481df89bd55426c4b050650bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee60c963b914f0cc3367a6aed116c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf298b823ea8a8212615077ef2fe2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc646cbe9df72c3f6e36cf91f59d4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482bb9af3fbf8177df8f1c9d4e34359336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded54bf75afcc579359c90b7c4384a0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf07d8d5696e9bd90e96b95154cd0b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabacdf32ec8aca27cd79919c3fddf99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1d0d61eec22799258c1c8e657fa81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30cc222de7b53af036d5bb3b28e3a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac3922436285c4755e7fb505c7274342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80036dee36c57bdf197cc0334afe2ff4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9b37aecdc51493e28d2d6a22221b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c8bf2c4e24665f5ae3bea4450f09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8adcec82087ebce5aa9495af405e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a45ce483830f9680f653b4df7eb2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11819407c6b0f791666a872e2ed2053b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad484741bbcf6b9cbcc6fdf381075cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689c5c2166d0ade6f1dc78d295a5f63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec27a3b240dfcb43a14c94850e34a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946d402446a1119d070e086681ef2d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86b80de85a04fd4c7aafd24bf8667353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b95dcf2d64e856ca096b85cf6543354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794698932e7714b5b93884cdbf6079b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b5b248d17a6973635699cd5504fe3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93149c602bec9a53055801c53fde9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc2d9d5b3fcdbec2b29a879747241358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9a3319b35e5e8a58b55112ce6941e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b320f8a348dcae9400fd33535b2a04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df46eafad5e1911e48a67030abdb50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d930812a42d5ca32dde1850483e386f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5c81e0c0cd85d2e1b21ba71f3118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4ed96d23ed9c924eea864e21ba8d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43965417218eeadc0f8800b4a2f73e33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a793017902d8df04c19e35981969cff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece2c3338488a8303597ffaad053f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4404fb7be24fad20c5c48fb16e33f16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69279d1a7c949bb6e60ebf91be57e2e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465f00a6e535010d086d95cee16f815370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1843410b37941deb62ef801f54f93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d696b2cc33ae6d49e347a9703e6395372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482e6a3f847affaba36ab1934823010373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcb9481e14693f0a065280a4ee4f73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7065d5bb86cd5f627f6d8686a114e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf982c32c1bc0eb0da19caedaac61dea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2623f080f8322851ee4ed643fbad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d1a442e235d563e256f69198b4a50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e62e3a98bc9dae3acb97d8958528379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205be94dbb8e1ab161ed4c7765d7c0f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3151528ba339de7960f13a0d59cbfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741037459afb61514047d645f6604da2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9db11d7c6ab3a3af6cc4309949c3b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa059210d187fed8835ff035b4ad67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860bc3d1693649fc5e798ea75e51773385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403600774a486c57fcf35118c39e444386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87eb19f694051ce1d7109acb8a5114387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d31111bb5f12755575c2e57ee8f0ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436645fd3243641f225fde3e2971d09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ead7ba4a9ba7a1108afd04561fdba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3380ca39e05aa98e89ab3e72265ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aff82be7468b2b30b1d702f6b6bff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0e563c13a5398413e686f7099591393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86722cce9ecbe282e3d8414b188555ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52933db67f83bc97192d3340612773395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb717b732eed1cbb2f285a9cc34d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26179f37bf8eddb57c0df883ba7788c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf0c56c1ead133b8c4d2c80fd5d02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a745cbcbe93a85dd784e36fe9cb780399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccb1cbe0ab80562ecfeeafffebf53c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286eeebe0625aa580beb09a000ae06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99436abe3358f7153fc3a0dc4dc03ec4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ec431be594ee850ba2b26c5b5fbf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3615b22c3e67385f4e7f9842551c115404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c692cb643d9dd811bc1ff5ca9f091e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005646394c8d7c958c55f5b26e8b29d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460000d5a90633b3f731fa0c0b1b4f79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e4f8cc9b302f18ffe211789cf4a1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385331dceb65612cf3089a0a64aaf364409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a6b222350128eac6bd8a3f0c0cea8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee45e14d55312cde772c895c3667d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e405a0b39b6330d5c8e822328b9f005412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deedb87c5040bc68bca8bee73da4a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f3fe960889c9d807820c57d72bd62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca275636c2dbeb919ecd7f4b59b78c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85930ea45fd1d56b1b2e0753540776416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5206f517c19d8af93ec2429930af4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fadad6854592bb05484f0a7f398ba4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c15de486fa61c5e83a13cacff251419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efcc75f600eff07202c2e46863682c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e56c883776b184f8d8ea5d27cab53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888143ec9bb95e39a57c0889097844422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e685904e4c3c23cc2ab6f6565c4f89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3da412ac76bcfac7110b978618946424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387aa736adb4a37b40808b0dcb79b58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a311eb4e48ea9c90f82fb16ba975426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c210472690cf20a9439cf183a8226427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c675296d5c47bd1dbfaebfc2def36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079653eef55529f16ffcac46e45133c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ee571d91f72d3e482ce83af211bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e51d7d5c123813d0dffb1f7b17f0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cd3170eff2fc64b6b193d1c854123432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b38311231dbbf4711f6447dba4b9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57885dda71e3dadba5547770b2a0f1f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e775488573a3ade6e87be94bab09553435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f098cfee28523013fa866948e41ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f832ce2c6fd35ac6a4c2e2f71e0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c1c43ea7c6bf6229f86e572225d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a81b0141e93c503dcab1e7e4e6e3e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e241b249a78bef4036b440598608ad9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba435b5117e82542fe683e115401061441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783a42da651a53284021259218b000442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a6b203528dc6765c56af843f13e79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa321a6c28d92f446bbed8d90c1af108444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a250f45f45a1865d7674f1ebc8ce8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa3eaa7613b2c9fd4823bcdf91f48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58195cb966f0c8599890b85a86014b04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd25ba9a43f250481899dd0d7933e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56749a317ec284e5cc6e84a0e2ab0916449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9772d4408958c10403948218def88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae6ca212fdee8f616bb06deade4522451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97524a881276cd504f9f8d8fd6edb644452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9933827e7e829f8bbd63495a2e6129453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe87da53e2278a4699770071798b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b841b0d58e1e4d5ed136906c6aef4ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4c26f6329b1adb45f101d7bda9046456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b662213d07600731a5462a5ddae1406457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8c81e3b3b70f839c6a79d95525298458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888708ca07cfbf9885ef62324435104c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c4a22f199ed24fb8a510df47ba728460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab9d65493e5e07f121031ec96478e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18bb8f437c734011659532db0c505b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623b4f942846383cb0dd457e36b0de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb2b34ef6cc2cb3e8fd972dc048dae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253c3be03948d4c99b32f7b4669a73c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d138d39446274f98d8c3520c8b871f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5853c8055d0d6dc14b99649841c5b54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff43a481a479a7b1f2b2b80e52f1aec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f0c3539a5392184ff841eee757c94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b50fecf8dae7b5ef16eb5d10e84ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689553b66448b328817589c67cc11f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e51b9a9772384421023fe739061b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f43f9937cd85d6b4d55045cf1c260d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1abe731cfcb5244ec7513a2d0f3b1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e414ed565ba955071a79959b42dae9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0e76e46bef2eeacb2bd285b78309476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a3459ab95baaea9df3b550a946ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b812dd1d776f36437798df4cf3681478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97c53bb135fb4b60b4507a4f1d62d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05cd2bcb02804286d07dfe05d1227a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13f662fe3804a4850db302ee616ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569420b23fc75c0842f27492e98b4998482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e17d7aafb22bcad46746efc2e4070483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622f9af277f621c51c2a889c4dc4773484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e54cc97b64bab86faad1c888663a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f93b93337fb932856472bb61d8e2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d65f66719df5700097804c0de9c54d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be734007e672d884e843ac8bdb1b4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b0f471e5ecaa67a49684f5d3d835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca157ea521d4e78f5182547c555f81dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bcb5303febc5a0ea9a082f6d7fce8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f9ed921bc709593142e0563d0d9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991ca007c1d830ea1da55ce38443b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d1996c87d9bec6756f43f167b169f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9a7cb2934c9798469a16a665bc977495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb376ddeeb3342aa9918949b3dcc26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3818b24f9ab97dc3b39ac94c4157a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb206d03e3bb688b406afd36a2e46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ac531837ba37010d79f67f169b17c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d95d795a267af34fee1847aead5ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a066f86827f6f8d778eb364d075cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea2ccf41f14d537bd44e2b97aa4486502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878e0910a5ef5936877c5df97b7e3ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0966dcc6fb35657b2137bfca1a9d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793821bdaf31e6bbe41de739acee216505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9237920e11138d6121876568e39fdd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3537c22ab60a2954ed11d6d055edce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be0eae3f901e45a1ec905b9a5744ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee028f6b29315f43596e100f0d7d8a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18a7273bcbc93651121433e5ab5b49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f07e1003192422ea3eaf649a0c925511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088480d2a0fe16878b846af3887711512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c918752c7d6333cbfb2125c37c98da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe286fd7dcecdea0fa9d66b376b0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ebf689bf7e0e85669d55714cc2cb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaff0e45db690aede4e606a24319ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823f32e5889d76c181ae48816d74f22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e49474c88648632deb9ce406ba9c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa247bc68ed8694c5ffd0934feeada6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04449e91cd3220f4ca44c5410bac9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118a347792a7db89ccac5ff3ce960f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b71ddbeb52c8bcd7e7f0e075836c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9e3e7933311b27ca6e2b2e330ac57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678e315d1fbd6936de4baca7384c925524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbf2c31e5fb60515e718c94c34d9c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71232a97b897cd3730dc509bdd66d5d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f4eb08c10e8b717ace24f532e1a5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250490a7e33424b82ea34820c3735dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b41135094825a59b7d88c16357d59b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ee4d26f287fe6336ae97447baf15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e8404a83e1d050dae6eb62d12db72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a805b969ccfee189699dfe7fc242532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062e3c41c6ac5bcaaa53638b7778fa5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375278c477cbc6bcb02762ec34a6d1a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e8bf8f4b77982c16fd91d9dd6917535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cf16fb6f029a937480a2ec450b788536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391642d5e1dcaac3215354f7b241b74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6c442013723413f96cfa4bb808318538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f740b51acaa96f8cd032a3e9ef7e33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75e270828e09d80f4b5714bc006f75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5a107f85f43ad5a3483ecb0a0ccc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680c6011d07b72bacdae5e963bf1a66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701352308e6c11e52fe13e10d7e864e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2586f2b0b96c29ca2b81851b1f717544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b352c62c3deafec884bd98305128c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed0151ca95245c2bf9bcff76335587546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d515f0351fc87d410842d5598e90da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d57d9443e0fe3ff6725c37145a32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8d0f2292c555854eadc374a76d98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a9e3ac25c517fe53e7738a9b88df3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa25eaee78dbf6d2818368e3d1d3f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda9d2163a5f13cd027a53314f6944c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c0e97993546fb5ac2ae27dbc408e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0e9cf22d88a3c0437103c0bcfc4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fa1f7b6d4957dabec1fb239c6385a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd17ffd8fa656c721ec0fe78e596aa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c794d3f03b3eb58de0da67ad01469557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c22aa909d5f3fd1705e5c48b749d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c2e48d58ae922c540bee431ec788a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49786b376f33b5e733aa5a94adad6bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed185ee42e9ef5656f50789bf166250561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfc2dbb4a1b7234abdf749e88463de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff31d776bed081faa065f6716d245563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c7e81839c45fde15bb2a7c6a40f3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88683abbf52e7fdcb835e02246c9e07c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d56278aa3dd87d6547b1d029a7259566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d6efb85300dbbd8cefc980284b12a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed24c68c163fb1ff4f15b99c0bb975d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467d6de73efed146b31c2cc222cc3b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2852a7a554d65c95b9d557ad176c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c8196544d6aabb403acdbca1aacac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f37f26270a235e01ee5f1e015872572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812be4c426ac7e3851dbe459a66a46e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127833f60d8d363b2d2db68dc0e72736574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a23196b3a64814a596ca31c1d90e94575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faea2c6324d5d2f2b2075af1d4c18c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f75fa9536dd1d2329b74a3f1d1c38c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870fc8be486cfd4e3b589047e917fa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1cb34e36b6492decfacc57e6c03e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ddf51c72ced8d645d9525d720c2d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9131abd3f1b3608f2964ba857a3cc46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275efcc13a9235f52530092110d9e2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4691c719e84c056c3bee26f96676583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d800d3b1933cb39b05136391493d75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcdcd6d73eeda25820e1efcde0273c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a60aa547a22dd8b74d8aae3fd00700586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1881a71edfae1c77ebad2feabcb6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4789fa02a981ef2578d9a858ee798588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60245a1d88e6c3bd75bbbe7bbec86915589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840019a00f7ad8625c0c8cfab4a6c99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d131e90129b5257f4ff79bf8a968af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025345d7ae4eae0b7129552f9cee3d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2b39e8b36b0bc8d0e69dc3fdd7992593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d3a781d3985b387245e5f7c7c69f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b5228c07320ec720e86b44d918d52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299aea7e60c4b9f0b7006ccba52a40f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c7876720b466a02a8161ead23c95597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcffbaa889fcc8ce2657052ba3d3de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffa555dbe4b5e788eb02f81b3a1136599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7704dbf837b76c752dbeaa3ca1abcd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a97075ef292fa8e554894cc3e4ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713419b122efc289c1a2bd3d194a4ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07383efe089bcf4e0ac98c0bfe80f534603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ad1ae55a3ee535174102c4010ddb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902a2b6bf6d27f8b2bb51531acf488d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8d74109c3d22cb7d1865b3d88cf74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300459d000694e3f1d848ec5e794c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017ed17faea969a0a91e34016ff3678608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a0d8d34e950fdb92da5b80fb8032e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff2940390090042dc5b57bcd75f6d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11376f818ce8a42df43233c8af30a624611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c5614d6f063607bcde8fa9dcee3a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d70ce398cd1f10486696302920e713613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca401241dead437654029dc485266b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b002221ad528d0cda8329018c1100a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b05ef653bfa803e70bc61d5174f9e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553298da545172e972a7d72c9926a04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4b3a5a5b134780f697d3abf58474d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f780874d43515d16887ee01aa743fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46af368130836c1e55b0385ecd94b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea87733972e91b40fc6a9e457ba045621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5055c7e7ca23e3f658d2c3133ccf33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60bcb2f16af4965e2aae7585849c0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24731647518ecfb2c65d36acca404e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabf4f2c64ebf7a3ee595958103c76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a959b0daa517ef349d027f8136034626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146af1b678c9b38772c1d9fcf5eef41a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160a1930a1c1d66e7cd331c36e0cc53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eceb4fce98d1aab600263e014e51e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a7701ed41beea90a5e970d5e83786630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596bf204cc5c5575aa65a3a97b3661b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ef81c63ba0300df058d37f0c3e8ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ae0fe21edab5775439035f7f723c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0a58350434ab8d46ec0e95cb963d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790fa9ecff5815b7c1660029d4393c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ee242a106b714e60c128be0d98845636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358e4642f80d0182195a426e9789930637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b541cdcaae4b567463f659c48d36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c16aa3d90fc3c12b94e3556cb5373639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b57bbfe0df17c562ea5522f8bb4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b43b076ea22e394a07023484f98a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5468511566d7c519cab3e9492d51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cb9bd6813e5fc48f9d0c470228e60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f2a782f69f592be237e25fbc15d14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b7fa1b98c0ac92b42087db81a322a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57783e0dbc33d1a07df32afef41fcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6e122a6e3c68aed9cb7419bbbf4cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ece831958b8de8c1276b82523d89e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639cbb80fd5e5e7e7557ff3426a05e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934013cd2c61269b714a5a039940fd78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7401681ca9609eac6d4b6f769a0c1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7b97aed985e47318ca83ebdfeeb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb01ff74f466736e2ae7ea6111805e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e211c485699121a85ef71b1b4bb471654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042379a93b1ad94c66e06ca6020c661655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b8e404a1e909aa53ab448056f38a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8325f2503f1bf9218117511c936ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088556240f1dc377f0791a7ef8e9c63e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71ad113072ba7a15a7b47ae329e398659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab482fa62cf3ab3e01b00afe0d19bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd3e91a7dc9d11ff919c1ac1f82ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069231c03d72de74253caa07d699145662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c8eb50296c57b406e35e1b689bc94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2612a657582906a99c262dbcad333664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb7fb5bd47915ca99d7c6b4c1968d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fe522e91213ff1efa6a861adfec7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33efb15def726d235703c8888bbe2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ea0b968296368bee07aae3f8b2d97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abac3b5eefee3838bad73f80e9aa7bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8763ff4611986f9b4a4dbf041aa8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d9779d6bd6bdf5a75079bfe86440f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673bc31c64585cc3220bc1400900218672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae01f49961f6a0bcd82d983223efec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc829cdc9c4aada727a05efa737712674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3047ad63aa004ca6d6f05327ee2545c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbd767cfd17c693f30fecbb25d4bdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429d55e51a971b3416e35fc45d023cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d632513ffa0409feb0afef74113a315678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2f3e4e5a36ae316a81061c9943486679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96387b528e8694982b6fe16e22bddf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb683444071e422c5e4e8cb0f3c4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e025b96f12facd73c0ff45852d4a532682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6130dad7c8f3f812d01a0f17ca3d80a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a423cfee8c1ba16e9e2a3563418ad2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25831b62c5a3bfc559ea7d667ad7b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd185fd260b1570437e7d08f081d7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843c832aac39d89529210bd8d202972687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d10f1307f95d1253c3f6543759f4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058624e5a06ccc8d495737dba6fcd41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dbc2deb6e92e80fc73bd928d1aeb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b075b413d3aefa5ca96b10140213b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c856a2c25596605cd7fc7ea1ff449f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea14917fd51cd7fd66e2636df99a0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f974ade58a36395a8a9dd01b1163694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b965f4cc5df55620a1df99209e0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46c09820665ecb34f6980fb8827a1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c334fdc5f4912b0a372087457ce9c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd11855fb0d91899e2dce69ffd2e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb04b4b395c99590cbf153c278eb24e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1bc4da311532382fdae06f519144c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7367ab9e385d44ac29d0c754f797f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e259eb0473bb8e84e4df6964642d34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56d9dfecee179fe9cd752f960b612a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1adf609698cb92061eec74e59feb86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6383482e5fbfaff313c128c5d8d6637705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae1d8087f2df52322185356e3c08b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53529248b7b2ef71ef972249011644707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9198862f407151fdb565e088a672a1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93fd13d15ec68ef99767522f90f9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06301b2c229f8deff45139c55796a826710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465be5d55693e5f71244a8ca4df9f15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59f165c21f59f708c823f0ede3a53a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04035a4d3f65396afd3dd1919dfc07eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea968f3ad6ffa92569dbf31ab9c19ab9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aca9db543b7f0158b4a2d7ffbe201715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f8df9340541207af173ddcfcb55a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64effe2eee1055870f4dcc860f5a0a48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9a6d48eb2cd7c50ddfd95b8f850d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587db6911e3b6a56c484979a477e804c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f35df4ad0a10bad602a81e695a4687720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4064ade856b7db4082dfd3fd7cd75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774578f8663f5dd58630d8198d9926bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176ca15eff93721c872cedacf86f86d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857960bc0c78a5545c38f3d9c291ffb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444752936599556b6206d852b9ef5bd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6c17fa1d685d5e14bff7ce5d9845b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf02a161b66c2ba609cc9ae504ed00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1a8b1426ade25db453638b7fc4443728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b76a9de990eb17820acd1291eebf2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ba7b89c55d05b8d5df830de66c426730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015291cdb79e97679188e2dd33c042731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d210c804357e770f376088aeba2befc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d300091b5125daddbb4bca8a554b42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e17741c59837eb3355f0adecab8fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2a147861b8e2d3e2b278ddc3b2193735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674bc30bb8eeb3d1ee3758379beb276736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249adebf63b8fa0cef0063e23cc6cf90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2485c76e835fcfb562962e1a7b70f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0198665a627254f433f637ce2ade80f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0a44ea44d9de2aad544e74473e628740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b1203bf8e6a16a1ff00dbfe3b4cf9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e8586b6c43b1fc19e0d2f894b11b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081f99e8a61e3c7de734e79fcef61d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ae7977332aec03269ae2e20a2ad43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933391bb19f05e6a125ea852acf1826745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc51959fa1322901142dd2da9f595746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7f2caec99f7cc702724305a35d49c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71c1cffe5b3f54c0ae1d6fe25e9c81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fcb9c05a67e6734c515a7f617dc1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29971d6a4bee631649fec14f7a19a011750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcccd60124211efa9fc6db424472a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f38391f2d34fa79082ea682a2b9a97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8caca059f27e7857659ba30cb0fbcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a0e977011e21a6a422c93911f621754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dfda418dac3dae72e9e395d517ae3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e0772e00d92c90f9d51135f8ab9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ec6b02a886d314e2391559f5e90f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c8c9e5149101f9608c0f1f85e2e0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f791b85ceb9ce98778f6d17218a5ef759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>