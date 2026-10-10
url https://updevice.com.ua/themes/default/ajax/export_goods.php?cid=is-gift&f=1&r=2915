--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997373ccb1fd16663baf327ef9415f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df8f7086cf1614a73325334b265532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a70728180d812cdd8f847acbd2e1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157994d8c7834904227211a99824bd4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db7f71a91ae1049311e56355e373bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d459c042feb2f364f6ada67b7fb136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60668a052dda30b543d0cd5e0102b9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94638fb82f61bcb3b14b109f84936e998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac3c493aab084929be504ecd61478d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c090fd21630a30910c5176c47be9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace77d9398962bdea54147ad968ddf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa10d9e21ccaa6315560212719915012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd0300396c54ed464d2af660c585d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32831e2e1090aa637d2374353e7148414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75e7533bba2d8b1a376e5903cdfce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78f2a50275c1009a724fd56cdc841d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23825a6679b202a243799b301693c4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cd9eb672a06f78829d1c1657eccc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc3d84258affd35dc91fe8da359dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14652890c3d027dd7ab251f697f11b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a4916b321f0e5c085146f180bcb2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489e297719a2123b433073604c9442b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed25fd66627d0352996be1ff794aca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c687b57cdf082d31c4ffd5d26e2050924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127ab0c3e0f4ca3a3f3f8502e874f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102b2f75e36e08571a0350f8618194726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9fef06342a0811af2c268cf70b9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b5e00f0bf167945ecf185fce70b8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ee8e9b26493131c4cc36c9d4d2d3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac59432385aefbe5725a63f9822f22c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c430034d0125a24faa1123efc76c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905591698b3950a9da7770d7fff1ce332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca79d12b358f7deaf5e39919e7b3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48007617019aa06e0eeb230e8746063d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0df50af299c34230695b6ffba0d1c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7586fd4ba15fcc4617d4b9c6c597d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4de9e7cfc1e206a4bca6273a6b59337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63feb834104112afbd85fa98c1c71338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fa83dc9bd32e910f7cfd1f6c0df8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe880180d0bb03be5d69a6dce34f2b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e9d9d6a189e4627f3cdd96af6210241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309a002d041a78ace8a17b2c4d4bb5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e23657e6892460a93650bf5ae9edaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cce58b3ce2e39531c2421848b94d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8889bf3286de048b6ed3702c92bda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b91cb9799ad4ae4ea505749d83e2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf554b775591014117cf5476f5f01047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70654865ce1715d813b568dbec0631f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207845d9198672f1809f5b49044d364c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c06666a70f9593b2cd6127ce93b8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a563ab0c14f1d9d535df0814dec5efc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545120beecee2608411bb5bb6d79c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d635d37675636de026c59902cf8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cf5819fd9453f264b0a06baad66d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e8af69541650653b6b3b070416f3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07187f4cee6bd030da13b91d6d14c73b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdded336a351a00e9fef6e816b918557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647aefec823545485c738294c457f2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a37775526feae573ad137b67e04059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d972ef060a2ba237f37ce6b21b94060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbadbcdd7919b2523404241efcb46e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944e956e8fe18d129a326b248446a9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b343717f5695b09b4448457770e595663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee37988a27709e5f8468638f5e8c09f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548df2f9ced64ef9700e9fe1afcc92f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e03430bcbf181fc3bc2c16c0dacbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc77ac5b0a4a2fbe1235e852b22dd1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dcad606b12861f2e3a02f90555a4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba318e56f846ed6ead0ca1e6a2585b0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4df4e6a01270d6ac324e6560442d1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f8fbc0fc2fd5b5156b7b699d19c5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0075dc4cfb57339a1bf3296d8c235d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3cc302df1acd7ec10b147ab6d9b9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e452aeafda39c1ab4f1857b25f53cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51460527f56fef4c5b55d49ff5a38d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055da6cb5ee44e427d62619c29a2f37276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0515b8e67d8b1ac3e022d8711b3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1564fda1804fcc36534d3b78945a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439114973c64d5d5ece46cad958b75e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354fb4d0053e8c16409f666d0a5c2d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568287895eebfaf076b76252acc71581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46e293a0a451a0bf1e918707c090b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302c48db05a97f36b5e84a1bf63a5a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcbcbfbcbd545de92eb862c442849b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca0f138532e98e70c7f47586acdc9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99975f711315956cf42c332aee12cb7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5a41f3a86fba59a92c6fc86e9cf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529de7dad12d138c899de0bf3a03f16188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4546f59e466e7af476d8512d53e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209276e89c5525a6be04917d07a0698b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e293c246ee081b70562d127dc4a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e25622358f7f6442cbfbaf259ceeb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7333ae8bdcbd6a0e66cbbd354d38ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a24b48e4f67a95c3a47165d1c737f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf945f0d7fd94ee796bbf205483a8f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bdfa0a16d8b8c54ed5022405a4be596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c5cbf343058edbd270a7b64dc2e5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb599dde2613ea5e461474bc9270798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f36d5273024b73ad37201392d2b91699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db75610796369b3061438da742224a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a24575342b1c003a8bea09efb67907101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce945fc275883a0736234fb9078149b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120436f65e99e22090d5f21758bb9311103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f60af0475401f86a36091ab7d887e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a94d5af3f0745edc918ebd1b2a95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fef0e26e11eb62793d77398cae71e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb7e93479e33de38658c3fe34b5a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10f326459977c7532f7c6a5e4ed64f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09795d9cfa99e4b406884b25d2a4cba2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac58264c8af3a05ddab93f862a2b43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530edba598848564d7b8be08a11a07e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bc12527c89e28fe205041ea125b78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f57e81b4705ff3a92305d1e580d3fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f0585e1f54c43f7b772f5cfa2f430114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3641360b9087558739a254766e20d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e7c37ecdd8c59a82608786e0b6812116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57543493468c7ee63360c1c7646bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6affb25728fc198547956aae2d7696118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9666254d4492727a40aba077d66ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a699789082b276e214b07c4ac94e35f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cafa1630e0f15381f8614a3089bafc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8af8e80481794e9a4c02b3db16bda2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71bd3c6cd4800f2cbc00719f19a45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb496f9d88c474e9259f124206a5f43a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd0554afeb2b350f496e8e6363ada7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef044a42289944e8ec40d1c556e2274126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5865b72911098a317b138ded5fe6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee121235b27fdaec05a94d2894470124128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29287b36c17a08af8585689a03d4d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19b3506cf0833be1db622e358990e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8249d8a53b7ece24486fe5c454fd9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3caf41338375062dbb2b5b9f0dfb1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b62aa4e1facde51700b9ffdf30e31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d447aebac43797c1fcef91470431adb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eb8bf23fe4b5c241881e42d25486e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3995066dc67d53b87831ba9791511136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa264bd6b68c0a53b24f6bdb00cd277d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca3ca0fed582f57d4cade0a4ada77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31274a6213d65f860e51ec09a87152d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c1f1a49e0a77a8950386fd30ae2f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5a40c92b2b87e755f7209bc2012a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f7f75d32e5a004c08212a99755719142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0b8d0c5ed677c12f339cc69561271143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037b10cb5e408e2b626235d51aeaba0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2eb41ccae5f74d01fbc3177a159d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781530918a645fa98cd3b5c5fc69d47d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0965ffbd4b644f4a9918ee7db9523e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b741e2f5168d967a740736f2523e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489080971a80d7c7fe904ee2061a871149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0fb4e69adcaf1f0b91d8ba73ee8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad35acd8fa706877f2704fbf3b1c52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe685782f6d4458e785bd46b03edd80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc470c7df2819e7de6b7d3bd7d27786153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfa674d4f0996ba8590b7280b9bd6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785b098eccff049bda62de6a524b374155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aedb37c767c3b0aaf0a74c561f7690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00081ce8cd0bea2d46ef1b37c94dc9b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e0fdc0f3d1b820b07a45cd250100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28358d02b01ada4acb9d24ee961c50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06f641a5b2421eb9c0b40ecc936c22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8184bbfe3d52ca1e3dd8e32557a2b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c41c0a3a94ad4f9f1d8a1a191ff38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e8bfc34bf758d77909bab7a705e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093990c0a164ba59c395f06ea6deba51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e41b0774c2c79fb6ec13532d983f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb233742688b8bf0c6935150d33e56a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0fa154847a80edfbf41dd21386368167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05dfed0013935416c7be7e60e3ab2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a059a12041bd40b31c316c3f23073169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270666cd12faf7e086a6b63f0b38fc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33648caf1e1075c0e3f50e710f7e3bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d33f6ea1a7b3d1c4b82f3aef7d082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388b8625f131123daea47fdec79f630173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245496be2eb460ab5007afb224b18ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a6641b3d9caac4f7fe107de3ec784175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a659a932c2a6bad5aea1060d1395176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebeaac51877cbe85453082c32662ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb74168a51e24771c970dd2337662178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e7249edd8122512f59c79c97d8965179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd4675d366dea2da130f52e567ef55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea70a6d4fbbb2c509c35a87ba4e4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a2d5c00f62600783c298801909f6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939e82182766abdb1afcf70cf19f53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc50cd4c59b415eec1b84c8a7a0f0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4741069ddff8390bfbdff59156fcc31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c802266bf26ad28b906b0e062254186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee85e172af342cc58d4665c608ee097187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e8b158834f1d9f2a483576e78e88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af984d0727cb049041b746ee7835fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29986d9f35eccbda319286efee74ee82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e506775af45fba19b17bbae3926a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becec961190efdd5d262bb3855c91c13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e76c0b1719f3b19e60dc04f5da6da6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebc7e9e43a394f232924dee91ec31c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936b297339c66b148a504e09c415627195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1f5cf2c13a1f564a5ca453e3f12cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf261b87f8d2012520b0bbaea19d19ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333074df005e1092b4505b39fea15d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5184220c3ffa7503f5b1760b76cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6c719d1beadf41a83bbfd56fd19c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a6d694cf628f2cd89ccd950e53ab2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9a51b3b43655a9d139432fb840cb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d84cad882a27fb03359109100b57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc5deba15828ff994d6dedf09a6376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd004070f057870ec557d7ab8a078205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b03e9b9bff0c2d4ce4ebf5bdb79a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29f3def5af5539acc907ca60f35ba7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff485ccdb53bfe7c4bde58e9163829208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356080ef007f1738de3d71b3be8abff9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca79188113b8e10ee44e93a7b6a5a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136362835f6f9af8406002c848337e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca427ac7de06718ce6e2a08a2e7443212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37581ad57b4dc129927317cdb3034d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fca2f4177e427fd0800df78cc2dae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aa417590177dbd01bd9dce179a704215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e012743d951a64b221c45b0b76194ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02608020ad147786ef041c0f55839ad7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e24b8618c37b6be23eea1dc21b44e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307044e5a1b2f3e8aea39868e92c2d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d28ade839440b414192eee0c5f3baf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4beeea2df34ee88db48c21d77b4cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a39d59ade046887eef30100bdd5413222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10e5529f0ed6a98ee8cb0f68715663223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828c549fa3d90d5906a6ee7ada9c389224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff8d52c79b678f5dbd199faf25fbbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2b62aef3365caed86fdab99c649c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e32bba09206d7af0b63255a4d967227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf3dac25c3895b6bc6131d9ec132228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a989fe719d5030c15ed684c4bdd1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df1d22c94a6f413d151875f190052230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4b4a6b49b14031d4d35235bd77073231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804b5c917755d496aba8cd0b269b25e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca425c7c6815357563461f472afd111233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bb38d87e60bc5ffffdfba136b69c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b159e88f58c403d96b33660d806b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564fc58e15203cff3eaa3d5e89e1dfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61d07b07ea5874837c1fd5225e9a27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34945f52dc33afc49817bc4567265f94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43690a6f613da8ff5a5aac744e0265d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f249d0768914ce053dd7ca18b8db7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e90667e87433f16469348bc69543b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f0ca11114612d49ead965afecf067242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e98a93269c66827bfca017670f3d5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6bf8e6401d258ba3b8009044e5ca5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebc415e6527883595dad8b3f689522245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aace06bf995695d7781bf95d95ea6f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5762f7d963b4ac850f1a906680ec33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db02f94a808a5eca0da4400678fe18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd4c304302783c94ea75c19cc874b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1b33f3d566ff75b4d282cf094f236250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896406a9206b9c83e1e79a4f57c3dec6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe792f93bf0cc02881d0a2cd14cb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343948421cee3651073d25d273fa8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6847cdea9235573dbf23a6d6b373574254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a5a468b87c8f0e5701661f275f91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414920c0b78233e4e39e5718f1e6d83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8b222d3fad46d6a9138956c2ac88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97300610ff0ec0668ca7e70ebb7d20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255dc21fcbb74438902d0ab648167df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c182ec05dfba5eec5d52e8fba0d9f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce44b5f5fa44b1998c6d46bfc2326261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8159db75b67fbe62423745b39fb93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66241a76fd7d2532ae635633a87075263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9213d6216bf4738a194603d92cc11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae81fefcbb7c8cbbbdc2fe8cf4f18e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de86518d81695434dc885615adeadad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957a5fe5762babce54e5017f45fbea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9bd93a7ddb597d2b29f8d1e9d1eed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ab21cf4d223339137d55d347745f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96da61d9ea87bb7e10e5856e795c1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151feb0763d238d2ad538c9b2c9d76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b1f442e1f82adc125bab4ebbee20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974d30fcbd6a6dd9b6f9eee5fe04741273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c8f5a945324a1bdfae081fe7bf67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a0e372d80bb1d03b5845adee306ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ef24d3576f79ea115ebf7902d9e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9083f33b7c2a17a1cb6ea5efd68f89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f85b91263adde02dbfb80009a2b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479ff14fb0fffa8290187fcf5e4d4ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7b99c602a2e815ddefcaf4042b72a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e80e37429cea2aaef9aac8e3c9b7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a509e7a247e6f1a6b99d421855c8f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39453c4fdecf2ae630746ae81ee2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fefa26fd5dea96573a1ecf1303f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aaf8b589411e48273a7dd361541da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c2a7a8d9859cf5e3778f314a940d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6139856f49f622c29f080e1da05a9d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56374245be8f9c219d1cb01196ae2dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de2f3118cb8be1da8f6f7a7ede1391289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafac8f92c00b299ca28e2c8aa68fc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d8e4e121566a45175eca4ed093c2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad531585d33f2767d166dd18aec1e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c9893368feb6912c5ab10984519a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b8915e69e86bf6b22ec0bb0f1d92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421fa2ca3e95bf2231a2ef105d3495295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb536dfce2dbc2a04ae7f72a16bf22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6462ed0bef86765a6d65539d425d695297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c4f504ebfbe83cf43fd27fafa8187298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefe7609f6e705abc6a0f1a1916fc02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b966ecda506543d74b713505b70cb21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d4c617665b2dda50bcbabd05c3f66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418fc7b6dfac69b3531cecf0542dad7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f17185efbb2073799cf15cbaf0033303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987b5a69c5630c2f71bcf19c919b52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16db89bdae823e3b52dc6d05ad895ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835914ad0360ef7176b617c2609e54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e11c504345d66f12e417339d3e8cfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6cddc43df1014cd941c10705fdd63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20425571585426600757343baae11769309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd819496bdf9726aceb965ec05cdcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef989d42e292978742ccf281e8d35cce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b544ee8cb979a9d7fcb0f45aef22fff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee3e7094517dcbc2289c63c91be8a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ace57763c1d784166376577e45db0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888f1b866e56b30963773ee5eced6cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377c2f47da9c647bab314bf6c2eb151316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c1956077a8f1ac11903202e85d301317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71fb1b27de12ece82444d286443fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc4ff9af1cb85e404109b076f8232319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ee8844d8907127e0c8bc91bbac6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15583966a6b5f1b29ce399c4065fd44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949045044af6f1d2f893766a5d0370b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec68b5fcf915782fdfde3f1ab24aa22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecd4e259208b8fc3442b5fa69fa57d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a0c031eeb08bd674d3aadc92e4e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f460ae96fe16c4e82bda24596718001326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63278249e3b39504530a5bc184ca2bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c2d0eec3948ad8d6ad31d387da66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceceaa0b4a9b614880465364058c5eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb329ec3811ccba75fd5acdb94e2a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1fe1af61d1b6ad3f679e49432a1ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384b90aba84f78203d61540d285f95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03efbb91328a9eedbec9ebc3fc2dae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112814a524580136e2da6383116f07f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180a1699e64a8d049c9c2017b31093a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d6959dcf48b5e62f4e39eff09baee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61581cdbee513ee28d8a26960f13c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74327f3664d9fcafe5c544a6ce1b71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289fb0708d8983b8925dc4a133c1f87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7be83fcf2ac62219b06484b7cc158340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd17d0ec9759247bda8356ee802dc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8b19bd2bca4a1b96e81295485e8f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5bdb338d3bd8f4ed969806ce4d5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa865fe1024e48bdbb344587d084af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245589025cadd7abda0258524b88a54c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e98ec3cd24b8342af8419df39bfa3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa322011c4db4dbe0005e32c7474e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3939b4ed907bf8a99a211ee7017676348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5974cb134ba84b679a4a0c40242d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387f61562592cdb8fa3966b08068102350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579a5807cb90ac9d92ffd5134486aea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d675512ff188abd8f1aaa8ebd622941352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597857cf001d1ccc1317e9f1e10511e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79b1ab77bbe6c877b3e3cfebc5a40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f634492e03b14bfc302a5b69b4a92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e75cc610bf89009326469a2f2c789356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16001ab25db2f8aac317ddb4ca52c1fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675beb0a3a42ca227a8cf1a7d5de3e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106405f5fe45d85373da1b3292b312af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c21e816fc0e046071df84c9f615b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad135ce2a736dffc2757074583f72dab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466374a16c9362a9179bb773abae34fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e131b372b1713f5000a4178a874604363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522eb44964c537effa09eb237573860364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc86f4979c040c2bb2db4c40fcae51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3c441d65410be2b3ce6f0b37503eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2728bff2bbf7cc526789cb5e0c98c66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912468de16912c83a1271ed7cde0bd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3abaf89fa4b9284dc18e22e131d3b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c0d3acb005aac1cbc3d60e8c7aae1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6fae98153efa871a979d3bb552c30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a6ef4a80276bf1c2c079c8bdd5fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6565137e9863eb1c93218223b42c872373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc7a44bbd0f99806fad6d87c7a421a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6843f7827fa902f5deaa54e9da9b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba0b039b9f398793b60770024d448376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49757a3b5f2f3050f5724afd0cf84f97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903ce43554cb937014b2e59b6c127ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6c3f6b7dead750896ce717833172e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50ee7df79907490f36d040b8ecd9f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b814ab7495b6f64d1241f966d6c72b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdcd28c9f9595170720b668b73216e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947582aa84f79ff1ec35dda15befffe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad6f7bd4f0c37f616704c62c967363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70eb656de184db5357320b541ebbeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1df33b0faa92fed395e809753cf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7396f2d18072055ac9c587455f550387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d084ab0273d242a8610db0bef154388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee33f627039437db998c9dbf7c547fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52a964714070a9aca85dd773f0d908390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31eb3c68df2f8c60aed81d32611308391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c2e14c3e4bfe3175fab54b7e5b538392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdd8a74172befcebfa8822eeafc94f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc46ce798d4c77053e9875dbb03d69d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1c48bc48863e43214297b178e8126395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def351fb741275f152d78032de9fc3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6f9717cae44c7f7cae6c3b155fe80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d03a68cef36812314be5fb5b9a651398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880449a8cdcd8590dc91dd7d7c27413399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afad732c842b68192eeeb1a8e33082400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d82f2800ca85a998aa23ee7638ae7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59ebd784accff5a948f8cae8264df2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aac6bf1bf4a27ccc42ccb41a49b164403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a998d5fd6e5e89d2c71f36e18b0fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcf9515c902b9e055df3435db561fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9ad148e7bbdb687063e29a94eb2ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e829b18256fa6a15ba19da49b51b90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2930f52b03bf80a897b9eb1c182e38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d089284563a457e5c0d54682bb297409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e935164000c98d8604a52d90cb5fd03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f474af450bcccb9f69bccf4965eb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688aa4c0ffbadd8b1e55b365093f9b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da776cd612dda2259ec6e95e59230413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f0d0eb3ae36324b2b6023a2a69868414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee776ab1f6b65ee28c588bb291ed1a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca83cf6ce6ad1d38b15536b3b8a7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3dd492662ba532e7697e83056c04c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e2d5c1d8bf1757bfd836c89c09f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd29d532921cace6db2b4864af90a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c14852cb9d3dddb81813e78a20dae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632d02fb9d17735e21dea87e95d6eb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735142ff07afd159c24739d5794db9ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7dc5746a22ee9c3183b69efb2bbdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c76d093f1167318499317f7825e5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c2f594f351e5b32da281acfbec7a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0424b9c3eecd58659bc84d3b11a865426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1871a565957e4cc8287625591f49652427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16728d76031cb760281b869252662b21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127d0bdd611ccfdd0d06a66b16e7a9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b7b1e8b1aebad68cce4055a8d5ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7998f51711f360222fba3b91498d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debf69983baa69193ea83b911cc43b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b7c768d256060b49e7f75391c1db6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b18ab0db1116219cfe334eb27843434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3e703c9d2458cb694e0a1f0d1d82b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75328cf1c0a17b8e5d05c1b286a4af29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b589d7f6cd398a8ace95fcfd0686437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf932280b83074261ddab60d97c007438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2986f3d5aa254caff631d839da9ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b19ad7c5de6e8800c6d0e1910988d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c04a0249e7a98c8b6c12de20e502441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad19674d39d63eecfa2ded68461d64a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cfc1db90f20b6d7855a4a5cd232ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e742fa200dbe52b0812058b7b9044a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6666bbc5e6e2aec2e934ff6f4a8db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3747d885090920d64f898c400fa7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd77db6af4babfb1da698b1ec16e7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ae2063b28708d76eb07cdb189174d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d2257445dbe68759f04cc50fe5923449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e59d628ca34c0c28ce185141ed4e9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c9cd9100b335d1506d8cf33030fc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421905a72c90cce1add194ccecd37b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db202b55201beb85a2d93cf52de9e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dfbc4dc83e04396e713524f7eea7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff156bf27859b355406a58bae3857c60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10123339cf0c62196c015c0c76429b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8385b2a23e5b17f29d7165365523511457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56d1be493c54071e66eafb13e7ac07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417049993d74254c00de5df345eb32f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f24a4901a2776bdbfa88372ab4fce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe59aa97bfb5c0566888cadf1443f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c084d7f3fa10ab157283f262677d28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de7b3cc37af30c2160496aa5c6baf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93367a4e65e3cc5e90d4361d26e7b2b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c60f1e6af2f5bcc4df125d2798373465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5520608dde67f5ba3c1a6e27fcbabe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d15f63f95f6f30a69a79f0dde5afb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a74cf4d2a0f3f165a75ececc3564468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78417f38b8e35f52e81de018542ffe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcc46d3944014fe4e6c536eb662909470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd570ef9fc70e824a4f13914ac959e2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050e2ba5cfdedb5d2e56b368636489472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cf3407e70751c99e517a73b7f5c9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdda6c79759e62963262922d9b165b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87721e7cba1869f232a018fc22788a4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4057067cdf0b88ac7f573638a5dfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b687163a06225a34c5c934ae0b6766c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26928614701f1e4094910835ebdc5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600136efa5f60e98e47fce2fd8bc992479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b40af276d7cc105f0e5711b18f2030480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2767e85d7af0bf4a45ff3c655af9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25b9a6b9516403fc1c90bb47f8d0ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4e95cdd67bb054bb1bc068280286e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c981eb41a5a01874366dbad992e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aeb10e12a384e8159db7a83a26d69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac76df58fe050e4f70a8f3d484d62f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b284a54e515143970129ab6309aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd6c296be3824767377f4a5675ed77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d636a9223b17d6f8a8e445de16fea5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c3fc52a7be7f32367405bd518548c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c05699c266b466d1a32306652400491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0b6498a8603e7913adf1933135ae6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2d86039a3571355381c270b4fa973493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111013196756099224fe7af2a1d87a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17facc43222143a086ad8faa7a5514b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8730afa8707e37c50db2cf82b8990a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e6624d9806b249336f18fd62aca7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d628e50c11c6439ed9e36ae93be7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a1ad0ec09725216274ae4cc9a8be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff294e3c8b1e3fb1410a0a3c73fbad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29d13a8bfc7ab8150deaea7d2c462a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33209b479e37b426e355b06a03807c74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8646ea749a76888daab8ee8cfd9e8c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d61b10106825d6d6b580b3796189504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a36e716a4e6fa5dbe68536193aad4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e38a62ce4ef53fc1a5a5c1fa0494d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726051efb0dbfae26446dc1e01f539b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174491c1b73148e600e5f0d9aab5f18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751550f10465526597295d5b286437509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef520a8682cb456e53400a7df306137510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12e676a607e0a27c3981d1defcadb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b79347f76d8bd8913ecea6c6cebf8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eb36ceb1709a966d9dd5e9411d9ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8fe0bc90702c75a79b0fade736ab0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7099fa5bc604fb59f730020c5c8bdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b06b3586f708bd2cccc11eef608191516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d5bed412e03c5ef0b79728cca721517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57709a4980a4e5da60e9a5e5fffedd11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd0fcec7d3da5183017c60477a7a51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453452a0b09692c2b40bfb8d569682520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0cbb787fceb19b8e42268b00d55a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d0d546e689fe8907b1dc4c0b87ff0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32453c01c5ef0c026715feb08b2e8713523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a381fc59319b2fa93040daf7df7be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b862843dd4f18d060ddf47078f9967525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdeec6c0698901eda579202896633f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cecc17a2e8b20b3bca78bf35fc3f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc214c9ddb277b5d83f17640d41317528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cba2e62061b6e07e58fc045ccd3006529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223cf888d4d02c618d501c0777ffe59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb08caed7a5c9adc397b3d134f8b3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941674cb2355cb250981c6ad0bee01e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1d10fa17b53aa7f89fb309645abd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec003d9d70d8beea0dfe18fdd8e0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3967bb066c1ddfb7198f35684744c79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063b92c774f95d5343257ceee8d1df1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02d4912fa78af606a6a81c1d503702537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6671e05e7c92f963c3af4bfdc9345b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79fea273b138ea23dc660d1a7f8a16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4b54774f71f1357690d1025f92ce3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f363924e6442bc62a2fbe79f3e515541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad1ccfc17782d04eb3c7cc0a38f214542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bd1ace4793c420029ba4c9633172a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32ff02d3c15567674b64d36a8243bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03607ab1c12927bd8d11e42e9eb121b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8e8f1a610fa44eaa2a8298023d492546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b5854be611152e43a81afae87611a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e2615e4b438d032b260d9bfc81af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5245a08be286827b94b11f9886bd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3185e5a74a0ef28f1089132dcf31c29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7577b0dffc1c28bac1ae9fb79d5bd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265b9acd3270d54452835501194b383552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f80d6b35b931b25426661eaa197ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00051420271b0388d3c505b6db7b69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cf190daa5d61558067b429ec831dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f586a281d4dcecd721c8b744b33ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d40446f0f2e388a5c8354c3e4dd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805bccc5372bcfcaa65d2a7242d964558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2c5318b7113f5c21cd18de836e835559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b24776250770190b1caaf1671487560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae263266dca0075d557cfbc06d03eba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13393fd013e09d42d1edcf97c145d77b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f5936fa7a5ced25d3855cacf6fbd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee966db08ba2e3bb1473cebeb849d55a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963979bf18948627f7a796727876d1b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba48b7009630d0630c2e69e11130400566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2bd4ea033fc482d7f72a1ed496a3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3290b45c0a68170a1144cbd1543895568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215bad1ef1ff3355f56bf55c6d719e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ba7836a53010e1fab37ce8aacdc9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a0e7ce8fea233521fb028d8ab213571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1f2f3b73cf4596425a892fb30fb93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7facd7d0828b698cb9e3e6496474ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51115f405f2c5d4b4afa89e8851c09ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964688f7605f34054a9777bc7f949a6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e344fb1e7341a7bd63bbc551f84532a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92ef8a0dbed7de965d65b0537cf88f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a5a552bf9a95165ccd8bd9e0a484578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d4fd06e9af1104a4ee9aa413aa662579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f108223061c5e68692d0876325b786c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5bd81b7b5034097211bc213faa92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91076affc4724bf3f33d1f475590a45582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06eca276ea75f3010ef9917beeac11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09090f56c1a19e4e4764d2e3ae9944584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607341d28f1b29281cbe55fab9b3d22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9429eb2e5dce869de23742765068ec6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc6d4f2e1d4fec6b3646d479db065587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcff4898a9901c96599c6be14f63f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aeb9e615cb4fa20e2aef10d12fd24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe06dbcab6b6b07d4c465faa69a477590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b3af9751663b5bf189392fa78a1f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe81857f32cf88c8ca9ba58f8510cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf604be9fd1c43401d508320ee7da22b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a97886636f21c1c56dd4defc65c79f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a31fd6f5f0f228b4ecae55b6673f0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d98fdae1686a1813fffb1b51150368596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b3f7c9df35e9c3a0989eb5667d8ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1681bc5d28868c6035a6e84771c5cd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ca6f8fb22505e14d6205c0fcd1863599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469add5d959e1cc84a9a6bbefd91e757600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9d82b60098b41878718c972a2bd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d812acb94655647f2eca61968b37b3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728fcdcdc692382b3ee5be9f539deec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9837bfb703a4e2cc277c3313522524604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae253b2dcd1ed0951b265a73621df5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd7d4148135a7c74bb5f9da691d157606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdafc75da4e3d714b8018d1de3737f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c26387a45a72c941d9d152b2371b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6676ebfa3f53ef0c2fb00a3a99c451b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552290adc24971879c646cd501de65c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648987775d4149f144b0d97269ef7d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d949f6d83637cb0a80a7d34d9dfffe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d1c25b81c4a37054d81682b9640c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff4632e62c276bde70d0d21a7edbee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fea31fcc505eebe477afea50deb49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942c39c5b42e6e5ab18ed35ca0b0ec0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c2fe5fc1c3880fe88b45d3a54504e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0b464c4a6983c6ad28c46e1869de8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e92dd07c2dba2e42a5f390ef9aa0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88438e905835124c469025d45157e01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9511b78f34c4df5efb901e6e5557621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78f3672c3094c27d9ee65fdf8d8fbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c605b419cc20d7e2103a15a1b19e515623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd2d7f8b8ace2cd36da2854a06b0e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca5dcf9820feddf4dffbf5a409a190625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f7bceaae2be3be7fbae2ef6500e76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b570c5e04f85a18dd352fb599e26e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79eb2fa783aac67077212c733837f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0c4cf9f0e2cdcbedd4d63cf0ad194629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd6c1e00566b1dcd0874c3cc6a01c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd59c8b5f2784f4d5854218e711326631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f9f06e8985a872bc15f0bc1ccaca9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a83de99226dc9255d085c0eaf192dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779746f964af4432b81fcabb777d6d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c03a37d4fdff8933ea1c751954cfa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fe2bee4ae9d487033b97c408011e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e175c2715646068bcae3bc552b7872637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73216ab2a19b450b10f0134b88a73d70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577fa5ae321a9ac9167947c7a09f765639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502fac6cd19e6c68801a6f342749309640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b258a36871172cd09a4f31ed120a53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e7c3578bf98236e0f7fbd5ae93d92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4155a27630dd83fd9b454d0b2f60c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf553f105291c4e4684683c0676cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff793c584f5a64db5a1bbb2e9fbff1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ec96d2fb85d388df51907a6a92513646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25ddafb0bbf3da7389e170c7f6ec4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1c0e1ce85876d4a5eb708c27d9e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf875e71bbbe0ad8e312e21a482b781b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a9337cb662c2c27e31ee6279be4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ebf5e66c24b28278759ba7527696651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e030d44f571341b0bcf52f4606ac8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec659de3f62600b2eb16f3c5f6b928653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ed851c874fb9863f76baf85904a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2cb92d98d60335b515e6df9a4a827655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d58a31d383965e1849eb785f7c34f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba7c9ac4bd387e2274221df2059f8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc16af2e6d23a46f733e1b877eed6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cdeabf5a8bffb60e77c9b1647aeb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b782ecd33ad0272ca7a127fdf9aa2b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acaf26cb3f48454c64f3e89a86059661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656dc10debb344281275599a8c8c58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b309b60927577c6dc7f219fa42202f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25faa74c1fd62d1a16134522394c0e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a544a0fe7dfc1111bd30b93655c78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e712a112c722179a94f4644955d862666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82563413414315e45382939a17530fb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a216224fc4499442cd5c62b7e6b8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28976717c1b10f66308c45f19db14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de0149e203503de395d2954f999746670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27915375c1686597749f27cf74896d81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2e549f4fed66cd7da0472ada74d15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524330f8f7b277ea8b9eee997545e67d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66f6eadf370db1edff04a160e8dc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3957573707fd415540fd75b7cef172675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f601dca4c1b0ae06a3504ea80e4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af413f4291ce199c1746fa9a0e1387677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e13771b44cb845de9e85f1eb0e3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941def4d5fe2d955f9d0604704a304f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819b2646b1add0e47cef35c59cb8c73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51892ffd5a9be9b30bd4e8dd2d0f03f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134437b33e32b3b681a41c28ceddff8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bc23091d867b4835947b26ee2f96f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eaf094df6851bfe5c31a2c9e4bb23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47326bccb8ca7fffa2f1541430ea3d66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69c72e6b71cb020b1e06069ff08687686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841440a3694335f8071cee49739dc08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb228563d31ff0fd390f3aa019d7e6ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e36cabb5f36d42ec7eafb43f8e595f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76bc650ee70a0996a86689f72a62d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f162e6d13ca88a09dfeef22da6b08a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b09f7c1efb4d41efef7f4d41a1e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4321da8060070a7f5fdbbaf20af13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a033cc8363c504affec645b4dc68e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d918a256bb4ecf106b8a003f59c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd200fc5677957d29c96d43ac691083696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c683ef3425640825a053852b0ef158697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5bb782590c55f209855e26d5fc9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d71b9b0cce4198186ee801f9131d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea0c836fe708e7bbd3a0b9bf554d26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ae7078f22d66ac8375534ffef2e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf35999a447e1753bb982e8b98c9b03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee44a5dbd57445fe4d9750cb6273997703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990e358cf83e1227babf33faab7485e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444403f1a5107e6c394e0e3bf60e05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0b6b8fa624c189a7fa62a0dc3053706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a852687be45fcb9d9882915c371a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb935f17c511ae528bbdd8c351cc3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8789056e940568a90839fd67eb1e972709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb606efab220e9c6b4325b6c03995a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998ca4e245e11068800503d2284df38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d91d66dac0631ce8c7098aebecade712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635a58402b2e5d0505da5bd2df7795713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d880e4dcb5602f827c404e2a2fbccf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12db529f4810a686927b07ccd205ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb2cf54a1ba5da37075b166b5559d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de42227b9d49f4bc061f8dade56696e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156dff9894e64f9d44c14663339444718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74b1333034456eac9340367724a819719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e714509807f0bbb2298485d6c2d389720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdd589a307b9f953b3cfd0baf858dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bcc82d81f93324173988016fb5cd6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69add91033106ce6e12f417f7665bfe0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae72018693ceabc60c161314f2c9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18136174fdb23b862fff67d406a627725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc73a24fa6e545dd9945859649bd5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7413ea112f8d26cee2b473e7710cfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971aacb9f3ae92bb63ce8b2d210cc19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a161cf76624b79c4138c8b1a3c47e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8ebfbf5adf35bde0e4b1b8b41ee56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d530ece94836bfda496bf76494a9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b35d9ec2ffea1ba6b2c4e7d753b469732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff17c5cd88292d7c3bdaaa87ff01bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60434353870e1ab3009a4e7ba25105b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83159df5e23e32a97ec80761fb39795e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8139ce3193701460a21a14c8029cfb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89de9b06de13c4d9e3eae395527f1e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227ff580d4b29e9a50a8527d157222738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a45cd96390d1c924496daff2fde89d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6d424d134319dea58f56071b4b25f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6973e986a463eb0121c218dc96d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f821320c7a39049517636e743fa727742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd41f73886b7c2c517b7e123d6d3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058120586b13f07b8c4de01f8b1309cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c726db452fc678ae6da568c0c2929d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef97d6a5b1c2bdac506086cbbded68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e6f6958cb06e4030175d495fe5443747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0aef6d56266d42ea517a1240f3a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d98b349d85ea7a83e46cb20126533749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802cb8ec763d6ab62643acf2b0412f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa529dd874b0a4412279a2d0b229ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98054cec053f1544a2a95f7442e864d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90d382720ecacb4e42a289a67939f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3819e2e3beb1a81c3fb4f2ac7eac7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3b5f4f771a62a19ee01f112ffa04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7fd0dc713784ade0ad29f4eb1f797756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7e63a52e9f2603e8fe281ff56108d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a50677e510279f2aaf5042b0ba4613758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe976ef199c95329d2e1764e7306f527759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e29c103de540612b3e05e41dd632ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c2e46c2d831d03f9637dbec22bce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c49e080b6e81d10fb68378d4796893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33cb10d15e5f060830b3c4a464d184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfabd6320174682057d3998f2dcad205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcc448f180f3e49e306342a0adc3d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dbc86ae836faf95df1b406191d4cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc73d219192b021a5a155fe05727b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f23fa2a28c128e022ac78677efa7b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbd70847a1b5245afd49b2425ea48810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aad76c014ae70d34259506af7212f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019899f5fbf812679958d059ad804bbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3283cccb87267aa65f56a0f1d93d34013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be60de6828f70a1c12aa1c7bf29aca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ed195d3cfc23ee3d052fb776a0f3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f8ad5caad8fbb1c07a080f76ba95d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f39a74c4794f5b6f0b16ebc98ce08717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c1b63820fd52254daee08873a0d2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac1b74b115a653205340c939b9fe619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53ce99bed658a65dcfe93f96542f9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8d746324017cc07ea4f646acfe4a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caddb008d7e0faeb0d4e2f2d8a940a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae89987f8b721a4b50739170a05dded23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a3e00859dab4e6ae93de74807acd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170a5446aa4e7059b8eae526aa83cfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02469b99f7807ff430351e108e3048ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e029aeeadd235d4473bb29d3fd11f6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25552fbbbf28a8d968797385bc5c4ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b47b33289a6309452adb07cc469fd529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52def2585f2ddc4b17011fbc8ded96030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41d16ead38c3a3d151a4f0d517fd3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c944b3053886389b892093dd667f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aadec02ed40672788d78d032cfb4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6ca59776c04a0bb23c64244ab4bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f51da41d737c47757f026e367d11235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7113737d42766033f124211d4bd0c3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333217e6433ecaac2adc401841a917e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd89a4a9b203e8d437f64752f517138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e267a8349b41cdc959d5ad63719339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd4216ffa95e92a67e8aa5de38b5b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3a2fc97903ea87e35f37c0120dfc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8697a414d3e3671ac29eb65bee7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8299f75600916f3be05e2a9cac52943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b410067d88e8d754e7f25376aa22144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0226cb700029e7806fe4eaecfd82cd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a08d1918718c69b50503b992c6d3bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3078a800343a7db45cec4fae9a5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528d25d93df0f988b0ede441a5873948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20465dfaee42a7c7b4c962abd2ec1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae0c57018f441efdb9491076741f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840f5c939c2c232998ab64cef35a5f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93278b66b8d9c123017cefc07410946152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add164b28b29f2e2ea828f54d71e2ea953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e7354877708845590f222d1daad9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4c476b7df7b6cf84cb276da0de82855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff6d116d92040bf9ab76058783705456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35c2c3182db63c007e39ad2797da4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a4e7bdce19a064aed51c33c0550658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaafa3e0c0ec439da6fec8e9472249059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e62d7c1811ab9325cde8e113df7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce66e41d9babc15ab2587982468f69661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb779b60ee335eda325ab6829b3fe4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2959e4a46b12301cc093a5304bd78a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e00cf770b41519341c084f4da9ce764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eb88dbcc3dfef71f0940e1b4caf4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702db77b7d52945352b9207c07921366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6727d16c436c4fcf66bca4f4ed6733967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa7c2576d364decb4f0c1f6cc1908d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be1a897df97a1b54ac09aba988471569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2766e7fc8caae3d858ba763b91b036c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e9de069fb3adc760d09b543a9701071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152da2893f395b3282c37965e47530572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425d70a795a43ec5202d9ead79d0f1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44299e6b73704f84f88beaad9de5f9bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7095f166ff586560554b4db313123a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56376834f16adbb519d2e00279462c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf29ecbb47643d20c4fca551f8bb4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c42a20ed0b687003361e7111aed3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cee3f0037956bdc58c7d1f74e82a3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63f8a1a24bdedd6ec7eae0e91a1a6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b6c8bff997620fa26fe358bcdb71781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d64e221b1d9b6389d7387f9b307a2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98569fe41887fca01825d33859bfac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae5658a1d8149c6111ece57efc156c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61616012cea6a3f01f38ae0a390d75fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13c961c2175260ce0cf7b2eee354b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e4783baa7fef39e4b7a023b106b4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b15d218d464cc8a35e8d79658304588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ae45144b7a551b4148bc4d480a7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50ac974b4d7c96dc7d2df174093af590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a3fca9511c31a55bf568b68b911491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d65c129d7612e13de6c887afc76eb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee98d1b8853114de3d033d4362cf4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cffa9a4d9b95700ff900f13bb4694794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece715abee0c96533d21003c72d9a2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c7372f511855ec3ad66325a8ffe296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d88e6352d0381d505621272a8321997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd6eb2c7cd8846e10dd838ec807f3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f0574e6c539346a0202efcab2cf1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd75b2a341e2e29a321e9807394cea8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306fa5f7568ea7298b15a351e005a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aad1322f83e31b52d084b52a8cab8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d809c8957e702e7f35f4b6607e5ed1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00710cb21eb4fbc9d6cd55c31fbf58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7be502985758060f98eb47042fcff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1c3a7af84777200e4398346e6f4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0696d7bb989301c879f7c87eefbe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a6dde9634879ebabfe68aac78868108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f6a7be5d26eff1f27850874b79cdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85c4559bb1758bc3b4a3104499480c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490668441ce191ee49343bbc744d79ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab37e283a87a9ad122126fd6a55a61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8911e67cee428a931c654a9e974a42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f19d8c9d553291f9fa582e232d8d97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed450052ecc0c96f55eab0894575d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7158e64d77ddd97cb91ca66b21c0fb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e533290582f9e3d3d8072d9e53557c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b5735cc8ee2bac43de74279ffaa27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a0661b6327ad82ac09ff683f45305119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54841f3fc391c4a75b3898d394acb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e838a9e5ebb5f78bdbc7c34c58f39d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9cab4df90d1f88e216f1ca9af88e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a426719a7ba40ad5d4ed931badb31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4989c36d6f75eb37668f99f9e7a7eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b362659fe6434138a4347959ea9225c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2558b6f7149ad11ccd17a51abf226aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57842470c33804b4f0fc8a7d42670a7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0f741a8e2df4edd2eba68f1a3df0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0c8b0edbb96fedcbc6fd26366f257129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a53e86fc34e170f7481e34fa0a9c75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063229d3615fc73f1a95d56c063006131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93494e4b745b25e5eb160126ac7de69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae4202107a5845d90d979e6d4fe98c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3b69b6c5b743fc045f4a26b392b49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634125393d170b95fab181eadd819d26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad19e00dd3f45143c8fc07230a3f6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639782c94fd92e02999b893301be54ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d443de02c672406063a1afd9ba536138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecf8ca6ac4e5d643e64e328e4d49e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1aaa696269a3f09e7be6ed63ac7f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60753e006832aec4c89fc1a18e3db054141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4220aaba945a718c4088e5aef16da1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc82826d0960b4147a8c30815b000a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9233e7d0e4954f758d138ba08707947144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb863c4c88471105bf21fc58d7a06be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4b0262137b8dab7ea8b73c1f5014e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b541a36753081442232fe98666824147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb49bea252bc5b3a11e2cde647ba87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b84e4d695b6eb21da1dc523ece1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152d9283301f087832d9b8d2257806150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8091ac5f5a41efc31bfb72468c9b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2ff2008b4d528552bdb162aa06501152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ec77d31ad1434fb7b0c9991e191d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abca0d1f10e088fc775318cb76e2a52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce3e816c3ef6a324b6274a2021a9e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766af81d706969d6a40742b0ff61809156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0869c165b68dcabd29817292d31d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4c992932fe8d0031624763fbbed3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc54ef320bda8731f420c59242da55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df773c7582bcbbf991fbb0934fe949160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e11356900f4001b96b3ea877089e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86e171ef154ebb885b18df51e4c444162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3904a9f2721ba1e9073d4e66085f2a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49f7d13ca213af53c1a718ae124878164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655629f57c350ee3f4ad29848b62c48f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1a34ee97aa53698670bf51df81f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5242b84ca464142605562b59dcde02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66910c3c83b81ea152730ba08c33c687168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0fa5e212fb3f9cd8231bbf6f9e8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b94830d667bd2f7fa3de2c2e89179170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b47bc003669dc66a4d8be0e7d793171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71f975fbf229c2c00810426ef6f89e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca54fcf40d3e270dd5efd09772a006173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa86ed1fb12b8eabbd9c4c386bd21d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3110dd0af9bcf9d1ed23aaf8b317bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4aa8837d70ab3621dbb08fc3b035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca0b2652ea4b38cc9e5ee2263b5716177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ad8b768b2dfe112ad9afa072ab23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2300ec0d393c2699a483e9ba635ac6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139af97d297259e68ce1c3418f6841d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83feab96b1e7c164190ee049dc30d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d09045160efe27ad9e2daddf7c8098182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e7bde9e08ad753ebb4402ccaf6df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cef48db63df807fe25b05ec7f39b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb9098bb7655d2400786c757ec4e88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f076251c63d8c94dbeb0e66ca6231186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293cd9ce102d50886a49f50d4ced2ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c57e989517ebd315deee3210f819a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a8476288d89ca8a95efcb28b6b3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42be2a4c6461c63ef6afc9d484bdabd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00004203c097deeb86f5e7307281e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8aa2c2ea24184617de06e9b3ac2c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a514739d2f0bc69770302123135d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df10d963f37543f8167e7ee76d5a80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00829ca1950267fa2d8f07eadba9fcf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde68b6a4a22c115d08ca0790fe8398196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317f7c32ba6ec3690b81f390b74b7e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e228a57df6963cdab2a9a63c421288b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a572ce8d7a0b72590c5ad4e6afbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8466dd8635974b7ca7905f31c5d4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91faebf662a33fae46d7e5b2de1634201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed950890cb2090f46eedea564383bd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c1aa4001b0d3c54dc3dea6bb5b7c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d565a61e51ba7f20e1d5468c0ae3f4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130134de204157d1b2cfbe7a4906d78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc68afc87e759938ae81c7fe82c4329206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdce0efe033297379ac1d575379981207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7017a6044a5391169ed82f068ebdd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0273973127f0025aac7f17ecdbc04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf6f099b6c0e0f71da91901939d92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfea658e3c96e49caa1f989042e27eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff82a72e0045ee6d742693578a784a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4c2f6dc332df76f9b7addbb83815213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17693aee5285f1e05b4820a5b02a06ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f2e3e5cc56707c85a3b170241c4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268382badd98ff78cd39f5a3ce6252a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb8b27ba1524dd914ff7855af45d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2366fd8c2810059cf437f223c1c03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2122638e1d3d093bfee46f4741864a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e82f91de301b9221538fc0e7e1bb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e4a55da10b464ec6ac930e59bdfc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2f6a76e8e159e81ad445f72569ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eeefdfb4a9deb39a11264346d39b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785640fca2bf04b958d6f7376692b11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc31b881652f6475872fe15083c83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade15a1ef58c897413df597fe46d7478226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd703998fd760a6d561989aeb35b2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede1c1156bf20136be613aefb684304228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0461a5d8883b20ca580e1b7364d54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a04cc3dce8f36c0c8a9a738af891c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b474b6542f0632c4c818be78b61514231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7bcf9ad7d7283679e30c874f267bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dea57d00bbe03e0b9e4f15ac3b3907233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c7aab481d696faf818d7bb892e71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3082720265fdf7af880c5a2225dbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba95b908b3c89d9eb657961700128e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef85604b5568934d6ff9ccc3a14f61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6aae6b8753c54c715eaaff42bec5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57dc3ca85bdac79d7357a55d3db4c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc228d24b460b3099d449f7c1c5b63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e33e4a8aafbdf5f5f740b2fac383d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a43fea99851339ca0bbc9c0021242242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedd0543ac81bc269dbd7d3d5eaf6fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76d8fba3b5e71d1ab3a2b8133d25de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106588aaee6ce30e57a52434f00b89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb82e70b56b8abcd621036daf16dc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e7dd34b24d977b05703c9f1d61d4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c8296ea7fdd33b8611e0a368941d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f62f35b161ea4b703aa5480c57e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc51cef11f39632a823a3a127e2513250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde41a0b10cd84782c8b7d5b79774d06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fdd7a63bfec67e8fb9e6e6789501a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f46e4d54c8c10fa9aab5e4e717dc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a0eda23a4d6cd75df8f21fb758575254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08012dc9d7a61914052f6fddf310cf44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bddf7a30c86caefbcab536410e5647256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3a9633aa3d995f77c9c60e4b29f8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65051c8acf27278c8657614cf17d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff5c5ae451cfe3514963f297a9fba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea1d6468ec939685fe7207dd0e594260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e011e46cc2ea23e629917fc475bcbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca42491c95ea0b43d24f452b6c3fa29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b91d1a95f5b724bcf101c23e2798263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6327d4d7954d1b285d474109bdb7726264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525a30f67cf822a95c6b7949e7b14ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c3ab5a2b3631725fbc530b7a67a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf2e1954b73e1c880ad9c4964a382d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4aeb49cd25623cc274054e560347b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a61d137b01b73baa37d7d15939d60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ae20bc9796a56b427942ad9dae2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b33f877eba069026ab7a2cbcf13dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261f88410f3a81bb8c1b9e6a9d5a834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725350078743e97dc0d3aef1ed9b7b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85d50e1216b038781c3e77db80cf64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9d71995b980a924348c1edcc31cc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624321cccea4ec3907fa63b264f6d271276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f4c812a559b31ba69b7af82a7f653277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe58e5c80d48b089754c7497ba95e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829c7b3103ac2511b267f3acfc94d9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd3c5fca505dc3c462db2087dfc31a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7271654d48dca35ba075ff677af2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88f4b43475064a6d05e3b5be2e2549282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015b1876081e24ff723dca6552e675f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b799683f4c0f1d52807aa64d501d7c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c24b53c7efd4ada4dabc600fba30d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fccab15d7c5e2eacf3618819f7d8ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0c939c0add49ad8314ed2fad39d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a229c8afba05043d8b7942c93118ed5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb9ddd83cac3bcc1c9f01942644d82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674538cec9d2be7288073355b12a882f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8939291de803750b75e7080076ead291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c6bf27d5df9558f65009b30e22034292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59449eaec57a67cbe5d02ae01ad31e68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224039fe37e0d747a301a6b14f3a6845294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840eb3e0b99d511af5f0a383f74f225295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab473c488d4f1c4a29434bb1942f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7f8f3b3449876ad463ca9e4022698297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308db827bd0cd301206819481329e53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296827eccf7734d75e586db81ac7689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d03ad701d03046cc383d294fe653c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35178632bc69b9e1408d51bdace21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96515317eec7afc9a8f8156330dd068a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f9aab0cd3323f4ce0f90f230a630c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a51180d74c92fd1b4799ec028d5f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd080facf73e6466b92856e74c34afd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8b02dd1d3da2ef40ae6900a58983306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ac75cc7244f66c79ea1b64e64e9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101cb6fd0003affc9f428768cd0685308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd470d239cec46b6f0688fd3c807118309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764a67276772ddaf21f9ce03e76ac0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859920e8f3b8459911c6de8bdcfb94f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb795cccc0891a4cd5c7ca38b10bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f99889e5819b44188ae7b42ee11553313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2fb15690249ab9bfd563cc9eaa27d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d60ec93df3198861fa74b1a4044ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddfe5a28611d731de9459cc647513b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7a5c8711778cfde30db1aa81f325b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ed936aa6f512d6297c28428c0783d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b3a38b55a0c7202e8bde1c2e41d6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb6278f4e9c9183cf72ab514391edf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc95a887d66bf46d0685ff45854fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d52fd1428034138c450612a12542322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad22836837fcfd28387f1c789bff191323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4830a6e6e26ac44a7bf21b83459dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4918c50939c12ce12a5eae4f33c7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a580d61d9b0ad1cfe794dbb5c79e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f00f9144acbe91f5bb7a66e91a47e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb848b32a7856e077492e07c7d0be3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138beaee52913ae6c39c5ce001d303329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906c16a4d58e16e1d0ddb2890088a71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325fab960e4f58b5a05436de70e22e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1580e519bc3299da84081b6db222fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e8106c6eb7f68d763fccaa0a3a464333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7f5b5417e369d69fd0c1f73fa8aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20bdc35f960dcdc92530aeade52b1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253fda9ed6be378fa2aeaab419f4ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0efd7539b6997f47f60e3ace86c71d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f19bf9f703519c39156af0982ae0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62304355ad04bc68e31e0321dc9f75e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5dcf4761ca0a986e858e9b4ab756c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2808c91180dad09a3267775177bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8d1febfc85e61339b63fa5a4b34e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9398422e6c84ec202a3217d43832c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6dab463be41b080221d7ecc625854344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2019a11b3455d5f14335c12ae3a6066345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343a631337998b32652e218e387e8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c28be67834069ca2c61ae566a6de2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd42cd522e4efa24e929b4c4e16fc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f0f464815b279edff27e5bcc7ea8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd23ffb09f903a4957b3aaaf014625350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7a3cc40c792f9d68239dc7cfef48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113373c827fe5ee147cb0a06cb5a23f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57183b215dc7e5527f8a889e9a171d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fe2c349f00821f6b4ccf7c1a66222354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143bcc1e0bb862f256f5897b63a83b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489617fcb764c0f996bdfb41f4bea70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b2faf5438fd12e37e119040f95b28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfef6c5c08f916229f4eb7e4d44583358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28153213408f5203fa7d3312c93c54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d3e61bb02cf86a4227de6c385c294360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85315564e84fa0654c70d6cbc68072361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3528ba79a0c6737aa1735b1a99fef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1c31704cd196f5204aae4c06d2739363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5f7cd498d9dce9b055dd9288e9d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069cd40a4bce7424db4011b118bb2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814843840b3e5fd0864738ba8200fc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24f47401d43e3204a2f46b02013f05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cf901f748b206b66675bf87ebe8f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7114de4eaf35e6201a480cd42ba2bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383618589ef191fe9a0a07624c1ad0d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938af075a950f5dfcf9a8db16242fcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9498830b7b24f114752b2a4057e9c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e2bb1573b704d99792a09eb4f5977373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a45387e7b411a34cced96cf7d612d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e42f37f2b8e754aea4e9470d7289375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1f64af1e1de60278371460afb1314376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8635932a1cdd2700e1a2f2d64d3e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407117001cfd6132774712a6cded25a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082ba556c4fa72b0ecbe05d7905699379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43f28c9d7dd894391b0174ad573c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748fa48d413635703c7edd47e1d1a1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989af7d2010efcfb7bc032004019ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2abaf5efa87b7f2473ef7c7aa3192383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733321a9520d4aff5bdfd2d9c537639384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4df569022136c332466d03dc9fbf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa269ed8fad1435928ac157f41501e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45968ce0f8a72f15bb086c2dce750022387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557278010bbb26ed29c4af2d3f612ca1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0eeb0b9ece9f63752cd2c77d9abb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61523f67329ef94d1de1337381084f08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c62744c1994170af7e59aa706a74cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ff84b057acdaf76d87976f5d6c6ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350123a8c6675b13fc9d3c0cfb4fdb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f1bed6b4757cd9bbd23b1e90e9d96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8075a62404951f11439a2ea7391464395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d8daa38ff475994f151bdb78b7e24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3387a1c582449d0321ff513b3cab3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2235d84a7e25bcacae26d5420c34fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78da0a19a33c7e4e2e45100a4a9d3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38530dc838f351b7257a30e9b1bc3d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d6f0f5922522aec1ae7119fe9a801401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04820a0a9591a1bdfa4b7f16f047cfa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb21e300322ebf5442be346d00074a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38336541ffa172d378773c1ade0b67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45362af2e4d06975a750758473bdd7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ca3dd8c9cca35c03992ccaadf664c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c02ab3e2c37d69773872b2eb479a9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caacc3b162676f52de1791bed6d2db4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06be7f938a521033f53981a37b2b37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297aca55da28e840018a4603dc5d09f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828656617b1110ca35d941bc2362e348411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f3d66d5d5942933b3fb2ec3e98981412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76206e7b249c911265417ed12b62d67d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949223ee5e3830db40749f4d03cad8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da8fde2d93bd50fc6f0eaa35bfeea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bfc0376fdd067c0f9e84a04c020f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c722879cf768d79f6e8f3bdcc46dd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bea8bdaabb14802ff0fdcbab12f770418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8f3f4be6d67fa349922a6c109d15e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41816760d2d366dad4bb0830a4c5f912420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474f3371abe01c7d1b764c1067e3ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320db18f12ba6b68fc40a4b70c06e83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d03e8c5ea0602b052f2c2253a9a2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b7cf0c1095b64b4b7af95a6036fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a1224c9ecc7c6a0ca8a4e56f2dc07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e31cdfd178f8a8760d6a9ced4704426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0ff73070357d368a10d023d01f1fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137605fc7ae0b9855adbb7ff3c1e8692428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac9c1a06d523237c6bef44c518c5ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df9dbee265b923e83cb8ab9be4ab0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce683aa51a5248a8c90b1180140fd4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f281b162c713f777097163fd51416432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23462e4b9dc0defc643af3e60ef5801433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b293bbd22657028f2083b4c2e031fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77487c7d85d609ecc07557f6a073daef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bf660425005b43624bac7f4901dc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a91275a87f82a5cc313c2502272979437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7661782f2496934e4ded1ba67529415438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4239dc37a72174223dd8748337552439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19662eef4deee8a63317ab339fef80c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fb0945feaabee3578faebb092fbdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723e0ed5da661e3e6b469b9ed0d4b87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de622221ba38e9a11d0f4bb28064c58b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a95af87a806b5ac0142fb6868f408a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce15d1597e6b395a279168a141b340445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd42dc7e168441aba5f716bdc4d918446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c30c01c37883260c6b1d21b316453447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c219b6e1395aa5e115b5453f3f36f60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eee1d4a98893030879af697c059f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8011fccd2f341f1a28516ea67c04e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687c7fa3d578ab8aafa2a1cbabe9de7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8414d0b5f48094fd6a1b3bbcbeccb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e025f05f0293813f0c2a4875a94614453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d7be598cc675109f41e7e7d83d83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb39b84265447022d8146322f2127455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f3dec713bfabb03f1931bc2e7b2f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cce1106fdf48e68dc6a52c308a2d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c4aaf48c9c06232c72b2464a4bbf5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b3cec1f712f35da8a59f87af6caf0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d67e012c1999f1bd4634cab1643a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68587d5228e5f21a96b0779639271b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03cac374583efc2a707779171191e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d96d1c05622d2ccb025f9e6327763f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e9e58ca4704106d319943b127ac1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d61a5b65924531965517055dd58752465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9f887c8b687d4bbb38b25c053cbb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0c7814e54e014cffdb0907e322c72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab1670312ed1b3e0aa630d55da48e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc704b2b8f704f354f96edfda136f41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1bbcb5e0ec235525813a8fcd7a07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afaae6cb4bdef349034e2bcee66ad9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec782682bbe5338cf5b61b7fdb302c53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea4ef166c24dc4d8efbc42937c664473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67fa59c23d7dc1bd6eff3676029e3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e8b7b4e91ba8948092e3be416faa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bebea96acad5b1622d4a2cbc36d615476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256315995de87089f71f6b5e7797fd18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddefc41ca2cc983b761025241bc545478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ad8e22888d0d442cc6d68d1bce992479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce3c9d30d98a2bfd32804e3b2da569480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b53f5fe8fbec0e941e24dd2e96d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dda1cc0c9b5c6bd8d8a1a4d8b672bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e761ae31845dcc44d034d6deffd5ca7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58f33df6ecd3d5dcb397f75f6eb757484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c01377088979e36ce8f2db63b36c1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815abfecb756e367e22b8fa6a51a9fbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e57ceda26250d399a9bcbd301bf2c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4663e0f46090f4abaf5280b9f5b2a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d463fa8c761c29fd6bfa9e2de3181a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27fc15b6cf47fd029bc27a59f79655490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b0952ee83876f086d67bd14ba72dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d02abc00ffcfb189cd4e08f88687c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff97837d8785b9c91850b43a102b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2e95fff7af85d97e13c0cb00860a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a67600439f6bc56203f33946ff88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adb5cd389b49777b5d4f16db40b364496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82745a2e8560346b27b9fd87a8d85c23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97fbb415d0b41a5e29d946fef99f68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52b4f2a78e9fcd90dd5b7e5e284efc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babf15bbedb18b90bbf8f8176b415d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adeaef40cdd584fc1fe345ccad9d08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154e2d51b1b2a70d87e1df16283d582502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa8c12bfe914f912939fff40a6b3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb7e35077bbec03b1a38cc8066fafb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed25db83ab872295d2fc63bed9a3fa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596e6c078878bd738cc750f259e5890506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8b028f68e0f3fcae40dac06b49c3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03afd90ab9093ddfb68f41d1f4764f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca85504ab2953c07f243f8b3463990509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862bf155a07cf77eeafb4c2a05b8f4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a86ab4cd6a4b174d4b147fc242075511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638e996803b3050dc91a110f82aaed8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da0eb15a298aabdf247f5a9e78463513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82908cece9031a6f7f372404fc2f6329514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0dcab589756c774fd0c88982f5af6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58421ee70050af8dbde36cd440457cd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9110fb6a2b275d326fa04540ba47c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa06d70ba2270c9ceb54a8c18e6fd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd65026116257efa16560f1468ccd51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d541bdc9a4f522df8a8296a38db4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158e2e50e7bd93e4386a5a3f3cb2435521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584680b64b69eb4d37c4ce5e2ea9aa9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f0ab0548cd3125e12a2f72c3038f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbcd12bbbac1cd8e883b2725c2bac9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e098cfb9661b76b2dea1a06383fcdc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0710ef142fc42a812204ef6f0d799cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aacd9b915dd54cdfd2cb3d75d17b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5489c7d1b2ebcb5f66a58af193f615d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a0c85aa6f7aac35fa90c732a0c16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18202e5d0146cd0459f4f9abd60e6e1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae9c0885d54334a2fe0aee72e5104531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec9c7a24abf3801bcbd753f500fd22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10158841340443030862b186bf9d443c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d1a9ae01b49f89faac0cdbc6f4485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8401855214871fb92431dada8c6e47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031366a29a6732ea42710d6aff2d0a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14064ddc80863a3fbe8b19496fbc8ed4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2e9949d6d7dcb95a0ff37cec82df5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3735da78bb1c6dc18ad207a9dc612f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb1253fe7143ca858b8ff1b4ec44e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7304ab2e6b572132c7af874093a6db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3f033c839d86637b98db38580d766542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0974459100b3568cab446669fea57c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31bf4408a1029f8c5439c26a82f95b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110111591a091e667c7d765d46d6d45a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d50f877f318efa643749fe9fb632546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc65d48f69ef0315ab912f0c9e66e7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeab17324209df1bb16b2019bc79d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88ef5a2ff47dccf27851b88fcc73f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87712e735cbe16d9ff9d6f3d047e8d49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab07b16133e15913d9bbb902b357e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce644cdc558e270caf32bfe3ffea45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd92b0252582be65da9d0e8036ff43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4287aad654fd76ed46879c9a0da62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38343bd13950a5247ab18890b40d6ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f47bb843ae6a99d6d6b1f8e573ba5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057574f634872f72d9d4648193419ef6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd367fba1c915d4be590de37c0f892558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809f39accea796b8d8b6c4eb210981a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb394a0e7b9504738a600765bc0378f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d2399ab556858a887317eea55da58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0dd3d512b0090c955f86bb1dd7c4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff1939d5d8554cb85d131ceed586ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff458c4770a990df1ad244fe6c0bd4b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9547a49ed64a83615bf18faf11a597565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba89bd1ce0a9480c2360badc0fa256c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa9e2b0aaf02634adbacc9a71022a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e135416096f786435684eacb35af3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d64320489974b46ecccb76fb9b18d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b95f55eea8aabe1a64cbc9674abef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34f6c36f66c4b248091d63f7653792571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c7106488b8a99670d4859b4f6a99b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec9b4df0d137a59eab599d7360990573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc084bcc45f26f612a18920f7b956574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03df67bb28860356ff9c3c72d1da2a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f7d566e426501883c95c8b60653b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab09c9cc9c5bfeb737f6bee2abb736577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2d42f0700793c0b1b33dfa8d4cf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cde13878c8f0b7be24d0e205ab724579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1acdc80753932cc12deddfb168c7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f643f29f523665cb0641622f906b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f9b7f31d01a7637e06e61670d4439582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de6fca21f20c035a4fda4ac671a4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68289267c2396d83a587893003db3ec7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9145ebb42ee35eb9f922cc8b39bb0bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e140f5d3260961e93db1515f6670a87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c126d45068bba12b75d99279c4c9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4437770c73bedacb40dc9f4ab441c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38548bb60f6756a76f983f44d34cd4d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce90435ef2d0536a1af2be267761df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adca1a607f3426fc5bb295762ac2b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e2fe2e197791ec7fdf8dea1d6f0da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13191e507ea16937b789cc65dcfc48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e415e25c53d5f61baae0b2cbc34292594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e60ed8bc8e280f03baf19afb0c49a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ec3643b543a75cbe97abdc0c4e184596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e4fd1a3c9cf3345d2b2e7adcce06c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa095277d8696e48261ec70819d6b93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296a70eb2e959bafede60d3192298e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6d96c861a4cebf2e337bbb8bc2d53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872a741e98dca71294a1e7ef97b34fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37177a558d6d183f287b68977dc830602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3910722c86f64b4ab63174059c8af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106fb60d56ef41a82d129e85e0a3c4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d9baadf1411496fe53d361f85acdf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc302ed1f916003e0f0521549026df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cb5ec2d626a95d63c7d9833d98855607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42b82f1014dee6b66229357ab28e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809c69913842774ec3598bb30ff991c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c65d1fb38678efacafe320aa2776610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d437b2a2a0850a340565ccd4851e7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d48a1eb0f24c4584b7608c847657e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f91d09ebbfb148eaba8639a8490347613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada14d33a1f9990ff207e58b81273c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f72fde2020d5a308560fafadafa2a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb1c24e1dba42bcebcfe174e889fd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301929becd7af594726b6503d710fde4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001f1a1e3e5bf14effaae7d1395892618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938deeec1e84adec42a3f9a629605442619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b192046d9e4c63e3d7ef5044cfde27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca6e585c62d93c6e535bc548ee8ab4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096761d873e001e54111d64f6e99496622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd867097aa2c214190959ce09e5b71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0f818b27c701af13336f334c21c45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931358061e14da34283a97f744589aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2430c6e78b238c19d5fbc6ea4a27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d27794097c05d3eb93d8c74d08175627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e93f7042abf6e79143eeaf8638e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8375241c92a88436e9eb614a30051b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb35d37f36cbc7351be235d18b9ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2043ebde500ea24e3fd5c770bc2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5679d1d3821a4162c868862546b9a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be88a35fd438f2ce3b525451bd7769633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e1d8147d66d671c2d381ac0591a6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d06d35f4c2754e1ca6e6072b460d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba4d423cd368cf62bbbdc68ae2b29a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aade3615668c2ec57af0d1d1e7cfe0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f77dd58e989fda0ebd8ca1e1b60c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73940598a11b2ba0a5a4a4ff9379159639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a949df887409d774cb9ede640ce160640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885573e24d48619562f77869147c73c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856857025644878122f0f072cc50eb55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cef85c70883e7203ca86480c8e013643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb172173b9e7e0819e9afb07214f333644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a505e2c034ee75114e4913393955d77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e946fd5ed202c0fb595e265d313f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcbe059e10d6dbe9d41f56188e492f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c0f4d6dda1dd2e7b6203beec982cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc976cd312cc49fdef8feabe8cac77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81a0acebd5e8aacfef552f9e57638b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4908299f089a47c6181049d04915d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f8d3c8bb8cd0b65e882aa6ae70eb9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673059f91784adaf9cf1c16dbe21b0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bdc256725fdfda5e1a579d7dfd9bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624d87c5f67829003810f21b4ec3d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96590afc32411a205580b411648b5e32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af48a461e1b3d44278dba27cae77a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37660d7af955f7429484ef86d0587046658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435dd78178bf2058f1de397a15e33b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e811db60e73c597fc58d0db81a1666660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800c0756487cfa04c9d5d0099a62e0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee410d6e820113fb44caa03bf680cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0d4f2977768ea715523655fb2c722663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ebbbe618658f393d706f950fcea62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b04482accd4eb6d96ef07e2443330665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672056ce240c8288f825fb2e4a6b735666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010a053ed4e0fd6d2c7f5f2c5680cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390546d2019a1a56ec62a29d64817ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db205a2cfa70bbb01e8515c9844dd9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ab401c83a96595ef7b2ce63231ce7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94363d1d4568cae49b99b76f93c23795671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b77f35bb002f9b36349c8b342482672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9fbe088b85425ef2109f2a4562e1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19bf472eb52251327c24d11e3998f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cac381b35621050e0cf5cd24ec029675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac8d08236592d976d1fd55d9bd152676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e32c1ca6810f9847ee72e5b5c5ea7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871772ae83c8d14953839d1216679070678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6b4f8d867893b6815a887a8457aec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba0e905ee2b968d986a4dfeabf9db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f763bbf2c25071721f353cedb59017681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41902cf843ae03abdd7d3635ac9bd8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40439000b62e3c6bffb9f76de980009e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59191ba0932361aed19088b91b5a36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cb2d99a99efc7e1a383a8de3c42f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3203a84e87946f0833970783ee45a33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32886842401f39082f3b043b924bdaac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fe5b84b71b9cd3e1c3a7776621964688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02f6f2aa2dbd77a97f4534afc9737a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6b82f4cdfc3804fc91640647efe0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77bd3551d4b4583d4a0bf011b369a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47451486ca48fecea9bec4dca7c6d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b3c5ba2f494b2e925928a95ebbefe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb04d81c2946889473ff3652ad7b107694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ababcd6e8012c9ed6766a82b35421695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd34d4d65b3bf210d74b76f6e86f8fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae951a04fba39ef1a59ce6e138decde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b73c73f69fbd6658ecbe92ee4b40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0908a94f5166ac4778444b2e221ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48263a034c402655dd958fb732a12cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243114dca606a33cd6887c6040de24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc858322efd9c81177455ef84f84d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1245ce95649fc4e00a0b7dc9473a57a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0826edd0ae2967883f54e1ca5b53b5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c861ec31b86ab0f7975b41eba6549705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a29cb250ba989b3d90257e1d2498a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30e9e9ee48c1b87064130c7f021116707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dce2f675e9ea0c067fc356d9605b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f89a9cf6e8eef37f0d9a834fc823c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08931399f28c750bbb2bfbc2dd2275c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599ded6948e5654b4b5d96e574cfb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b1d0ffc262247c78ac666769e6c08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609ce62851cd8abd282f6ab6c65315f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a103f66c12ee00fe3cda2af257a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c32641105894e90a414fe7e99938c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ead1f9671cedae04ae9794eb6ee29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c13ebb938e6105c80e26144b43c53c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17205c1af9bec98881511020dde20284718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac67dae6b09f1c9d689c5488280fd71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f622c21e9a49696e371c64b9199bfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c2bd0e4995038a52a345504c5ba7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e22fc975d1b7290bdd40b0ae687c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85201239e4d2a2056acec9c40eb237723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59716220c50df94e4c3b7c4ab14439f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e72a3696319f262cb99a0d68f8d028725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ddbfb37811486eb68ce51766dd8fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a4cd9c12f92eb4122d089600065ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec469fd3f22053fc349e46650009fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa5244e08d264253baaa45ce387aae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b3918ce72ca623474911ebce15482730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc225936bae0c649feea68ebb637c09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f026b840ece6fd209a918f9c23978c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d9d33cac813b7cdf72a3b9c208d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23824cd7ab89fe603adf699a21016e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb9828d9c1e3afeb9b5c34afcfb21a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b0d5b3b976f4ed9f288552e78f52c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c8b6618bffa2b6ec193b4a1f83ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79866b495c751b596f1f6d3e330717738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff9edf02f05b466f263c877ea1d67c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418971df592f364bd825994ee5c6773a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b8ff68c607b47a8d6404d0394471d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f293edc8de2fd0b07aaeb3a349a8fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff0fb102db42a2e0ef5a37fe44cc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de1265eff81c6c9b6ea3f18188675744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2283f7cd3042595a4769aa82f2801b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96aa6ea83f238f12611a11ec2cb8c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f967da44e5bfc882465e860d7c1e10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132538079fa2829b7ac3d9545df9240748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9987108f0ee1d701ba77e02e4c98243749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b7f48f30bcbe9d0c1c30e0d01f712750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47522da537aff3462f03a42091f44566751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13d8b86eb22207a99785268079df2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd983d6efd2173a48fa3e37e6dd7a76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113112ea2ce0da6ed62b8aced4019b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea102acdce9a4cde8f8c581bca5d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ab25aceaa309b13809b960532dc1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b539fc25d9e32cac95b4ee3e9791625757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a68dfe99d905f0b5a023e7a4665f8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b1cf76bcecf7daba09a57b4eba2f8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>