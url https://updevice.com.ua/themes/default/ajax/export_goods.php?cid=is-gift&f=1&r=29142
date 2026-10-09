--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a8458cc148302ace6cd2f435cce811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df9a88045ecc110762839453e5f1ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d63b6411c4f7a3cee1a5bbce4b2af63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba02e89ca13ade01139820662f47e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d923ed37d09416037b0d8f70df985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e0a9902fc73d6839013fd47e59d8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd251ffd812638d0b8bea9e9d4bdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f576d0054adc0944fb7954acd0c84e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2ed3e2e1eae9704ab6314b3feea199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b906becc331087154c4a5a7490f7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc1e580dae72c39072480434899f1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb955167b417f5167448b4995260912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15af4146c1535c080c328fbf86dd0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cc6159456bf918bd5cbae40160e5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99a92629a6dd31379a8614f968f5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01637117872cbabcf9ae5c6844799416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fedce121988a856a43248a0bb358f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4aa02320de4d629dca48872bae60318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac647a04ba8e3099c780ab8e9112ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0695374ef619c66912ab82d2beb21620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd73834fe606a295dcfe3957aaea9c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf45948fbe0d089f9a6c65b6db68e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd41a19ee851194c6206326092fb2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3361e3713adf26e90dc729bd4d6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285220a12719bdad9a8ef708492ef39a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b9f408012ec9ff7cea52b135d333326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4678a022862ee453e97ff2b6210a3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc5b623c729955be516d115df218728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980cd2cdc815204e3c64b0d596b9d3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09636aae152560fcdb1fdff92cb2632130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796d23926868082e62057e2ff346cf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e7af52e789b29ec8f20fb4a7edb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efde81295d75fd8c6718dedf8ac0cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d9976533b99493fe5b5cf18c8f7c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc7f0c49b018e2efe5a44ff753000735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ab6dacd1715e3e57cb51d37a858e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8087b4b280706c311d97c09046d27137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf68f2280bec9513aebc95ce9a0f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c65a5ada2cabc516488a580266db2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617239c46563a1a4e34b3350c566c9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1089c4c571f450fe8577dd11318c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfa79246f2c1a4d83b8a5284b731042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6648c790d11d173c3ecae2758efc6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771aa002344067682936f96e023ebb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003077841954b0d3b44a7d94868d955d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa25600877d5affa69345bfd9761e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b714fdb32f2fc11db553972dd269247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6315cd980b83af0575b2bd7ab24e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a45838f08db51638790440aa93965b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea4999ad65dc2c299940a2ab274c3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65fca659932c2395a5c1d8fca40cf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463534b92d2e745f6d6900c852e40d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147132a42acddcbc6945293129f93ad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f52bb61b493916f1127bbbc3eeb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19764a59338ae2faa377dd6ccd327555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca607f22f35574c765fdc2c3583d6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a4bd215252acdee102c966341ea3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18278e2544ad46497795af6f9e5800658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc551fe30c13e9adc67b960214b0c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ea4193bd08f482cb0b0d97565cfbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184194e10489fa9efc84a61d15fb24a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c947af8caa999db116cde89b78edec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a401e2e8d1ef79fb256c21acdede163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15514e5034e1b671b3a6ffdb122e2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31be4803eaa8e06fc822c8614ed0bd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e553b7e88a32e736069aae33c1fd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f6538808402446317c14975829a6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0ce8df53c4fc312c2c6053a157ef368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067a3877974a17c7b7bc98d6406b3d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311fc054643d3cb2e8cffb7539d6d3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cf19bd5e1bb5b4ce0979de5f63d1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12282391dbd126d7195f905c767eeffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85232ecdd047378b93a78af01a9e74bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c3525896a77f1901bc1178bfad62474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e85010bc6e57d557827234aa22d13175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28213589cfe823affd3c7dc81149576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc144afbc106442364e3b03e6baeae9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4948ffbf736f945aafbbdc5d7c91178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5b24cb683d60fe7febbf2511838d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f67acf9ceaa5b95b57f530f7ba657e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ec3d30f0b594be39f1b792e7d8b3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4887e2fb89086dc11a1a69227b8b2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92047a689f1588093e58f1bbe7557ac083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d174b8a6307add23431b00ae9b6bb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95bc95867ac4b6b6e82f67a4a887a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533795706c4ecd25bb80046b0ec734e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9e0c2ffc82f6e276a8e6c4865777687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a279dcae5b8feeb6345a3cc2b9b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011c9b9072ecd3404520b2da88d6a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d42d6bfd6b1e8811b62c2e899944990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f727daf76aea3cd458f0c9f9f23d4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b11e71914edeb1c5e759f1703ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5571de19c0d8f79b103d703608be6b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f7f990d96971af3c96c3d0664c3da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80df7c349b442b3819f980737ffcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a07bba6af0a81ac056fcf625b4fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26bb8f96082e1c52eed006297bd2e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c099988098a7adc5a83d1b34ad007298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc51a7dfd3f76e987d0eb7c458b0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0023f158b43a04ed810fb6ab2826e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22c934bb582b91c26fbc929eebeaa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1c8e647e894e9b411a6ccc7bb97e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32c3684a98652c3c98a1bd13e246b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1544beecdc7791fffb4b4f024054092104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7989bb68b0b443846487bcb2af4de8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330645093202c1b0e797977446e2b74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d091227e5f35ac8514cec4b18ab4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbeac79539edb1931cf1d9b0eefcda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b842dbf512861061e25f88e7731598109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9ebae85783a71ff30e398630db439110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312077e17b5ce3560cf447ea9dfe05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e7018035655171bf66cd2f512b2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d035eb3d2cc3fa3de1847e5e3936113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6798ac8a1b34e35b865b79a85f716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117e50a29a99e833326fc0777bc4d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dc2cd13ba2c3e7848f672ad825190116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f32f9f36be2373f9abb994c9930e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bf6f844c1dd8ac95dcd490f263ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0984b49997d644fc7f70f670b2176a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719c03e342c6752b8278cfaaae0591120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0875b4a4fb72453e4e33d688f1119f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d462549394d75d5176f8ee2ff8c27dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c78c6e65d5d7638e4541f6121f1214123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7ad2fed538bc819ac9bab19caa8dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542d558b0ed85fd2db93695fbb6e4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671b22a64aacc247aead0bceda05498126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14bd74e5a05489ed5f4f5e20af850127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea06f5a5d0ee575858c9df3f17b5b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c238bef3bccda2a74d1af9b21513d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6337ec70aa57283ff453941f4eae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b68426e6821727733b59c3bd1515a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a0f352aea855544e4e549bdb7f143132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70854afd332fff9c35ac4f278d0ba22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c862f32f46087310e2aff4485f4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e75b64d51085abf6c51abee1bcbbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b99ce836b12492847aaabea720ec3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481632855157d6a2c36e9af7bf20281137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289f482e02d7385a118a7488a013f3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad2a2bcf7d94b401ae58583e40c985139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec01e6baf46c8e333aac2ff06024f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15d52f1dacd90d2ae916a723edf3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394877a906165d4f35c2379556375d24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd2f2fd6bfeea28fd4fc222f61f599143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e9497ea5a06f220b84d899d42d19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec556376dc05731b24d2058a2d30282145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3599d0f769fee484996ee2e2fa0f47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f344193bd0a0d9f441ac7163480a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ba6a1818b85d975d854b6defd8173148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7115f7f28d882ea0c1af70196286341149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639588b7857a3bf7148a3c878f588b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20557b69d27bf09ccb727a230b171ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce39225267d7da7f90f81328b4101152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a68ba96e04adebc33f840d5571eac8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507b808a69065e149364288f0c43f64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809499e383b3e056b392f305488c454155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59546ae0475ac26b5232f6808afa6f40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca7180d76da93635a8221820082ab8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c095a4a01afdbce73889b8118ddad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81cba97695963375f3beee6c7d0ba5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea316c8a762eeb2e22790d1fe2fa687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9613a61cea341cb20836a0e3e58e211161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32c1f97720335892213ec4b5e247e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47223f1b2df65616aca0ada7653cf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272f7df610060161fd7ad275d702cfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca63365a1a7e51c451ac58e6c2b686165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d6060f8979b134dc6ea6e94249dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94d6b4cc830fb967ce7e0a32dd3f97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da81338845bafa6d966aac446dbcbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b89f93fba6fcb06cc4f2a5e5ca3be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d454b5430b4a82c98196a50c0a35ba9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0a50d467257f6b360ccd88b6c6ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f2d8470dfd449428c535f080f5762172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d974af04c98cbec39766641706462173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95362e35adf08d0b816b0ac7131b8d1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93488027abb673cb382279f74940c14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24911b61b04b6544e20b27de6cfc9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0bccbace9419aef6a237a636f680c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4513270844b3a09241db6cdc34dfcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ffed3511d54291aabec74a7ba118179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9dd605a1ea8efd72e0601e6abe3d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda92abecab89c345633a3f09b93876181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b08a639de861fa4c8bdc4712d219182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5169b580eaf7ab794bb931e51a402e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33950e9be79551cf530ba466a2d3a510184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2432bbce54d9b7670a1d1c6ecf5a892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d71e7b26a09d7d5dae6cb582997645186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e14e9a8f9101f66fbb6985418cc8a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d72644f52e033a64324ae1a52680f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d493a5d1cd61a0400e240ec02da796189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21160ba2885fc3f840c5d4a4a045e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860aca52aac7329cb67d23e3069062191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b167d45f3da82fa3108adacfd77f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e1f842e20029d4cb8270284c38f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d52674ad9b810d379da38e3fd5d05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d83f97208189f223cec13abae8152195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac70217a29484f51fc27e55eb8b67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449044c41ff206338c93e0617552df4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96bf116e5e36c341d92ac096e6bf5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec4d90154617916bd486051a154a34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1606e1bdf7984f8202b8ebc20d4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4f69b2ddfc37b7512ff6607080231201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d4ce668f384fa871e205a0546ccae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b96c390fcf05c2827b40dc4330c11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd884a8ee8495b939e18fecf5c01210204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e5a3d12b87cacaa86f9fb59671af0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f943d634ebe5c88ad7ceae4cba641206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ba3fd90aabe5a1e04a6033f3d79eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af523bb2d2e0da5be35be2ec70a37419208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585e6da96c21b0ede4a7cb3709b4eef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45928d6013f7874694787d5c2ef170d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dfafd90ae2c35b7f4e850e7356d34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56008d9548d4ef3e7deba7abdf1064212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e48fcfe5de841565295133d79b102f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2ba50311a1bf466fd342a8d177c69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21275b694038154879ceb4773966c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68f4cd56bd336c0289f777dace877a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc9c6ad6e686badfbf5a77e5c2cb36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed2a83a008c6a306f2d13d5e24133b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fd51c51a7e0352638a43323ea3a23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f9a7593a48590448f2ff47e74564f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cec25080a9721ad5a5de4d8ddc337221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13ce13890ec533648b3ed3c115992222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85105d63261b4f0dbb45fbd76941c82b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd151b005e289009828facccb58060224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6842de014a7403f73613c0dad59cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62543ed5901473b38bbaa0e2d3fb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b850aeb7893399f2b0700c98a7738c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361c256e06d7ddcad957741f2644dec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6aae89bc770e2e7f6ecda3b939263229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4440b6d84e6852064181476a6b2a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa3b856b27acd473d233251a57fa6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856000dd0b9b5385bb52d2bff9b52af9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7db3545c9a062151edac0e0aeb9583233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dcfe21337508a65dac0226bd08b9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ae7f3060873b8c5c580dce1f176f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7d03fac6ad13d0eba3ab5770f7c41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be68c438efc5d2d991d66d952cfe46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31898794a253ae58f167611833a039dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247910793d464ccbe330415dd52c4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f3e0d19a69cd8abead0d501317d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de24ba6d3f1eb1d9d168da4835f8a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58abf66ef43f5f07cfa25ad2cd08b45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c366709c57c1b2ba65e17ad5fd51fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d95dff6fa33737410d623b4660e63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3775029438f29667ffd1351445bb2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702890a8dee6b7bd01348aa33e13d1cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f187a217ef9a01fc51d7fa43d978de6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72591a99075fbaffb35aebafc45d6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355eb1fce15f0c261eff51a6bb0438b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5fd4c0dd74b0d0f763441c523c39c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2947d3556bcebb85482ecb6e5c1a8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ca0120e730c6343b7f8147f3a2589252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca0d602f98c7cb2ef87cfc9482c15c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f55bbe540888df692e39093726ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cedfef73cdd42f7e0c0ec432867061255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf993ec16f5489437d0ecc0927175f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d408d69619b7ee018edef1b0f8f7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca1a638346dd351a00371468511f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0adb7125b12b810a02772afaf01814259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91414604ef923b674396ab054f245260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1d40bd4742b8e809ed7c7126189de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff025288d09916c58c1f8e1af0b446262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1953cc44c6cd4cdd96b89a2bae7aa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663813ef511a105e6d0d2221494297c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77faa969c463232c54aada2e957b2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc68238a3122c604e7ff54fe0a894f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c420246540dee8763b1445b018ab1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72fbee8f35b4039669258d90c962a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fdbe9d71db6c37cfc568f261e43bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72729a6b42a9643408c2807a0766003270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5069f97beec4e9800d70e0e338130271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18823e41c5beed088085ff746c810294272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc54e3af2ccca38d468ca3fd08d697b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310e6f7acb20742c565a9ae26a98de6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8619b4983109ecf2f74b2f7e33fa2cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c89a0aeb1d954c215b53e87d65783276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f588237e4b7d5756f6667fd8bd74a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d940ba7f5d623547f062b43b486d144278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5485e4c81b547a230b11ef148fff31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e744b478e5661e85b7c5f5344ebe83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545befeab01353fb3fd99719180fea4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbdebdc9018104d880c08991a6181e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c68944c2554dd30a855220e6f3552283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8778601204586a05df141188124c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d94dd293566c3928d7576c6c3610a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8757f34bdc0dc21ca081c656ed6600286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159576d3be391c77048f7dcc86dd649287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759527401d14573526958356884463ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d940876845e7dfe10cd6c9026c6d1db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844e03feefb226d3b74e698cdf8d1c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cad9a313c40f4ee49f5c6ed6575011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611928525f754925debfd3383c3be88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd2ee2e401ef5b03ab5da5e2505c99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87664af4d35c12e95fa1112029db1d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d5e99a422f69bb240aac428fb42f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805a3474cd79885c27885963bb9074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bffdc7d6036d07ced3314788f2f142297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edbda1c4d882943a9fe22aeae60557298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15f13ea571ef342cd36898f87bc917299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5807f07d5dae8f624c910839a8138300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c950f14413d5ee82dd46d66cd8ff4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359dbc091ca17f329bf6fb2b48fc798302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f4074b0c8d5a561a15c3e9bddf28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007217d9837d6ed5861ab0c97eada555304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a0ac8c475e434aef5b1b2e2749e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c20a2b4e9bf1aaf5ffe1902c6d17b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95f353abf0da304d89896092459bfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa4b6f4f384c3dd1c4a0303792105308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd2020e57182a45c53fa969ad63e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa9a33f66c5945154b917570919436310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a689deab9935975b6d0188727a48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb44ff993b2520749ed0952a5eed1e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064985343e94aada752b9949725c713b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa75d431ea6176c5e295d52966914b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f1e293ea66f0e3744badb260a3530315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03092eb82e3361d5efc9a1385838a47a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9266cecf078e291e644af567f8a19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c527107a08fa99dd47ba69e0fe4c76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a35529cde3016419b51fe9769bdc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2135e95c8434069bb2402b43bf15ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750e1139f1d51a16452fb2a36452159321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beb6b7df3a945463621177af4e2434322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212ffd74b11ef2491008b818f04ac70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764db95f4067895a853409851eaf4e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0def4951fff4f56558e7629ebf31b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f3648e937d9aa9144d9f7d85dabe0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70403257675f6201ec525f80141141f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54480aae567d975d6e37e9174d603431328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca85ea4563753beb0d2147421f7a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7007f8dba5227c4f03862a1b8366d86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54305267193c440fb07c0a986272d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf3c4ee1a6b9e311da43ebd8aae915332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80ebc97acdec214c3ce6db6c6da468333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567fe9d82ae82852d4e90d80b7a164f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6fd2b3c4053601a15d64097cdad3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435da042859cb27b2a3bbc913717cab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c40ed307090b8d1e4a448cac799ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa268c8e6bc3ccaa5ddc4c2797e0c62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef792606c8099939f89b9d66878dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021c50b6ba2c9abb0ade6a4e6cbd8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e514d7ef48e6e55dc94aee1251958d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d32592cc781927ab5d06622337d4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218796dd3f1a614dde073dbb90ed0001343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624454b6b34c1e47c6e0c95656da9de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8b674ad7504b2741f9942bb8e8b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cd64d59f1d529b9fd813aaea8ec19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dfb2581ce8754367c7182ea6359c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd915896d5a3bd091ac8bfc43a1b6baf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a930a2c17425501ca7618d9ab9723fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a06ed89e1c2a73ecb5a36876d8958350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baee46fe4b90a5fce27a4cc7c2b9fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b7d4fb4b4a37e05fc24a8f4b4967352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d0fc697ee193bddc0d2ececf85301353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06815bd7c8e6091e5cc620cc84c322354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2edb40ed0039a51b864dee9bb6f376355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7bbb985a65b7481668f6946171d13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaed5fab5e3253fe8aed95e5bce78b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250087e262d8f1ded4267d58c293aa56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048d3709190a2d27e4a6fd83092e21d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba49db45d835cb4745bf7674fefc6df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c6b617b1c4df5df5ca8ba21ec0dd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843e233e679720d22156bfe807fa63a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace2ede89639adf3eb040b498a6e19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed54a55a36a80659cd1ebeff01ee84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243fa860bf5fb0155748a6bae474f74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0f17416f6148dee964cfe426adf3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba509f112c7426333ad6231276ff1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f150a67132fe1307252468a4a747b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc9f9708cdb35042c49e15e9922dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bfc1d596c6922d6ec8e50be82bf05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7df827e479ef053df69e5aaa957c0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c2aec847b0c2f391319ebe5263892372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ad8fc90a123db126b027f1acf56e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512e76ed50ab1c63c3f2698828c09e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6454021b68f2de8e43e01ccb5cb34ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa3bd5c13926973039882d6af0150376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbf529e5681619975e6be5396fea46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b6a84a86880fb0b9be99f68d3ad26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eabc235c1e678808dce6d23cf820e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612af2ad323951cca57505e61a0254380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447779c09db78be3f5d1672cf74ee41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d628555bfd6a1e7b0abe09a35270b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c23d1cb4123b7ff2e8646eb80d8a79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dfde546ab4914b1d9ba6ff7208288384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5658c20799d5cec51aad2eaa3f93c47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efea6788980b85c4f53e616b3a822cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746f4f2aec4876ac109e54a8c1ccedf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374efa28af60c633dd238b3829a584c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a710fab81fe285789b4cfeee3c3e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3abebe466718f2843846cc075cd420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3a58c1d46fc60c9e25173ba0eba8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec271e55a8701edabb996b5ca697ab0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2881b41532795f6c655ea02a0a0fed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df675e67259a008f8a9f863a71c8e1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b9f4eed1c1806987d8bb76eec1ec5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eb8a1ae03f5e96cbb7789a02014ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b985fdc5e70d946e333d26a78ca768d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5b4d2e5fcc1590d83c0773aaa045398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a1a31f5eada504b8e173a085578e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105509c49005de0376a5c7a773e688a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1120767a1f5f0b0e1265b9254fac0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f019e60864093d829bb991c20623402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebe4638253e9b1645db885020269d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d5176fd6a9e93addd2af5c5f00b1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296723f4ba8c10a36152d1c4b6a5b24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a46ec86bade6a6afb30daa527319b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1983c1a41ab2372e0e4969dd003563407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7103ee9a5358a352cace1f6db54ae03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ef18df00efd640a3466575fa543f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6fd73481d6e780c8304d403c775c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d11f9ca2afb2c59b23d99a4cfe22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f69db208d45e646483d06def6912c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962c45b460b14cd7fedf6150bc88a34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db255d805b2f911dcc47250daf6798414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9607c1e2e1650768095fcfd3023eaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dac11fdf80a0c1d2035ea1c01ff779416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb490acbdb70aab585c993908430ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364bf5d881d75230c5a0fd48a36da82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f246a8a1f7e1295ec8e6373b5936419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8511e06152f558438c7916c7f89c17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb726717d5d72d3f238bfe7be57c59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7222717af25356b227b1e4dbae0fdde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac32e73afc6ab3fd43bdd344c6a3ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db291be192f340d6049ed7d5576c3dc7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac443547fb13acb54ba9d380bc7a7c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cea94707d538ade533e6882e16145426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491a6b28048ef25bbd315b8d9bcbcc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2958bad66d0e3a320a83801af0e95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9292ce74754ef2e880d85abd92076429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2d6240e962db5fb004d2d8432687430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cff28ae3e495b38f21aef36cfe76f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8feebd2605c2360a52acb6d29f618432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f904766ededb426263f9cf1de9d41c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985194e13d05bd6b6638fa236a043c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9589b6e793caa83278b43595c0bca36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d0aeb080980dc0689274e04fcb53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3742d0372b7eb7e3ec0797fa04e1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16247417dd8394cf5befe4b0ae84956438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407964ccc7ccf6c0eb1a17038de56329439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb50a73b6f461a81cee408cbf6596440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95112e1410f9f388e7ae48b20c214636441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882af5d5d188ddb7f9cc9239abae8da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3579a42b95fd6b415d519dd37e6e186443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3110b86e230acb31d2c1670ef45424444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47d9a21b5292b6ca78b22357869fe3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df752e91cba902f6f264a507c1f2f18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f780c6f07bc4296012ac950473597447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ffb5709693d93a86703993e0e7da4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4caa036d7bce82c1ff5a84f9db1bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c857ddc095bba624037628b22cf5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3f159698fbc5843777e3194b58403451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc9645545a73eac205d31b1fd160d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e2e92fbfddf320992c8eef5830a45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7772b1f302a78c0665c628a0ba01e7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d96b137b62a7b0a1dbcd87f78cc4f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd193b8c2d97cb372deb7dc1460c82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fbc70265cb74e9d0bcb3977e8e0e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4639bae1e2ab283cc4226575a23150458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66ae87947dbaec561191e8113f80f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca5b846df34efd095d67f8f855d921460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff98ebfc412a996c54cc8812259849461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27960fbe3856141be582f8b89fc8f6a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b72064128bca7a6131798641fbe8b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920064bcfad2fd6a2f19301ecb66396464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b33ccc625a418ebbf80073fdea9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e649ac330c9e2de449356ce575393466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3425521694a75dfa6425692d46ec5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb8bd067e5dc72cfb9bcc9311e9879468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c64ef26810cdd94c1a503b4d27365469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f8154ddfe256771d38ee90ad70dc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9562322b79b5a21af2fe54bfe9c4c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e177cc6d4ea530a51c6560c0b6f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeff799f4a3397209c9dd3309a5738473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3444788e08255b4f577266c9e712a44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d75d93fac2c9484dbff5033cc095e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced21b739c7dd5369588ef733a2465476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da840229f1d2759c4d754cc3f27d9719477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a951b938464511643ba23df5ae15f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2849296a8b8d8ca4cb2d4695bce36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22781e60956c6677d7bc4b831cafe6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95f3fd17483cc5d9215e506ef2882481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9783043d9a2532e5de9c1e1b5c7341b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e64518f2e2a1de763e4a9f1f7ab9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47a39b0e1bc24b9ddcd35226e5576484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9795b13d0869ecd4e06db81758545485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9996a9eaf25cbeb7d2c42ab83657ace486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d8605fe85c1a02db84ecb45349626487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5f320bb60173996e0eff97e847596488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ba8c7b7e97c6963eebb60c524b47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86855d64a3bbd32696379319f032b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee21f036ccc67c5c00101a8d8de7f13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c003f242d4af1774891c7e79f5d0978492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215205f45346cd94d502ec63cba811f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eaf861b8d1edabcd960476727a6ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1b54049911f80198bf8f0e20ad83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c6c24eeeb2b83bc9e69e3082f8192496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88f6b4ef4af482eba4281ad12d39b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8903c524f2a6be4137e0a00cb631498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647a95c8d395e06a9b61b357282f2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808016babc85f996ef2a5a2c667ef5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e8eda2e37c4ace2d72b971addf2a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707ad6d5542fd4dcb6ce06d3e11e98c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433454bccac5fe930faf8e1360edad4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e915a68bc34ba7183b98dffde0df43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51856ac471bf256f2b4cd09a665714b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb4d448112956014fa615aada084ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4718855ffd2aff86d0d852186a4b899507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21606ed2720ffbabd92f0a4835d170508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a51ef775641c8346823351f7d1b321509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d79fb97d6e062f45de17b8f992a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ad249d47cce0212119dee63db6aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d5fe786b36390b15be598330db52a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e708bf467531e13d13407f41b160e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d25fe89b07cf9900b9c21f0d32db34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0cefa83f5fe684db6823693652b82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80b4bceb1e84f0609057d7037f60f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09923a387aff3ab49dc26afb8d8c21a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ce8e5dec2b28c8df6b35e2177f281518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4bc2f8f8cbe436529bfd64b85890519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421833756b8d5564a3e90e367f7387f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3ba38d3adad9e8e932b66d69048e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f50a4f24a979c70e92aa9f359cee2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49e53dbbaae035469ce778a509968523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a436ff6bcc4fb64cb165ae683c680524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ebfb969c72c42aaa44f9ba410383b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349ec1fb7636067afb2299e9b01811c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cbf9b7de0d8652285a1c53e4b6c58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05247d10e470c7cdc6ed8f322f2e0344528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2da98c451cd6dd9fe4b58745d4d69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf78f325f16edec271348ac704e49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887c8adbb9a7fcd963033f4f62e0d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597e2bdf1bb913c1bd0c157ff06a77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014df016add85277833b0c159c60834b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d923d83a384058c3dd5c23b4f34a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92446eb2b9a35baf8a09b49e49b923cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58ced8c77264b367407b656dbfc84b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e7f5aed2ea5effc563ddcb028318537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca93c32ca8c2c5e3a799e97ecfa026538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03384632be3c660de9db92cb5ddb405e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb92c55e6188c7e1011d94bd20721540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a948b1e3bd0e7b5957375045bc40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5933f0f4e92d051a7d291a82eca17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16896fc84fb02bec468169a56f6fe2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553790be40ac38458c645ddb1bf8ccae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17299d7d8b47ab9f10c4ea4c0a5a8226545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498657ad9c7131862b7d94f13b6ff53b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2529246da6a6a70ab1d59c240e14ed0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5151dac4d5657ca3a94c8d2cf1dee6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98218f60860ab8d1e2fc7caf39f4bddd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed72814cc46526d50f85e357e57613550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e019575e45f2b520979e1f7e44f28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3d700df89798b6a317775f0bae223552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e2cf59d4a33fc5383045a2fc4d315553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be75ccb20579cd57ed03e76b2782b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ebd74d8b26edb9c618e0487020344555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c74c2199d8310f3087eda6c7a588f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c90c343023a30e807071c201df7592557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fb951f16beaac0bd0d8df845e92a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15eb837f67d525d65019414d04d78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4cd7a73ad311cf89e299537f0a36a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac242528506e672496887a46d0428bf2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fbedfa3da2c3298e569b1ab584c76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202231b1f637c6287922057a86e7b1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df1141a3b9ce6eccd6a373e22bea4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899548dc229e6348a9a021ddfe0a40b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cd45eb8abb1484a6c809bb0a5bd13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3655a73d57435636228af14231d8d37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9d214383f4abaa18d27a9fc7bd5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d8c9978b153fbb48d823ec1089a3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa7b53db101f172f47bba696d6adb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431e025a4b51d5200b90fdc20a64e32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54480079eba808a4ff1b0c048bfb9384572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a96e83e2e11cd2971887272e1e898573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c2a66122d61796809c9c5e8b434b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8931ea9aa0bd3b445d9fb99555797575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507a90d88b14e89d41242dc45a82d0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ef19db845f4302a4f5ee28376d62a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3e3eaad62b1990574562a02e227c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e16270647242600531705e613d6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9708f80018854c45e5b20e114a2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765637de23b2e0bfe96058f5a9b0ffb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb509a2c265abe0c3913653f9a86ba63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb137a442f6a212635edf530f65acc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247327946d7c10b31ab3b17b652641c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca0e330995fbac5a9fe1a011856e55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f27e9d1df601b2686747d91433d9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbbc3b76fe4d5df2672a71754537b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ff9fe52523bc73fad396497be6dea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01492a847f4c72deec8cbe5341171d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff13203b7a32a7b389055e1ac039e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7467500ddd0318798a8036608ef6bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816657342a9f5913207c344b864616592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08422f738ebb999145f040fac8fb29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701c9a48ddbda132512736b8b151032594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40011b5c68d55af9dc8ded3cdc0ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70d492da81e198aad79824f656c17c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df531e21daef9088b5c1e6f8508df08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121621f0e5f761b2909c484dfb3ae9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcfda66ca09b7e83281ba1483ee2a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07fa0500436c050af561071b7cafd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d8d2d84f616916230a64e6224990e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0732afc8742ef70d8c7bf3d23ccb32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62da9bcc53f8c73920c15a84c5816e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1c6ca16567736152df524f8ad1fef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287bd3d57ad459e68f280677cb95da8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab170d192d0d1e604a8ec9a7270bf6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f20c1f8876a2d589a524bf6ebcd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf901d172ddbd2f19740d3a99234d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276f953cd0567906a2254ba36cd2868609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d8908020989dd123da2f3279525c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1321501cabb25aae1c9679729ed4a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998543b03f14baed79744497a285251612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db057344c8e527d6b1592bde6a8dbfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339aaad7e419465184d763bc7efa888614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee847d37c7074f1a1ff5d8d52b82f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd81a308cb11760718e3b4d6f963d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fb0384863150e5b2847768dd8c175617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae38bfde2779efd966dbe7274bc8ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b1514fb3bab08fca56638409f10b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4530c3decb4d721f2104c6a0ea1648e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c70c2bae240342936f84a4558d52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2dba74b85cbfca01456ee8a8952c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98239919efb2fe87b5b11473c9f1b88b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4363c747bdc514a3b216fabc5352121624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47cae8707b976356897cd8531d1146625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b00657c0801c5664163ef18f21798626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf239791cc531689fad68287ab5375c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33669e7ed1594286d91e2bf06fa80f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae14afe390c621fd26c3cb1e57b581c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98516246574d13de0a6e2ab3e4caa73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd7bdb22da1e0c70959c8e09ef3b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb174376cd47e7133a9426efa290f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115af95c616b3fa1e40d5a851f3d0c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc88956249616951492ca3d4e0309634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9260218b884b997a31f46e8d65d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03c0082919822cb0a22c779bf56244636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2c7727f3c62abc3544197ff930b74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db006360dc9748b324591f67a642938a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e948cc41e636b6f1d20e6c58e93f50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708848012e66908902be3ad48274a962640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f2ddb2c73740256ebd750e4674111641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad94441e03cbb4a1aa0215786c6748e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021c23cc0cdf48d5d799a950b4546f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b4e760069d2211bfecd7e47ed1427644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790615fe792a21454fff9d29fa6e8b5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314b9dfa8b804e974151d714dc506a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1182483765897fa7ee68a0a70f01c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28e17f25f93641ee5684c3fb4aec2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa77ba7b3e168122c3d96c040e01c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc37251f51e96fa74f9120be5c2a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69814ea2ebf3d0c7b1ae386b2b4222d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaef8624c1ddab4f54335af80e20e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607f064e650a5d2db63928ccd97ccb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38897f6baf2b5ae6c4bf76a36a5d5b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b75735c81002631370937bc9d55052655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f9a96be2038c4b6ac85e03ea46905656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0aa8c7427857dd5d6127aacd44ff0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06230fce19cc13658e8778dbc0065b23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd9913410c26640c9094d65cebf004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a1ccfdb427795915d92e840fd935660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f7d4dde40ad999968f32810ee7623661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2c8773be66c5b4a43989830af0082662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fe87581531ceef3cf4e6831b7af77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02543845759c62a5c2ba65c615091d66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113db10704387f2640a444201718f4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397c91e2a38a75b21119c97ac2be949666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d0281797bb7afacb45eb91512dd1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9d164d7e364b1bcd13196d35b60e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4908a570aec8348dabe3eaa905a8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba1d05188aa10ef47403ef1c897d42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ecbf7fd21bcca772996e612d4d1ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf916adb9fe31163dd3d146fd1b6e13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa264fdf4d7f519a7a9146c065a5768673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a925c265b1fafd37cc30db0aba141674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ec25d16d1b78cc35ddf0656eceec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e6a62d3424086862427e572fe4d33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a554209109efdd10e8447aa78b0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed57ef56e98881a7d542f8f1551610678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aafb87a225d9c0dc499bfcf9f5070679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153fcb056ab47a4ee61ccd201299ebc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f7b26e8e2ef08da442f1cbf5e7048681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16042844c69cb12fc159f710efb097db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dbec6a534182332c7e11778ca788f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dabc071288d402f55b40d3c54cca9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d970de358a5eb3dbe0a4cc496c4f9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dbf22ddab61db0c91182967580110686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f029e662fe59a9132b65997ae638606687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f62fbe586e4cce95d0817a70dbdbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3666a606374044c3b222d27d1938cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c4fc97e42158342f1762425cfb7d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4861d5614c8af01d785ca8892b8503691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a55abe4524c3f5069acc5f2050aab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8e3fe7bc3f22f68e98fd112ce701693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e6bbe03f46f69125b4615f33e29a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5898c097936ed62f5a2e4346b012973695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2558d6c60b0591aa34ac2f7b1d46e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861415103422b298eae5a71af321f3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c522eed51b202db23c828c90ea873698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dd0fd4b24d064b82d299873847502699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21d25b695e5b3390cbd9e01b33d647700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b4f761b6f5172e8e945b05a89acce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dd58505878f04706835e14580e050702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3296c61094c850d002a161e033cd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e989094d5cd8c751d844ff0f042f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461732e8fa466c0308863deacca3ca67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8ac9fc350db50b8ce90c39c1e4ea9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a3d78921f9ee23a1b96842aea9ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a5c8051f32be20f3427995c9d5b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b844c3d477fc881e4f3e28e660ed3f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633e5025404fedbeb758803ba66d99f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d038043b18fb44152c7fd39d4eb7d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e175c9b2d8415e0cc7c2bc65413754712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb071dfd0f63dc5a2f26b8f6b1f54c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba728259693b8b3d5341c48c098a49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeff010b6f8442ff576b210e3c11b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c920e3a7feff36d070e886191bd5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a383202d4ab0fceb3684a9489c2ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdc5e27a72f8020509fd7149669ca0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673385f32023a59d11b45593c34fb29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653df163abb4ab03bdf9618b918fb26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55485c9c7c28ebc2fa660ad6048ee4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad169d4d663d05b6a6a438ab94b5b8c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b29981881d25e45a94248f0f395676723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce392307e8a510ec383ed606bb3280a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd13cde134f1c523bbaa3537c6e914725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf380de8dc68df7b836970dfb83a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0cc1976deef50f5dc11562b3abff0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d33208ae11989995b2cdcf8ae0a78f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c762bbe84fb44448e71ecb0d6e69c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730ff0a7f5c370eb7f8d0d9c90b371f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f0c1efb94ddddc0cf2ef368049342731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d50017601f2e98d1e24b0a4bb16840732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7965397226c44a8430578508959fba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b33ff8a291b842ec2096f13a71961734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252337306802d9a48b311bedbea503d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9296edff233f8df5c03007b4bb369de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19353085d4fa81b0933df8ecdb718a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c094c7850bd9e1973e33c0c8ce170f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7970919e97517c928e6857851ef56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a7debfb9c7f4da76e730462de2818740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aa06bc6df716c46f3cf861692ca92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68432cb6657c616eb026ecb3e277fe1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92bdc1db5b0b8cf6e6990ef241274b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab122198821a26cea5f06e4a3de1d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676789348cb3174de2d8fcb4ac0f30ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e81c60ce92b933c5c2a1af088ad2c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946c5ca42e7ec48527963657708fcbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44974da44b13d167684937c54f8fa263748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0da0638fd867184a721105fe6d8c2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86840764f5a36dbb764d88c3c30f63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23bdbbbb42839146d2e73b571dc417751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07e65e7614862b00207d5888c0394752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9caf72a59338ee4354f51a562817f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28548396a38021a4ca20138947c28ac2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b078188f37a7b40b6cb73281f9fcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df13eb1b8c56b2499b231cb46f6983756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cee7621323a72be1cdd33a14fdf3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed279d628d0034968c0969c529317576758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8dc171d276376296005815589c277759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8919abf8f3ea1ccabdf5847f269ab3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44810fe409b1c36de68181f51388cfa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0feec00ec89052db4277f5a1774ec13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887986e655cacb433d624911a231d9394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab75afd84b3d17900186347711330a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab716605b062efe5b3302da8344b2ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a5ed50eb48ccfdae349ce827e404b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f34d890dfa81a004daca02b02b9218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856640e214088ebdf7089a3602ae1dc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7578dc23927945edcd37ee13e5dfbae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c8b30d7e1956f1ec73f52396316e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ece730fcc95cf2717be5686d085f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c005bd98783638a91bd053696d3d7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392d907016fb7d2c8e27b0d4fef5a9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e19aaa94b75556e586aeb88d3c2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda75e2e0c2b630126b1a0288d080b8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30256a3e10c03c9248c40866645cfd7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d6274c2347e2a95135f0150e055d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd755a1a347f36c4cd066ff404988719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc723aa0cb1ffb8286d023b8e4375620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca2e724533d32a7e499e322e1813d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416b78d3ab4af4abc4cc9750c83efb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4beec37812f0a4f10a1ef09a2132d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0171cfe56bae4619343b33a4a3a131124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92fb5728105efed1e95830671b7a0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756bfd61e9688936f9d2b01f68103126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9b115a1b152c9b3516a7cc5af031027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e5cf98a1172ab28f6feaef3804bc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee960357dafaa3a0c4248f7ec0e1d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d05fbe22c177c1d3b21b6d39217530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3e1ea22d45fdf018ccd6b302f862831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c82704343beccffdfa45c0d8deb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2e961ac7ecb899f1aa5ad4d70a8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba823f7545e2ed489cd16cb6ef82aa4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9eacf28e3b488600debb138a20ced35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebca4b94a62ab309d72000bd6fa9b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcfe28727a2bbd4c907bf01933ff1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18eb641fddbac1f71f23e1d09a652938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b819ea41950d821c62f75c6b67d4e1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092b78925f6aa7d9e1d0cc4ea66051040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5c2cc46e1f476bff298e58ef72cd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee1d8f6bcbc9c7f427c4aadb167fb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc74792cb891daf322110ef8ca85d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce565a7a48dabd4fb1b6d6d5c4a1eab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55065358400a031f19c6efe276d9417045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f438f71c793f659505f0de6c09c5fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067913006cf7d66a20b1992be53ab647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659abebb4d31c3608b016e44c36fe148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e21d230f77d6bd119cee050add1c0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e365fc05a92ef51a0decb26b6ed44f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051896e7c79ed06345284b9e90f5729751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf64705dfb2bde9a4d6cd2bad1448e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d475bc3c1186c3c9fe476a4e8c162853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b134d2ed9fba9fad6462bd153d7aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b4c541bfacb5b6df91492f7a9cde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07646817d949ef2572888dbe16675f8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf7e34db121faa50de2ecb2dbe1a9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5d7b1466394a71af428677808ece158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296b06cb2ce9791f4b5d323ecb081d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beccccd60fc19dc52f9d2c96f3a163160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c865bfce27f2c39803e7b209cd027661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cbdff960e9bc2fef2897cc5c52a6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b38df6dc3dd8a2fbbcc47ab7ec00c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c45a4c3153fc9f0b2659d39e3f78964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3bebc19d0799dc706e510f4cc727565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cc137cf5fae9406e538cfe1363ebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0ae0895653ea068390deaf656f9f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4433f4374f5fae609d847e25f0a0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa5326c0698cd6716cd1b201b4862f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9582435da76c9668c5fce05b5918ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a5229801a9050a9cf9ab40844418371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d6961a7cd8fa70440c71bf897f77372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed7f919151f46b30396ea0a991e1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7307718f8ad34691b5caf33ea8c5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc374c3a309cf7fcc1f1f0a0d09e99ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402059b1f46ecac17ae92d06b67560c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361914a175c73a8fe5e6d36919420ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288967403dc62767d73d0c5c2e3d042478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd810630641ba5c0ff01003c17224b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc80ad18fe7e11bb06d1ec2f197ee9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb0c8cd439b89f861180878daabf5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f7a230877e36653252b51448ef13f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6d81d2618e9f975a207ef2d1b615083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec55aa0d18e04977dd024a60ce31df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb623f418d931d2c90dd5ed93577ee9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51c4132261c4c6e8c545e62d9b984c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc514381c67f63f2698ccf497aa996f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb4414adf9c6f0396556709b943abb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442da0d37a488137f1b697fc1fc6d8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa509fbc4ccfbf965cfcb3898b00aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f981f666ee0d6f9243b08b320acd5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c4c3ced3beb11967ddf040211b32892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd33d5c2f69062af3f43831262e5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0247aa0a2d55bf4536882560d572894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b0bc47220cac8128b0fc2c500d29a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e0ba0accf4f710b005b5d17b4f28496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826adab502b9ba6babc3abd3d060046997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887d4980d8db31bb9dfc0e99ede296798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f18b8bfdcece017bac86f271118cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75948ff5360be9bfba68068f028673dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b17e25b1697b3e36ff94ccebbe2ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df9036bdb492547813f7eff0130bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5a5f74d91f9ab4b245aa64d2850c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4ff4aada896145e38faef50a675c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b817700a29a66154f131af8e9ace6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16431bdc3989a67b2df0f32594252ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b4becc7435d9de29bd5264bb9c97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c7df3893934efb1e3b30de98e8c8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001faa2ea3556a4d348a6176e540d2a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870dae0961cd6a64f09647ea7742970110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2cc437773dd7d82cdd7852bd74682111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499ba9637fc18a0847c84adf6e38a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d552ee932d8642f1e6c02f99fca754113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028725a39aaa545e285ac25e6825e5ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84990acac3a22d046bd2789f6527455115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e58c95957c11b2a9b577dda70d041116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b9598f7309811404ce493e44b7f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482011ac1e06637b843cdfb7c9e4c676118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f528a40f3135496ad021202777bf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ab3cdeb000a5f355f4745b3d51254120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bc93c699e6c634d23c8af2f85aace121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e204e57382c78097b6e304b1d4ecf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d0ddcfc2d466872ba29030cceff4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05594380b70571aa985489ee8bfce523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac3b49641dc83d6054731f8dac2b90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec56da46fd85813cb699645bb8c7a4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346619a4eb2a98ffa38cb8d0c3287fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce40dfc07a925defddbfee443e5e46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934b51c23963b483622fcdd967c87db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d56c19847e5939669ca334bcb2d799130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65033ee3f41e85126fe7a9a66fe8da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c7b9d748a65f62f374cf9a935935b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b3b2130d2cf5b914f6047b031df29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386356305b945f79f1fa9e4e32000b0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddadb5c8dad34a20bddc08179890394135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f193e26cdde902a5188a5d4f4db5ab9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f880ef2b1d178062a8c237d4bf92fa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22154f873fb326b78828145bae889c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c1eea8859325b1e9e820c915d5186139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0a8a4d192bafea43e7b034c9f99c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7d5681ecb877563455417221711e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275d3a7bbb88af355a146a11d9ac900142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060755de27afc8e7baad0482721fa68c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3305cd1f8d193f8344a498cdedf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f102e0a62e8693d5a8d155a8eee2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316155ac096b516597267e777f17945146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bc434730f3515de96568f21b41961147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdaf8622b6b47838173beee7e4ed13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671287c62d597690763d8cb3d24f5a98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814274bacd1fb5e4f36a333999cfc3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11570cd855741bba2994ebbd435ecb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1775445ab95a6ef7d7d79a44d11b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fdda702a63bec0d4777be8ad7e963153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f56f8cfe15f9816c9231ae545282154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef90ae7916acb2fcbfc71340115bc48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f89ab86062290ec1cf7d85d705d71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13623eded56c84782293dda52378928157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53ed8836862e00b52329bb42f0472c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ee1bdd79eeef2be38e3a31a0771b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfd668bbd9051c7e2924ec7ef7b0b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4482def63d87b30c2b5ec86f81680d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff30322f84d5081f35b29574255441d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c12e09424315286f6baaffc9560f81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea9300932841c1e398fad1971de24c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4724848ebabbb6e23a71235295309165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea858f87222665226217c0a858633d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7de6af20c5d9ae322a891eda6486f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4da1ea3b793d194566b74c487483c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3030af90b5e5de50cca76fd87a9a69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c5ca3d1361a31cc8f0e7299d7bcf9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699dd60bf69dddc1db2c7240cb1b8db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef97640c01a05efbe9ed46d3589e2f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c443e9c302d72c35c42d850c648e7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc8f1745b23802b08af457f804d301174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09feee509eab8b56a7997d774fd3c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6abc63d93d475aa939016d930e808176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc6641903ff8e55ab3d8c4d3e9c3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cecbf8ef89793abbfda45b0dea4bdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c19796269b3e119fc27a4cc42ba39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5a10131ebf49fcf97c1c66e70bcad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b9e5e00da74c574b74f79de03b978181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc55c5e5d9867f21ccedb41a07cc73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3edb0cd3a3061e1b86fef0db55a7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06069725482d77261d17260a4d7622c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e1fe60d0c8201bd66e2671edcffbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939157c372cedd3f632b64176cd7510186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe8e760151a0d58d73c5fd798c4fbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020061cb78189587c595cb6011ae14e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4501a73816b8835cdd1ce85e76b78c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a94730088c204543be14fff1c377d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fee015ea815b6048d2243e1704e472191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a3bed714b50a0cfeedddf00b96b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13038b34a0b04380127a72f3b5b2ab8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f5580daa71ded8aa9d0a5d50ade65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f821810d099b4f4bb205668019106e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b20b36f94deedc68f88dff4d550d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8233d7e113d0174d1ef8e9506363464197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e62d8470bac3dfb7004215636466b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029925c1cf28b87c5aefe220ea5739d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee5b7a79b2f4e4c469fe94847044c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8391b5d81722dc9bdeefd590d8f8b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba326586549e80055f0bf5ca3eca10a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ffbff362e314178e2dcc5c4a62e8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88bfb688ce73cacb3afafd844745f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4fc15c31840d827bd3e35e439e821205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819d0b5b248f4c0281e544b6a8b7a04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8027ecd5ee248db1a163083380dd6ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23002dd459e5a44cb1a53b8ce2bafef9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e636c142406418d2f452f25f1a242c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fb2e25d41b63b1c9868433fa2f56c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39fda0d94af6d1234bc1dcab49815211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0e2220ae75232b5c0336e838d9e76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59471dac2208e3a32d5197b0ae295ac3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe5ebe27660c3163392c84aed7401b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea78f32c8645d9f91db34c16dfa5597215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c193add0e05e301064265f664b38ee1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020621a75ace171df0f90dbdf21203a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b17d79271aa7b179362aa3725b5fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464ba5a097684a548c9bbd44303a81b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a1778d2e0830ba1be539515a3ae2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db27135aad5b0d0796d92a3ba5300b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab162a17503b8ceaed4e60262fa9a25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c61e735e1cf9296afc6bae190d077223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcfeffb92ca484303eaaef6ad59351224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dad8defedd3cc64c8771393bdd6d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96dcb06265cbb074d2b5772392c69a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b663c90a0262c1eae7e71730731d16b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8dade08fab41cdcb96acc2c1610a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe271b5b2d12787639130e79b75839229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ec9e1bb9d3ce80ebd84c0911d1be6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b71d5f94b763f0c922daef522827231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c316f308e8a47c8048330ef8189dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b4aeb6bee636f27bdd93f80a8ef5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20ce7850e4c1f8f20f52717898fc2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107052c9640084525e222cc0986266a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a20bc7f1ed1936b56bc259833ac030236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e968869daa26089075e7aec1540400237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ea42a4cece82f89c7842b720f7a41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d37ebdbb5c959b44a91342c66ca8f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eb2b384f72948328193b972c2de06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae54699f7bfe3461d8f6b4b417d8876241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a282859b4c7882cce51f63fc33f79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a01e4751e0db30b2e8eeafb8455ccc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d41a39dce516d839c00e8bee8fa03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf744e2d52ae9aecdb6ece737707c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb48962825560e251aba3117e82273246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e064981d0bfa840912ecbabc04a545f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78cff37b06881fbe6f0fc090a04ca9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195496476ada421f3af725d3a73b9b83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625877ebad13571ee1e9bff113dd27e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7fb3eba617c7d4a8d22b7f5f56791251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85c823b1dc3662250a48586abf56e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449573bace5fdf9494bab361f2972d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b37b1bfa41bda4334160e72c98b9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45602ea76cf3cc75f9db3f431bc27a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bed9fe7a5ab3657fc58d6d5d49a44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dedc00e081f730f30deab509884f1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030afa24ce93eeb310e359c5a0d872b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376311b71c2964c68c658e865dc4d028259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aefb610f44a56fbb27ea6e8286fe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a42276201338fe293ff8ba38ad949261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da015e6ae7091021bff8e6fa3930b6b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660619a4d33e2678882d3d59aa2a76c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525cf448a1a822e1d97342a21c3f3d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922578960f4272d5b4c88365d85b9b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec465baee9edfe7d1571596067ac93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814ebb79792c9dc4f539236f7afc386267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d861e449aa3777acab5d7a2f65335a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad93c718053b72341f40521f7c43d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1b0a1ae2620f75262845c1825a02d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b6c79870763dc58083073c198694a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e9bef043def3d296ff9a016e4e8b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da34ec06ba79d1af3cc4e74b97321273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b875089b41b6bfb8b9bceb26863e0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa493c76e5f00a6c11b8e4e1c70693ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90b136619f194e03aaf6345e861118276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669550f98dc96753359b2235a59ff0e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a7f62a8b7447c91338de88f485475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014dd071ebdc061b4618ce2f1ad8da0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8698648a7a55a37b620be73dfd899280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7c1605241b6f9f46f86b83cdeef8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff765a0fc5b00b722030374ad6cf072282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd3f432ab5df74c5eb745012125663283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cc1d8c7bbaf6119c092fddbd14a71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8582a84900d98a8cf1fccb2d2aad20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3100e2568e0cce4427d450c9bd088286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f3a4e8053fe99dedd5710265a235d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d0e4de46531ad713b60ecf69c201288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4503392dc65c63d51dbfead093ab7dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4582fd3a591ed9c4920a4198a8fa9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d88ba37b56c9966cbb4c2d4060f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08314aa5388a93d79c69c5b3cbea92d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb383413d552a4e014468cd4808fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe23944d7631c4d044eac53440c29fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9a3843dde759580f67ff07b92d851295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba581a44cab9c746b7d5973a9e4d4047296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a17302e5dc9fde2f34a8f19a97b22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce224873159d5c07640ad7a0f1f5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49a8415f713d28f03900b91ec141a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aec8a0bf5fe92d3fb425e0d0b21285300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dd0df65687d1a13482d644170c905301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e501b7f475ba271479377e955e75738302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c9fdbcb3db108b0a91e739aa016b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c85585694bd673dc45e3ea6c77884d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125a6bcdfd9d2c7f9b54be641af298305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e2f3cef651c30877307129508992c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7058211409b65630afef1aa8676285307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0e9cb87845aca0336576c4fdf8bbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed17fbcfdf384bb8d41c3c713b23c2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f2103b2655841720a6bdb84515e8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ba9841a8a51d14cbe74929b62de4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0d17bb7ade83b112960da92dd37a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaecd2854e2f2941f046c696bf6cc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d8bf72acc55ec2806b212be6be053314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e97c6bcdaa21fd1948cb92f9c1528315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51eb5b257146406c21bbe8ec8fc376316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f9ac800fa16c0ae0a5d160ff26374317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b47c2c966bf6c579477adc08a317318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947c1abf5853f24689b01fbe7563c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64d9f75704ecd9ffadad0b1ee2b8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee1be31c0cb628b963b393890c5a7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb209797581a50157184b5a6016d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f125ccd56e74c116d9203b468352a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4daa6e6e579edbe6c437cbf17ecd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845d619c38900e03d6e17d7a92b196a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dae6a47664ef1800b0e6a5c5a04a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b6d8ce299135e434bc01844e1c190327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebb1a80fbcdb5c00eb3732a6f1071b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c944b1036dcd4a1f2ef963a475515e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f56c29d7584a1bbd0ae63cfea28d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6978ceba4326eeec1d547b1001d950d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f908248fcf2820f3ed6c32f4ec9c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dea1ed5e3efe9b2ce614a54e21e0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8d4c12b257928b27674310af3ac8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b85125e89d49bdb8a234ad137281335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f804a226e9f3bbae1d115d6f4da3415336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426ba3bc1c522a3e3ef37456c280e45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ad78f410ccea455f76df313005fab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada609e09b7f2eaeba917d822eca48f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495c5dee9097da2cd3f0563a424bc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b7fb030d4e3bd641926ead93e0128341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6da772749362972a9ffbb97ac5987342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159f506d3b65ed793cd6e76cc637a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c908daf9caac7567fbe0831a54b49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a70657e40c16cd30ffc5812cd5ce7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea26f6fbbd955c23c32bf586a55abc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed54b7dab7d5f8f09bc1067b02d376a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d273f584a5cd610bf8a7af26b8ce7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068704868ecea70b98dca2368fa7c2c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342db10ca34d4358fe51f3eae2a66e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70346998b0e986be8a3b3e48fdd1445351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed6d1ed0b083d74db15ba4db673826352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4af451c79f6e6fb878cdce8bd3c8b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110769a57bc2e79682dd0357fd4309c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97debf4ab4a27ac99d86c737cf66d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba4e13eb49db597902ad797c088f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc07298c2b443b11ce6e0a702ab24c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d42f5a0225b12a7dc91bd8e3eb0bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984b007d87475f1459ac8329122776359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea2f8f1cb6e4f6b10b23227c34a68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd247aa3a3032181b1caf13173b977e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3e996bd68f7e9a2b2156996ab3ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab2c371f350c99e181f5dbcd5f58d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e874c56e064d2c0473eaa9ddf02ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fadd1f9b1767b75be7c5525ca2e57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c5d98dfac5600824799131655a42f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce437a46a40b024f42e84028010d8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf40522044b83b82b47cc71a161f08a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88f4fd15452f6b8433669ad78c052369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a4026ab0d265ed1344ad067d5bcd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d67cd9f49b110b0d03e2594dbeb1d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028d25f3082f8ecc98e099533f1997e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43318856326438a30615dc00b06f7218373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb980e11bedcf0c08a23eb0ca07590b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de4581d5c342f0b3cae06b23321042375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca909ec21618233c71a89342ee7ea5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa758d3100143175137debf5be1e3a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137ab8631dab350b23361772a5f86c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2fcb798c52bce4dd802145dfc9262379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3444141ac8f4790c8391d54000e40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68eb66012cec6c708b36946ee04b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46788c0e095592f5673eb0119315452382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ce5aa7185da112a442978a14499e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809eae62979903afc957a552e357dc1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5f6caa22b935619b5270819e9c34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd91e38188908d68c38c8b3e5a4e892386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5265402e150e07386365c6b647afcad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be399b1d6f15ab289575e4f2eb798388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf787481667447da26e740c5fbcbe8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa175bb0bcffa40f7fe260130c8639c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337638f59e96fd6264035a9e161bd32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d500d012e7d569c63a35f66523058392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5fe3bbbb5420b975c0c4f7633689393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d91d4fb1fff06fa036bce5ee65e2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f6ef8bcc3b545d21e31606597f027395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c04d5f3840c3f5f3c16a6abbf0a77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f5a8b2ff0e52aa74e7df47cb05914397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29cc677fd0aaebdbe637a9d7dffaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a295edfd2cf63f7eceec1c248eb0587399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089b2f1f969e9f42a7a6907b14fee7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8600ff6bda6736c21d7c3de0e03dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064692a017089f218dc2de9f9ece12b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9228988ad36f4ba1bb1623d6153476403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eed1e467b0b7ca9e332af8e1c6cbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6140c25a92516fa58f31985a9968e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8f8a583bf25b9ac1b2098eb1743d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f133dc5b7c3145d7e4f8f767534463407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750b86f7b3e29f6a84087bfdd127d60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450067e32e3ccb185f5d6f610c4a39d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c515283ae27022ba9e615f1f0b35f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258035928f6520a63213422efb7d125411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661748a388bf89ca1d593f7c08e877e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c0aeac80083e00ff5d299383f9545413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5567f105f58ad7956c331fc40af07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1908de9dd82cb205f78d51f37c02fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b54f6f04523fe22dd009b13eace579416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315198b2286f2b4822c89cdce601f66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc34788acb43ee9226500905cab57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18421e18cc9ed9e28899b87c7fafc545419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e6ed86cc4e0d1d41a51079ccf5e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ee4abf638e4de1fea2a397c320952421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab04ae370b3cb8778fb96e9dcaa2c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d70968ec75ce49fd41b51e8fe13a31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80a878ab91c2c30dfe2dc30b4d248c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2907cbb78af9594a778a5ed876eb20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b4638653d3e1d312a884a9f7382a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fc38a9d755ce8c78e20b338658c63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ba5a5179f2c68f54774fc0fda32a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961721d0803ec9243a309cd9dd17a6a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5c8535fb6d516fb29e9814a14da7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b110fa3e68d9abd401df60c54eae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eafaccefc772ca54bc05df4be57ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16239abbda14e4c80efb432dd88e5a45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9cc221eaf1881fca3b1782654363b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c749b7bdd0183e93b98fe80c0e07ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435a81711805f23a3ffd069522e461e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694295a5bfb71112bd8da21c13041b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f5d654069e1e22285c9524379955f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f97f1aa210e6eefdc7c046932d4466439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798535b1767dad90d532ff17bd856888440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a778e03ef80d0ad6bc242129066469441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5ad392332fd271c53e225f2db648f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5b40a32fea8c923d12ad5309e10d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41dffff0cf028f812930be606a9a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c270e0ebbcb781893a88334da90f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f79cf7804cbd36216a6504adb13388446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd8dca87081f3549e3162614e86e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39a1a837d5964832b3a5387862687f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4cdf2a7d11d04be57d037d3b32608449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9abf5ad6bab1650972b1c8943a0d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d629c7e27c82d302331b1b57a1cb23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a7495de89d7a8d486ed506121bac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d727701008ca9ec70d10e75a7cbe7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ad70e47e2185584548bf40c2f7e63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6670bbfe13332260a617ae057ed26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb74c46078eb7587e877d662c8e5fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2950885ea5fdedeab2a2ad8553c6f8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e3df0f787cde8cac9c371cfe788a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e688669e45fddcd57dbf4547b65b3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71f0e54b3ecbcbfc314ccc7b7a3391460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739397a9224d09ed370870307dde9e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83075b8c28a248f5a1f077359d540cca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4ac96c73733b081f365aeba08faa6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581fe5ed6795113211b585cde11ecb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6685c9dd965ba0e87c00908968c2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e58927d5414e483c7afb64a5be6c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426b05811ae1d5d25e4d27008473a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c305579be22cd21e1d6abcd03c24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba076a9fba01a5b705ff74105271923f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a30afc7e00b7e6e0e6b1237c5e974470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1f6535fee41220273efd511c5a3c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e8e9eb61b7419fb8c9df498a7ed05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbff76801b1c48ffc82758049499990473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d3a82363d28c3d395c4e3b678afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6965752df09f6ac63638803e0cb63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084777f63be2a0a91cfae4fbd035a468476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c60b40926c70a92bbf7a1464c86aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3b5b7e5e41582cb090798f9c59a6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb92b38dbfaa68f55a364040ffa278e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8aa0fe5a4fdb2a654a1de62b35c2cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11715045f03c7ee8084bfc8edae94c3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e0b5ee0977eb68df7bf1111c0d12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eb03df2dfc92cf777151e5413fae4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16319ac7bb54d44d4cf901f205007c6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd25fe7ef3a57fc1119df5caf9e3a7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ffb7a412e3193ec8a33830dc597fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473e717e26e6cb816b09178f392646487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b9f453c98a0c988abae3eb50b14cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b76943b0ea9433da92a748ce9b816489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfcfc41250bd4582573df7f245e5c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ca1c6128f57c92cf13394acf1a347491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d85985071babce61facb62c2aefd99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88c930ad8eef3cf0b1280d6f7058db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1f1eb6eeea8350f7ab19c1c8e4729494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f53ad005e3fc302fd6b06803f11901495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b54b6cc9a9e85242c016771ad604496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb74ceb0baeccbe6e92dc767aebe7ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3645f35c6640852476e2e82fb40b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6ea02684e5439e8320cfa31cc3284499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac4b47f30b40b1f7d81c5184fb1c91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44a78e7a3cad785dad4acb6eb0230a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f18023a138dce2aacf04b397ba1e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0769aa69948373be69575b927c9169503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd53c9cd05a196b365d93ed72e6431504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8ea8499603ac0f53b84d9e0e50eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531fe964688ab21d65b539ca8d2b021506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8025bb2cd865079f35cb2d6d7f1644507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d561eb45f56116d7ae9d5ef2fc143508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5924f6d529edba3efa6e2ec6e5108509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091e202aef285e4e495c94fe2f2794510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3bb174da8fd3ac3a1d2215bf46748511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc79b630c943af56cbe67874eab56f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c750cf6fab869c9dfef7cceb5981a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a13624ec96064247ccb612bb4a10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb5a775319d5af1af91657da97234515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bbb712bd11220a570d8856b34b105516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1c9b84465fe988d491ae994ba417d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f9ba9e17fcab198c15585f58b398e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee4314ad5250be5d93100c5d61ad5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4954adaf4f5a4cbb3d54e6809c6fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdc6bccd4aa4fbe60f33f86c23f533521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd1a0f8a7638807bb1bc6fa6c5a0c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92691f3fc70e8f663cf5e8d4eb4d3aaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01c7e2eb1e322ef33dc5f6fe6f9bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342c1bcd0978e883161296d6583b835525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b33168c32da18f717aec1c21ce10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aebb669f39a29d5ca7b82606166b62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6f87b492e4cc31eee48e480cccc10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6f4cda91f97415d7d33d07b0d4a39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e15e0c0b0350345b09c6022442e72d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6277724608456641d91c3ef863cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8196f4c480f3f97760732c0a31611eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452f08a488e66f798888e53729e0445533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a5e6538b2cbbefec0cf234be6592534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f0e2a4b4b314550743f994b0971ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ae58922ac1c07b57692a206a8ec5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a3f5ba35b4e3182d4b808f3e0f237537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a800660707a58be28f25e04dc910140538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002efa3411fb20e7603ace151853251539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e688cc767aa6931d17192a8357790ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77269f268d8ba6f4da886f6010e7f381541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7cba190d85f5edadb9392f896b43a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b4de6860060228ad1df3fa8b2654e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4503fabd83318136015bf19f2e1fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d2b4521308598c77bbe7724f08fda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28132f298a4ecc2532d16dca40edb5bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a784d39eec8c991db5feef9dd98529547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39a179521c455f1f5db1786122f956548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185aa12f7d112a86c27a33f3408a40b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02300ba81ce95a4b63c9e756aef3efdb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a33755ec12d83fbd3e0116ecbec2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4fd111a03990acf815800ab94ee20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b998b8998bcb06df479f446d49a36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a13fae0a3c7d3d395843efa2331d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ef62e5cd0ca8222acc60042c263f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1db32d077d065b85c9a11f754473e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf9aaab3b3b2c8b80a9471e370f70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a4b0c507b3974f7b5b4f267ca1f03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75770155f3a36400d72ad766e5f64fad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa9b46199d8afd3024185c794abf0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fbe1e984ec6fe31b440475599224b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b99ceb3f59c42f8ea2fa002189077562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c080924c9bb7d1ae0e6a58a64f3828563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a5a6098f9f379003775be7fc58b50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759937c0898b236cbb1d9a87d39f442565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfaa7979cb13171023b5affb8f566f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc478ba7708518882ea0ae0c80d40c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ed7f0a89dfd9ab65a2c67568c634568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40409a22c529e8c741c558d0d683e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e60d2e2e53e4426e4c7c9aace7c56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9f9d93b66ed46a22319d1dea5b8e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00d8d4c56991fca9ce44b6f8c67118572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fe16ddc557542c3a4d1b7a5ccbb2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5e639a4707482813811fbe599a9b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5341a785aaf97feab049f4ab4345d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d456ed757e822bb515e85c3343692f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4270f2642223e00bad544adc4d85101577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d50dc61711b19b0f19d4ad50a2d17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17921c92db8bf8bbb37555db873c31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b3a0173a08ff26245458c02611f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04350b30ae794726a29007b78ab93f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2812e8d0597a40479e89ead6cc055582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c2a689bdb09aaa5ca7e3fe243b1df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80af495b80ba8e4c23a6b80815972f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e72afad61e8f1fba72c170061212c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e615e3cf6858b3f0eba0ac736c8dd1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2088e96d5dd122d48097601e7252ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb7c51aa66d6aa51fba22e6a6873fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6a3d2abc66be65f626261292bafa3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d156ca2dcfc3516b5544b532dfb755590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1c172c52b8ae674e9732c7647054d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf2af5321f3ca96146058ca148b008592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49526dc2f8b4dc75cd096c93b0c99c69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094c13e50e0fd1ff56c97f916f527f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e73cc063276462136dc6731ccfb26a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace10152af1c1a3f4bc165bdc972011596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b04182d93d6a8356a810022db119597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc8d948dd3af9d1d807e47d715ff6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e947428c6e1b49fe551f658a0d01f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc527019c55f1be7f53eb40d28c870d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44db8851a34d2e039038fcf211615601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd52c0d6210abd00a25ccfc26ebfe1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f67ac0e791e8aef25bcdf200a2597603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a573573aeea99c2ab19f5bbc52d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b51e7e99adbe67b6b59d2810c1f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109602b808957943b3084ff9167f0a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c106216a070f6a222b08fe5ebd53d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb19017626df91086bc378b64fd0b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b1c05d8a77641046f4777bc38edbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d71c3c5d44e1a21064bff20238870610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2081c579ff199dff8dec2b004aba246611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b7d9eb4c1683a2d29e2df6b3d0d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e97435dc082ce28ef2abdbc196839613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885bccc367401d6763dcd82cc50bb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607e43950825263610e34eb546f3944615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5ee286002295df35df95538af1bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33016578a53e53a836fd7bf8872b7b5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74663862d14364170b663cccd95b3a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fc1fe3e79d0b8eba3dd129e54a51f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809877cc681d201aab044b867104ba7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881999a5075ba0e8b22b66ea9886ea42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64271970823b7fe23786a41bae950aca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8635d2622829ff18edb6e70e0b60956623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf42324f65dcdd36d152ff55990cd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82720278c465a52f0a4517c3c290536625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91af0bba444172777210cc22c4afaaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35601d6a695a6a5bbd8d8204698f1701627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a9ebf25bc272e2173282a15d9e747628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4176482b2849d1cd8a5e02d95811629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f362e743af88c14d8043e0afccb6bed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584565277cf2afb3e1ec0fc7df939144631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224fe270a334c0737a010a288fceb8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e037c3c132a4fc1619ad97589bfdc3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675422a28204790b97da739583bd05ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9955923d363fdc7318997294411e0e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d6becd3cdccaf8c4d420316724dd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba69ef427c28b8720c7793ceac1a4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81667c3a0d5a823089b10bde28b064c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba108562da00e159d9fb3864a25f46f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35531b8bd3cbbed394b6f93f501f78b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f0d4b7714cce4e0d1aae4c77ff2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f741c3f50e1db0220277cb7a67f38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1488c79cc3befa51722d753ba32bb27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba0942b4f195623ec7b3ea99c55d68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8d65bc8dfea8f91d684376c726ea4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda9aed316441c106e36d09837c244646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bdd9620c7b6a4ce787348c66c0f93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ba003932b2bf8eb07867099f845cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84db8810ccd413ed490a8b1007981d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4b9f44ebe7c82297f7987b901200650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae533a8e7fa2f7c8e9f8c10df10b1d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a9d29c3d0be7eca7ff5b9423852de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1144f1b0f0461ef9fb68954017ea1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d619eb89b931a96561991af1abaa871654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4d7d873cbe7b994d55738abf7870d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710e2fd5240d0fc30b0d122bc1279f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a931a2ef186f80645f30440c8e7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d220b42ba61d87f8142bab5360d8bba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75561e2b29cdae43c088573aa05c86c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac75dd1e95270dd1f916e863c643a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aacd857b08984cdee4580a2546c0c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a71bcd6a660a949c5dbf79a2c6bd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e29a414f2f1bc49add3748b8493913663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1437b8ffcbaf35764f00b5f2668bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1695e13c4f07bed9f7d85e47f577a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765fac369045c0a4e1323decb0f5750666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98dee545181c81f50f6eb1f7817e35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a741f8040328af276f5b3b4baf2e75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1517f73bae303815b90c243c46c332669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dac40225bc0abb935ddeb8a3cb421e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7927e07a44c470516ecc5c4a9df771671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc46e7a9238483a5de35583e1a9af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b26e4ebb0ee3171a6b34574f63b1ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef14f8f513de3314f1444ab45a0c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d437b9e45105751deefc1b91c225e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a0e6bd7c1a3ed85d1fe1e6016af5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c43a7d37bf347e414d0493cad98fde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45792dd3f21f37e2b45ad8a16d867ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c90c91f97e820161bcb670f87ee85e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7adfa6857a5f866fde7d990144e8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766bf324584890bc5c3a96c822bd85d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d99aa0c0158a88e594fb8713ebf5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d5c17eec34734b4b9ca1947d91bbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabe3f981b43357644f1e5d70466102684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc37ed1b681bf6a372f245ba11cbc01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e76c9604cf21649256e81ae14adb3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f67522a0e9d759a9dc6bae1c1ba361687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076789fa26633e127ff9169aaaa3b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164239bafa956329fb67c6583f51d53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea85c7096dacede882b8b1948de18a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342c2f78e04430c263a7c62b7fe705e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b937b7961a0bde60e4b39ec78b9ea92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4260f3d690221bc2877708b9ca7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f789858909a22163945d96cfec031694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966f636464e643e3b704a2810d2359695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27386dbba9722c3749f36e3c5372d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e40488d1f1d1db1ff730ce16ba66f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328560e943c24832dfd699985fdbb92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc732964477b32cdb0d424fbd24d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee50dcff93dc398512230b0dc8b4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ae56cf228b7c78eab048467f561b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b5f5c39e0f1495ea62b38af88cdbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed761a52c7ce4a4f0f50f4e4ee8c32a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2361797fa4f5b0e1d354b5ef8d36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01859e9d0f995de6c8e3bfabc6607f90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80306b042bc311779b367772cdbf40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5f947e562c6d2d19daf49dae33ec9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d88d4cebd81903fcf4fb21db17e1e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63ba93ab851ec1b919023b82e0084709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728f588be6c9b87dc16d457ce31137710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9b55615ec5dc8397fefcc415aaa7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e4c6fc470c5f274ef9e1b9d391356712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042e60d2d15ff056ad60f31430dd3f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d71a2af2365119df3471823f70ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c388c2c708b0de6bb702887757fc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe264c7e2aadc59aa4f9fc6f5e2fe3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768098d88ceae0f4ee4eabaec773c95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c82e3256759e5bd071719296e9e790718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812865e5559b2e65ea66b78c1d1bcc3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe985544c2de7358314ac0d2f8704f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31710582771b0acacd9d0f6fd2d2dc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ca0474c8853a5bada80bf0b406efe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6dd15e01f4ffe9e93e7a8578cb891723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc47e537994b70b5cc601a5fc32c89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c11d35c23aa7b91163988bd3eaf7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cdcb3569987bd56a4160f3e4859d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355479eb8ffa0df807d447fcd964609727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd26630c9d17f29c1d71e8db981919728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91b4d31941586b69a246da8e466b6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5645f5c03fb139a7024ed02068cab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8deb1a31e3eedd48b00add92043bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d78f92abe1635839687850dc80bf9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da4b4114787e2f845ed25739f96da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6490a129fdd3ba97334c3b5e52bf1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bbc4799a4a9cfdad4d7ecc19684f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495423dfa7e31d9069b179305b86d73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1a5de278b00dacd98d2fd87a2893737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0af731c6ad3085d5b5d5034a2bd401738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47d3567652c1771e88ffc9314bbb66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbb677681de41018255e95ff779f76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1af1be4afef3dc6a4d421bf10d468741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c5d1ccbe8a17d27dc5b045787b0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c545a44d4cd11776e4119ba9c90a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c288949bbee75d0c45ba3e7ce0e1ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c198481312eecd00861dbbca171fec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38bada10b020bdd4766db0f689f90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab5b32d791cb3eaefbae884961282e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238609d4b57b5818ef3a6004b543fcc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f9a7772122d8d25e627621f1143fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e87a6fff0ac164bd527ef69a87cfa7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d13fb25a2c4080cb50f0c8a275f1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac87f9e8136d0c896c7334f0cf6650752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcef527f1f1ee5920698b1b21f84ebe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3538b8baf82ece473e851e1612a78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cded2adaeba8145f4c55aadd615297755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85cc66a5e6c5b10b0ad1a9be8e008c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426509a6364895855cbfe0b13dcc3118757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b2f2819c335391d8cac261751c72f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03418431a8c554c2f535444aa1796161759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>