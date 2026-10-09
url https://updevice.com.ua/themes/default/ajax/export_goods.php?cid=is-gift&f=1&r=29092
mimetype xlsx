--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529ec5b1e087d4dba7d75e4edbccf7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b08837decc5ed9a593b5666df43d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acff0624492b2e71fe60cf2fb8ffd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f7a3afeb8c21ef2ef1f76962aafb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae8cbc755475831d4535799dfd4e985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b3acddfc6f5c78922b2fc43dfd16d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf7f746b04162a875bff897f513b297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227020eeb71d20c5a508a901551dbc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09174314bcd53f2aae577b3a16c39849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c6391ab072324bd745671bff6570210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5caefd151f3bc46c117b98220993b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9a05126422f5adcec19668ddcbc1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753a0bdbfdb8834ab3a2b2aa1c839813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0041889ac2493cb6419fb2fb0c6b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e815b2dacc65962ff5665d2ed01c3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f98af0569fe2a50a330b5476efe0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed44feba3a5d628e887411f8ffcde9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369722405bb291906e5c0dc33580dbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903557a7c4e3ea5015e7df51f10c7b1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dcf2fef22b5ea0e0c685e99cfa15720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4ba006c68701aa46474c5d6f794cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198cc2aaa3aa5ed4aa29e6f37e244ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eae3a8e4295a8e06fd3228e79e16823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93895ba03f17b39ecde18798c68fb10024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ab9ee4006cfb067c6e4e5839898425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04863d189539f6b43067dc2c5e234626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfae026861086b95f503b1bdc43fcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8fa26cfc88a53f161fae5d71642b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b42c428372f7f75ae04818468fff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9de152c86c673a99897083cf9177730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7248d9bd1125fe193b54d45dca7c6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16907fedae873cf52ff1d46545743832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d0c964394f7bd77a47178f27d417b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e45ccec2230295d9fb0d60af86645a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620be6acd19657ccafa4008e323cfe035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa9a26a78b8acecbed9378589f0b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea66a087ce2592ebfde967e9083ba137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad91d7107f6787432dfb3e9fd7de2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912f8cd9f3f1ac07857c3f627f717f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266b2ce83e6f9a43f788a1aee5c7b7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104567bc41ebfcec53dd1650a2e1179341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48739fda25bdfacc76cced72aef5956842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d952288e05b19315d3a3f0ab523ec743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003f88d1b849040f45374e0abba92e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b8d72ae7c879c633585b46d2435f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00de56aed510346597e91b27e893c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf3e1d1aa6c07dcc09843b8c6772f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a8f5af9027cde8e55659e3c9e733a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beadcb4fde23b4e181f50b77f7e194749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94149dbe32ee5332636e881625d7882950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232157f4cd53bd6371f8acd7c3516e6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88214164bd956bafc0934e0d422ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973996bc1c5db47deac79e19314fb2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b16286da8d5084faf155e31ff86ddf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d3283784ce0d9737c98b77d237d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1704191180d6a0f2fa54a102f31256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c8e68a7568bd86016d20bbc1deb7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b52b825d2fcdf9c07dc396d2a323558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ead70adf0206015788f7b7b255a0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaf05e570d1be09e8b9ebdc0ab31bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fec0997702f5a419c050a6bdd4a78361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7d84ef3670ff4e28f59f74770d7cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b628d5f584880d2599f237a740db3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871e383f744e2067280322458811d0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b827b81ded14d54ba20bfee0254865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002c84f1f9ec4c74fcd8ee36e3d9f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bfe14fb1520289d7e6618b6449e4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006c1def109185bec3e00721abaf17f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac0f95f5b1c2e9a2b9b726798e38b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea711dfa78f3d828cdb0853ba347770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ccf1a6a9e18a5fe9c113f2c66aaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892306384ef5ca3b6952b8fb80ba983072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc9ed622ebb56af7909a3f70bb33d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e58e18b373d962a7ea78a879e71274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c82b04c490222e494c603210fdd5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0ac15dc41d5714f0fa899574398bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862086b57fdc685c1d1e17be712dee3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a86c47f976f325114d74a55ce2e7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948abd4118877c799f39a253a728a9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52bd01240e2ee3f928e7f7e572889480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eadb3d7cac4727de721c7e3d480ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbada3113c53716dd61c03d8e0d4df582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26b390c98ca8007cdfa59314f8ea6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b393f70eb028c180d51467a648039384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d841fb1ee107ad32d1efd85bc409fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b70980475e3867faf1ec2fd972cde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de11f8b2073642316659e471d40188687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dcebd580f8902d16605de73702e9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e31460f792408ce07055f1c5e88ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567fb93520475d6c4155daa393c621a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d57e16c1b057809691d6823b2f6b3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd9dbc2f6421adbb913e057235f5ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd75fa09464b4c3b28b9751f59a924993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9202d4caea81473e3670b0ee3fa019b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d75559d1ad0cecd2d2900a6407616095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b210d74e99b77ff5df12ee5c3225a8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af4ffce3cfda5e2f36caf62f136be797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f05c1497d470f3cb4dd55b52d7cdec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c170303bdf3504ae909db72a0232299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f33b42521e915dc91917a79ab62336100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c273ebe57a4d3356e35e48e748d795101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d211b2bb07d86716fdd800e1af7f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa37a258107e51135df56ad8b2c22c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fae383af374ea06828f5a68572cc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f621d4fb096dbe3c19b3dcadbaf542d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8607507055dcc8a773f712a0ac0e07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb0aed28027193e57e9e377ee550dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dff5850b505b2a1ce39d55ce86010108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5d35e2a909c04a792929fba8e5f18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa8f95ac968602b5749e2f263d5d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04354b953242fff434a6bd6b39b5317d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177029de8811c15e50fb1b5bd541025112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b3cb349da4bb2d01e240e61b38dba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a5eba3be9fe102146c15028b921f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe574e586320d82c6778bb6c143dbb28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55f74b476a712b1ccb8dd14f96c567116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da550a4467c284cb605c44ec5a924756117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67874befef6e3abc5f228865a85f7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be174765d7976528387063120a600ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec83e13d508b18ae60808ff3a4bb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0289c3983392f34056fdb77677344121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9cfa99ce92f0a328cdc1d9c9bf128122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299fb283b7ecac0f4196315ae1ac167123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864367fbe5ad9638eb4a11f419245313124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1992bad3bbe4e464e4bc1c3e3e08e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4d6e3f9e4535d859a8350ce5eae87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa7384f3ee0482a21ebb1bd7fa46f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea5cba24244526cfa3a979963fde9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3000ccd326e41bd3f8d80d59b9a3abd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1b72922c3392398aefcf1f9ffc5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5ab4850048987a2faa53edb3e6903131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe73a7852854632f5cb7d1ca9dae16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745dadcacc4c4333622324e64089aa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fff0dbc544781234f05cea54cb136f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaba864962cf7301b7290d8e0ec17d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36183ba35b0a057d27fb4988f25929f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665ca1351a51cfbb86f8f6b3c9a959f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd698c7a351c29f4ea117ede0367c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cf9a720c76273cb751974b9b6f94a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329ab430e1df5df839f36fa8dad65f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d94689c35fb81d128a4080c797d4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c7b7f755e13c266d05057c732c868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4ba7a1504c91ad4c5b48fe2ea4673143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc82102b2d9f63a3799208d09ed0320144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f354299e4184647b66c2f7c90579d12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ae2b7cafcc5284cf433568121709146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b2e04aa895e0a8d6cac7dc26111d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76912cfebc7e5f201b42c96bbfeb3948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef19dc6f40c47a63807f0afdb6a5ec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c3b51e9f65cc710c0aaa69282058150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932734e521fac7637d0e733a7cec0ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b381dcd7f533679d77e4905858607e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac8112f98bb8ff417d80cdcccdf779153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ed06fe7d92b237576ef4edf12426f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4f68d7da1f7071ad1266f8c1d489e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7a66fee0a0fd1a18c4b955750de18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf98ad9cba19d40fab50eff27feb30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477ffc0e6ed88204d5affb743bd16b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe393267e5d2ba84a96c59d9b35aa42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb0f4a8bf912470c49d91caab76bb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a33a1acf6fda72f12744bdfc8c65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808664faa53f2888e00df193787ac1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea872759bf38b6fca45d3689f28550163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315a1c685bae125e24106ee56d11e16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aecb4abe0c5ff786877303c3f527a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf076259e1532530b19155855fdd2bbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a5baa3ff308b2e6a05f4628bbd362167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdc3f6073d36fe885e1e67812d49bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ac140ad4fa647e0a9a08c89a9bb66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0340b0982d79f4727d1b14f56744170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef520901c21b44dfa65b1ab81b5e818171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794122db723f04e932d4496a08adab64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a02eb0f3bc6f41e62ba2b7b426f24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92269c1cbbce0474fd87b18c0b2eb14c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f8a4d6d9f4d842b02c293f589150175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44cdd6606a2ae53b9648b94b5ff067176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374193c705cad9dd28c12d156a5f006177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f0dfd284f53cb4c5b5be7c3a01546178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf83b47b6b9efdbc091d24959a9223179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b547194e149d604f7f5ebb90ddef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c2010cb3098fb2535625fba9dfb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b74369c877432b2947f6b8f1c5bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fa21b5806af2bb388cd439f183737183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974ed3c06bdbdc1c17d58ba6daad53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244fc546d067419688d91162e1437e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005477f35303685a70c572078e7edfbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2785cf48a7b611cb4fc326f64af9f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102bf6da94015f2bba088751da1f7fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cee61ea6d0dcd0b4a9fd47db2f4243189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20006270e887bdd9d183bdf284f64a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f06680a6031d4fde837d8e143e57d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9eb421f67b083c8186e4d0266f438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02818de0a9290c6b61786bd75292f1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71774f1a577d6e05ecb630cc5e6ac0b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca17abc08ba338412b5b3d9d8e9e83b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1f6e60d39130f3e1d13280f32de5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d22ba11cc1af68940adb00083ab8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987b463e8f7a8a790fb8bbb5649eb88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb95a3a52375495c5f4e7db7d0f268199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026355cd1219ba8f150e0ea69e07850200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7296e4ddda8bf58737d0a2aa47cf48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67dcd9eb9c32672e92e350e23cbab6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083711da008df3352a09b855b9f100d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99851dba3be6e3862052f550728caf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871b59ba5575701cbb3df94bbf5367205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814f629e23d9d53bd7dacbc27c773d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22b064a48f99643a5cf7df4ba32689207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ffef39cd68502501037d6c4868c26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcf3099b0ac57358d529f4c70d2ba7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635061ec00503f9928f41fcd60c751f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af759c297702c06122c26f0634ce1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b73f5bb797c6a2f641c63169e3a33a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad44e8648e06c143bc5d719e098931a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90586754b68fc79ce1f65307cadedb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daeabb3cf1bfd2ef94bbacce30cf2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f2d77d14a158876e80911108b216216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaa5c39ae8a0332275dbe3945f9827217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efec21e4b28e7d6d72589b0e26e322c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2084d7bf8746c56e43163be001ae7df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d385602f2acccaab31b666a1f25d84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e162641fcc125a1c9bfc0fd62078551221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af66e3d6c501bee1fbde7b78f787d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e0c294b0aee2c601ef519a69cffe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b059e1f7dcdbc85202f18f543d40d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff146b2d0a2e40a4600c86edd35729f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe8e58177b88dd0a5262ec2f7fceb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145655cd302fd0fc9a0abead300b2380227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ea786ebe62b54f8c7a0b3aa21351228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6337c7693fb5568d3f987118c7fb794229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbccb59c38bf3ab2ad34443ef4e330230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c75d23c6d03fceb941feb8e2058907231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4e84922cb9ae3896d808d8ebc2215232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c9cb34a9d6e10f11dafa205e44cbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8064b5edbda9f7eeee577bfa38793234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d88b7d7dd023eec744f4d13e9ba53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c375ffbdeab5a672ee16cb750648b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be0916a840c710d70aaaff46ca0a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d97836d100175be1b7d5b5d6d47c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c740660808cfd6ed642eb9f3b26bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a97a46b80d86ae4ef84909035ce08f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e232ae680101a73dbd95e962ba653241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04921a13a18629a3982a284aa406e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22331815b2bb56ffe2163672e2e6ee2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40e49a8351d5ba9dab0281c5f3bc94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf57a09be160982e34392c61471dee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359f5cd66e282f1a0113769f409757f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804f2fa84c16fe46dafe3ea3dfa70dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0c07dd9d770b351d0d5ed63413803248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e31ef1b966ef67ccaaedbe6937dca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d299b337acebd63a4f29fa4d828318250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d3a39a44b029852fb0692e256708e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bef6841163ca6bd1ba1c58c1f94e4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e8a03eb55c91588172afcf4d95c4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04411da0372910e177040e9306d6d087254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a12c4f9497d3cb2489b87d520d9e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4950bad4c3684b300a6bca254a62f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f2e2f25d57dbf911210983277648257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b8f857c2c6a455a1e0b110d7ea5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821d2bfecf72e620f31045a48d14b97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302eb0aea6d353660a263d7b2a9f016260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9bbba813599c93e3cc5706104146e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ebc8e97566a8d3831a7f7150df16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d44c17ae7b4dd9e882a2ca2a428b35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183b5a1f6fd8addee42db37d845efe7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b15e3476bdbbb75dfad5fe4a037c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d34056616bc4d1547ee86b4700570266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26dc8dbbc823b047829a20b836c07a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2785bc7c0a4e0d67b6043a63a40fbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cab43cbe93380f9ad17d5214c5004269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06996828a703b029798ad5625b14eac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e76c922d77fa46eb3824505c3a359b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe10669a515bd50df2d5db5ff40b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf31319b31e05c15bd7f83f14ccb6c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6975b694f4a16b2ea3210a65d37d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7312c4a71be6ebc1e1091083e407ec9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538abcfb57a8ddf1cce881e7132d5a47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3758c5b83d71266a84c3fea89b32b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7a55de263b8add2143a5013c4311f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e62c6a31ee8a76ef4006aefc68f40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268347907813baeccb4c14fe83203f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00029598eef8221a528ab3e65a713b31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5923ca17a7c69176171bedb9d62c36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f1d797e06f84019a150e5489df503283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a10770f60781523b487cb32f0ccf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051453036b646f78851872d2b08405a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e60c59ac13a758540e75fa285da0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399f968a909fef77cab269482b69049287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c32b4351114f64d7975b9c9d9732bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e158cee1b09545ba53b33b12d3a977289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9afd40177ef18857578b0e7b74ae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf48d78ab496448dc0fdee46a995b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608c547283163e76d2baca52ba891e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727d3018eef3a26cf748cf497e11aa7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3f39a7a9b883cf508625837d540ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf2bee26fa353bfb606f533b37f7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0329a84c50e4b20e180452cc52cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899cf119c50b3bfd99cb0c6b6025fde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016732de39533c79f4ba6c37c71d228e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34928d3b36382da2c2986b1a074f9187299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e5ce80e724d46bd3b1358108b86d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e4c3fd3fe1d6adfc6ac5b2ac37e17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f243da29df907e21e31e46553d5c76e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b22982e01eb96fa69e5cbb12304ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad7609b95e6179c1b6ceb9e01802a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844212173e9d2417b94e5393e8a0f83f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ccb262282332083003ce34ea69eb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a899225b94a37ada9bc021da21b7c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259917090e8dc714f0f905a0489393d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b09ff52620ff91cf654137d8e2b3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cefc8cb4c65d764ab8e1b3cd087ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffa781d4fe29430a1737d154439436311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fb7a4b457c46da494cc4a9f4464d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead5897c60b408929247cc99ae966ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2c1d035c22d7e0fda89d6ddbc1c99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49657237d8e951ccc83729f897fa388c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef81e08808f3bdaac6bdcf9f991c05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b977463f1da58a0f84ba215337bdc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e083037f8a93c9a6a98940c68d4ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3a40652b0fcae6d890965ed640c66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2125946b50367cd92f280cb62cfc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94ed70cae157acad3e386d75ba2461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abca591ddcd01ff0309cfed9e7635f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601312225e71e65b8f7739c9806db27c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26280aedd4d53743625aec3a3c178e4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d59124f76b5e83e6eba6df007f8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e83d6fc4dbe6aa60849f96bf5b359326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceecaab390e5c04406f03085329b0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3829a01b9448a0e6031cdbf4a0bdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47430ab725576373c4d50a75d3977fdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97f66fd2a15553480696ad7a00ba4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aaef310fe56bf6c6955479c192ad3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc73b27d0679e60983323eb162599e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171cd4a7fd5064f5e03da7f2d432995333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fc8958ea29f911ae00b90ea37604a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbf5f83500b9a63b3a1eb6a1ea4b84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236226579951999091d4390c0a00cf9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867c37376356e9db795e54edb20736d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d911675c0fd10f56a77d8d39e021b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0366e967f85caf14a19ee38f8c9a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7be3725720adcd29dfe9d73298fd98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ec8bd2d589b83dae006169e7c599c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f09556e2dec87fff2219aa9c3f985342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476400e801f65f3fb86dcee69981e48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d47583baeed47d900bcd0bcc9ea4af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a5d4ad449d30a3aee5b716b1d3464345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc91ad1def739d3a9b7373f48626a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf427b64be55fdff74511dc1bbb69816347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97909dabf1202b95fd204a3703113e6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cad9a872b21726a5dce5145a862c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108844d501b8ed36035a4e16326a3f29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60ad438cbd67a91aa73f8f03861f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea214e4cb8dcfa6870c4d20d55205a74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b000a1e12cbe9e7de6992aca316bd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c8cf23c456fc71406a18eea224220354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ca1d881f74ba2f48c7798a9cf816355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d6f1ef4ac8c5b86a0b29ed069224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1c3cb7e98e3a5b34bde11bc80c03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8c42122fa8d0911901d4ac30ea360358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e823b1ab9875e37bdaa78e612380ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9021ad93014f0add77b92e29ceb43f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5d197375501e302a985ae12f900b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353592f4ec02aa209ee55cbc07b65c93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e8ae6de8871f9ec8d905fa0441012363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acec7ebe2a804b777b8cfdf61b7112364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628377feeb52ebdb37c8836aff82459365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d24ad9b64111ebd4de87c40d0b129366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093dc7f82c16203cfa0cdfd476a6cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce49a0146f3fb69b80b71bd71640b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b8ce1e0d1d255b3b94d813308c96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2ff5d46473477610c40027700dec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d14f3ed0ab0d6da48121f281538206371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6416a9b51fe7f1c0a5735c41279e342372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e774d3c9c9dddbb8a4e27f1038f852a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76243bde0241b24538edba6fc126bdfc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bd80085ff9f8517e5ef93d24e2286375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271c53ea37dc3ee0259832b9c6b8986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ff7fe7185c0ecd1842b58ae56d5bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d443817e0017a18b64777d3e6d01a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae693bde0d24ad9a5d87060d905c76db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7cb625c3660ba86457eccb8bab22e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417fe62ad97c04758914754f292494f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108c879606abef340249a5d9220447f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd3faa984223af2ae652ef2b3d52ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41356d2a426e902aaf61dc66dc2ec143384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242c5aa760611099d863e560b1221d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94899da15bb6e8c30da7e44c002f52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3aa2ca799cbc4c3c7554bf195456387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff545923723ed0e11c20515c8083e1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca630bc761ed8ac3d4c93e70213fbbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9cc4e5856187d0993e9906da5ce36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3b9011ba9d4cb35b9ec34b7a3d621391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9005b30c2aaf4c6d940003e27a48b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407610a5239f33cda69f889465b7ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78d8f2646eef9be9f78c5f6c01d5ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83d2d611189baa9fa2f30c28ecd44f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062137fc1ff8e0d8b27a506ae1dc107396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050833ab3f84112e8cb2ee9a94a07389397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d210380d12b429435d6fb0818eef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b9cf27f57a3a71523c1822f61c858399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585afd0b590485dac0aca7f923c59c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de5f056521f2c597298b7d37b31cbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e55b15ffd7cd3c557f1e9c028c6a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1979682116d53cb3c8b19a0df394403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c2e26faa0b8a58886653d34440bf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9484d836cc7dfeb2c8872eab3afaba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c4b7a0f3c02553f2dedb5eec14b6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e52f35aa40d3c2cb708e318d20f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bff05249cf1a8c4a56f7bbc084ca0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f0a3a06b47b5327458faf2f7feed3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c335eecbb4bb8c7572ea7345200cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0158e6b38d7a034458fc47454c9bff6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085996c87211db094da597615a62d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b460d7d7f2878af8656cfca718cef64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675319ec7e2274fb6f5596db2030bd38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca72bbea9086e1b103c23209936710415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9443b92d324e992c84ae168b74af45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965f39f31904bec8b2545d907687b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75d764985108d23eda8618a4e77f99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5cf2bfbb5912492777eccca6fdf11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64b27a5eeef254ecb7998c62315b75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df0cce187bc4d4d77f37b2549b7be9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a50b210d2b8c4bf886a98d19e3e6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22c1f25ff00e7e037b7b66ca336ae8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1d72074d929ed2fcc883857946836424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eb3a6dbdefde0a0c6c66e4f665e0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aca9baf33f575652a27af84fa6f35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c9da9465e2fa85332a4421f85b0a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53874e434d647b1350329158ac70d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e3cd7b2e34c9c8550b6e6be7175f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b60d1c53dfe3ebc92e04d6f97f1f20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a58aa183fe893117a384a194516db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e55fef37fc5457ca1abda27dd024e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b40788cf51965bce72b32d24b08f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad1391b1cbe1c4f2acc6c6f7a6c1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3f27433031b581f96d8cf039396f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aa77fc0acc239dc861055c1c799fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e9aa839fd52ca9012ccbab69a94f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f597cb632eac31748aec67e6b38d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c3b7dfa1236d8d331ba37d660bf06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0efcbe7e2dccffb14262edd975c4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec62420ee5919381707c753e23fcb25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6af0631db8bc4ef363fc2b4fb2505442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d05ee83bc7cffaf4bd85a54c11c57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0810a2c4ae5714b8ed717d4c73bf829444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7e69cdbc71891ade2156735bd7d5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61d0e5f7b20be68236d4c501cfefe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a601a791b7638a87b6ca3cba1e57ef6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ba96054f25f8b89a556ac91e39c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31969418f967b186a095495d5e4e1887449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cb07822b030905a284656d96cc7bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde0603868ecd0803a7f741a50e04c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea61b2e7140a602b5dcd4e42d7fb91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c4d7263cf9f1eb01e46860e4928bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db026a74492f952c45a671de435108454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da915010ccd8b92576227acc6031a5af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4861a37b62e26027859133a992b5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266790675bacabc3ded83e4781201674457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448b02f19920a2ea35b2673e1b811f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f66402e4cf513a879609bdcd2718459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8162999a2c79b4c920b19f0669d17e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d08275cec3868f0663ff33aceba7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b727772ef50304222a50f95400379ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636f3410ec5c2d5755ac8557115278463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47976c62920d8e2161b4c40e8824a75d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9ea5d50e61478817fb8c2e1f7fe18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1684811c74fe9044abf9a0b30b5019466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3bf645c1f5e259aec3575d8b1f761467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fec6f1626381c8f7d0a81370784d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4a8cb80803be47d7763e52fa585ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d2a13646155d3ee6f7bfb8e235e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5494f4b91883a47783e754396bf0e6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1f11ddc95c787ea3bb8008b3df3ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed47f9a149c094b1dae06fb8fce433473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99548a04c6d0b76026adf4070b7ea83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2497d2119f114a70f26a1e21062f7e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60898110d6f3f1a48bf3a64fb2c696476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b08c363efa98c0e61d5b4a867ba258477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ef97c73e9ed6e1e15da46fc63f90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65027246076eb3172261caf9693da15c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd173845e23963645e5950ed967747480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd087e9fb318d4f0d0ef1c2d169ed40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f842005c2f37266190ebb2ca319b16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9894037810936ca3d4db9dc497ea675483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9cf2548b022278a589275014094ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6599d668e3b5aea8b5cb01c3c560e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845e070d759714b55ddf5b6d6ad63c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9865557ce935ccc13d4771b6e4eed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0209176904a7dd124cc9ca461db87a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aee496c3c48c5e5867c455d09e9bbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4527150778218d69419d056c96eaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84492ef06a306d8d77b888081a5cde44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd2910b2def8fd99f0c45244703995492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e9a9f8c61abf1f9eb0204cb1c0e4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961ec1a7cd169100ac03ca70e24d98a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f3ce120f48992d0ce509cf4a6b9dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a94585f3dc1e16b2715b4fa8f12811496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a7230da7efc51a38ae02d6e750f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ca46be63297a08a7aa7924791e0a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aeec30d7e407a7592e0358ccd4f33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705f6650410ca0c977e9f73ccd20421500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127e4fd9654e598248254253e5fc68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914aeea3e1122d9340b8576d715f2c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74223621cc2e433ce3febcdeda92df59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c65de1d9c6eb536c40df8ea07bb31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad48c3bb232d6984a516412936a802505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf08e33dbea1741302dea9ae4d883a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d28d3909d9d03a8fab753464882aec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee562a60ff12988eb76b562e5454b7b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47846379b12dce019adf52ccd4f28c87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b79cbb6064638ab8cdcbc09504c4a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89cb26385add105b973679c63daae1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d119e60b4d15b2c76388834c4ff60f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6985d15654b932fd5ed93ab6b63e23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b301b778a93c0734daee3ce28e7e1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac070cd790da77af752144beaf037bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb09e57fb1954b9db16af84f2e8cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ad9d9249e360fe23e8ad7e87e919e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcc32cec7b9a99b446fe0805fe073e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdfdfb9c698f65782ba686b6a3b766519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb21e599a925bdbdab7722037596893520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203fe9703339c4fb3bb70adc347bd42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2348327134679f64173a410bc1a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d9efc4c1938b822f5d772ab403b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819632cd93ff34fb90f98371e9f43e79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49e830b3d96c10200c49a0bd51dcff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce46fd2527157faab2e5e7c28ca75a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a159b2f84fa9253b9eff52b1618cf4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efef43606b23432cc38d368f01525e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca5d30ca93916025eb484253d01c55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcafb4c2fdb61542ef418a65f0b8a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf5cd01da7d13b3d05209a395ad4eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c2d568af5dff15d0b8eabdeaba7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901af84600d4619b68bc7c4316d3724e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309475d3ca8bbb3971c86a08f10936a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd0f9a881fcb38b99866e9b654fd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e49b71e3166a6f760ef5910dc0359536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22645cee0a5d245526df2b130780b0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bfd7b13952da0eb6b2014d5dd98b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b21f5feba7ba9136740b3b64a6f29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5c64b9d101f620f5d551bdcdab4c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49df5d4c786fb43b0cf80e42a76f5ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ae1204278cb38cdb6fca95145d3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c870bc0854c1335c2180ad0c24a05d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246f510a394358e3c3bd53f43c7ade8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16de98c570caba9beed55bdc470618545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dbeda340b28d8784b1b7eb81b1db9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426d771035d7c6820305484ba2bd8e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d88b99cd1e1fdcbf60544c4708b3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ebd007514f3342d51b789d1dfa90d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baec685bf6fc78bccc34525b50bd1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691d4c294428f37ec6bc7423023632c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a518822dcbd3d7ba288818c12984e40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb334fa0d104e9f4f581639479fbd99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809405c2707b23dc4557e297ece98e83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f1e6b2f21553f4740df2bd010c78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e06e3271248220fdb1fc06a09f6cac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c20375466be48b654ab045435dd878557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8a404b377493fcd8592e1de314f37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e9c199b26748cc9ef25b4b31ac8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132522849d590d7450838ce37df0e3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d760a3576b86a3ecb4b9f7cdfd2c6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861fbb4c382d54f1c328969fa04534e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac91df5c79261c3ab89a2bbf43f310563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212148e09b3f088715e1589380721ac7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442b704063aea5e2e1b002a70582c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b69cdf6624a209be7f6ad124c25013566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a22599045c51b64448ca469bb9b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3cb5b8016b87725c2f0489b72888568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd693e52261749eda6d2b3d6a2aa4a0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d76976ccec76d0e8599c292ee4e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b40509c8535f276ae8b858031091c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34bc4420ff98e160f21c1ac91cd9d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc17f9ac90c52c11c6fa26a20c22ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a4be8133f2ef6262fb1863e1c4aec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9046b14f4369e3d6622f7bfcb8d6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a6f541e85f69bfc96643837d47969576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751637ccb5ecc951f7290d347eec4868577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93d78e6dc49d3f60ea2a08e7151d9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482fb35f7da1eec9adfd9e636a1afae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df775e1bd199e338160824b03285fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f568ffb7bbc887d1a50e8a2bc95c34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43499536dea3f24c3e6951f647b80b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60661f62d41b24ffb3e390a46b968d6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe0931046125c91c13f0b34ecf0ce3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967f74164da34a0b8c5c370bb5c500d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d6a74c6a1088179b249147500e287586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73429ec9fe5d527474d05d1ff49ae917587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2639097ac18db2a9bb695d9c47cc58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf715008f311ef21d4fdb1a485bf923589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7290747f5964301d3fb51d44c00ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9ad0d1172e599b98503fcf0cefe5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093d4e9e1e326866b435afa3900751c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc1c6dfebf3b847d72d6e8c1937609593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c6de97f91cf14e156042d36a7d77c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36818cd729e7561f51dc6c1df9cee90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbdfc024186c64764592e34cf82e83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aeaff7e79adda64c730b5bf1bb93f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719325d4e14c337288fda947b7cba54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d68c79c229211cf99b4ad2230527b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99517768cf2c5be8c16979ca3849f2d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3703b35ff94b2167623ed471e817c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff55eef9496e70101773523de7a75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db620541224418ea207b91d61d87b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcfff416e1894db0744059eeb4bb16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4401a5675b1fcf53ab53f88e7c8c7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837d29c69743865e852c6e3bb57506f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5923e15ce25d2ec6ab8afe3d570fb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bd47b79cac35377812fe345808a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a9376b8d102aba96ecc1d9dde4824609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398ab6101ef8138ba660b4d15dc2298610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1748bbaf9733c3affff8ec9858f15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365840f92d02a8d654700dde02c4da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e254191f2033e583ed4d93f35492e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94cebba55645bf18958f1dd046b4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5ca7056d2ac91791ddbf5a481ebb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d825929314add945ec6b22fca6a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def489b911f130bde904510b1199fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648c110fe32f9d48e7ff638b114b42f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2da059e3e06e0b4d2ad0e6a0446a07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e7863d560e6915efcebf1a5e4a5a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828678283264bb74cf3b36db53601930621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c96d82a451674701559e786d80c7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ac9cbd57ac5c3b133fa36ff4de92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915ea3d93ef8c5d96eb27d69f1af83b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c600554a94a7e97e032815f93d0056625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76dab7200774928b060eb03b5c6253626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a54dd5f37b13a84729c1fbe88367c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045371c5dc100740101bc58cf9e3353628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2f806bb492b98d84f58f4c29c5e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc23064b9fbbe43703321fcd90561630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c24d71dd1301c0d24af0f1a46762631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da42961e75dc50d5abb35da99543c31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81439020cbfa0ab1797a1baa565cfbae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50282afa31f94bc31c0fb9b51f10f457634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39ea654be13fa08a747ae8a04a9db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d321535070cbef72603783e3649db8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ede648dca3ad52a237acf3e40bf62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f64e9ed8c65cb1e9c4bb41f0188e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c21f49c696744349b8afd6d2d92a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061796cb480164382f57ca81d8266afa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aa9d7f973dae78d6ba962a539bc63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5e5ad6bd69942b3598f20a37adaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c36da89ede52566dd82bfa0dd2cc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264991ad577f7862fb6c237dd9feda28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc16df73d97857b215b261874069499645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749e3f47be0bccbc0aa60a41de845bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055bb1aa93214e03c5b98cd24d7ef6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc718b1ecb8ee5703cc9bdbfa08f9a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f942b5409318caa6a8c8fe81d9566649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969647e45a61a90dc67bacebd29b2354650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a01c2f5c55eb774b737866220a7908651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c5d33287fda81e3659bec725e6a89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e4ba0a9443427cf5316a120402620653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35d95538077af87302d08405143ab3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e10418c64d598d09b88ff9c653fd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369bdf4747aca75001ad61bfdd0f456656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae433a040ad05f1892e6f7eb20aa6b2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3134352834bbb8e63abf2753580e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5a468c2b29dd7060e6dd0695862a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac073ddde7d83c802ed211ffc3dcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e4fd5e853ce1a9128adaca4d05129661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d630821c801dc509a53a70eb6460662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00cf263de8df42a3ef66fb64bfc46a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d9f8fc4e76181b4c085ac8337744664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3dc34a7ff4cdc0d14120e825613b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb56e9ecf48cda5a6f64a39ed9bf8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec999045271b623f6bb5fecd82eab58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b2dad999871cc379f3a0eefc883ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077457327bd04f2e0ead8aef964cd2f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a2b6e4871c42fd06621ec2a13de65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac00d1d755cce05c5b013f8f294124d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823da80227c5aab31da03bfd0931d7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58103e62dcd89a51942bcf78200d796c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c05fb7a8f1585646ddc61cbf8338d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d30ef8286008ff6ae3c007c37c0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ddf16a446b59835b219693ce46566676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aa2ee65ba4b656e8fd8c045f8a93a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f294904796b9cfc0b57be21118d74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25768450786d57a85dff3519625b07e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706445b600f5d299cd844a92a29f74d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d743f4bb0791813d126c39b0355dbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01357de1d56643e29df02bf3c9156e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b233062c5ab5dad9c9b39a1d4964c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844898337c8b26b062a86795c9f98bf7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a636aac6db9fdcd0530ccb74b2a121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac9890ed35718a468c138eb15259f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f52c05dfd6aea7c8ef1b8e9028e61b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a5e49c8d4fffa2ae2d624930d27ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cafced8efdf4ce0f89cd9e6642d496689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd933622525d9823a8beea1d71fb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf1e65352f748746df3ca8e9ed44c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba006f86701a1172e7b3220a8d631329692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066093bfb70a2ae6de2c9511bc9833a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be5a2f7ea1c5585275aa44c2163783694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124854b9ddbc9cb413c07a70c4d2bb5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb1d1d8795ffa8a1d9dd78fda99753696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b514c5d50121deacd633807ac30d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c199da097c3ad271d69471aab2a9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25ba6ef42991492f038c197103172e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c10def2e1bf12221c36b99812010700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d49a61494656a34c98fb0bd937b922701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8332e3cd99d2a36873107b75b75fada702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393e9dea013e6458d1a528d2b57f0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee665674d8be250002322f99e9ce65f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650182f169fa007aea8b9a081bc49e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a354cdc1c603bb9c4cb6a089893df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbefb42eda02020713b09698badaaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796b66cfa7e69f5713538319c4bc4de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a4ef6d1235e696a5e66b0218436d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2b681472526f3934cfb20f5206dfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f7fffe31ab2e4c1c9af01ba11853711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac64b145366bab676a973a9441f50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f81c031fb2457dede2e3092422b6d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53de8f1f0479677c0bda488bf7cae4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb304d119c83417ec1b6e0c34ad8b6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603de4518d8af3c3663c2595e5d40a83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461e5cc9c753c1d57d3544c17cb6020717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e007b0407fbb0ad934794775cd078f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c52d0e61e6b8b151b9aa8949f9e35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029caf427c5e89db2a3d9afc5e854ea9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f5b246c777640d03f9e11549d553c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde3c7a455c81fe68c1a3f3dff640f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3f4f65932a3cf2aca0496e1676ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511294fca45f77b92dfe4f137b3a541724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a367163960755e9eef9f90b739e4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d8db7772fcd62ddd325a96a929aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50bade17701fd7063544171f34dcb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd8a5616df489db1d96a2915818abc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27d60630f6f9974732dfc972bfc55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157653ac78fcff4c226c0228c3ac5cc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032dd7bf5a7b8248642328e45181b8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a662438e2657d2b881252295c8b134732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a240d411dd064996c8f5ab9024f5c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ffb73714f67dbd2154e282d7f052734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c2deaf6879a71356c7951196a437b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917649f6c6feecfc58da2b9a7ba27fab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c1a766c1c2755f96f45183c0368c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96da7cacffc1be7cc88edec47e889c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883c77aa7013c8138ca78644493b7c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74776909fec30bc1a0e859b628bcebb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f271e34847b18b9598ccd5581c8cb98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f712da739b1a26a9dd911c02608da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c25f568015555d24cba1f5c12698d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02613a6bdf06657421f4e76478e2f99d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721dfedc855896ca0427eed96205503745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63b812c86c7f3f4a86ab5b03840e9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ad5ba00bed77455c21aaf66d278d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e051e0ef6e16022b55b3b537b5ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c86f4b3a60a9abdcb44149ecdb7f6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac03a54c04d1bfe9554e49be895c19e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97045a16732c5765e35325e59b2b1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ceeeacf4d4d45e5489b0a4f2dbecb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a98102d86cf2361691e5595d3a5b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5aace600f77cceee58bcc2ba47c9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081873be60e45545eb3bbd089d7af641755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7119af796c2a6c9d8159a1e6a30bcb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b22519bd386cc919f340c586b56191757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848268b84890f134a8b3846c2ed23a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7731756bd5c476e4ec96b1f7994d70759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2798499c5ddcad9e8997bf8a57f071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52208f025d86b1cf7d3644b396c858692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f368cafe8a37b4dc901288cb9128ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf14ae5b9765ca0e145b9a8f8fca4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3815552d7a3c5f901a59c37c508cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e346a5bd2bb9badb309eb765901e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45818d73f18a25d5f4bb6d5cc5e9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd0d45456ca8e256e8a32fa45d09c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a4bc5aaf28e855840a864d80424a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eac91a1f15a845f4fd6f9cf8a311f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779e56435bd57e9bf9b1ee497bb9bc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0786f28e23d13c675dc2fc261e7e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef05b6e53b416ae2411b96bdd59fd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d452c8bb826fee454bd421c0cb8c4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a435d0daa9f84fd139ba716a6dfa00915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f0aaee58c0207b1bac9361d07b7da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194696433cf05cdaefb906a503d7c6d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99e4afadf29bc509c31f30a0a8a80718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5cdee71bc3a8d177baed56f73b2f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997557d6c88f750ad237510f68d2c82a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2cc1ff09e2d2756e975f36c7dc3a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e69f945c4d415b80ed82bf646ec1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd303b5299ff526b03f6d820a986e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647a5a2ded8d59ff8b0da5c756e5ba624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d67cff8f2f87f59948231e8d947625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16065011f03b13ae108b3e8a043cde326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928581e0e694bf40f928ef266f7e6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afb34e44de8699b16d3694bcf7829e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74977dd53937210bc6f431c82d201e7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98474ff30fb610b0585dcbb776e204b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98298fb752e6e441b08ef576bd40be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172f63d9aaa61953e48c72a3acffed432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7c6626e45be45eaf0578c147b87b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8ab1b22dbad8a24b076cf8556ba8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5ef344acd92f4a0e11a845a2b6ad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06b49801cbd76f2882ba1c41eaa8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1538a3084164ecdab07abe3abf58237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377134fd0228e3f28561e0f207fecc4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a1223a457e29c336811019bb2f9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004987308d038559dc75ce5101228340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6050f59c1c2b66e437ae8ecc5d9857741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16217947a2ab9c5321526bf2f0e9592142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bd1ff23357e64db9bee5d4a9def4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b63f43a54a737ea55aa4309558bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045cefc53334b385f18912c3fe1405445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b740636ab6fbd8b202c1fe166f9ffe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa7e4848d0ed4f15e06331f5c483ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6acb326eab197d817bc4ddc75106248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cf866fd7d82c95d9742f9a3630faf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060da177a27563eb0057cf5b1128992350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d692acb2a2cf837a4d463852facda751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc04132751448a0b62053de36ebcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f9162e9686525ed9f376da0ea68353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9795ec75fccb816acc9acb1e35fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7558157bc92906e7727ab3dadaec855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ec99f0357ca280b5605708a569e6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2fa6804f48c76c512b40ca55e242d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3d436cf848d1d32b3743e77aec46c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8dcd5857b4a94fdb83e93f05812ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b7e5b5b3862b1ede39023e079b7c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858224322f8e85f6193de76056731f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576caccccefd907d31406795d674e4fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fb45bdc6fb70602095bdb77c9b64f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149399ac66d0feb675a4f3d3c56103664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b82cc1f35eff3861b9c5b43514cfb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720bac426b52ca10f9c31964898a1b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc6cba45df3f638f13af48a425b1d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018393f8c548dba591dfacfbbecbecb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a92e00c3703b101edb5a30b7e288169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210dd58f9c94e8acdfed1ab2b76a69070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7227321bc873a77665965bb73ae9f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7643476f66a9bc603c9f9a80853fed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e6deac192ff1733a767958581d0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73341a3a0ec5061a527d4228cb23298e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e198ad73855640c31de70ecc358175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0df78700890f94d21024f41f280e6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab099bc34cce33f22d7f7b604be6ef177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65da1d31d5d9d9aabd455ec9250a08b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14097216532485bcd59e4473b758c99279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3823c2f28710038e3cda4ed2b8734780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c4158e6a07d7512264387109a7c4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac4e3500c1b04407e2e6f8ce651db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b63f7618861fa245f194391960ef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9032c55fee849865caa07614ef1b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953904a44fa9cb06737dd85c4c16ee985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea94547a39cd15ac72748479c6866786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46e193881d4314bbca8c2340a7a5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd54cd58aba5192892142941e6abc6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e2235ce599de6344df53577af826289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ce371fd6699373d74eaa8c6ca50f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba467ca6055e55f3c3fb37da87bb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971edbf069a37e8e57024161525bc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67f7d3d6c13acbb997ae7457816e6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13e2db2cde1d4bcf272f3e99cf327594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aa7f688eb7929fd128e2645404b0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496a505dda395dff71257f69d649f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ffde1378670310935fe6cf0a7f91f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2639bb598e7302c616fc2adb2a9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ac599805a245470e5c4c8b3212fe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea263988ee968beda368d28fadddc3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bce4af1545039a255ca3295d0f7d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c029375f5827b4b5a0d62d2c16a8eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de663fcc7232880c7c959a2ae58cea1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d3a3b077a575754ca3674db7c5c28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73850f1a2653dabbf1ea9a1b6cf38326105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476456d684b8bef20149304f4e255763106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1079acc175188d8d38935aba046f3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78763d0081a6e5f5b135c4bab35ef1e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3433893e8ab4eccb24b7c9e07fd5a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ee316eb22dcc3f839f18a4c8a7c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862a35b09e2f1dd72be14d1f3855b9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6fac382f533d3284c0e77b4c4c83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8c21fa32d631c0783f3affe8dba8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bd78dcf262e787d362df13c2ae318114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec320fbc5d130c88453638af5f14e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b206a6f85ab0368854bd114998b2784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c55b060a087d2c73153571f778ad1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0bb17980c10eab72a99df7296fef7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047af9353b94338547f3a7869122666a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa7dc73583336b8346f6923228f329120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d34106a65b8af0b5a2bb3ad55f72c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d8576b4abbe80fe21d352183624e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02766cd44a117283dd58d291f76b3c57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbe363d60064b2423dd65297e0c4ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14e6defa035405ff9f509ef541ca6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35053a1f95a0cd7c96463b5d444cf60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd02cdcb3bc1c9d923e3d8a6937417127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae36570103e2cfdad8752e9478c1a12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff7da86760446461f2a4e735742825129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d75ee2cc2a8cce855f6c2aed69cd6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184aa92f6ff26550984029567aefc25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c7e6308e44e7dca896a0ec457723132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045235b624a3e61cc5477d87c6d22a1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2911de0c5195d33691ac6861041c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d52a8a7cbb2c0c670c3e67cd36eb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934da153c5c45938e484af2b4af4554136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1856290b434561b0314714f33983f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1812ab4aef7c3dca54202ca2e1d62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb7f25fc8a36387fbffb54e0b0034d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ce507abffc24d91f51f3251f93f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecbd2b0cd2056b0cdf21ea8b11ec8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73fbf700be3c882e9ccf6e1a38f89a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acd14ca04d43627d671fb5a9e5e31a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8de3549559d25a0225f3c52b04a21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db2b4361ab1f46f30b3c64baf65d61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f549631b24756c2b9e8255df03e35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ac6188818c750b26ffc0dff29ce1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5842a2e38fe14f78f2eacca9a84cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b0d3f8070cef68a7b20246328b831149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ef248ee07461936462a067d7e46a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385302a534d4908ed7c7d8b36bf7f1a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b7a98eeba206a0baa1902a26dae71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaae97a204fc0ae3dbe53c31a00bb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c9d875cf4e7a6fb4c1aa93d267e12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c109d4817f049af0fac7fd8828edec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ade4f2183651a52dda45dc3bc6634156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ceee4faed9255633813a10d772efd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fc70ad465780108eb7ab8126ff96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cd044b5d15574e7662c08f567bcb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec9a4c1574d9b40c9d068b8c3c417160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cb50958a5794141a136512fec35f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e078ae08fc07aab142be32a948cc4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a902b11413a338dc0f70cd68e0b5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19940465cb2a58a2301cce98f17e4b85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718aa772740151c2560ac1c5c86467f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864fed751312d639a5776447c20975b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c534ba9333d31e4086e62ee425f1dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea551475e10798b53780120dc49b66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d5683a584175f4c27802fa33b19f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab01ce0d9854e998d2928366198c24b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25841b77fb7d6971d535f94a2fdf168f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad01924b82d7683ed475b7ab73a4407172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710fc5eb771be12ed15f5c79edef467173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f93392805d15ec65ceab47d70df2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd879a2683e72bd58caa2a1ebe828f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e461c14e908451a0f83e65163dae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eab9d79d49b4af47b6523d6aa94a90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168b6d122c1872c3b1968934d1f5434178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44452d96ffb7e55d4ca3bfb58023527e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d154e504528af7f17815588748cd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142826b2d6c8c79e3cd16f220e6b61ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12080f24af80f2ac713b1bd89ed24a23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a879a4f96217c9bd986e04d89d122183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ee25abea0b2af1577a3fd77c467cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba44bcb0a2de50dc44be8b87e8ee66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958732817d1834ea57c3bdeec78e88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9fb051127688026b93b2f41aecec0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7766fcd2a2fc44e1587ba776e22e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e7241cd13b1ecec2bd6850bcc3251189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3ae3b389e9df3578d311319148399190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a6a418d43e28b76ab75e2f57baa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f1a208f1a67a90f9fa943b276d1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e914075958f78dfd21a262523e66e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb436b42735cbd45906a2848beafb676194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462388d75d0ea1a0f6eb1fd58dbe7a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484fa7d3b50a66e77edd07dafebddc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef70c4647743a016c6cc4023d5149fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f892b6f2bc0123d9711d7cd5045c62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c38829af565ea3097972a60b45f28e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f304d96bccaf35b5bd3025841ebe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d8c74fc8816f438b7649e06a04d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea8d1094e934adbe66fe9248dbe2cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18add2b27a6837534a0851f70900814e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48ea44f1a7552253002ab8d15f8703204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86590c5966f0990685f8a76454c959205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993602658075d301e02d2f205a4197f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ed1f82464e12408bf260673a7255207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1565aaaf1d4aa455a11443512332f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eecc98ba910758dc5c2876cc3882a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c048a9f67460aba1eca9013eb3de39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d546c182c641634c24674340f9306211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e31caffd924379243ec739d2f5b49f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204474c929d42c59ee8b7902a15ca92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c942a019fd54ac8580571746bf51257214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6a228b800ac2f142002031cb5b471215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e329a053c7751cce3c8ef7e9632bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b6b9424deec5c00614e38c231ac07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1945998151f3723ef83380f641914f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a320177a008b6168c6a95da0528c39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13371711826d82831c375ce4eeda256d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46575c91c0eb13d2052b47610140c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce67f8189320b0452667e32e026e60c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bc374e12adca26a9947f3ce583167223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b689f44eecde6c983381d014ab4d9cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee026acca460a59d9cdb906c2727176225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e18042946b18a41968f92a348c69f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668754d0f83e2cd86a7a1cac094cdbe3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70bb176ddc5bff5538c59abb717ee1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d832903c025c6d338c2ca835fd19d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf95cab5c3cfe2046a2dda7b194fa6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3cebf9e08ed42395d6a718bc50e68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d2b2048df207cb600a471df9c18a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b9b0b7ed05c88e28fac73743a395e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01793bb05ab4d0eefbe748fb535010ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a700e1df3c29b3ace395b97f6f2d41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9004e95c70d9ded6d5e4fc6c1dd95cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be2bc0dbee6505d8efe84e9bf90eec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9dee69c1648f05e8dde5f9cf87144238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d849ea7aeacb0b19a8d20c67b48f17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be326c20cc4076501b8b036e3021ad3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c3c5ebf0a43cabb332b8c96a4de88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a5340c75fcb2feb35ba5efe8ba22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a535743c5ae017d60b22eac85838c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db755eed6bd5b0339d20cdc160b4168a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e97bf371220263eee3a5de6c518e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5cb9ae9731a1c9048a089fa5f4c9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64f41faeb0d09206f63eeac410b69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9aa6e51fd702836d61428e89c88e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc73304e442fb406b1218263fdd0e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eeff0267e052a06eb2d8b4f88b5a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f520e22300ad437535620963d45871251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49613aa8ff5d5e2e72217c625038b6d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b02d403fdd1f24012cbfb10f03ed6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277375a88ddef5d0d65acab335f4c15d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d730311cc7bdd6cb662128ae8d1b96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7124d9495fff237a56d322f5d784d66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77bcfeb17c456f122d302caabadef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f133af934b201df27ce842b77d02d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b107fbc16c786e4d44f001743e870259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dbee2a2e0fec0c7990bd037b70a78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb670a548e07165991516a977c83650261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80ca51a21153eb8c2bb1ae98df4ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429969893c9792ace4adb3caabf3146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63166bdc7990809f816f4f1ad034df96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793595382890d6f9bbd20ddb7ced6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f1b3a5711151bb9cd95ccb6ecc746266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeda4f34233e888127648cdeba4ce8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c994af6ef26fde7c79a8ad9e34af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b980a4cd588dd6de7f9c18931e5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645819a947ec0401b64ee7447d14366270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259abc6c480d812b0951961cb2b77f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf0db4038a03d9a5024da11b69218272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feb609bd33dbecc142460e41820c3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2f09a63a56dbd7533f38c77e02811274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144d4531893cf51454142aa8ee1116c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf4daf5ef8f48e26f6a275e4f39da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e57f4feb1ad33c99541f17ee5d8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892fae49c12a437b4ecd3332ea58c72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17414361472ff4dfe1d442b9286fdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9633dd938bf1d7362cbf7286c34b1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fe60481bf71dfd9cef95103dd638f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc2549b999a8d5bf8ce0fc9aa8d71c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00473a818702bb2b5af2ae9f3e0d23e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf26af05ebff01cccf769551c797c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a579e947e0394957b13a2f75e2fad43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7a31f53b643e0ef7916c04f70ef16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c022e5e29de44bd1b800929a8ae8aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf2bb549a47ba2f44f82c92e108247288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9473dc8f90a6b3c330e739c53d0f85f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68f946150e7f873a71d329805af40f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc479a90630eb19fef8b7bdfbabba3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa7a90592ea389c04af728d7a2894a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e537a00ac440d1b68dd87123d82593293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09092100d61911945f621ea8877bf5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f29279c8f2c591743f116fb2e27c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553dd41c322a5fd5def4cd7ed0219de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18979bfc77469f6253c8edaa12862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866f44f7dafbc1c4f21201f20a1ef5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441398bc43df93920a570370caf2fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630fb030997f2b7e14935410f952787300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ee2ef7d88b2583f4f8dd030c01d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf42cce4d11369413427c4895c5d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10285be43c9f362aaf4d9fb5aebc9e82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd7f82ce06ba6249ac623b9ee5ad8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d596560eee3803e70064d0646abe7fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28584a221ae25def9dab0c889676d1d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592ee5094ee755ad8ab577a4226f538307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836b3d20b948ef27ba75188be63c8e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f18fc2a4ca2245d0bc10daa796ddf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a33af3af37c65e1f79ec6867348f38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acebb7334b7635c17d6d52599a14bac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93899bef9a15f4f24a9dbca13df3d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9a919e3dbea05bf38f9f1f3c8ae69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1268f0e6f68f648285f9866f18fb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9397475a2241c1feef38533d3b69df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4d6e2a92937f2835f6c356a2e0e48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292ae3ee7afe9af22e340ab1bc58b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb710fd1f15d49b78cef4dfb7eff48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ae163a1b4a75e490d4b2d6277cf24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5829912c761e88154a20d5d2d960985320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2460d3094d64ffba40606150de2e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2b7d37feb5d531104a8ee3f5fcf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba27de888e96933fa5afd697d35314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e31517bf65722ab08a32acd1cb598324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09a3050f55b4853289fe599345a84f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6f5fe2163faff96839af05a975e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024a485bf051fade572f70a5de4ed0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf491e0d804896054d13b264c07425328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1a8ad51527cbb525925d127128a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc592e69e8b8f1489f25e307710a97f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4822a44eeff37a737043be847f886331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbc82924935d2a17f61b1b2f0e2082332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1247e339aad7a758a3fd56e82ee89f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5050a0c3705733654e34cd4c31d82bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe614c0ea4c132f3aa14bb764ee6048335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe43644f55e1b4e5af7a91318f5170336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bfa1a487aacbbc16250b6ce8acb92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d79ff3b8ba432a8a7530e9e0619ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c3fb6895fcf311fff1c27604a3d18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602bbc00361795b74c48d0672eec8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82c6c20e06a220053a660edd71b7c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a39cb4c7441cdc140b1e623534a92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558299c0991e67d35674d65a4fdf624343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d1a31ed9c2b17ee7f7e23058b69e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269cf5e92fa53b99ea349d9bc6c1193345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca04e658b245ae00ca518d29b9c88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8683b463bacbc2c3558de6b0de8819347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a267e05d451dd7a43292b18d00764a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0879816b3e123aec10fe71b7b2fe0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f79d8c06e7e5f59e3baa43788c90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237266804c25db370debff1892cbdb28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea2ff1dc15c41296b83546f1ae2941352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad80a97126ee9d166e7fb382fa7398353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2cc9f6fe3c499eeef319b90f6f5aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f43f677397403060eaf219cf7c8a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf07444ed56c7cc796e236366b672c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907e240773aa14238ff4d1e3f9bac0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c97e612058e45b130c0c451d509d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b168ec464bfd58b3d8e54015e63dc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27681726802dd5681d159f5022937d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bdf83f03acd8c0c322bdfb4b199be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1069ebbf01e38a9c1824f77439af54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e259a329464a70f09dec5efe447c140363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db1f05d387ee5053f5bd254b880d35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29a6ca61e162710649e2d77b1db5e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761540d2072de3e4d07ed33dc256fdde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af971633893438537df1029795293cbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79737012ebcc8b2d603dbd9d85855e84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf49a949c5ace199c4628ab90d016d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd57403f7ab271adf791703597fc724370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ff5aa2b2d2ca39c730751f2bc6342371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4193558f9ce0bcb3f562e0a62866b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c2752c5a3350a3c3b6c4073c4531b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098f145935bca88c7511408db90f8b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1b5d54f480de83842109edc4f29a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bc77de48c9347f600ce6de1bf2140376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c001073640d4d8a6776b7bb93cf8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35719026e9c1acf515b682e16a74612378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b97e44402630c41c1705bb6d315779379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0ba6abb7be234d2bb7c73d2e9892a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c2bece8f746d5682176e3c84a2fa4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9df94eae651515b955caaeb9f30d5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ebd3f96bafa4b00bab05d6666685383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f4608040a1e3cdd2d6a1183b6a665384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450287aff7c95ad26354bd40c502392385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb1ea7aac83b78c4e30b816c786a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8354dcc3c5858fa6b84f39fdd967bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f75f649940851909bedc3f39ca273388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074bc9d64ad0dada843a98196b6f265389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc635bf2b3edec5beea83ad04d3e1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b500695cdb2931ff20a159b6213e9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31095746ddb4da0f1b2c245378e42b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474aa2e26dd25e3516c3352b8162950393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498995b0179fd844e12f79665b3c066394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0dcaf76a9c9ae712fe3c07a700ad9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d02208361bf341ec90a0d532d8916396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f988d31d66d63ad516c27f2fe992f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a0d9615d3aa9685e97f2ccb69812b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904322e9b211ddbbae9ad665f3ed7c26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db0bc2afe8d1fe06da101d6625adf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb61b9dacce8a2a3bc5c560be3ea2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503b7a20c9e711dfec6f153cbdfdaf8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81001ea97c67ba8b83dab48eae88bea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bbee1461e3b431d32fa33a3016a06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1471f2a148969acbe26a694d08d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c1f959a9d22a90985e70d312680c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644f488ff394c6107345d17d7cfad45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24ce49cfe2b06cf06a40f85c786b6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490441acec649643a5d66afe611b2ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c875952778179f7038a26e31a48aca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e18c7858d166323160f6378525ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aef98a7db001d10291016fd80fde4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4ecdb89cf87709472f281e81696c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd171840b42b65de5e08dd3d43739167414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4154035f39b3fb8bf2b8be71eeecf06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efeae4315a39bd928e2038a9d6b278416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697948cd746c8421d5d1cd828d678c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2c9fed0d34a98942d7b4db3755250418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3279acd8bad355eb2c93c9308e515b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68183fdd3a647f09ff201936ed795cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef98808e56754ed274a52a8ab44a600421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e823264c16643de933c1df1e0dc60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a246d82382310a41c81684c0a0839423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e4efce77397b0e16c2cab5d208e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39b8c3f356a9e5623df62b10b87d23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae22825711d5adde220bbe347dff93b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b9f685c16af9d1df517b0dbb1b387427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb092a34224ef48c40e6c378b0ebc22d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a6c6020b2f7e2a4cdb9cc6285184429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23812267131425a51a1241414e0b4003430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90e7b1a062dc0782b83a9e18b1e1b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035071ffe036d9f9e3af4419f8422a55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845deb8e4c66def15094af6d3ab9577433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9bb083a48adb22e22b02cfdc002cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c399a3853559b1c49998124f3a404435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79373730470814ee06291d95360ac42d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c64374a90cf7b351520607c071987437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d930f8a91970753b11fe911214c8418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327fb46a178dd8979f88045620d7eb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4a7f537c0d9690f8d8aefa2b5ce17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e3179dbfbd9bc4d996f5e8001116441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd0f274fee87a61ddf1166df04169a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924bcd2be5a2a1419b9507119189e2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18f08f408421e66c50cfdcecc9df93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f480e8061d4fc92b7668e6333fb0d34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba9b8b4f01bfb1713d7eb7423fec03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb277d6ac7cc49b3e53d196b1a8e5867447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bea7c4d7566b512e7c73f533f4f9ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e974d4324bc69779ab142cb04cb67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36318358bdd44d32cd8c6bfede26878450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4274c9fa40807821597521c71399be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0c9ed34e607e42fcc6ef2b6e4c8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343d1ff868b25b3e5ef01a1fab5b21c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72152b29bab39eeb7a25093b33134454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930d3e8502cd824197b1437312572c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21039c50a80c37a9ffb65927c0880456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b5a1b142ae342a0a7d1a8a8998ec0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99315386127003746ef39c470c20984a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c28ec92d226098996d61885a40603459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e28519bc46c26d97feea7b97d34e64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbac1dbb4f44e1a54a1a7797080cfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c6ff0896c8709bf016789837862bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947073f61d170745ee1e88b2f8bb92a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a7c3bc8976c7eb47c5cfad4f99d58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733532d17899f5dde50be4c4f51cfbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1bd6b25d0b71e86f69a3457932661466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f9b69d91368648950d4a6fcaed79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee13ab86ebb1ec6265e764d8fc6d5e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372648bb37d74edbc535a39a0e5fdb14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feb934a36437dcd89a05ff679c7a96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b20a72bdb5265631131b1ec8987c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a16785e790b90f915a2a3db6acbc89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ba3666b65beac97d910021663ad16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44596bdaad42cc1e73e432936f80d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772a1ed214aba37a98a908ce1c9e8b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803691117153e3db8be0c85e9c465402476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc59b42ba7dff6a164b306551b917ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82d284b5c812663639a479cde294d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa56f4e5f91f126f2ca1e1c5be34401479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bd8a973edf0efad8556fb1103484d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dfd325abb648c02f0d1a9fc1a5a6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1e954a608b71c9b03d78f094c8cc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8c991e74befefe5a72147edbc888f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26162548f2ba6183b8ea2dcb8a24510484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c720a685ccc5c88a35ec26779add55c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bde2938e6a766736d84ec7ad17593486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c740b8ea85d6cc99b4e5e55635f417487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d66328d4873172bfbfc36dbafb78ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610732b18c616d92fa02d9037c523cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea879697058907ec1a101ec89f441381490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97cb971df9d8e4cdedf74bf07529fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e7fe8973a624b9f44f3b1c322d7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0508db030073ea512a6def1bc34601c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f853dacbe3a96d7afa8c3da59e722e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30540d7d0cac9f2b53b258180f44cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4751d69806f6f938116e89164c43c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86e312e5a653a380bbf46257f259f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3195d1f7973e1d3181295ec567aa89f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e461df7ff0d0cef0d27405fd1f8bd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530a749f9a54501cfcc28afb7a8c2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b975075dec23b50f4868ee10a2d89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2ccb45de3a2e5ef9c89443de69111502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef347ad96f8ee325b18bc4a39c642a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4cc380c6c93be26e086ee6d058a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c629597b7e4e4aedb9cb5c3ebbc13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a9d4d3c6b8fb818d46df2165d3dc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de9f5a3d34955faace0157646b0d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6940c757ae2e2bd410dc3a9fe5aa10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c9a65f1dc015698a7d280f8bd309e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d72f7ea5b43691bdcc81d2f2bc25c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b53b1786d00bdf0202abc5419d3b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eb8e6f028687f039254e798afbc97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ddcbd6df20ca2cedfe7ea95f4936a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415618c613db1451bdd554878e4acbd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a3f8c9e2d46f7e44f46a7653f1b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd89ed16823ca66cab322f97e6828d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07730b69abbf6a2f381bb57a6bbafd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa81ef71d8cc72cc01261d089920085518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411209de1ec17fcebc2d9ecf42fa3d09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba804981277e44c6b638204a165f35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c95130a982fc766d21c2f663a812521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef575a2c4f32cd660f5237f3c38769db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bc21aaf0da85101c9a18e3c3f0c40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd35128ab7c17d1157168b542cf54c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74287367d6b3b0ed9fbcdafd013bf14a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98662612a6b9de29bb4423632a82e882526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b8af70ce93f79a0705a28415dbbdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80165b29f9d8e086d7b9a63fa072d7dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aea6a7c8bccae831010121290152d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e21e745e3c91c81554fd203933c66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a5071568b0a39bd5b18be1b2fef7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75919a1ada37c9057a7745051f6ae3c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142715c72b9d5e88350c92391775103b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b764eeb0261f9b796394c1cca4c63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b954855f991fea488baabae1271216535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cba50a84eab2bcd8d05365527d31b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7fd534d18a0376ef372d4edd14355537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10a4d54dd6424c90bdff59fc36ca7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364c5a9f83ceb83746c5b60702725f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478d361bc449c5b05d6c9dd38d975d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4afd85cf9eef0850b32ccc78c690cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e7bce4c4ae57b7e26f1fe53096ee8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ed20272849fe381c43722472df8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf352a84f88cee2bcb748f38fcc79b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b27e7f391c7e1f357a3a234babebd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ee0c8440adfec64352e26b30d08a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c0977f1d495de491e61f2f175fb91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5429ab488b5bc71a8328687d42d62e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0faecb3fdab1e000f0e72729c2d5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a194707e7c71cd8e707f9f691733e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b17eef34b24f3bd0805169042e35da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a32d96c285e2895a89bb8dafecbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e975e0235c79022db75115dad55e35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f25a11426daa0bed2e749916a31ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ad2e43b1858255bea2cb0ccd5f099555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336a39108497adb06f714f8f2c53f40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472879b83f8b8af17e3b932288e12d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a716a4853cb5a0d624fdde22e8863558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e64fb9a51b9020e6e897b7f783df30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada057cd2e9f7f0835a2f24e351c879560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428c0290e884efc6702e2521e87ede561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe49e0951c0a51951abef9745292ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9912ba791d51623b2ead6fd8be7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94a86fc93d1265a2c821f782dd707a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbae9927d0997303cdabb5cfda0cf2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdad570d80e7d2a9058c4748ba3233566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68504696af9d99cebe569acc3c88edc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3148c1c555a832ccc20b8c6500705568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd086ca6f947397753008e4b4a76302e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d369baa22089a56e8e6e8c8e35f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d77ed68a2478ce1918f4b6b3c4f0bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5f8d8ef7a5f20ca6abb9944462498572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a47f7555f7610bb792949e48f2e3e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3acb417a77cb3d1cac45259112b143574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3b9293ef8a23a72c2ed2ec4f9f5b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145c2b040df6bc4eff46df0f8158b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405a2f22a7b66aaf6ee28881c0c680a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb3985c0c8351e282eb969a040d769578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e870a69de9d4dcb7c6d1ab0bcc27f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cc3e127fb7b36afcb8d9a357efceb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d87181ec8835e441031051e4d9f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b60879f945cc2a1d97bdefbe4f8a16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127f5a3282337d57d2c5587cfeafddc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dffa3b545a3f70c5258e0e639339bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda777d6cb7e0ced1d74447f2d3d2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8079021071feb5c3c4f441d6656d2db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a80e89d475dd85b700831f94ee2ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec5f1f73f02aa5dd6596fe6b52868588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354b35c87ed7383d06c4875714f32f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef44d862bfdf4de87ed0186ca0868590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a083e41bbeb17d118728b4a6debc67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf452358f5493745ecc9d228492d11c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665b06e4dae0b69f8804fa82ddb6b6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c12fb759d843fe4c01704b0fb2f86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ea4dd347a01cb7f60465ff6d97b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995addd7f0ea71115e6eb8fb95f06a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0351d26ed47f7ac9d4fcfcacb46283597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3348841b5775eb585711b8a50a370bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce77389e9bd9706996caca8e8f90e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc758dd4090a6879dec5a19a481cfc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432037c825c6044e07e73eacccdd77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058e22df00bbbafadc63f1c58ac9c97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c29a97de2d1221adf426efab3f615603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ab0a7fccf77355e822d1e8ebe69e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b27e92418351d2930e8e4e1bc82ede605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e843d819b7a0552797ff67abe7cf1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f3cce1c007100cac8c4a7690d8721607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ed417118a8e8b87bab096ee0e0bdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43f1d8e77dab85309605dea7903ce9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0e0f4a37241109be65dd0f893316e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a0a453c29c3b51c0ced46ec002b09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d0aa3cf2e239020dc217d2b1677f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e442ead7fdfb6eea34988c59b9496613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54366671d4d60cc4357da89e154adda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfe65c0ec753cf23ba5c478bd8fa31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dc6ea7aaff545a7e94e2907162a7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e044d4af466f3ade072a23d57d53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed28dde05a2889c4d93291c23870a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2085955ebee90959b19ef33771301619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5146ff962def47836b06a9d7442cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efe03e2305f888955f99091338ed0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577669ae323339c2800abad1629babfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cffe22ca6b22b74d7a75db4cc01d21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa0f4337eb1edfa520b31a6268329624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9c71fecb0c788962a9fa4640c194625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a63ec6b30f5dfcd302efe6eb1827626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcb6d1b4ecc7b9df1aaee4bd6d658d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414e37e564501a5708fbe1ad4c203a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037cc16bc1225e4c0081cef54133546629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be153a50edb0a6391d4bf81defbcb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a951a0fbafdb631ed0684f346cb786631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b596901ff974826ede5545e0211a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c362a38f3e07156fbcf31b9bd2b0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f217df230b2e753d760106d1b1a5d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a04f48d470d6741ae206cda99d144635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a699b0846275b008fc0c26508e48d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d90eac9e9a3c58744495832d01db8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85a0af05efa9c59314bed1c541c484638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe1e448581689ebf57ab28068aab5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334db352e739a9c1de8997d8658a950640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac438b2025a2921a11875c47144b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04b3c2ccee143d8d20fdd2589f6dfb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc5c082b71896902efb892b818ef15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f489e935c98dac1a4e9cf3900303f54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c8cc045c9fe70bbc3f63ecf7603ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb0edc898855a802910f4e83e50dfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871450e04187aeaf0d3e46783adb22d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb5fd2bb8a63b6c613e7d224cbfd4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301e42f7156780d228db338f3f76af6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0e4835d7dc7192660b0be2bfc9b10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101dbe139c839500cb14ee6e34f3f78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf4f5eac25d9ad262e05ec27966614652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee2da59a58bd5f5fd47c84d6fac632653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc193ca7a073d8830fcf642061adbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aedd40f214785694dd0cc82932c951655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc264bd69a9d663839ed32fb72485e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e391301ec28239a95849fe1f67737657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca494a5c825fb546787dea2f93eef78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923b2423c04146fdbaa24af7ebea1a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed1996a1df9494f36e6beac1e5cc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5510c3701b937d991540c11bb7268661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c7187dc30f09c9b2f10e49f19907662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18f9acfd84842ad2384d66f9092c22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc1b2728a4ee5f252025399d79adb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34983d3d7ef89e9b3219cc1244a09c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc15fcc3cfd192a0307eab80fc3ca0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dbd0940dd05bda908b8b92ef4f2e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e8965026f11b061f1da057b6aa233668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb91870d0c14eff3c78799959c29cf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845156ed240bb3094e5e4c4d16b5e24d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ce68671ff1ec727eb34215f9c7a2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0ce09b769ee70120144b5edcce74a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dac9e3a64c7463d0b72baa08c94e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c40563c0eaa370a762e1cc3a744ead674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090324ae811e97bd5ae47958280d630675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feac33f3ede199a822674662de65b2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee986f7a2ae729686766044eabf4f75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e04fc26fd6ad8468a0ff3f0ec667d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf473972fc534e344b8eebb665396679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f3e1947c5009cda9d25b497865d99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87465a341b22894514ec046b455901681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2110a783881cdab338c0f3214c056682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063815911e5a06c938e6b66d9a0cebf3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b3792c484c7e5516d43e6376fad5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c327e152bc0619c1084fc7dfb7c70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f928a6859d29b8a3ba15dba1832a46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc84e7aeb9ef2b4a4fa3a9eb556891c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed944f5cb2985fc58188f2133be5656a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266984bab0c0b59a715a9c72cdccdb12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01b61a69c35437e28c1b3d46e9f0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa6abba8b8a35e484cdcb1547ae41c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ab4bcef4233b600a082531796ca2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90692a5a9998d5ce8d91e37eb4d5997693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f11057bcdfd5c307ee778b6d1480a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95530e8e1acb68900489bf111c9fc21d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c99a70e21bf9a943c125b62f69c3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886cdc92332394ad1566a0219fd4060697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc299d005373cf2f12d16653f5fce9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e9178b7c3285f7815abe501b8d01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8504a9df897e47e0169bf2638d7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6fae98888cd74c25b4959a8fb5c05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e049331db61b4dd06c1e14671773e21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ebbacd65b680da1daad951506bc81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f7407e11ceba5db783274f71079e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04db2ed7ba29387de172a3d18280bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ba1f035db4107ca10c9b8c3e945b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231a22c08a3821810d2e08e1764523707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29b561755a2f9cc1daf29adc5a0d58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6744265602faf24165beaa548169fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9b6cc5066456917f230b66a9a5731710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca9ece6e4e954a780281917b7a47e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78329967012f4444d38fa9fe738dc2b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7190774d4492405ddba1f478f585b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eec752ed378b95a72fa7ac1c943bd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5486c4e8d1cf39e13cd855abfe37e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eb1987039f511520ff16b458f3a1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed255a526eb4fe5f8737e148f08651717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df6169a18dcb338af799a7e14c9d40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2716b3fae67d64b7e91f2fdab57c21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dcbf2e443624a213eb5d3494ad0b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f2bfb3e1384fda9b888491e4dd53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020872002432022e5c0a854249de4141722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0395ec860ade63eaa569501987fea4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849faba8ea9b78f8812c4b9c0a72a705724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68f8b2b9151abf148bbca1b69be41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e56c754190fb1be5901ced152ea88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32688b37fe6bd1b419fbaffdb1aa2e59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0df4ddcf5057abb24443bd8f5c5595728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33291f69afa97bd6c6390f4d80553e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56532b1f0dcda02068b2923628cf3b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ac607521a400571377ad347badf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb66074ca38e24385f301fa8c045651732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f07f06ed3794b1fc01593142e5ed3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071141b063a7a0bfaef2afb66524290734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81011df69055f65f954480151ff4922735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2de52e0f7487955f96b527cad5bfd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601f99b4566a250cac6d3566c1a14af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854c99abf8d4b5498849a04d10ca103738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d865e7c651ddeeacffd1e06de7499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dd3b148c6092218e5f29d49db702e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd693011dc3d0402a4fa969b9d696e57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900406a74dd34995f65df30a3f22a70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11096be4ef6f8f01b497256f96a7fa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea743c396083b4d2035c7260a1a91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a9c3838744a245e47c02f37dbd306745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae29c124ddac7407732526bff6f922746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f474f167ffe0ac7597ec9f7956abe5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d5d16d0b57ba3982e5350d1211b06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385722f5b618a8795b51cf7d421856b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344be4fd483ed44acfafee326e368956750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fd5563b39dcb09cc30763f33f9fea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ede3e9aa1fa79346fca42d2fdc7d48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b37cbd91673f20bf2c3591322ce6cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa9bc6492400d3bf3a4e1e01dd3ffc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c833979a8eca72a3c42cf342172527755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf176b54dbcd22c9ddff4d13d6a817756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fadbf8e10900241feb0da46876501757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121704efdf9e445a6b975125fdcfbe3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05540e42b2e2844df7f4cecc527f6ff0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>