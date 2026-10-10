--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26df8107ae74fa01b3b3463bb969071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a75f14f171598574e77b18a11651d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d6385941ec1aa8ea5557e54da4783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6dc8da219ae9d8501f3ac8d0614ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762570bdcb95dd851f013b2a9e66fa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f8c3a73f9be8a4ed23b9af52e16996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d60413f3d89acc6201b58f577a387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb83ef525ac788b9fa1b8f15fb34dd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed40292d9ecc40f05f19f427dcf72b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8087c010b641dcae806f2db350be6a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a454be530dc06673a4fab77a5eb00611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b0084715e2c5386509ee94fa327e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0bf9288a5c7906eaf9966074f87a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e197fd6dfcd5260920071da19777114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed1f60da923f22cb95794fd0ea16c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f4c0aafd5f709d28915b3ba967d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b4c87edfddd1270c3be3bb515a8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c349d3908cbb6f4d0fdd85b629cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a04b109e9877e2d9b9f068f3fa4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c262693ac370da09857ecc3bc86bbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5fe9725d8db55db8072b309effafe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2a3f3f444bd71ea73dac1eff0b4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be651c54b0d61d8a25ce18ff25a350ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa0166996ad92ede6ecaff639d78a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd292448bad0c563a8053fb00ad27da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d952b92924c601430f4d3a8afc9bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbae93891a573337f530845b2275dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac75a2c4e5a27fce770f74af61003c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345f311c7f2bd5f7696e56d1f215fb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366ca341baf3a28ab1ccc932849de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bda2e696e3d19e7640a3be93ce04231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0b14295eab2b0141c1a6f84584e5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f471fb2a0cbcb3851980b16120f6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f38091ee5a47f435910fe0891ed9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2958167d48155ae1ec2e8e41412f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa160ebefd10f4ccfd06360e824adb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9783e335d380774f25d6ce4e1b873b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c41256c9da85d4f1a6418eba9fe52238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bc5209a6d6be13165652738b6ef4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25867c05102323b53b560182c5b7ed7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd193f1c380087de8900d8a7cd7bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f167cfbd106ae89fa018f81f085ee142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c1758b08514510ae820f583c4c0f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40634f2a3b9de47002617e9429162444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becce935d366b82fad57544650724fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50983349a1748e7924110fc7fe7c8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd2a60bc7966676add44223d9cb1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd44bdd402cdaf08be1fdfd3a4728c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd984c5cc755446b7d8436516ca23fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88d6a8d382c893289e00ef7ab8b42a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e387858f13803594d1c24f6aa463151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a8aae52322071549726c122d571e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaaf0629178595f356ce8e8021d13c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962264375d54114b63362882754387a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de2172a02c5c97a2c9681de6fad1f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274adb883838af92fb0fccffd340f7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff534f39f3248c17724af0464fa022b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebe2d2f04ce5bcbccb36f870eefeff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd324d8b5d53752895f76a52b5493459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82244df71d69cac66305edc9f110c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aa895d109aa5b15e9204ec6b3212561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7591555bafbefd168440e0f61c9c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527200d90fe1b6d8d0fe0d9aed7f10263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7fdf9c94f3d9f75717dce72f1920164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66514892f63e8e120c975b34982dfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996d10d5077f6ff55edc7d473af9d3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802de811f5469f125a071298410e57f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f8a6b458043fbcf15d225043208168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e684b02cb90765a49bf48dbb70cb3e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd22c3f73f3bc02a3ca1c6342f0cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91b96c2148096ed1f25cb3cc183fdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598aac4fede768b80448522b70f16e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9db18c2da6adbc6ecfa1f63cba70e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb324dd038c573732be30199704f2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4470d570a11d9859855086127926aeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce03c2ce7d21d33f2a824ea97ba4ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5fc9d333086bf5cc022dce690077577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c17aab3a5aca5a3b794b845344b5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf9e02cec7fff34e0b308c0ad81f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966203ab5d960b0610ad965256c9182f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dbcb96800714b09bd67a7e27bec6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1055503139047a7bd8ae43f1107bad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bf091c6263edd77842940259d8d3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac217bd6dfa6cab1b0205618d62a87084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf03721dc0c6fe42ffb5b928ff15b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cfb42a872906810338c676b2b8e9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c45b794e96d1b63f8c426749b3f9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a5ab33db7194286deb49b27fe9c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b5b77b4b509df407bc0bf3bc2354d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70e62e081ac1d99d558c0cec5576ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618b6d8e5c4c893b0ab4dceaf96f1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34537c1729689020979c8c94f126723e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c6c61241d5b340d9251e736ac75a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848a80c5e12110e69b63a988a2ce1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660de2676365f360c7717be8b1a2c8a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045f3442c85c73fc7079721567beb4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7f1cee8c1a3ab89de08206c79142397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c73949c515ccaf4d04d931f73afc8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cafd4ee0ae49c59dd55141db54da099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392db761663fb76fd12dbef36aabd8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadb57b082a0a09256ed80a32bb987d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797cd6230a07ed1dc4437be53530341102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59826ead5b7a4143226ca86031a75646103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e77630b41aa3f0adea952135fc5bc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bd25370a0c3cef2ef3cd76c970c57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6cc17ce6838d1cac01b1d6c3ced5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cc9952206a349e61623341b07b11d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf6be3d3be56cd9cf608f54845214f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a943e915a29c4ddb07eb4998ca89cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748a23bedbbff92f8f348070e9c4ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44988f84e4506052d38100728c2d314d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b023f9a397abba6e1ee48ccc1a77f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179f16771fa578a20b48843907ec19b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f99803857ceacfbf719c2fc701d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d03a33dae05dc9d60cad32861ead115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d3d1c61c9df300c58eabaebab4b8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4127da9921ec97cac6ae3c9fb0153117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36644e8e076cf7fa64a64a5b0d95620c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd297c189bc8081152faf036ffb0ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e9ecaeecb265c9fdada8a5fc05607120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222ff9195cd6be6cc1e1870a8f0ee86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d99ef4923d23f39c3205b76f06cce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1acba108505abed59482089f429f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee81ae8d8a1b8dfde2d933cf40650c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d412827cb509e3bafd3a1a983baaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb72ce890cfb655852821bd79be7a9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d30ec0c2c3c4100f979b881beb390127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07861cc2e4c1c6dbe0a29ee68417c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574943f8203c2586fa615e0b4e38799129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81294ed4da6799925e2897c2da5c94bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc583cb2026bb57427d930ec2e1e9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc81f11d87872736c606d91d0f7f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09668aa3e34251b5fb2076916b37c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9be8b1f53d8b70652b1f5ea1d0e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5158f243f0003a67a483b33084d4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc9f5f355757f3fa27ce51834bf29b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce944ae0fc0122a4d58b06ffa3a51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c643b095416262699e4169c543a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81876c0fbd25cfbd69a875701ac7e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e577b6acccb72032c9e7ff9d9c76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b753cd3df53fe91783a444327d3597141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599000c9394c5aebfe222d98698990d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd23f719590a5c0e9c8c8cf30ef5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233d20091b8ef9770f1a6e63137412f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611119ec6c8cdd573bbc6f8868b55b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c95caff2a6eb87e3300d8f108110146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cce6a447ce0f871de98c6cd2385ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b2f76fe5f1568749f815e69c3768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab520cbcc1be0e379eb7c4629bfdb55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711ac49ebabe82d42b759a65ddb266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77f03a91de139e952e0b1591bd7031151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfee984f5a084aaccc9cac9db82aea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb6d798af38cbd76b9bb7d6a01dd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13648eab51bd883f0ef48f777de394ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad882e8fe8a33e08a3c4a4658850e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc477353e5f19e36bbec84e89ff360156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78274e6b5462d6898de424704c71a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b322c022e38ef2c5509d4df3b0f8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b30dcb4142b173ea68273edd625bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74ac400fd697ae7c18da715ec4d15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa00699802d7431b00450cb85161aac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef4b489cded1f053e5fd8f55f8b93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903aaf2a409565a3fabb8b797a02c5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93fd5d79424e6a05c7a1cb210da27c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f18bf416cb188eee04b645ed49b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39cbf012d4b5a076d6622e8e03fb6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66e31e82f32d93943d6d725a2409dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a720de1dac59080c851f16a39612a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d25901867396623f9f43be4694e68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b9d8bc5185b888ed5dfdba8bf0fc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa9cd04f7d0d2914d8d42fc2886bbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d6b9cc0a43999c8583b257bd8ebbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b856a15145a00360bb2a2225eb83ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702970961f5942aec7ee9cc5cc17b042174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be52d28d15459d0be2ab43611c8045b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149b5226822adfc96fa695510c23f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc709e438716d600400d818c02d1f5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959105c0abef45ef31eb401f3710f12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f7491c18f929ac82721b4d7f91ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24630b4a82d454ef3bcf92052d7c71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13440eb83a3b6ea99ea641f40110e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7067c1ab47c5841ba55039f20fad1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc39e21289346dcf1afe0aafdf80e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29016a2b85fd392c7434993d843ccc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b61f881d96c0839cadee605c732a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7759097539001dc55e490f7466bfb23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b658104cd931b2309b9da197c9c2629187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884a45ffc1c7acce87be26f385fb82a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e43158b8dd3d9fa1c61f1cadde26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a002e5de385274b8162688e52809b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4f958ecb994c1b2522e618f7184c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b546ecb4db9ff7c1977bc5a545e094192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db1408b58578a7f1db1563fef981dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe2064b5783e536eed8ac44dd36ba7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07dd73f59f663f7ff289649ba40b05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5d0b28d5ff7e531cc289392805e80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982ffc36b99b59736ed582f3906b2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c751d80a511f02734c80721d25c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b5a5dd961a097abbdc1535b63f6dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d1c384d48df4e8328885c4830ccda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eebd16d38c938574af2cf6a8bfc75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e570ec63bccabc684c3639b3a2df6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e9998afe9c15e018f7ff7b5f5576203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b440c4d9ca9f9780dc24a6362ee78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa5b224e7e75cf95cf6e4c7bdc88d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb64258d0711f148d80c2ee0917c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd2dedee49f04ba9c5270166d514d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5302d603377444cd16ec79a34000b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e459c6f81964c5cb16bc890e5c510ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636c684e1dcb52c1ad538f620534078210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c672362984392f713f6b6e99891cc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab6b7c1c05bf1ed67459f2a796011212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b26c6d0742f8909a64ef85f7008b94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fec0411213cbbaeaa288bb4a9e57f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c16fc1b38f1c2de19b0a7eaaef82f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c83ed8813420ab69720971e0b3abb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb1f36579fe8e0f57e5144d60388c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72a6b843560a08b97d656d499238af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde9caaed696de7a9ac2dfd390b5c82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8844d7959b4b5d85988f48d46eee27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0567545080c1335f62c877874c95931221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d773cd047c5a889eeda8d0c9a5bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172216e999b750e6404614622fa9046c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebbb8a7a5e8b28b9b406db1ace2cc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1cb516e5ba6d2c31aa5d689fd2683225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3fb0f7a46e7acbf91c7d934543d19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67b88e7e94110d29b37a9535c70f1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4dfabb1b23bca7735d1252be27666228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdafb12202271f358644f9793ab6834229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5e5d4cc113803837bd064740a7428230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd60573d7d16f3a289f01a22e5a597231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7278bd195c1897baea61534edac6c61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31827a54c0be11b06479360c47b590233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e41ff0696f3e8f5102882b5b26f0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c8a483378e70976c0f69f1431b3ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91cda27044b5eec573581e905c00cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c5308ce9c15402600a9cdf90702d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63006a63ec3502cbe59219297754a47d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2c0d676fd2efa643a0369c633b913239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00447f068dd3c1f77bccc75b6571d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f70aa089988c1c538a1218c613b2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e84e8483df8e701b00184de6132b8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740260633eba043778ec52068e73d88f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1184b19771c92f8b5dbdf0a2d1c6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9efc1535c94552a38d802915cb0e22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2dae9ed3ee9c455c0a419264ba14f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a97a7efad683a57dc37b76737208cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704079b9f5732884c12dadff41628313248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32039a6fbef059b26cf8e009100bfee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a597e5fed74a67c8123363e3fbaa891250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58787e512a724841d7781035b522ec99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05015fff3e41c2344571cb283426c9b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eed0ffd5704dcaa3c94568beda17ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3acba7cac8e151acf7176c3e802677254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f3d80028f4721ae17d651e5cc2739255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbaf06f0c6bc7390f937283aef2b1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da78289549ca2a0ee59ad44bff5c6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e1a1e4329d73d96c9ce1a974e7937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c017a6ffcce6e35b907973c7bc259c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045bd6974aff6d9f19f12dabba669c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22ce7e47afd5039337f3617417eddb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe0c20da122b56b70f9c52286c1840262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493cfd3092aa52a06d708b6ecb7a480263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d42f4a058adfa0da893cc6cc0d570264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acfa041f3ad878b28f91a44a161304265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88684314a947bbc76f1fb59053f0fba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a22ac797b6658fe000b2a4cebc12ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221828adef4276e0081d109ecbc17df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37687c05d39ff89890b9653b8e6912c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468375df76837bca2330f57cb6ca1884270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d0847d6216cccf55e1b2e63c0477b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccae142bff392a784965696b6debf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8122c2bc2c77ebdda7189d1775a9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9848f3ff1edbfb6ee8ffa887f5ae0f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4817410430648a3786cb8fede44440275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a9393b8b8dbca1ca9bde1e2fddb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480947468f83f33302556e44532d919277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab0a17463db1176b92b09b35e9dcb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10d61bde145d3e0b26d3daa9b1dff1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752c1757467a85e6f23bbd87c890bbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d861c90a0412ae113809cff643e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbbf465b0e4040074de092c2ac9645282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41947e270422e55e8a952ea914fa81fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab7c686d90245b80ca4b79bbcad86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7590c1d552cb56eacc8ecb8b37c56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6021ad3a5fdcffe798fb7ecc65bebd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bc33e404eac3f012d7b21c646f9d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c19ffa9fdad53e0be1bd78ef08e15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db997dc3fb49e0184f5314734952b7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0ae28dcdfe439e058916556ee3bd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d96d1deaedcde5a602f15bb081c11a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82665158a9cd622c6e35507cbe78b357292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdac4d76d75357c3d073ff94a96d81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c739551485092e3736a0c6044bc75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c94dc04ad823add2a630d73bdd9fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee2b8b7269bc6a666dddc4e55cfe95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef502bf3c198901866ab61b03ba6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b457568836f0593a2311cd539db25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf37631d936710cee436d872b0566c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69753b4b9a0d317610be668a4dfeb8e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf142f824693a8edbdf1dfdf3ff71aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba1b1e7550282c310bd9225e722ef2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7634e31c3635a6268165b9e783133303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bac648038f67a328911c87b04892e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a03ec8a5fa9f50f7f5f65fd699bca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979f0279e55a378fe8a1478cb0096c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4b7bb7d80bd2502a9be5ee511070b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0eb87749603e90c93b26f765ca7ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd6cf2600e43c80eaacd6d1fdcb11b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde125dc1654e3cac6212664e4ae5e5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453a1dcad6ad143b1b02f9ba87f4a3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501ac270c4b571606ebbf2e9e92439c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fde11350498718eda329af45f32b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434cc7d37f77ca5cf1b4869df24feb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a384a0666d67de8a983e01674906a4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc49a8ce4f17a5d49c8b3e12f286a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cef9fa55819d088b4e18ad53db881317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73b634f6ad583c8bc6a3f0ac536904318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f172801b457ba7a2dec4539cfacfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfec887592237b595c215b34648736320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1641f8c290aa84000793a4c191f3ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59504e3a12296c25c0e04c9a68d754d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc01fe1e6c9028d9309f8ca9ecd612323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2ce789770326cc48b01e7f78b946324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e9021ed44a554511575db0838c089325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973ddcbbfd44352c0ff9b7bf6c946a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a7859e98098587a16fed3e7661a10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d0f2f5ce62223e2b1be359b92d2d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d457ecb9a28de527bb10e7a018d998329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa3c318581a558738aa316b5751017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b655888262684191d3dd4fd9f0e23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c174969ab20326c61cce347194ccc30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e928803c69ef52ea2891d366ca90c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58625490188830f886d2a28a85de2896334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c13b392f5fbf29adf2296ecc2874335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482beed7ed2ad1951fd834b620396a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597d1b948d0bb56bd8a3b7a532a8cad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d3aba65a135102772a50cf600daed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b58a132eca3c921cd823fb7923ee5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890014c79128aa0bf516065619cf065340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361e89f2655203f41a2bc950e1ee21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f6bf8faee94de308e33c65da8072a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e68519fcbf7fa6175ffbbc2e78b39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1807a68c4a78af85981c1c1d74f0f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547334b0591ab52599ddb0c96f00c7bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5289c16a749c163e76ffa7cab010346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a65067ffd2203fdc42bb8aeb09b00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c11f7d902de8a2e4f1d7834d294217348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e0894ada1bad00c8e18f04bcac59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dac43162e4ae60b058f25ad4670713350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241aab634b83786c8723c8cd3be100351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebf0bd8426f4217fd780aa870848c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058a20b8f9cdc361751a0c91263628a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc1b6ad766e670b28ecba06c9b5887354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be607a601164af905ad935663d4ff9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9e33c3f0a545eb84a8eb685df4e4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf3ce250ebc354cb846f511bb23d46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd4406f446e971b125bce06b147db4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846051705ec3fd2e7d585db9a1e48f0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47b69283b8049fb6d869f1802e77f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00fb28f3732d6c1300de714b9d2476361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdc07d3ebb5d7bde3dbf3f362bbe00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c3f2236e8a783c330b0e2f5058e84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170eb09582e81c050f24be530e55e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404622aa2fc98c8e4da0fceb8ce94e83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370506fbc092a4cb92b3c1c38d39585366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b0e7c42675be50f4f006834d39ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7ca88e5275f9238dc70410b0ad44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6523c18500dd822d9e5ef886aa45d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d90df3cc05d20848ea8313a871bf1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990547728b86f29798acd2ba8b74e2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3318ea27cfcdbe76df57294f97f6b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf345213763233690c3a920ffae42b57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace0b06d8f1bba4a84118b50a99e2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b0c2ab1a756d049a9de404012919375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5278c2e3e290721ada5f931650c9cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdb63572944ed3360ca81ceea6d9a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55687af70f72e1d004a2599c788c111d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633e9525eecde39832ed7e546b7eb67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b493c536d582d9b5a7b52f5ca1547b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25180d4516ab35950c6d4e5244091381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff29af6481fc310fc8f709a2d82711382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c74c5a5d5d5ca3d65f4d48a6e3499383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be72beeac00964471aa0d03d57ad6e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107992a31f9dafedd3fadc8b0dc321385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a979b34b0d613fdcc9c10c6a8c854b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601e30cecaf78559443cf36f05913ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c5724333f6bd330c7f02c2d0f93c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400959f846b7978c680cfa09b7d61b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f0af7745bf72619f7b90b2bae3d43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb00ca5125925e4bacdfda7d4796e54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456045a4bb31912fff9d7fa45f61272392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e02f46bb33866fecb6219dfde12790393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c252c6c71d339589ca8504011f40fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8303750a38ffb8b3972fa1396c29f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe682945cba86d602f2ff5ce128c15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da9e153c73c3f03ac415a006c1983397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047fdd596e03d5b7bd4ed9108d5a388398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84102e80aa4825555a85ecc8a94a4aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd47c7b73159f83feb1458a21fec9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e0568cacb8fac71eaef4892be3ca1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58dc88d982c087e9c0d25ab3ebdbbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54beeb11ca47269ff88c030f1029d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d109b04506a551c213e6a4041b97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1205542f5c7b0b4a72789f77a1a8fae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220592dc3b4a53a90e154d34d9ee51e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a6d8eb3d91ff197bb1259226eaec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98d2178952915f90e244ed2b615f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0033fdc0756f7361675d7426616637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb06449c1eeab5182c76a53b9c1840410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7721c7dfe78c706d926c57b9fc3b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bac65f2afc2582d5a3caa7c2b2d51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f28985452e319b3f99de3a4f630c29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9692f794eecdda4e36a7c56b860c11d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47297362359a0df6c28bb5c1c4086924415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84f007f336c61dfc729dd3db49e5db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bedfee458a82cb83a3feb19e2088e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ae0b464b3520874cc8579effb99f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483414078231576c459445f54dc612419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988824927be2166321050b4f19f4c2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524b88edeceb373a100368ff5385504421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c400890a316d35e9292f03b8b8c0cf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9bff5c5ba68fef30b00adb1f8d48b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f263a3b265e636d5e5014c1eeb76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2519091c63a21526959a3f2152c02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8017240e2af751b943c603f3c633426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b084161aaabf98a4b44514a87642a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc4d7c23c7f606c78acee3c21e4d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d4f6e0fc6259bddddef5e3bae9aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018856cade33828e3a37d3fc40fdddac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ab17d4a50ea14ef29d464f57704d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d8b45a1973817fcfc85d530aff9ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4154ae2352cb0d1a13c6b5940b03fcf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d151fe27552f6e4b9bb3e8348c51327434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27490a65f4436229663fb98975f85f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecef236459743422eb666372b3cf9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb36e7c3269ddcaec1e908c46730b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cf3cd638314b9bf397caa45b97d11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d5c2015135390922f52546d11281f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d94de825b0130202eb7aff8106d269440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e53fd75977e6f1c443d3ee9187291441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e82c06bdd8b0f2dfe6d630b961787c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e420c9de02296a08385e45cd82679443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159906d406ee1f480ce4ec84a19eed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bfd927f14b66c4f9ca16fea6266be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9176370c70e4fa2369639627b4a3e33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b662bed5498205528c665c1f333cbf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180ace72e0e0d9ff9dd7c20cc3c993e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376001e1112c5321ee706c6f37fbd4fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca17c6b93692242f5373a58a1ff6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aab2213b5e85af68727cb7d55a9be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bf5fa8d194fb12fae5775de157433452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be217205441a8e58d5ed5ae7ae7061453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c2b6856ef485d1532733134b744dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf981b98c1fe9777daddcf1606344455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9317e3b455d2e41734230846c5ef8c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e733cffef94a7429fd94d1cf24bace457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6996593bc877df7a1b7444b320a0aa0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2a98215deee25a813edfb68ce120459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ed55cc6ef5903ef976f7d9700d21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c2ace4d9c9bc9993a37d81dd5ccf2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f62cb930aec4fb2798f14ff9d1457d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf01762d949ad5c9eb5facea35f597463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603be4a9a044883b1fe4efa2d01ff0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f54f057f67e69701625003b807c81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d6e8a7cdcd25dccb07dcdd27384a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f450953136fbfc609decaac69418d62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d95c42eaa7ad0668921dbc019f2945468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d987c149c8b69ca46656d8613271d2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa15bdc47159a139e3229fcb85137470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f9c0cca75488c500dce2d20026f0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25451664370b12087f4467a0d8dea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe470fde908ae452231cd2e6661db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896464cc4843adcb94e98508e3baf833474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330885fadab7b59e537b6dcb83a9afd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88b8c3e0ea607e752783794ba5c40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec2f21860e0b3966c13ee1a90635b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d992d4fe6bd78e0c858ffbdcd0f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4974e9cab448557e3b4b7ca1775c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb0c6b990a0fe8d451af4e41514a37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1a97d421c322690dfe7ee87cc2027481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acbb51caad58cb4d31ffd4d7256e19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca78bd0518d52f871df0fd68a474400483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6701bebc52571b51f916d4ddd3cc0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d89355d4a8c03b60a6c76a10ee76d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77791539a8904cdc25d6350acb44d8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734b98c45c51a57dcc3ba9f7d3ef4c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d427145f9844ba7e4f5b96aff14b94f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0864ce705cd4a3e331dfe72daf0dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12faa2ff88d800a1af5d7204044db7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0617c74cb2545353b05175fb4509264491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a1b29a0f5d6f4657a5cfa937720a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277548c07c7c0f2d26ce84c4ae41dea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326c0ffe9c82cdb7fa1bb4091efe7d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e14b6f807501349ebc3fc85b0c55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf121ffa9b2de80ddeb76f3e66021a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed9447b36e7040afac280ba7661c50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc0764330234d84fa2da44a99763e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400ef18187ec5321b1114b8a78a7eb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5530ea7a59791787297a6be16972500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f764888af2845e1398a548e65d18a0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d286536677cd66f93a89c2ed1020e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5920cc079fa18edd656ac325fb06582503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfc53b3738cae15ba08011263deeaa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344392c36baaf8c31c762e58135dac7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb64fed2dfc6683fabe780bbd04a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a1101fcff94fec4f93a1b68bcc2be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2e744e943d2c723d1f471efd5c320508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6854004e3ccc22a31ecb48a2fd43dfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95283a17ee4def6b40d4c7d658f329510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df05d7978649ae8c662d65cf8e05a9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351f19990ecf3790507eb4fdb4ec1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf51468ff48ee4eaee182fd0a5f3c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884998b2ad1e1fd8db30bccd825753514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cc837ef07b2f9218e861bc22859e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2384c0482ebccbdb781262ad09b80e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1144f1f761671eedd0eb9c349c372517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb0b2cabe8ed77b4bd024d4f6c2edc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd8df442c37253d024eff89176a0d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dbdc7516c7fdd7b07eff3d510a847520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22889c9476ecd3b6fdc072f95e38eb6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa957d862564eac42616ed43f1907f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260610fa596c4add732b6a29c865ecf6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab308c12092b961d9f6004af12935a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8af4242c0cd4dac47773254550acd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8660cac23f528c1025b58c06c83b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e19215fb7288b2ac7db4fa3379bb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f77ac42ed6c9f404be94fbf163779528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2ff0e239e6046a77732d9e634a716529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bbf7036c18a411b0a8beceae8802c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340d2c38aadf9c3e519fce1623094a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012e3282f8e856536d1873edee69390532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27845d031b5f92cbf08048c194a401f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979d4d9d215973f3f0fe0689897250f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dc6bb673a7d6d4f7bfba4b3ede0fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3bc138ab21a4f99c84d8ef5917d98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3300b6a5434dccd10a6c384a889fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d88c2bb8d7d7e06360b58df54d4f9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f821bf1cee8718df425ac2bf6b5478b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f67f5ec5bd78271895849fe405cb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f9bf6361ac1b27438199488943f0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9a06d4518d57811f6b9cac52de00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144763a0481ef0479e84b851edd2ff7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea89a6de6e43e8a755a8ebb9191ff5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b2d793a38abf4abe00487d9e4c47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e49a5edc97a20a1c13d41bb188e46c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c2c57a37e58f1073a252f7cae906e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705f4daba285b8416e37882bd3afe5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493febe08369ad381d231efd9c2b88c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860940af33c6e4cd932c3983047e7d9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97966439267f58aae1360f84f7d20902551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714e82f50df80ba952b725f42773b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae2963726cb15357fa413b5c8c96a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e2092b2d373b6ff1f31430cf0685d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac0ca6bca2555876ed29a439c275fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a21e9e03726b9e9f5b12edcc158e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ef5aa566846cdc4814da0e823171c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36128f75a0317f24babfcf29622b0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0838b36702810085896ff11e6a71ffa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cb1c15bb93abc41af29e3b6a80848560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c04e29d8f626a91ef5a6dac9c3776561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8788a744c778b848fa12ec30e301af4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b80739872f5c46adb10e46c4b50a42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b6f740178ef25a3fd8c40c5f597f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cf826defc0d4e3c04e50268f7c3ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6331dc76bf1668999d582dd16503620566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f52c08a5d61e440f2cbc0ca5714c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7e67c2eda4d7d0ef191d845c3eca3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29c892ea7ef15d37e5a2488203b628569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ca00b881e6b6a909a133655cd0268570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f70b6d09ddc44643e790be0a5941c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae7fb4536a47b09eb96308da16aa4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfea669a58bf7efafe7559f3fda612f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4a394638f03d4c47d82be2632574e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7ce9da529ee65d521190ca91c67d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28abb23780a1ec3b31ee807b850d77c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ca2d1e6b7fab46cfb5481b74a00c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4a41f54836152bbad69a014f5a47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0035c4e6652f446c9b7958fff7a00d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71457d8728b1b7206292a8ac05e2e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e998ef75c0c3621a12f39c8c4a8363581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3313a3a1ece83357876e41f5c9d04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30f325db22ca4351861940f3839ea7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14496464a738b95ef3e67f7100e1892584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7064c8b83323ed1c1e4d298a3e05118585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1457d7dd74461ae5f08808ffff5c4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd844e0bbaab973a6e24e6bd9dabaa6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64bc96af239583c3695b86bdd366f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7fd3e66b578be074675fc5d76bdbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5abfbe895f2239f9282ab0e78e05cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37facd9dd8909e61f2a980622f8d296e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ce5617934d7b37edead5c4e53eea0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc70151a37c003a7f06f0ff7f2ab3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c2d7553c5374ed69da396cb5f8a18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649ecd0c4756eb55edccdf6af9dc34e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c009604c1b9de2cbddc7f66c881a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a894663b55823a9fd0045b792605597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bf32a448db387f5650605c8b85549598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649599af086d53d85ad04c50df665aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f081792e4dffe5aa7e8bd243086a49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d24b8e76bd2a3568c36a88258bb39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722f2b073beb2d447d59687900ff71d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf22112bb90dd99e17cb591a1bd780603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c68f1c743f119064e3c2312af9d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac04b1697dcd56afa4df1f66f11877605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bf173a7468d02c8af4d5afdd3d2d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181bcce7090f16baeafe0fe01bc0326607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ff5740ccc0bdfc826af796ae264d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6db8d12a1d02300c37a87113936aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e569cefa92df80a484e7c187b34d5b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552521dd2bdd4d400b049f573203f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990c5778b5c4be1408d7731c67a7cff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717438d38aa608037ad882b667671bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0f01ec9b8e7053347841a12437b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7353686fdd913d7617a6dd19e961b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada8061e5a4617b5bd2c91bf8dd3898616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd69344a50b8347756d40d72a780061617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeb837b72627b7bc5818d13fac3164618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f13c36a53e39e3923cbde554dfe1e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f71b115313ef376e59aa0f806c564620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482480f28837758364e23fa15a44873621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa1cb5872f217be9dcd8e715a3e2a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337985ec516a0b10d91205e8aa849e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1daa695df3c45c253487bbb3401dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fca8217e7effb3723dd8d794dd437625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd981ccbd7005a2724e4b0069b77e07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f229b24be978e4312ac53757c77ea9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff7418f303877343ca9713600db914628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dc1db41c61de0fdd5d73a08ffd50d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1dd2a7113b9f6c74ff787c3125c89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd48808ccf852a0ae23362966d5362631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51df18d7c470501cc7253154e0a9bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed5f3f672fa244c6a6fcbb45caf2c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcffab13f8e4c385f6f4ba7c9b5cb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21777a6226569950c24dfede4673e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a9eee9799631b1c129f6de62b241b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81de88ea7c97e632828eece5124358637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705015ecbeabcfb69edaf55da294759638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1585b8f43c20f53a9e8cfba789af46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0797ed1b91a4888e4057409dcc8127640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e0ed7f88fbbf1c1e4f69deb9749a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21071feddefc8897944d4e6fc205234b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2029edcdbf491fd897ef00e68089508643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c8c8aa37a77f5a4b6451d60a7289644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e3e3dc31350eb554d2d459de570a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f71cf8c17c1e3596f51d3a5ccf506646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da789240e2b7e232ab6ac98c6f44d01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901201e5e653affed2e4c96f7ca5ee1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c544895ef1fcd971928c2f512aa6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ea82b388264dffac4f3abb004e3ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f05df0c9517e73d7f83738afc9469651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaaee3e81b2dff7ff651585602743f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0173790889b085090d956cc26102bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e044498d324fe8f4d63dbe25d20b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314a3d831da3c19966061ebd1dd22b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdc96883a42a233aeb2117ff91f7e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319015ce657e3ebc7c06b4364377dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c8359ab99377eed6b317340456c0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c464cb31543f9db9249d9a6b769cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e7d248f25aa665a2870d4374e548660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd45a3f3af4aa2c2437d4006ba8f17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf4b69f776f70ff148d0cc47dfd43a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7f269776180bea322d8dcce80a556663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a190f6b1f59b17102a1db7275a8fc1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f5072cd03c6a093fa5063434cddff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100e2458ca3a5227cf8ee0e525373d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ae849d575277ad426bdb68be5a5eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c686a05da9c1a451e1bc24a9099e32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565c95555c690850f2feb3866cf825c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9f09a4c70a1d4b92831df3cbe7c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf852ae15719943443d841fd5336c9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a175afe6d71982663abb7baf097712672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9e80604dff771e0d2861017860992673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2887897d68e9d94d61db36f0b59ad8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257d73eba6386470df1852074d6910675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d626dc95baa27e56304c5c5b834f8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36266903c532ddba2c4ed83a8abeabf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890cc9918f8c2e063c31826596dff7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d805a6d6a0e9d5d240eadf00eedbd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0936875f3aa6c343e3775f4d69742680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339f9362a1aa6936ebe63aa9a99e9bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3371d751c7988c529d76a6791e3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20b1eddfe3b5fdcaf29eb1ec9afd30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7caf765d586bef0276035218a5eda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e05ce90ab3e3c02d133f767da4212685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7b8fa5d3660c7057855816f478fab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830505ede35ae3c6ee7c0c0763cdcd5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed8be9f0dcec967ac659447a8e91aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33f841f261ddc6cc0dc94b6b6444d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b548dd2f12371bd7a09a73471075db4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27926baaf52a77725cfd9e186ee245fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c766083c5edfba105aac545a86388692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f534ad6a1e96818d47e63b84ec815d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983a8204cba86000874da1c7f45a682694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d541ab4d0c57727c6917c8ebca3786b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caad2a17590d022f8495e20718b76f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d515561140ccc040e5d6d6c57c06a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18082836a7a35cab82c1c547d02770698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74a9696ead3f9adccf3f216480a912699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc499bae5f65c9fffeffd783a22b3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60ac359f208a67aaf056f07352e0c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243973c306615e502e4acee8e955c1d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df743720e5da53487e38211c33ce832b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a28da6d316e39635e2d3ffe64df013704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29f4384c484f7cca15ddb5d28aaee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695402941dbe7073123ddd130b150a74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e534fe92fc3b6a2def578189be85b4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8767cea71ea55826d2789060c9c97e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47fc890e4a1d3f010ed8773d3c2567709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73304752cc2aad864c42eb39d7efd509710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef44e83ea21e87dcf01998a34fa5be5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b638664c0ef33bc06bf4b45f7c7748c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878e224dc582bdd8cac1ba26e027829713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ca8a7227dfd062ede0dcacfa6985f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4fea46ac0e53f99ed1e1fe737d11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8cada919b843266055c2a7e17e37f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d9e26d0e1b35f319cf46456744f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859798b02fb6ac7a849c64799ad93f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db490729014628eda2b122f66221207e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68365b41731e97c2d821e7647d4e83b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb5d1f36872aab0e95dbd3fcc54df7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1437fb136398ada0133df3e1a07e39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291916ff6c10d9255da5bac0b787be2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42768149b92570d4e18f90d0677908b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93112476bf588c7ff2071ffe629966725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc13bc0680dd88773d4b361e691c58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5376c7bc35778a481fbd9739fc7f6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87331a4d1eaf5d6788c6b2dd543b6b79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361d578961526e3346d0651615f92bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199c0495d0fce80701bf73cf4f99d6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762782080859f9c7359ac3a011936bd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bd94d657653c78279f428f421c288732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0921e8f14c0ac20eee85063177c92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673d62c8f4c97c42588d381211b2ade734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545c125e7fffab0e1db4e6c45664939735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961024d425c55dc8a2612907ff6d61c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b55e9966e69762f957ddeb553c570737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06dc4e87ced3cd9f82c44afdf3a2a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48a6855001013d24819854a7b80c9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d79211b1686e43fc1f2773dcfde3c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486e895a2b8a1ed68c2cfeb8df72634741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f74e861dd9a761304e12860fcb6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c1d8888464e258157073a2c9432f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17658ae668c8acac3ce7b00a667102744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e926c91914510ff258782e3ccf809bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc84f3d3af437bf4ad2a2a7a7cec75c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541479f1da9ea42b4ef1d7df5e39c0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f5e844d38614f490e27457b5f428e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998aa9b372c174bcc857ffec36262e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10c028f80a3777528f69c791d04428750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f412183454e5fa2bf3867bf8651c99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32613f346212f3bd27e13372347ca5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea07bbb2384b1e25ec19ceb733873b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163ceeb598e35faa5ec9271a54e1b74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91ad9582dedb0527a7fff4abf4d50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f626ed7ff0501590cd1efe2b2f8ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2625e620c5eea91a4c63b39ae9c803a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a88c0d4a839eb3648515053e3249758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dfbf26abb526c9d7813a07f22b8bf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06268e8fa9f5c89ecdef486b4978411b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362aeb94aa329010f0bf7e424bd8fa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dacdb5e460108a1209aafe6cf8ef6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215df252e43d8ed7b6aa47f186212514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681c755700b89097cbe43777c7834805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c5cfb553187975fa241fa2942f6376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d34b58123dda6348403fa420af557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de063e193b51d15be0ba9ee3a5bc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842d40b371db4833a9ac7dd740b994f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad77676bc8f7497ca8d3aa313397d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb11a9045beb9afd04ff8d1d451ebc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91861ed307fd635d8ccb26d7c4a3a67512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b676febaf928b212ec29b748baba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b519dee5b4212130ed78b66f1ccb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2a54a4fee421a00b7de2d23c67a7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8e1c9907e3a6be68468ac7d99ca7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298826d21c70e9e747532b4c234abb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ea68208eff3e6f452122d3a40711f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c75ca40fbe00f41b3f33378d2474b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e368e15824bf52b3be1143253788f3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ebe5dabf18380f073e9b8e4ec37ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae30fa79229830e8b9dcacf35521b0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ea91ba8562bb944db1144f7c2ee523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaead87c01ab933816072b1ce7729b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe7c3e252f771bf10c3a1ede81a8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2212c4c6a58cf04cdfef9e9441af9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee004f2dd7a2b444228d03af65fb5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0f354f9e2fecb33e57a03f0baebf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff2b6c032715e99403e0514b6e0dfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838e671047ee7bca4c5c10dcd514aa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d2841417ae562ae35ff6e8e7ab64b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff2be81ca7fb2c247853f1658c1ef732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525007a6b00ea8b7a3ef3368f1404dca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef6b0ae4f129ed73d8d3217bc8492334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ca17881a05f1cbf42ee6cc31b4a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584877e93b32d8dc2a588634019967c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dc8b9d808204add029d2a08ff444337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a46258acb935f651af4a1fe2d53c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16502c879af2e00bf2e40145092e5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28c1519ae37e1df9c40a29f3d220140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41eb3e04eb8d53759f6f98eb4d32e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293724aa2a30f241835226252d27ed6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930b3d63c9026b7458ef534903f2b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024237870b16fe30d07b5d57d3366f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4881299b30e44b0e97797cf9f3fe05645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a41edcdcfa8ca1e5f23f3fc098e7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef6eed1959a6669f393bf63d7b183747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a6a1d044472ab784355580062160748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ac910e940a6c9af7b45e3a56ac56a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22201d51148ea0e4a70942e829e5106850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195aa64624d1fc9ba214c1670af090451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b35d3b1fac5613a202c23dbb16b00852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45089a06b0ebeb98b9519ddd6a0b3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1fa085e8fd42b481704a64560de2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00ba15126f8b5c5cbec2819c08531e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e9ee9e813cf4be0c96be0313e77456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b65f15ae915f8a0a0d09c7e862cd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1633fe8bf7bfc3cfc798ee79f97f7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ac8bb43e85fe7e88b40732a9a0f5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd88714339b2ce30aed8be308152dd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df31ef6cbfa018979daebceaab04e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35df2373a2f290e4457d31eaa19ab5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59c21c39b866dcdfeee3633f1e60dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aa5d8b499c96d50e0b8270b74dca164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7508d2a0bde54daa8b5e0db348e7a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad44698b8317ba5a942c8e3c6f418566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58a702dc1ba1a8b42e0d676e685e0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548b5a65c6a82bf92890d245133b46268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335d1e0f1df628e032c0322ef2ad96869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84727baf297b52d3598b99cb0484a35d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f0dbcea8f0ac723b8c89dbd6764c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023cce278467b6e12425dcb7fdadca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc83846ee957e0cf03bd879ad1e42c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1012030c7381be355c0577aeee3400574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc01e39c7bf42b8d2f47baca597fed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae48d7dff40348decb4e8b5c6f023e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f155cd55a41d15f1065b0a1425d135077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46524549e9e4171ff9ba1813572ce15078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f825611ef7804f222a8d27584cf97e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f1c8e60be20e02252481c392575b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569a490f5bd32b75d5551c247a1e82881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d645b8ec44a48e0790e6aff0b6360682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832fa2297f511088270f1899c2fcb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d62a8efec089f04f50e505a58b030984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9475875c4562eba46091ef33929c2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fc7fae6f272f938ac38f10019ef6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a96b3e6b21d77a2713e77beee308f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f26c74db1216c55df2fb0309b70388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b264ddbc1c8da9d5d394f2e3146d39389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa133561b929a69f4e0292162e96790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e60820969b65eae244365cca4916291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b955f99631ede81b8557cd755cb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0cea6c865ac1326b78fa4aec58cd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70cd95b4632726860d296c3e1b313f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1a6370dee868c9414bd61a10a035395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed54663281466dabcb365821fce3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724fc960c9f3e2ddbf268b8f4b4203197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b90e28519b1a94a30ace6e5f8aef0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd182d53cf4cd403f19af11dca01a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51437c6d6d7c5a9bb6b326f9236e8308100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84790b6e5d78cbb9d6043a536ef4327101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce251e04e6ae0f9eb99c6479910d59b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8790b52ca828e5f74277341070a3459103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7245675dcf28dc0838d209be3d7f756104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ce566eff3694412e0eec13cbabd5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc27d60fbaf460374fc1e5facf7d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2bfa6e4528e570554cf95419acc68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a9831e2aa4e073b39fb448fa0db1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6f07ff8152c95b42b704b1683f03f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef26fa88b058ce8c6ca0e8a2ecb426110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119655089615a013b5506ec0c6377492111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4983a2f7cf1b1d4c313aef2e99d6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66ae388875887a487e5ceff5050a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466537fc1153d3333e79815dcb6d6f79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3107c793126c4e879dc918a6f3bdcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3c64b006a014a36cac35462a7010d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fbf790360ee2e5f93aaa229eedcc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce99bfc49ce98228a100e99dc82d77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105f2c7e8518e5b99c6db31375dde48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b3935d43b1c8874ade71f08001f4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7527b3936e497cdfb400b07e7891d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb492a773cf02ad88ee5b49e27189122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77af2956d632000ae42c21afc33b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759ed2778d5768f7392d2f0e800a44e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ebec39e3d5c5be3e0cb65f08cd12f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f34191db1fe7a27532537f54e1ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59c12a0edb337e9f63a3282855ee6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75fba5b2a642ce92ab0133804f8711128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870023a30fe35d65cef95e99130be8bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545dbe83abe09f491468e32866dc7b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e449d915daf37502c7b4928eb503131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d28c40ca2dbc313746cc736ff84a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbf90a4cb4f5417ba2625fb41a88fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099c81f4e2d4b07c2065c6418bbfeda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8149dddd70a11f25dcde32daf25901135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0e5474a137107a8e7931fececb92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702b71ab25d2e0e90dfde6efd329e3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448e60a2d9c646c704a5e9574dd817138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca5494c473a6765af86990f3f5c311139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eb9e90d43053d1c98bd704bc43d29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947aa7923939c92c75c068f898365fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1bfc2dffdc3ed6b114bfdb33b5723142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0adafa122179982465f48568accc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb1594cf07468ddf13516eede5dea6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4878983a427bf51afa6c1deaff2414145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11477454f109ac799f8e940f885f89c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d3c112afe25f46168bfebf3687efb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b74ea6ce6a9ff174d5b2aed3548eb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a3b5cff885330f4392d26782abd0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3475816a1d627de9a6616819f162769150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54f613b6a77bc1513361a6b89ca440151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbdb89edd7ee30e395b63d4efc9541152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4fd84d73d875d370761956f51c21a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c9222428a0952cd59322f7898ce6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e044a9b0c8df28d051e0a0247d92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a9318e81fb97b06baeeadeaf5741b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93931f35749e5b3b964e6a9f9c9766157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f091e430d00e1446f48647c3a61845158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f87ee7d8f535f5cbeeed5378da126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b28b32bc631cf45dce8d4e20a11af5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb79085e020e6d925b798564f10e312161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9beb6ca45d7e05c5630a0008ab311162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8726e53cfb1c9ba62cce50bb75b63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f3e7c946322c54e251ee5f55c15b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258661b93a92031fcb3e2e551013f422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e156bf8ca135d5eec5a2228a9ef9724166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d725a3ae9fbebad04a4124dbc480c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef4bafbff716c513e7be2d3938630d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241d800a80236959b3731fb2b5bbeaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18e96b48fffab2e90a69cb6a85539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4e3ea169daf3c5c1d882ef6e6f2ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5bdb410dc34d7d8afed14ca646b95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248cf2e9e557e9e90d05b24ef717248173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb4dc797a9da6140b3058bd0fb953174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b4c5f72e5c40cd74b4e7d0c0d808175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18d918494d2c533b384a48c7bba1d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6817f9a5434999b4fbb1bd4bc338177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7d21a1d3559c21ffd0a8187b0c32f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3fea4e3fab1f5abbbf70bee19a78d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f727cef99c3fd1fe69e13f031c839180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e8d2528eadb28b2353247b346de73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3def6d8fb2f64445a49c2f1f38e04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e02178dadc676ea593c80e4f58e24a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd563de896d3ec010771079c1760c9d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d551c47bd5af30cd7d23becf2ea7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7b69573ad246e88502edfbe95083186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2494a9fb964198b27536ebbad768893187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec56c2a9abded87d8b8124149204e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc064acefd4bd0dc97f753cc3f5c93fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae9c3e24f80cac633e680e0999952190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a39f5e7e292c11a138adc3b033ba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1f34c61eaedeb266fa76fa4bf820a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e740e6271c6163ecf5120b4073bbc3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ca377d4ee7354652179386606b8d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016feb187445c1d5f7be93b0e4ca17e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f9a9beec8b50f3f1e7a16a48fe2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904730b8f7d61b87b28a55246a90d067197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdd35f4086d83763bf7d495376c4b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34bb9bcf83f3f46387c7d1f66b79a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e36d35ffaddaef37934497bca13259200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87c5a1880adfd51e385fd78b6606d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde15371c8662439e6aebae0bf4e01b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3200210f37e62387dc40acf90e10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de9295f497ee8dc578240150684ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e325cc8f951d721918045caef626c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b442849ca0401ff7c343e17f5ff4e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbf7570abcc55322cdde23b16030da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f9cc6488572c9ae178c0a3a824fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f26e31b07feb3d311b84cbd8c804209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d97f0837d40fe95a2dfafe5176c76d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0aa6158d9ebc4292c06ac9f1229dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f21f964ce4cc4c15f940a95a57c5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82653bb0b68004ef097f8c2e2f30a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b4bbd61687ec327d372566a52d54e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524fb72bec3d4a06f2d149e2d2bafc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f4728263c5291a3c62d81988d4eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c10b6d2af84d14fae3cadc59e554c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8d25b2c8d71ff1d0b81bd368b438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf9e6a62b38cc6c730a6776b7488f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2b64fcac8eba60b376ca637443ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaef2fe17be5e8cb9596c9e722e575221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51851633921dcd004f43d632590c3e3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7041eb973c3c3b2156cf0f21b3ce11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbafbf8ccdae972ba546bc4168ac385224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b4304ac40ed55d8b2b9764f98988225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab393a0f1d9ce29aa2566708a7771cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6e1f5da09b39814047819f71d669227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b03b877d43985cc65bd4f33379e0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e9d08935db010082df0cb15e99ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf9f404c9264dd4e1a9d676f8affda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c299c887bb9fcdf817ac035d9d20f45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74af6a5fe3eeca5c706277ee5a3c5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f48ccb370f391c5f246608a27c724e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae80a9600300b5b5656597a008f636234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e19d8b7f7febabdbf0c9bf6f4d288235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70e8900896a3f9b363c34b2bf555fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be1e5e01448229f6ce954c95204f16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737d581d09724bd415f780368896a9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e8b891992fb2ca00459d780419d26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22318f98b26ea12d4536063fbcc47cf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0ea7c9a730142638a23b49986db7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c1ab4368af577e66af451a7e1388242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4dce01ed4e2e491e01fedb8080133243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20812f62f6ec29fcb7fddc0038be604244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdde05e495f585aa849073d7428be6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fda351a4292ac093d7b6c3e558089246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c272ae0d8fe079300251a3c60a26b6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070321e4c3d71048df62a3e3bcf81b0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b70abc9f90d5dd2b0300e4d64a8444249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cee5f039a0b64664f2531eca2c3e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45752d0719257cf04c593faf20eae23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304653714e956f3ab03c1f485002784c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e4b44b7cc4940d8f90cab2d1aef75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ca52b0a2d117e2fc41f88be3a5e6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32de552ab3437cca40e0ba4ffe3dfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de669ddcb570735d060e96cf104e423256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e50d1eb04c3a0d0329ed9e99cbe2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108de0f68054c4a9e031e9e0986c40b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf0633401f99a745dd9d853581697259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b67be584eec5af12ea06fe57133a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acffce4ceb2293071a3e86e8be7133a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c446bd7e4841378cea3b1dc8f1cd4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36b329c067852131a26aeebde8692263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01137203eefa189150cb9a294998ec7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f255e20ccd108db0193684937619d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443ed7aa9b757970fce479ec905f2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a0bc6ad242e98fa4585008f230623267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47d242452283e58e1574fa4739c51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cf088ae66512e1dc1948a8cd3e325269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20262a03e0703b6a6853f4eed35fcf76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37fcf64109091f4f1c0c4679f2944a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e39a46635542b9a9a7d5e9fcd889272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c4d6f229cc4d4d82a31ec9bea9946273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3096cd6c3c383ccc025950e1b18dc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaec7ec4d53fa2b60efa9ccf23c25d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130041d0846b235e95870b308a7492b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962baf71ef7a1d2db82bd9cc3bc93f04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f98468f4a2a8dd9c115114dbd802c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588ceaf3289c55dfa27cc63043eea46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36d765db84a456debbf5fc7b2119ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3ade819e57049d30298bf6971b437281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7865972d1760dd94e63cfe1b6c92df5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aeb84448343c281cf3e179117a6b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536491169496dff877feaea03113d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc5786eb3c16f974e87cc5c2789cf7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c937afc594393c0b1158e6aa6490e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344676245462fc1dac0f42c4062b5a14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895d7992dc1a210b2d56f77a0aa3bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb25a17367aa4b4ded953de76cf454289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c9778faea65c9416747d017065450290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca3ab0d370b81acf8a014124b92efd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e263a901c6e52296f6544f0ce345292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da43e40366f3dc908942a9677b47f49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b730c487cc45fe68cdb934945c376294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11af40454167e15408c3f6d2651d4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41869cd01c2e603c3aae23ecb79ff6d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9065e8991c52911ed64e10a2f5272e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdd8b482fcd575068be5c8738ae49c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758bd03b59517ccd76089b506f2df66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f8cd6cf12bfd0ec7ca401f2ab32b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5204627f3ebf418e8f9d2119ffb975301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1b71d9c066fbce6f06b5120d8595c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8c88d41fde317cfec65646dc3742303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735a9ab58c0819580a158b4f3615be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41639328b4615a32682bebf2af109ad3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604f7c403848ae58a16e0deeadb9fdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46052ba8833f50e7acea04d25ebdca9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425f59c57ea0e038f7fbe392dea8550308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c7c94049857379bb9c5b280047743309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2de23a4c7e86e1451673c637dbf75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052ff826eb6dc32c18724c5d0a580ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed87edb2728a9ad9ff2ecbd478953e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c8bbe9bed793d960e3c650a318e82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f6cd993187bd4b80685c019391d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5caf8ab3ff9646c4bfbec26b026df9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f3c19bf02655e74802addb81ddd57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ccd2abe156146e14fefc14ead46c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34197d5d919a80ddb478eada1f7b319f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca1dfd76eb2aa3f78f9276a2c8908d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e00bfef68fca24ab1568a021bbce71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc34fa121defdd6349e53e7ba1ca240321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de29d5bf21d68c4c8b6e1e50895aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254762f483e9f1356bc41ac487d7418e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a9cf6e3e948077eac9b2b8af9caf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8398557901d1ca03d21270b6a1b54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8642289a1c2711d28290a7c8b04c93d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4cadf6ccfd41f68fd7b7a7d5a732f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4af6bcbb4cae3f0add50e8969fdf5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddf4f028d27b2f920051b195c7c74c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61246318fa33e44de0502470a1a07a7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4d42cb50ec996fc947c1f12a5a133331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56d5168d6bc484d06a9b453ab8184332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0938f15be5ea658489cdb4f9a694a00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf2df7da8be380fe30b04b255d3ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ff809963bbaf15eebfd686b6ceca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b8035e6f45a630e6ad54be199ea67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b915519a633dbd667eb5d804ad596337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd6f624210cc4360ee2c2fb24df75a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818b8caa39c40339df9e3cb5fe21d41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65fe271d12d96c8f8c2a387f26d50d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266badb8585d51ec6e376aea254174341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acfc84d2b9aa5cef7906a51c532539342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f834065b303d52242f76333e0e1b0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d7fb797ed0064f1ac6d947cfcce87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819408558d66a879dc26c12ba621d257345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b408a4151f285a01ec7f8b590603a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd7fe8f5768d211c7c57199c7728f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa96a712468f422545f2c248fb9b2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d52f37d5928546992713755ac01f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688d8ca726b1eb5c8f37aec44dd9951350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd604039baa7fe1bfe1d19b7aab4f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544e85fe4a0aeafafc1f542d13f85a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ddbffb7b6a2924c7950f4e7d572bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f5690ee25a4b10bf89dd32028ebe9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690958d71cd608c8595ddca4b10c49a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cad168a9900da9783ad43db565e2e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091504a1d9970b6a52546e86d60a2f69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f1e1efb3f9fb941c5e5b31782ff57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214febe4c4ad0efff339955a97830701359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5e86447c06d9a61ef0e76d9c39b7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d878fa06e20e1df497d55be1fbc9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92a2d6b5ba1999038246ec0e8cb7c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c9693b64fdbbe1fa9ec8a73f173e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175251956f90ca5ca112fd5224fcd8c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a6e6a0f01f169fcf6c373b1076cc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc3bb6767a41c05109db193e700a7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc3ace5bebeffda47d5e146ddd3ae2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926ad2adf3f1d5849bc93ff6bd3ad7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff523793ca9a4e2f6d45485e375ca141369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b422e10be256d2d747343b1b9e6efa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c527e81bd07510ff5e2aecd72cf08e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765d35d8c5b178c15be3eb4af599f50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eafa794dd20ab02524b270514278a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f229708954669864108b439f44b90d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f2700d8b115d877d28996dd1e4630375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe40c76fea3968138473533f2043b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29e9fe98490447472664bba928ec59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f93975fbfec2cb7cc930a751c6886378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c360c11c1c1f2e82e5a6ebd760ebeeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622684ecdd71c1aa7db9ba1d3114ba6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208c98d9f008f66dd5c80beb40a717381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ad2dde988b19e6e2dc749b774ddd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da6b4e057cc976e119bef5b0d7ae23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f5fb930eb0a153c841744b6da7655384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41935ead85826317ba25b4ffa01f9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589de5e1b340e2b6c42c3b3b63a036be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005d42ede88ed239ad83c9a5512d934387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980b6730847de5585a080aa0ec0967388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37390cf48330efc06795ae67807323389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6190d3fdb5a24f7efb2461de56f13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ecbc6883a2b8c60cbfa5bf62611e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f80042a146567184916ec471e97bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01503c364c35425a67be679f587e4742393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c344b1d368d07bd91c9a22dff09872394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d8a10db786fd46d9dedba3cc60fe3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88d1782658ba7a5f6171426fd3bc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7f3b9d51dfa448e6fb28f0e590037397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f5a357759c043efca5f7a72d682de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75592f8d6934ae6ec73fe1994c8e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de20b818911b6b23f0bbf8fdf15be7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18496108322e6e14ebaedb95eaaa47c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f37033332aca852028b6aede010dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0855cc446f235a2cf08b0d05c11ac8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf11e1791fcecb50c2879f6334ff67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b8fcaad8f9728dd6bca19f027d61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e447d4c3f09a8ebe61d1ad07cb6c797406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73a4f43a6f172005e90266b576d652407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8e27c314ab2eabf9684780cc6dc1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f633438831242dc992f4b319a62ce7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92524fa5dad501c0bfbb27e13e05ebe0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5e423dc162e7a298e2606e04a2b68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0993ab61e80dcd140804c003caeb80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9b7dfe9ab3bf3478db1af2ce7e3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ec4a490dc3c693503267b927d69e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef28cbcdd52fbce6d15ceea38b235415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fdf3ee3b4491103e810bc115c2293416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad784ec56a96f4ef5c3c5363aa7f412417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b48e4607f6a987c80790b5094f3a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7ff8fcd57966d8a73d55e23ece09d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152432c38d5fb354a31e096fdacd0c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0bc840c5d66c45e8fd589d90f441421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24a993382967d880aec4e400653571422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b326b5af36246ec042ccad0b202f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7561d661efd81e15dd74fa282465424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466b76a5cc9b668b53f99c8591c5f13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68458441c29ffb921813095d126a29ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0331a4a21a55cc0c7a2dfbc8be3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a534ae83fbfc7dc0f839e164fda9fb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb942822ef59ba2ec5bda829bbe2ff6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e51390c386bccf85051cc883ede420430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1d1f5f69bf189c6e5bbb66f6b69da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb737ba8e6329702d4a33a4e87a66054432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998601bff887f8d505bfbc1ae59f9354433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c192851d8794bc6e1e2e4d7e413b132434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40da1a263237cc37b2cc6eabb9f0830435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01bb2518a101eb0905f3a9b894ae95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8357a29452b112658c1eee6fc29dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fcfe31d649df6e956a1730c318695438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24de3215789f00037060407b343450439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a4f9a586eac2e74aecf9b83cc747f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec1f76a1a78d520f2d6e95dbadf64b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626aebe2c4b1532589a0dc56c18e5cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b258ea9190771f894c9c80c7961ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b1258a14f29dea0677c5b9b28d129444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f5756144892ba9441e6c70c83bb2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93213c3d2c4c1b50275de9ecf6c631cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df41183d8db7ee0ca4496c8e84d8fdb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59995c3dc3ff893b1ba758439df6499d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d1c88ba5147bf26a808790b943f1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288875886d3b0803d3a64c7e4c2a0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16496086e3ac8b670859e500d416b25e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85105442a03daf6e1b12a7350c65bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3afa049cc595bdda94315a95abefa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b26368efd44ea075100db30610e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb1831ce0605e6a30a6ac771ce298c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ba26a4f4590fab5ed4e7bcea55996456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76040d94aa5b7b09eef1de06199e36ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c08a5996e9ce3418d56952d14d8d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c2888ec4acadb2c1da19d1594b04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16718805acc3547f213c219bcc7718d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bd208c9dfa6e5b0aa421d6b85b463461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5b1c40ad433528c13f144c680b27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710cf03696cd7aaffdfefd107dae66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0114e9da0520549feb5905d390099464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa43feaf91d3ba020df45fdde25ebe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa655d49ebd101a46c697f3d577fae5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bd95d59d9fea77a54f53abe69cb2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a23dc50f2a9dc03ca22cf9c34501b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ec0f1eed56da861b781e66146776469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25058140711116ed4f27ed99f06dec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef2f9de6a6e6e4332f68695d214441471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1729b7ce91fb79052d6b767f72511b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14eee2c7989571b712ea2ae5cf1db9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d57777ed78bc67fc712a80e9b6bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff56132d33592ba36590ce8786f65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad42e5c25f0e6082211a29ef9783b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b42c25ed6887ee0352108cfa679f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823fdc6786874a2f3ad5e1987d4c986478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3488ed6671cdf9859e1ea0b717496479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c700c11c6cbeecc9017f1889f28be9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb1336672ee435ca7dd4d9b81395f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58563eceae185b7f92c2deb1302ac919482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec46ddc492313a2d11a93b8099671f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aec32dd6008bbe1c1d1235a67c7cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785803310fb9bb8fe4f825b3428b2193485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371793d29621d361a4851f1b41d6485486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f8ed5a196fc70e93a31a73409e50c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d8bec07aff26593bbe1b99cbea77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafa15893da326c71ee58e5e74eace9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cc176707e1795040f931a0cc86bca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebaf3d7e8bdd411f88f6ac6f75bd58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f164ac28200ac4b6cfc0378806d3544492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf822091fdb6b2bcb511012266e1396493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bda278effb1412985deff9a646ba7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950827efbaa5eedc2acc967d4dee72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c064e2570fe6108536facf5c1a4d9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdda703852442e77ac26e5fdca51b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c99934efaa23537e7c7791b642b6bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5bd05b562a950e93a96416440f571499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ce3d9488ee0cd666d53ef0bbf9d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829878bcc6f71dac49823f3cdf1f610501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626717291d0225964b54c6bac8275f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d9a8fefe98cedb45794cf1644970503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adce65017e748a5f7b4f0070105dc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622573c478fac37aa01f95eece8f6c45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa0aa0260be4efcba05cef925dc70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe8de3053df0f35c8984d1fda85c35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4285019eb397abf6c921fb4638beaf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d71b241ddb0f7124e03c991a8bf52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350196e0c08d760225a324efdf19f932510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf1ad43e82122df7a221ea78c0aeec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc8c64f03ca3ce1c93876c9c9a30c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2430b84d7c57ec5edd244d355d4a68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c225af6cae70f5035480a5a3df71a42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f0e3dd988a7a0455095368e85fbf7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700741358dad6ab1f1d4568e30a6a8f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd423624e6abaa7975599d8b2edb958517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e7582d6baff17a451a2b9d5937c8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3d40f04502d778aa6793ba4e36bfa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc106e641c4ade1381a4264f5c22ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff04698811401112a8cc7a07b90d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bd04dcb7c96dc9358d46fa6257b9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f89bec9c3b3cf1fe891aeb5c0993e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15792e1ccf0162af3f505b700237c0ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a29324d3714091529cfb10ac68194525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad89bafee1a1fc6eca2b4c4b5d5ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853fec6816178b6d78d889979946fdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ff478b47fc3a7e6eb7469c281add2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8c623e4b500261224f4293f99d11d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15c94f085962c98bcd6247b8975d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1adbeb92a6de1bc8b1d888ff4c5c0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22db09348deffb42b412f838325e0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabb74349a71cb100c8d4fa5fb0cefb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd11929aa98218e4cb2c1497c7f51cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8debf6268b98d62cad9c7dd38fa92c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55b106780d3621c867b4a0e259296536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9151b86a731711d5f39a761103d348537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ce24481667b2c99fb4eedb9a199c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527e193ea61d0e4d2a1443ca2bb4fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adec1442fd4bab49e35441131732ad2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be737f9b9f47a42ba780875d02f7e8e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2be30f0f1649659ab918079b27f41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6166cc20d09bbb69001651beb7a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add94e9628cf5745c1c88eb5592c4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a3fc55ae25d4031c356d9ca897d50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf0b94179ac6be2d76b1a2099abeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05443aaa26aa3692971a6db75a8c015547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8049de5b02562fd28bd5d1d91369a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b5bb1f1c3b7d9578ba518b6cf2eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb51e926d6bf1f124428171c79c323550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5c558c31e65ef7d0278ee47d0615e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ee3ff1646af8184f86b4e7ba3057552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01179733dc01355ec50144cfcb0f5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931bb8158e4529dae347be74b75efe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0a4e16b392f89941e59915782c1dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017022dd048e3277f6cca18d2d73dd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690e490e8910959b2e4e87e529f4a43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aed7eaecab4b6f3fe8226c1e2aa61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e1f0e222ba2cdab1212feb7b62ada559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead739587a5a64ff62d2ef8804168d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e95e9809d760bbea0324af8dce11d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495306658daec543d5b4d7f5b8350f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbc831486958c7c273a01b9f3815fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634bbf7d91297b2076711cc5bb6ba8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eb83e9579af53f0edb070466af3d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a12e9e061836ff61e0fed6d9cba66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366589a73035e6f45975178f7e84a9d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af00fc744446e2d61de3917255dfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fdcf72c2cd86dcfc08a3f14041bf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ffe3fc4583e6428538fed4db8a2b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc6f1dd1e44fa9c9b72ee56aada6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aa148b01c4d62a1d17dbe7c3134e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd6380014acd0d6d04ff399b72116f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31549281fefabfba7e43c4361caec5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce78dbf7d04bcb02d23c6a456e2869c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54c1cb14f361931ead4601f3ba59f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab88d9ae3b4e1ee97bc907723f069577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc2be3862a90d5ce8726a6735a2a63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae513979b0f0a057d8e0c130796ac3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72c4ef1e92da61560d204bbd629213580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119a288c5266e3805aec8058bfa4b8e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4371ddd032abe8c63509f4d8fc2ee1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405aaf6bb112d9dcb78fc8fe23bd2ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99d0b98ee61036bcfd79c2f3c4255584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d426d6c9cd0f4cdf539419042a0231585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd280610967849b015fe34506cc2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaca7b072f94bd9373a6040100c0cd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d707b5c99c8babb981df6b25fa313588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78eb70f882c55b5657ebd29ecc6654589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289f377e26147cd392ae727643b4bcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75ae03cc8d8fba6376c26f6a5878da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2277af47afb15dd877eb4af3b0abb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505b292271f5ba43904121e6740de00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e1cb6de4f4114062619989d78a5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a66ee4520710997b885b1c0d264a8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fb709c67a59dd15ff07d164ec4b38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965eede08b1f2b1466eac9f6f386cce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da5314af5045e64c21135dcd92cb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b31b3745a9e85c5b1f6e7e318193a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c43dd058e5980d52c2a43ce115ee36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d27053f801b895372dfede27256472601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab403feea0c133c830e6bd380685497602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448a99c9e687a895f1c12e183036e99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375443621d37b2b611999dee0d34766604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb51d1c6023a6c94565e5b20d0805f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a28c28367064986b3f076e611d5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bedee30da7001c42a5be2263a1792607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332118464afa02d350af1c3354ec752b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b3cc0f721ba8a42c1ad1f66d05eae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe24659367fb0ff0c17cdc8f3b181610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3fc726bd429587b881fb6e19d2ae8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a19f0ba6d4a72202cf468d899a172612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7d6d1ac36ebe83cc03b864cdf6ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56d1523544d86f0273a5632eebd2cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3b2af262ba82627602dae1f0b361f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb379fee1de4fcb396c2c44763296f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab94f0dfa787e58ab62a9e45f25704617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703c999dff59ca741eba84c471b66d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808830710e37cffca4434be8193c110619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977946060383af72694954536e1326620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3a207d1ced70fbb87dd1cf86832e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85547fd49d10ad87f0bd050702b6daea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356bcb14c8ac4c6912d3977659ad713623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df827c97edca58936751f2b96378c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ab236454c44b4ccce5c27f27e9c4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f825ae7b0717dc6f409c5ae3f2d7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda37b13c9c7672a1f172f09055c94b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff75c5c48a4f6ac563fe11f72047a10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285fd2b36baacff84e14841d8fa20ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd03a52c4b52290941235b4378e61f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a614682384efae040cd624136fa210631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13996931e3f02e203fb60ad5345c94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b618cb52d143601f45dd90460d84394633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a2f074ae8dbeba7f5cddf85f7218e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb70c4ecb066187c08da39662e2258b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb11c45b1bd32a52bbcbaca7f869833636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff3d7240a0ed4d3a29e7135caf0d19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f2528a93efccaed5a4b99bac10be7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff0ce1d77934aa72a2e8b3c653a6d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8cb960a99bae5582666dd0d331f27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5f7bed3b3c5d6d776ba014de0105d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c199a80a402d38a071f0fd8b28fe4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2d4408a5486adbf79e976bbba56eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534346ec7fb7d0fc2ef8d86115f9198644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01162eac7dbaa37e9d6d961c9b0b409645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c69bde39ad3a4acdd0fce0e1afa4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff96a9f0ed5e9ab32e3c47ab42b8c79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f1345c9a0d1a4fc286bf7b2f6b398648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3f0359e9797e7fcf7d2a8f8baff33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8227bfba7b063e22c38c16af7f155cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09175b7fe7ff46912b08a4c486b20946651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9443316e005d7bed2a7613bc68f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ac10f43ff1f4a20325aae8481816a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3711ccf2100d11affdc6c82441128d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b27f082602c83ef2158bb37b15eed0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5a386c186374b398d3e5be5f23166656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003b639203573bef658b4179b1ecc79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b92929b600d6801f7c9ff665ecf97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad587e50840bc52eb5a33881941034659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2e22534c8969c4817f4ce20e6edeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5b0f1ebaadeced714f5ddd432174661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8ce44394bd14a0efdbc1dfd112d28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c503df52528ea8635fc2a85f86ce6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3db181117aae31de4f630f2133b00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb1b2930a85ec042dfe14982092807665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04012816585e83acd7b1d1619379152d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f17bc552e9cc7acb0bf011abec9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1af3ee21f078f5034f27739bd9009668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3ba27b3bdd05ed06c3f72d84d7305669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3216da78fcf64a3899a77448958e6ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34e48d447e57237410eafdc911c96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807560f4c2550edca523cd0fd7f10b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe3e3ec53a015e7a8f012948f65cd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262054c5e9ef9d17834eae5a2426900b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb23c3a0a50f65709e0c287d5ef978675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9cc8976d3cb779cfc4ffff363859b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e392e630249491ddd6726de09676d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba7c94033333ccb3b0e9df25585fa7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee70c3e4b3a00bab38803a861b5218e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ec8af69e71bdd38a2c73962c345e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce253b503e8286e3a453978cd9b33505681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452779995530001eb6dfe8b5a0172a2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5a4841d4179d7fe7cf526c16b9357683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d8396245d3db03a4ba911928270e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db77f104acc5a8d0973112b2a499233685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e99e10b2b5874a58eb2f0805e85751686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4a9cb00f3d00144f7b87ae0a1f97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118eb668556e3caa6e932a27329b44a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43586af25fff005cfd53bc4816932a88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e26aea1f671e9bc947c4dcc2ac7ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b97a85872ef7a9b23116bbf7c8271691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35b0d9e76e7e9f7f14e4f507b27efc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a009bd4044610f2fec540ff120525d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43187004b77dac891be86cb4e86d796c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa8e9750dcd8ef861ac63022b430e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8767c2b96e27678c5bd405b0b958b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae504f563bee33cb157ef225d153ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ef9153665bef19e95c503e318eb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab27d0b6f28951c844fc7a28b7a807699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab0640169bb7df4553cba41c8ddee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119618944aabfa8402ae12f4dad4654701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb085653e7475096679a607a15f98b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d59db1c48a0529d9fb0931eca61915703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d7a3f60560718fff274662168edae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aced3cb2c115d7af178437e88bc222705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b28df2b86cb9546f9497a21164a19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9a0d9e81675a1109a97a8e3189fba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbcdc7fa7109b160f658e6f7fd9d20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da5667ba6e1f63979a087724889e7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f9f46528b2c2c746f4ac3b87dea9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235a1844665c7d37d5fd318c8d8493b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26466ef4f75c29397baa80c3ea8a2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e73c2da9a22fb53c2114319a5dc514713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ba89929cd1916cf01b22bfff45b44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32bf1e8caafe6deccb27632186d8e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd741eb52a01ec1ebdc336e81a6f0ef4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5914276cb3a51171b87a235980bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719c8a0e80dd0eda658df92acc22a97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f801270ef3253ea93afb8fb2485732719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e5629e5866c5fea169d70d5e3616720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c82875e5601e62fcdaa151cd4cf784721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07e473a849975de65e623ce6d3ab9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc39ec98780c2f6583c7b852e5a2c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e35e62d4dac83bda9c2f616e6ffe21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f440d79f0a12a8266b2df4bf49b6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba2a74a429aa3042240a4c3595f6c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f29e05ac0e2a8ea4724d22921ee95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955b6f03288e702a95b6e74670bd351728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bff390ce578157fd06cd485aaf775729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c137c7b94eb91979e52b351da9ead730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23b072a84f1f57cd0a5237c7a32200731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da42b81f3b7c7eb15747f70061eb39c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7497f8bf97079131d044fe53eb415733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92cc10c64226dc8cb5cee2ba5797db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce63a63fc64fc6c4a41cc150fb45331735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4e978bf6624dc9d86d58f74b1ed5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48be28995e28945c5084d7de54d0bd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322688eca28538e68f35fc7a8a434d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ce0c55f9cfe409833a8a4a7b4afd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efdd264f60f053bdefd4673f2891d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b8281db92ce96963f430729fdc8c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15cefb946114290f7f26b2801b3ff4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434a58e21f1fbc446d6ecd563793f2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef3a93eb2847a64c2766752aa0eb17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914f9336f23cbe019b1c222d242475a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b546cf908474e25c58d6b42ce5cf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7c399a8ec209fdf0a1947e07032c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8443ffc33d3acf7307b9815952c26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5963d2bc31b194c56dfaca92216853c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247650c8770171a011681dcf2218235750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9260c1f83868d697803fe6d2d098d13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c7a83ca726ed2645805bc8d7f245752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa803a2dd7d0e13eee5a5eae8292ecc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915738b0e2e11a8642d9e1c1fceba08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3d98bc474e4e6c05994ab2b9d483f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ece908e35fe5529ab85bfa19f992756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea69b64dfbd8c8e22d102208f25fced757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f3c027d115457f7bbae2fcf57520758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f00995849d02020e1461e01a5e62a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>