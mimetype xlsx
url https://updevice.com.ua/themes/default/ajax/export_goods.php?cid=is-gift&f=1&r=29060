--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2188b0865fa9f21844fcb797fa3ad291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f2da89ab9c86d828be6b8b6d6eeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6033f79dc6f1359b6089b697f10053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba90af2b2407d0ae9efbdc8de3b944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803029cb803a73d104dc1366107ea45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca9134f9cf1db64740d947b039e986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d565d0c2e137a168b7e863a7a9a09f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bb76300006059fe274b8b38770d438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf4fd47b526da4a696f2fe9b1f3969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd77c100886fd278641591bd092536a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b70d2d29e9a381c9c5a61a24bdcb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef6d032b6ae03c07d8892de1781d7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015e5a3189af73b8f347604dcdc9c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39412e2a252d7204c269076877f9f88b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f146e17806926341bda237de377a5f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5e3f4aff931d53682ba952c3051e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbc272a18bbe5725332d474a0a306117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c159d99a8d08f789a41d07bc91112f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f15111255d12381cf90bab074650a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d1b88a88880c16f02f1f78b0c4b5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1de2c21a13c0ade9eabdc52ee8c75721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f3f7e03add394d489f01ea3de3e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27f247552be0c4f37c6da6e3aab27823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2819f4b7d9a3567b58b7cc539b719724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2e3631684e3687c529d95467d8ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8067ab6d108113caefe9a8d4414996226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1a58bba4da0eaca323620859365e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00e17268ef3bf07b35ef19d07ab1f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd1179af4363511f538d08783d7bc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f77bc42f2653b204cea669316fed7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005955343768d0e58e9447795c1e4da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d032564b61bc88e4e023e206bf045232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4f1716b94b418cfc33c73d0cc44fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b8e817980a4808393be4950bd60ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858a8a7d00fd69cb8f605e2d38eda635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4881de0c16b2152a19f4719329d2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb8210a1c2195168e424359a3b5fd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89449a9aafe5384b7620ebc3c8d0971138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ea0ecf4be5ddd6e990103f11073d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53da3f46b8a74660dfa2e3a0a90a9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938453f71b2485ab7ef9f43399a7fb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07906d61f9f08e69e5ab53ab844d5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf69783217a1bbf9db63f147f982e2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e5c1d206f0de0cfc24c121de0f96144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a824c7af93ecb1ec1791bae852ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5219583df9228f486f82eff0082b33c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c6e32e17f500248360dcd640c09b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983864e753c0f10c530a4d17672f3cd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bfcfab15f9b5f72400359385f3a0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa482af487725aaae82616ad8e8805050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3112b88106c34a5cdcdf8445db5d34651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f0d06a4401ed261710da4308383652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650b240f01aae618916f68ed9afc2a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fabc084eff6cd85afcc418fa14ad5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b19e2f5b277f922d51714655631355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2913c137899bab73dd117b61c2c3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302877b3f3d943652637a92c0581847757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73a60855c421be06bddb5afb4b19558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb6305117cfa76f5a6ec88e72093d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac5628673f28e191e546d11c2991160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b64f96bb0c6eb465a26743cbcf02261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb5db468256b08ee59a0d3bb48ba4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3e7c204167bd3a35faed0d91c41c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c38117ac2eca00325e070e82a2f6d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f904685093b58a7480c175b4f399eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c9f6c228243a16402757beaa9862966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59dba2d25c0c168914fdfa6906695867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82360280bc1a6b16e0796c18e83f03a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6eeb9ab05495b1c2a165275b4f1e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c321da5500cd804e9be9a4c985a6c8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ddea9ab94a6579ef0a0ba32f172bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623bc418298b12be6c4aa1d87601d1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6d2729f6ec86c3305ba6609e23c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10535e38ec962c5ca9458eeea1a62174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eebaaa471b5b49df3123de72ec084275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6054256db79c8ba1270e494a7e9cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd5bfda2d139a00b99a8f61d267f6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509374cf4d8cd5cae37ba00abc2e3bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aab67e4d901d070fab5ffa3c6379a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81cf3788eba2773e47e0835e0daefd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72872e761bca20224a08808c42fced681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2216626d9217d4bd7f8bddbd63bf0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d485422075b7fe8cfce06304cf0afa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c051fed5c1bd4db62c4f5666a22084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1971176d9c2531ac0a0be60af1ceb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739691011e34e503f7a1e41c23320f4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed58d4ee3686c5f0f6f40df2c70f6a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af5ddd6fadf5db4f9fb156b6f00fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9ba93073c886264642617efc5c99b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accacecbe0df83f53e93ceb26705a58390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200e9afc45fbb8592cb2d9cf718a1e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed923bb37abe8293ff6825c359e5c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339aaece28b970a44d91188e1895e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0194eb044c73f0427bdbde50802e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848bb79e71c75f22a3e9f85d3dd4ff995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091c96f4135c3f6d2836699c5b626496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b95f8fc08df96be5b28f260e8480897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135df59a122670c395b2e75b9143241b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0124237db3d851125947787c0644e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad5c7d5a0c52c4f250970569a9e2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3340e6bb5efd1c8130c214438fd10a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50a64c711e8c98fa37d2bf64544d06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c3440bbb3d728cdc3e487291ecbb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d47cc930748b81b7b805f2d1f34ad7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5351ff4d369df2f996e3b42d019d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b623b1cc58dadb8659fd45080895a64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4218fed02219e8e69b1335c6a079080107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84ab810c89033f35d045dc2cdf51d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4f07b87a04b5d804ad63ea2415bc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf831b934c788f9b5f5a50cbbbc85c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99efbf76cb88990595b34bbe919502111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2f748b1b1ce0e77b55637e5ab99d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a3c3fe9470ace02bcdf3613600a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648079911236234d58272af3798f0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d159d2ea808de18ccad5efb64b377115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c5854d5d64ad7a4c22db208a94305116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888124bfd7d92a4534353b166ebdffa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e67b7c8ad488e5ace5ba7fed721677118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922070ff9440e1ea23ed12c5a3dd97b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a6767847d86a74c8dab34148cbcc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a8d91b9d7dc3c7cc22500177af12d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c116f94469adb60c49d2c0048ec4e72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed0c244a4d9f36e6ab3765a2c8a43e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860a562549982eaa30607b22e23b98f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fabc59be0ba68819d14668b944062125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b2b3444956104e025e7ebad8855e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7472ceffe69aa71a117293b98c4f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e07117793c05148f0418a124c5e0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2886807f6a6433b111cc1f3ec918129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f88d05ff7e9546e4ab13eddb5251130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f217eff9948945b323b15674155bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffbf8f639f3dc193f6208f97e4a45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11117f57988bbac4a6aea67960d0e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9581cb34db4879907ccd09591fb56f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f866f8c0c9e598ab789f940506d5c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886bb2d9f48a9749ee3349c93c540d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51a07da3a466656f979ab9746efd12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb5c40d6c307920b1e9408aa9caf48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292496d78cc36a0cfe663314e262d78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678527c1863dddd3fc2c7bb9094a0848140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ae5190cd5f45c0275f7a5a8a5d90d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da28cfbd67269d8bc1577009674019142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474e4d9a19d1a3a705a0c5fb0f775a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf6403981dbb3984b93f1711863eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7888e6f9211c61361636ce67e8efb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650837b72537c6490517d59fc12bf8e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ca46475d2a42eb1410963d35e3c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a49facc8c240837a922f1b85177c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c156694d6b64424dda66ac40b7588c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541cc7f6062f0794ebf3cafddc87b85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af8cb9728dfefbcc791599c11889b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16744fa69267cdc9ee0df021773a174c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4ffa5b8e45f5315df86d3992c7940153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0b645afb050955b3bb59062fcc43d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f7cc3f1f3f17e67d8071011fcd861155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3041a7a9dae092b373386913fc45c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f32818c3090f0578fe7571ae3b6cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c52372e8dcd46b2b2ca1f5692c66f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1286353750f7490b5a87b42f928648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dba438b961f1e21a6714c4fb7a982160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2247ba37ad3b16e73b984aa372e43a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce49d5bfe60f9a58144f1b388c34d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90c4e54e45b62ae2ead46e93225e2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b864e65774f830ed5ef89e91c013a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f309b62047795408eb416cc77d651d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c92911f2387bdf0e93fcd5556e5af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca1c5a7306da6905ceefb5f337f05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313b39cb39c8b6e28a660c765f4dcd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a512d305246f414fb8c8ae0d9af12f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd18d993d82716d1ea2c30081608b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eff9223cf1a9a75d4045490e67cfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927fa137500c5e0c47d3c2694c9c3d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e15ed990e34e4f04effb9c1ffc335e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd38f8744ece7530709eca6f962d5b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697806d49ab2ca84edd5e973745d696175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8828710e62624cccab3b38627689adb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627cd2ea9d214a6db1f8b64cd360fe3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1e25cc19a0955b9bbe7e088984179178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c583b760aa10cc43dc9bbc7f4d74836179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e10c9b6829255a1df327427eb591180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfcdd9d650938dda7ee024339777c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d633e05b340ff47ecb85f9d936ebb80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878be33e4b95e738d480cb79a26e8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220ca38fe069c111a32029c007c90e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49735e31d808ddfc7b4f3f72a702357185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb642d3ec50fac877e85fac845a065186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee1bcabb08f3bc7f14b795d24777d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c73100515fbfd7fb4f78bb72fb955188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13c920ec01a5b26f74f67a9ac0329189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c975d8b67934da107bc47322bc1c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533ae56c2058e8d245dc70f07753c72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c43afb7bba89529ecbb63123a3855192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c75624391bec33284a6dcd5610f585193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9afddd1296dbb9efe40dd055fcfe6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01307e27757872e2e4eb52a9be7fa8e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a9f9dde9c48e8b090da16782a2d32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f07d0e0ab3b2c6e40de2aac0197d24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01deb8372bd9a9a36787b35252aa0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3fae304acdc471e197b097a77e805199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e676a0b97e5e4b03ec117a7363e22c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b760cea6457efc9314e0b75ac6b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e17d280cfad95c7a8ae4426a4c4f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acc23f3af36f1030c6a98920475ab9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99e88015cf94fe99ea29d5951e9b3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a17f46eff2e13ecfe8798c04fd6c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86353fcf3c4661ab8d5387355964b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004cda4dc365306ac6d47ae5e536c04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74163d05e760e6ba904394b1a2e74349208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e6f5a8b3c788311b9b434bd57e525209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8d22067787a3b2de50329f027ddff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339277cf78a20e7c640130425b74c3d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e47d4efb9883562939f9c2c15542b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e35eaad7d55af9d86ef67445317da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49292a1cde34a68cb40f98b1ec2220214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8b0bb8a8af45a10dc8ebaa53eeede215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe340854d0222883c15fa0702d926216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126ef56c9abaecac9ce83c9df32858217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d28ce1d37abd2f70e50be12fb2bd39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4609cb05c31cfa70ab674fad552379219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc7441c3c24972b48a2055ed04f1f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fbb58f955fdd6ac01ed6b19b99e47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920999ca05c0c70f0ccb5b0d518a8e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ebbff6c33bae2a971d441950c9dfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1142ea96af6e6156142410d4e39a36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76722f1010935284dcc43100c7445768225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e4003f4f84d6d6b71c1e6ebb83da6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572b439cf6942f23137349589f84820227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61641a5648ab4e7ffbb72080bdf03e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ee244230ed3d2504e62892d6c9785229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7492205ec9c213585a74812448afab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed37db3e618c5b312ddc81e72c1c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a117992f160d894d00d6894a05c57e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422eca1df664992e37da8840caa8c32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dd3f5d18c52e2ac3e7957fa46d2f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eb5027eb80639d3301ede79fb6936235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f93c1e54d933133ec1f8246c10b6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83958435600f691981a91b6fb53270c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9aaf0b0b18ba903d129b0453099db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe50c9948dbc9afff50d247aeef5dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6a25c7a8bd8934cf66a3525fe428a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b03ac26cc541916d13519cfdb9a94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913afd39cb1b5b3b9df0fd68ebc91fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522279f3c997ce175fb3d8cff27048f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c9fe57f687a3681f92f0b3353197244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8a531bf41352febf3cbeca165d727245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bd405bcedd767d816fe6f913022ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add70671bb8ccdb2149b6fc765656d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afedc4eca509ad726d0c1d3f0397849248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158564df3bf1cc1051ce7a31be7da480249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4e4e4f85d7a754dafc6041667e3d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef10bc6d844fc41563b0ff65ac152251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e5bbafad1e55579ca810ea2164c0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae84c4ebc64f2eadc0e30b50a472b18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff401ea6f2dcda5aca33e9ff169b7af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920056e22cf8a1a770171246f307b482255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db11bc8fecf79091bf38aea3127f80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65773d8e784969cacd16aa0535a29a03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a8533251676327fd75b7493c4e33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3771af41be0c586022579e7943b7260259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcd2d7ecc62f132701c3ea51078a88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01442dbd13d65c53fddf48804e98db19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8dfa5826bf9123d30f24fdb636279262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5a270165b50444496d32994c445bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b312aef74176ce4b41124effcab73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc8123c9f28816a75c525e49e7312e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33239b7f0e1f6f937b83662ccae00c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420247c999208aace6910a8f3267bca4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95abd37e0851794c704ff0a650b158268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac23b3031ec1630230bb867ec3b774d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e171f44de3a18fe4063a8adc320c26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9f6bd89dd9dcebbdcc36da67b4963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcaf368345e37cf4444de59de9ee5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef492cac6f78906258b196906fb3ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf603355e66103fc9bda577040e23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d66795aaa6a59df8e7ef0260c2620275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2df4aa3e246557f12f64386ffbe25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be750b82f8be55d1cde7318c8376a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9fed1f15094b094c34ebd09b9b7cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd82b31f273dda32933c72b9d0da4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc671ad85928b2ea4a92d2f464ac5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4cdd708ce9dedf156d57f2364da82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303ab4f2dc71980eea810a45c671e5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5ffd9b0b4963c18b8c8a9a0d438db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52daf235574d4e030766a97c55852284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c230b54b485c7e5567524aef52e911285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2f4970de54de0851118d7b580b1ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2803bdc57504c627d5082faacb87f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d083a88587454b49b57fa188de838b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd24c05a44f4e089ae05508b5dabda1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dcaf27bdd434ce921e685a45f7a0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0b02a211b0214489f01e125039a27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9263dcc2a3b8b97320494c80ca286292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe55afc979079c044da0344ffb4200293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3ae66a06abf1b4eedc2eaf8f71396294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9b062daa7cc84ed4d204ef996ea4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c1ce2dd27a936ed0398dbdab43d61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1404a689498d2ebc4b4ffa4685bfb00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dabf3386ece498f609e63d468e2ad4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8b1a1d897239df73703daa39106a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ba62bd0d5015fa5eb3f61c3b81a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b4e3f0cab662ade82854d36255b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f98053a072fce3213801f286b855c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377ab10e363d3bd9f5160377e28e22e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e82be3b144b7ea6a697f5ad0f5277304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dcb1b27141930f2fa3f6ac851aa29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cdae5ac58c49c6a6542fe378e30ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7da1428178f837f0cee55cd1d7282307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4203405a1db7c2fc3a4aec3ed02f14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278adc1a0020b1b678c4f7ddb89c7bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc42abbdb2e62bda81922eb6e898b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c3f70f2cc0766935b8b4511095435311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbbcf333c4f6b7d9ebe8002c4c5f4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbfce1376dcba1f2c74b506b08f90c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bbabd8560cb52da1b6d26c0415c0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3dbdfc31b6c1eadc3496b0fba6652315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194db1033e68f1b4f865f48ab5e491c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee00ef679f1faf57be912be7a16086317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006679d0612a61fb88e7ae25fcada27a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258707daf088359020a1f34489f904c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3893e4febc293203dca9c8c0c50fec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60ec2223c1b675311edd453f2f178321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931899ad2fc52e963edf1d901020ae2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d715e0391e246b6db5233c532e5ef7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc3822f46b244a9f3de67235f3caf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65834ff170cf5061769daab46e9523325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690bbf7899a433944b9f7cfc4b5610c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6195143f7d955fb7abd8b5b565d44a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcfba0361b36cff071845fbe80d25f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4a43efdce26b7352a6c959bcbe2e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b8c0e46f784423f16e9e22bdb99d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355eebb2cfce5ee1eb97a237c968be7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d0033d56727e4c59288de74da3286332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff9f18326c38e1a05f218ddca3063333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963513d715cab7c0b715f1dcaf39fadd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81280ab60a77b71e845b77bc990bf4b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875757d3d140fa954280d6326ff00a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99435b2a32556d67d7728c598ac36bf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ba7b3f1bbf26f3d6f4d258590f7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c2fded2d99a3b95674224452fa267339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1801c70452f0fdfc22cc5cf8100274340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35fc180590dab51313882ebc0a9c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4791cc2b9f3f827d05e2def74d30681342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baa30e1057f655cabb892ea73f3f2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60484105e2bd7c0a8608ea745310ecd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11646e223ce18fa0d43e706841fa8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a84d89ae793eaf00d744d4f76deb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64727060ecdfe293a6bb77b1a1c0f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58dab12373ced21c9e60ee5324ccc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2971cf8699299f7e8a38d15093bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2686524fd5662bc6701972c7222ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a83204c7b6882e47900ee1416f784351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a177a0095725dc1ca609bec81c2eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfdb1d2fa98623fba238c6928b5b7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd82cceb04537e444d094f75d7173b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9210c660f2af7134d69ef9ddb88f64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b9db647090eaecb7fad956ac2acee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32297d1cd00f992d8e213993477aa6cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788957b183f24ebc468bafd71b6a350358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c65d2f27dc700b58a2fe528ee1b751359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e50344115bac50e478abb603ec9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cf0dd0c952981d78480c9c3a7614d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476e9ab850f95418263e8d0a74a6b64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ac6ea631b727aad86e6f73469579363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab48296796d2456ef678756a3e00897364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481425e962f052493220a386cda95649365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64082400c773a2be9def5a31293f8fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4017eafeb758a8c0fe3887eea08986367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515f6090aedf772b9cfc3ab2f259c2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94ab6965aa0c678b6da120c569fbd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae49b26b01dafa462a9e945130e873370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8931654157b4d2003ab4f81b09bd5a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82f68de5c0401f0de3535da63eab7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be3f4d8e449d54c6ba9a2d692f9887373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15147605bf1c5359b66c47b9bccdb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78104b21e5cf0cde54a9ec42e727eee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d984e3e1fbaeeda67ef8a3fed4ee6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa83ca8ace517048c625271edde3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2500dae2a942178c3cbe94cd952035378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb000f2e85384d71b00551530efd54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d693fc67dae572a7b73386edaf744380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0abb0dfef090e5e018e558cf89ec82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c948bb446fb10949a8334e2d909295382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f848f284423951a21334c9a2b68f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4929f3e0c836ea72bae113cc0c1f94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c34dc28307beb6ca2551cffaacc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4e956caea627bcc9e0858e660e522386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52761e536904843db99265497c0950e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219a86283a555596c971eb88ec71749388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733386d68f69d3a03e33d992322baf03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0b2fd7584f23cf5e568b055d8a2d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f438f9271b1828baf72eb947c679c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f7519158212a2438a4afceaf19928392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c135c0cd4059cadeca04bbcbec2b4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef16c28b13f56d4b34f535a52fbac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597db9299131d9e412ccc10ca7f9fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b451f22f149e32cb1c9d2de35162f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cb2a61e4ec1f71b1248a02f0d5f2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d9dbb05f5ae65c0b7cebb9463fa04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3701028b5c82452297569226becd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d313e2cbb14e673b9821a634e722a7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285137bad0f9d8dd7a3823e12982ce3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b7bc7ec8762c37607d704f2f6388e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f6ad3ea6f4a3c8f2c956c8b532b6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073db1e560b507346a809999e6a53f19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e98958318d89589cc1748eab82a3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc172e8f25f02b038f06fbd7b3b84127406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e315ea1a056da524a281ecde1da12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f09f05a4f96250a715c2bcac894ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a440689ee926fa1077b435296d8983409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86000bb7e32efa082e0cb450ab6ad05f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1f2d68eba493c52c0b218798da62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded236f015a3afd53e18df503bbffe9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de019245fdbfbd86c89974855c948787413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e42dc51c5a8e1784784b4c585bab3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595454c8e52cd4ebac900abe052c4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c2faa4ec3b9264c320085f0b67d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80d69ab5e29b486dcc78161dd991d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0572a5816b4d12f9658e82f6d3d69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9196fbcd4e7c7a8ff9e0434ad439419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5eba5dde890d233117e6877d7ad18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb50977c481aea84f97ffae48e44e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c50a6b6fd10be18e74be1df2ee97e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411dd64d4305a05ad180d647eef36e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf29908c5149e6881a8a738c19706d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936907748626bf25ce468531f713d2fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2b654f916d0b43398925fd8b43ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d42e1fdf1f4eb1486365d24e394a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d99de16c7c13f65495190a6bf4e45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdf719fcc35b36c55f41ca3dd06c3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e6da81c5a7690fd56019f4d784a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9901282a44331ba32b6c8e16a433d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a6cadf9c7f45d20835c79120f71c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b8f950b625648a1654af1df864ec6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da102a1584f1cdef62a340c84101554434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08736bb314bf9df77da321707c346a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40bd5298f5c4140dccda37520f169d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923a45a1636d4151e2ac1a8255a21cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8743f19682823b630d8f4085164a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda9f5146c33e1cd731288541defda5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9a9304e077682b50b16893dbc7ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8c7ef3aebce93d18810320634803d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e950569c8366b668fb0b04d41227c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1184fa3be64bf6475b7d619bacc17d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666da6b796ccc7ce3ad2ac951ba3b4c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f09d89ec8b64b39d7fc50d6a2b421445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2965c89b7fd214c98d6f67cf6098446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91282dbc5a4507557e1466132a734b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a2c170c10a1c6d7465f5dce441b31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5261cf76f97c52b5f409b32fcc08c7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25126b2a9f13509412b253b8b4597b49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7cee458b20b621534e822dd07f0df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d47f8b1b5b5d89089b45b6b756a781452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ff5a6aae8a29937ca4adefdab1ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a71e741101e8b330e1c8e5b7fa908454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc131cad006fff3dab7d60c838cd642455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2d5e6c496c170ee9a1c0e4511672456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d1db8bd6e6b0f21a74a890979dbc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49e62f82cab4658922833549feb38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1ab6bdfbdcdb12de06a655ef8c4c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a00e97e7ae5dfd132221bd99de52f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53cfeb2baba06439ae400722c6ecc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ecdeee3bb702fa42febee297ce74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a024629b4b03c0ce6e774967a14b3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8731dd15173624c8b4192f30dd09b07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617dad627a7d43cf3c6713cb44392a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165c37620a38d3d25d95198de67dc5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7168e8af4544c4de84424b5fae3941467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3312e4c73868761d63ad8431b7ea8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e2c86d6564aeddd67794d2e1ec45e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488755722fc964b637d3dcf37a908e3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52074e9b4abff64861d89d238f2701471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb07098473787e8264828e2e9a73f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d55e85df05d47e17696d9a34c55e19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbcb7460291030e3a4b81efdd08998474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011926eccd976a94e6b3b0e38fd07a73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ecd866dd0291e04452dffd4f99322476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc2ebf69898782b38de33c3102e30f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfb1229ea4bbdfa749d9a54aa058b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974e5d5e430aeb00bf511f331b3573479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7b70ce1642118b5d4e631a9b0e2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462676e0ae1dd82f4e0d98452e03d9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb330332047f608b00980325aaaa310c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370291b7b4e6e7eba7f3f4d28aa9986483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f740092198e7d278b843f460b18b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e7cc79196b1e202e1dc93bd4fb10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7edf5c95475ff5b27cccd168d6ee39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e820459d40cd101701335ea119cc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225bb7e46d3cbe537426aa84bb08d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3aeaed00c9f8703a754ee9bb6efe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55180af8e493ca6d46c0a140525e67f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad7b6819a38def9ef782c737dd416491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e45638b9543f724592ba1f3411690c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7f269225220e9657d74cfcb94df2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e77848e4a55bb84a036aff00f3fd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f6e584156b58867a6560ebae993f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e02725678e503afb5881787f7ce3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c79bf488b97de8c5995b8bb9ea0f51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c285c17b63d400af2d7f6642b17e40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d1f890045913d6f71fa69e8602f62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fff65778f5c3a5bc2a690bca5b7491500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434823b76c1bb080e2fd2c6b36264002501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c60922562efb3d3a3397f230dd0ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d35c310b15ee85c7ee00588fb70f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9012e048afb3ee15923fa9320846504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c85c2b465105d86c7e4112371a13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee50dd1f752e80a30a65987d345144506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141c696c8842faeebd9c06f580e9eb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5032a2aa63a0b8b1c6280a5dd7fead508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9ac86e0e8c46b7f0cac5764e74baf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9920edfa4d8287ad675e35c2ff77d85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf57a60a200d1db20347f123da2df9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf8c9516ea50af848633c46f992af7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc99b266b212e7df9a9e4b0545db2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6ee7386da66c2e379db11be976503514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc321fa8c2aaf2ea1360bc7a610ecc73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e8c350edd9cbb2632f2db7a26672f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2d573116a3185c4a49dfca6ced125517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4fe6eb5f3472d240e5212c0769680518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd054e887a8ab56842a69155e6599b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd94acb49cebccbaf59ccc0f7aa4cc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beb7225824130e30cacafb3ba20718521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca47c02376745fd6a81a211bfb17f68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2005a93c5943301c8f5f9b556814523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e68b4dea86f1d1b9ee28213db69043524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a37b962156dd416ed1bbcc817d1d86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e029737f5eac4b1fbb9a09da12c95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b251ad456acfa13468d5ebb11bfa3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12826696d10767a917aec716f36123dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd3875c809b95464c3ad42af859f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db50f09eea2fb7e752f9c70cd9916530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814a9c6b4d4871a985930ecfc3dc97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c406ff13fd78760fe4f88109304256532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70fda2600d01c7cd3045c693601eff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5a46862839375816ad6dd736c976534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f8c59aa369ecf256cb7d23cd7c20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3407c96c02c0f8ead1b66af0b248ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25111dc4e713d7008ba299e0c22b96f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f38195584b7d5c5d905aefae977dcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61430a03f3e9f02a24df34c456f64f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73150a5835b5f724986ae4ffbcc5a84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf707ee932725cc40f5598a0564eb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45599f278ee1cf653329b6a437828b82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fa611051217d122735998d97052dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c5531d6b121df2c68c42902e8e989544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86928a30c647ca9d42b645f48f07383e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f842c39b646f45cb481a65cc89efa29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d363d257f49fa4dcd48ebcaca440c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3987a1ea9535e45dbc10f2e9fefd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c85b305a439a2c34aed8acb41089b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1ee9218ab32915c01ef5f7eab7791550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f9334400919cac57e0a6cdaf74f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bab28c93e22744bdce06d30af5e02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb3d438c75ba9298edc0fbc5f5ae64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2739195c70548bc611e0d4d3969fd51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bc527ebfa82390920fcfecad24bec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22258a7a2efd9b246602e2c6bc63d775556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc405c35d789bfaef0dbd01f4ecbcbc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7205886ba77dca5749b184874ebd4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c0e63be66acd523bfdcdb486a2eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775a2d8574ebeef1ffed17a6607e45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c641907e22b18f64c4b00b907c5fdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd55cd9345959e65daa1227532e2795562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6df3541752f5e668c747ce02c1e27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d242223b97f722c2e7f967b6404fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e0f44276f1694dda4a87c502e81e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42412558400d2881b00ba084eb92397a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2711f6760328875a3fd4fbbedd49b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334785aa775b3884c068bc41bfdb06b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781bc8e6a71a2540f56d65956f3206d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6907792b7ad3dbb1363c0a80b8a96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e6b3ab306131ad7cee7d440dc572571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8755c1d36b1d2eba6addd90c82a5da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aab9de12f9908f4e6a9bb60816710573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a06847ecbd03b1d42a2380f48f3cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f002f93751fcc9dcd09775d18ea4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189b950e27f19c925ad79d28dbdf57b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650e49391aa624aa902f983f7f632e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fe3c47933e26e11fc50df6664a640578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b5ed3747052cc7c6e3a42fed5187579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314952941ff38a4edc83b766218a9f7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edaf1b6453a04e1cc315cb3ac116d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1cc1506a1e3e53d7fce2774b9de4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc14e833e52b50687b738472d9e364583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebbd5051c1eb8835526773601d20ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6e2bc9b4e4319cffd8311a42843a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb717ba31a8ebcca27d449e1efa49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3de2b3d063b7a428dacd2bc17700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542df2cb0822a984de73ee19cdd136d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c0ec1c3691b42ee910278f6df6b3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b79c136591e1d2d77311c760617a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfa1ee4501639767ca007e5ea0ae1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b283826f3d4ef80d403799ce352c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4fc95da862056222ad1a21c0c1ab7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f05ebdcce6db39e516cfa2b440c74a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aa88dcd3f8247e32d446c4b64d34c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76168200604277c8154b792a088236f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c912185b19e8772062391bc58aeae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3287895b72e895e4b452a40427e7127598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9adb70249bb6e0f15656e468102f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02aa299c9c982964e82628150be607600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a0cc1fb97627da33412631f1ca012601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246453a6636255b9cfa9e5eb744e403602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6967d818eef2aaed8d075a468a0c64f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab74eedbbd0c7a22697235d337860604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f181278e444ed8782b334c027d37923605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ff741371939056d9c2ed2625bcfa7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69774ce890b13ed5b03cb7365284231607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c80d35757168c6c64b1a569bcd01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a8447b66342279eb9a238733e9918609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cb61566db7c09dd942604c5639b88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff935b62430065ffbeb007fa6441ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c361e566c7f2d64c12046b70eeef3d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeff6c9f60ca97ab1afe6ee39b3ae0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391e75409ee4aa83a6c907c3b0698b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4a29fcd78d717e3a878f20e5fa9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741cfa1f67e75996db5a55626c5bee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21854e013c32323c2214d96dc024650f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6b4ad03bf97d21304b537fa4695ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c32b60d1e4903dcf6a8fc98590abb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69a05f5cb4a1bfa2c74cc162bd0f91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb9bde73cff4baddf00abd9cc52b55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee9ec01a7e70668b4ff88414de6769622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8eec100f54a0161dedb98cae8c3c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a254ed374da02423cd4314e5e7975624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a0e566ab87df066ee2ab7b33fdc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2073a20bdf7f6fafeeee9b02cd3e62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880db1bbd15085b1cfab9d2b6c6a926627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987e631ab3209abfea8d82fce8fdc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16c0f1ba1a2b7d414882dc503d28b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b34c0a9222dda51c370d5ae349f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07082a34278b0eff062eb10a95dc59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bdb57cde48167166b92beb6fea905632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea59d939274ffe8f5436a6e8e7fbd4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acf1dc6e9fbf9dd5dd9fbbc70ee43f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a4445c7d42c90ba2727f5a843f174635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d85aa09fe1f5aced92a4b47ce2435636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb48a68245a816cbce36a50aa520a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a46a9fe0c370805137a4f3711d4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8617c9edf42cc075adcdfc711d767e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0185c2111a3cedf7ad9b1f2078647ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073588bf7149d81f976227037f26fae7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896ee7d1a7e6b67e51bda39ec0c088642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368f58300addf2e5159ba8ddeaadae1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbac411eedf615d411c899cc08084b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6295c040c02596b5c626e92dac527de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01aaa1e528b4bbef7aab2841554d6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf742b049fb21f55ed7b807d10cc492a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c5faa7650fd8d75e931074cd3e027648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39914634c61c465f1f3b1809897d53f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557596b2f7144b42f049dac2dfd2ebc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b75e28abbe74d6d4f5215022f9c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6a8efedff81d13a15021cb8e2d0d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab41d6f17460e96ddf87e8ec13cc79e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d24734d277b5f1b4df1283064a76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23af0f5de4653826f3b359ce6a898da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084ef1971d02b009b9e007a292faec7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe56c82baa6eee75cc15ac155d8b9d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2d29ef31be48429fb17b263ce608b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457b89868ac564c2085752094f4ce9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e86bf6b5ad407950e177e982ba2fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58599fb641167b6e29d7830b748074661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8774109168ae12aec09da90da7fa9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59ba680d447d5cdf84e271f9bc4948663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b3753d9cf22aaefafe36d169d5f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509e2989e811ba552678080bcd7ca63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624026b72d47f992f076d8a8b7a9c5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72f298b141050de5b03ad0fc18a55c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a80b0c94a0288ff9d20812f0205370668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a0f8d9fda924486f293a43e871f74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59227337b771cb144d4ef36ae84394670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a5a80a9e0e14a5fb6f6d445feaeac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c82c99a98590c811aa7e0ca027e100672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c5ccc0d555215e6c56dd247500a7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec11b8f380258aae6104deb8d50f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c0e6f435dec647d618f30dae8ed37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367be3e5cf939626ee873ed337a0e47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a4a85b03eb76ef91317578bec6453677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7db294e984f824e2a04f538ecb8a3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f63bf2299f8c1080d7f4527b68c5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79499e46e1e16ba0e2f857794ed50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5333be76f73438547e4e549f8de5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fcf76aa907c188f6f7e187e93c029682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2911b082eac21b60e3a64a50df7d31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03624abaf452958a64df8a4b8227ee59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf332ceba61f177c6b261da1d33bf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c43d69f270de83e0e3bc8be84450686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0affc64a2f82c07a3eb057c46d234687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d476ee5194437cbffb2345f06dc136688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01840afe3fd39204b49c68f8c44564689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465416444c23eb30e7ce0d1df245a06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818adcf72c810a0fd65e21548d98032a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bb190a174168ee09803a755e8c951692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4120b91d918ecb16f494650e4e65d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebaac5003ab49f7e7fa4459f23b53b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaecb4b90e2f9e0aecabd88b4b0e909695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9b649ff05496c99c3adf76252c96a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d1f934dd3a8dda6f0a8caa673d1c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c235e8eee466459dd58d4edf80fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e86d87f09e7b65420d46be01f6f94e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81696c080b8ee423f7f62318f156e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f9e607970f69b25ea8ebefd3a4521701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a5b6a686d64792b98acdae45e0ba1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241b8ba66792cfe46f7c507550546db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7a21891d2e674f6e86c524e6f550704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d34935be8958de12f020e533ff591705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8d7d1b85b8c710e0dbb5bfcdb4190706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9827dbd7d539e4785d92ba210ef2bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c5c99f91cc5182168c7a89c07b5fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c93d8afd72588cc3bf3ab77f69dc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c172cb17ce22467963775545c6ac9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f989ce9dc2b84bcba6530c453b1f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816308a99c6745a824fce89e8301472712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75417d998d73aa98160de5600f042421713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0f4ed03c92ee798fba0d9a8299b0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f214646941294058360423f2e6c51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372716c8d52d1952c8dd1a49af441f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012325ce4f4771347d7d937f5a8e722717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732de331bd4d8dd3070372b7a6bda40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a036f4c93e2854aa4793f3e340489719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a49cacfffef25b12713eefc2d08a11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245494c763d02accdc045c66aa814d89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ba168d3fa96050844bff8c4e47b63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b1da5080864a1f7138f7bb5f7bbca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99479871d771cce0383770250bff610724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86bd8468393e99e9186e261ad04a23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd09a7eb8d033c8e0d401f884aaa5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c61021618c8e8c5179fb75c8dde3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294ec14f861beefd93af91a5055d2f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acabd60d0545559e8eaaa00f5f4975729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f377fbf50c3be88acbfccfe02d31e5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bcdecff68437d6511228dc8375d1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74d7bdb228749068a11b0947ce4942732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96908a6c0c002a7f2e573b191bfc24b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b535af7f9c75fb86a1325f8c908dac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd7e631dc73102d8afe090aed31b93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe880557849d5f43fdfe8c8eca63fea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0a4b157421d71ae5045352814d2a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c7f8c1e33839ba4d2f84c0db2085a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1559f6c2c82be948baaf91f4d0c23b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cffd407a7cdfe8ebf485479bf49f4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488ecdb0dbd46e37cf42fa8e8171e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d1fffe8501b588fb479b582e72e48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426e98af2b072600b4cc9864d73484743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52582354c9aab3586968446de5741cb8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a079f4870e5e32e94a95d7b76d252f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489b5bf16ce20bf09dfc5af304b07c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226fd6c43c714c3145e410571ded7e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8ce93f71d014729dce8800f7b450f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda453fb1c416643748abc09ae6ebf5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fb53a0134ec6f3afc25cf4a8c5286750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9e59a440030d0036a39a6ae5f2053751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b70526893de4289dc08b00c080809752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ed10a32fce4e09f35f24507f8e0be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372351d9d54b87cc50b5730c04802cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaa133fd23095de0ce0ff016e6b240755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce4f7a529efca32d3b01efe0147d46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf6fbb557700502d1d84651188aa8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48486b7b917f198c6a8547209630a14c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cba4699e4a31d0ec0f9e2019c80e2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f4271f0c39defbb58e1d6871098cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380dff43eaaa61da82e73889583c0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba931fcb8d11b29b927861e6502046813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac08c4511b5d43e5eb924b95e1ded604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ca6285ff632305ab28e1d07c55735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a525a2fba73613d2ce634d0af7b8436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b94a0f75c92dc9e8725f09b5fc3a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a07b287fca8bc28938863100586f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be9c8f9e2ed85eaf7fd396a29a0f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1afb3c488e08b26cc9d1fcb21ee1e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566942769635b6556c660c3861bf9ffe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22afa37ba4d0deaca043c6d9a58ec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3883cb00353ee60368db248c985c9e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aa63bf945d6d80cf30727cebb73b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a022bcce957c22c47c568dfb5648815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29607d91bf56ca140742974593e886df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e58edc487fe1ec7ec87e1a3b0c149c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec09c6ed19b3840f9f92ff2263a44c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bee11caa4190a32d8382690837439819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0009478280f289a795671b322343c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f7bb128ecab408108af35b54ded7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23119f59bc004df07c0853c227ba522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466a23680895bb132a4ac91ab25c43123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f4fcad04d754268ff2d13a7abda5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c0ff1c011ccfd8741f639989c75e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ff08189e4087a9aff566b4ba0646626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d63672226cf0ee9b29cbeb66bbc7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047700538a38285238f8859542142f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e49cb1995d66021aa7270a0bb9c7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61879d7e31c5a49f34ffa288d69f054830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ec8aee5d180a53fa96adecbb923ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb8307a75936b23d2c579679521cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8258645501600712f06bf387826bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d1f9aec10a215b6f0a3620fd992334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563849c0fe3bd5a579c19b4dc07c16035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13a785187ad4f9b21b4080bc22f9f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a10ff6f9d38964fd82efaa66842b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd240953d3d9e68e82b83caba0adb60238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1da17c118bad0a8c38719be65e1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446d957d125512f040ef6d947e573d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49278bdaa2a6d491ae3a4fd757601c4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06215a9850e2ba2694d63f7a597c75ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8d203a19259adf56225ae508e851743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4bc627ea667348c849f24d4d347044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dbf0b3c1b820554f2ce9e10c37b8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec6db409de70ce063764220016543246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a175b593e5291fb4e9809750760530647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95be54631301bf78fc480baa556bfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a8198041612bfc30c7fea2446a1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ddcf9b48861d02d90e0d50eed430a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc199e6cc9c41165a65eef083361237851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d46deb2887199c3e4693246a271152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96ceecc4e31bb6d2308dbd16be518553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a3eda646bb711e8615f8fbc0c00eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a2d1929a3f31117f1f43266e0f8f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89fe8aecdc6b7e7ac98623b9d432d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d754d901e5fc17deb8046bf4488c3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68223b885b9b730daecdfdacd2e599b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94060c4c4d79bc7ca1a92dbb300231f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e5cade0b6c80461a080436c378b8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a8b67fc673340a0fb15287213157c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3693b30f352bb2d3b0297567d42662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d3c1203fac503131555163ce3045563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b26b6da2b516067c85f9de9f01582a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ed3401b1bf16f99b24d88fb58a8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f992215956778a6720ecb0e7e42397566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbad1eeb7731f837afc8fba59d373667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2c17b1278736e2582ac8272a136d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e034e0204e4540fc257d15a3a3cdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496fbd4908e48077cd23aefd81c43970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813750e7a5b674e53f92995537b6a72a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47560c09bc214b1e76ae9d034fe4528d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f041cfc9871730c00d79fb55ca583d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fdfe6a146268ddd0f6d1b8eca1b2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859f5c1152df9080661851f25c721de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fc5fff63f91531a7712ad33026aed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbf0ca793f5f5826e7475840359cdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebbbe9eaa2dd53008948e77be1542378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9dfe67e4328035861e23c5dce58c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c8b07c969151abe493c654a621d0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc64f672546703df367e1fb9cb90b8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9023ae010ec14dd327ec77741219282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d78a5d82c594fcc6b01898ecd8d1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3bdafbe56cbb1294898e8cda7fb8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76027cdaa2697981e91da08bba57bde585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dc45a5133305f55d0fb2d5361d8a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5177890b299ba1253fd75cce661de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab950a4f54f74d76e15ba5f26bbe887688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14477be63606fb89cec37cf850a380f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4fe4d5ad0de36890f027c473dd3f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43b2a4f95fd7785acd0a636af77d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0898949d141e43d3118c39cdb5eba0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ff50a81a394843a6dfcea5c0bf9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697e36f4f29e9b2f148ab8c50a656d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0680d67ed4a2d85c50e063062e85b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010865b920cb61fde6f6f2bfa626966f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78333b5f2d3e8883470695f0923addc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f1820ab453eb1a2b3bf5f61c511d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286881cb1d0ebdf988ddb03cdbb7d95d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36738bf5d0dd5d8b8694acf0e778a811100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb70b9d1cc1f05db3c604d81610db1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7073899618e9d2037473baf4ce4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b543d913f70953255ecf6ea44ba93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dbcd74fe85272f0f090ff0a9f375c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7587b380813e88f75abb67fafec49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4becd95cd23b31685032688f042e39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d42a32e6eac30a5aa2e555c06d6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468396380e98cf0f358828f6a8751ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9126bb0deed27a01fc545657059fdfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755fe860f0277299a7a2112dfc7b675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae53fcfe8fc42cff0e35d73b9f95fad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed168454f5cb6ca2f4dad0b91214c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30c093f6d59f41ff1b0c502d7f3677113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c97b56b204627b6904695816902d3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aee5c14b83d336369a892212ae12f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd052c9892e0797aa7462004f7657f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2663052bc884b0023d60abbc1683a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd2747ce7400ec7e6fb2f1be0fb26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c5ccd9e56988dd3453cd9abb44d81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71383bc23e73b8ccc43d6800cf5a2f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04871d660eab4fe9b712d8c86ae2c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98ddc4f97eb7f7f7d6ae51038a25d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d037a0b0eeaf64e9e3576c17dee9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c145bb4bc97e2b7a5062ccb1e577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dab8fa97e081baad87d4f618b6950125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8019e54f37bfa3fb78176fa9b2acb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5760ebc2df2f80895ed59f736fc6dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f6bd3b4ba875476a9859b4d7b412a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28d50ae0f76cfd39283c6bab92619b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc086e16ae7f70aa782dd0683c55dc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798eb6c1d2775dfd3c149f4dc697120131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804aa2204fd7e603d547e84573f6ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf5d9d65999fb476b81bee3868af37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb54dd2f697ae5c2ebdec250e22c52d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350390d65697cd642f438345e5504d6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b52486db2196cf0607e3ef7e44c6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a9d8efc523d0d76034b878758491137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c1e6c2005bb67ef1c4d9814a0309138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8724fbc621a0945f0cd266525bda52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6542e21d3a10e7c4393fd1df75ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669cd9f3b3a413520abb2f874ae5c26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373128b613372c3e271176fe3a45129142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e5a7fa17b5fea5e5e4ef39d6fcd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c566f371b8dca748f0ce9c5f49f97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d26ae5b7bb598709a45b0dec75b7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0080767c9b91716842f260e2f4d090146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11a3dd32e4cccfd341a54a946bd89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7446e5ffbb735eeeec7ea45f1b44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549df030ab7be0624fddfb298e39f22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928a1f634e5ee839a7f19bd8185d91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1a34cf778b0f39c57277c7cf7ace5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342beb5084e7bda206f2762dac1b682152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d326f5a2d15dda8af6eca53ded87db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b4293c8d377587fea13bd25bcd4f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49d366ba199eceda739bc9d9aaea26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6f90e6e8ec708d80f03beb63c5cc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af09f9b8c3a568709e5975af582dc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bcd8b945f7646737037e619c8d864158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8d90684c9d647c75eb8465c6642ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51577c6ba2fbbc916cfbb213eea117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d52947b89bc1a68c14184758f4fce6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95419deff2eb03b2f68922006b8816fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e473f38cdcfec4a7f3428f449923163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f783aeaa82e3b6744f77c5817b59ebb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cb9656a2685872b305c11364cf981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309cd42e918ce9a19bbb24f23b0df60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48dbe42ffbede39b53c8ba763dd895167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c32a256c137656d8549b1f64991d8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9ae22b024e3379fe56371ed3d84b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b8f2db5d5cf2297f074ee9f7909c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae12c5b1c0fdb062f8a567a4c4c11c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a83aed227af8f0877cebad16ec1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17752a942cc98a41caf8010639faf5ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d4f3c7e237b1b5c153f972fd64264174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e33d795835d972542a9f7c915d2fe8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4df92cfccb465fa72c51d21cd277f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777386c3e43dafc5ca062c4aa0411bbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a42bb171b1c368c7b97ceda600781178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e09ee9523623297d8aa798a81341e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9a867cb6739d853ff21f3eca0b060180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fccb60d369ae2ddcb58cb2aa65fd77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06408323de9746761a3ab9c403ea9fea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6eca7b4eaf4d7b2b41c7ecf57c605183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf2d1df866345de0eaf57fdb2b3bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d431bbed64c6085cd2e452413ad11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7f46b78775454a07be494a730afce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3d31159564036df63cf85dc60348a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a805c0c4234c1411471dd66777c3706188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943997133da73a26795625f4e3c5d2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f0322b52694f6aadd110e4f65ac77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70efdd29e197e58d3c17a6815e9d930191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292441d6afe06a6dde20340b93336a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38708a21cab09391246dffdf659dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a1db450949af67b04d662800d953194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4589ba51515d4c06da373a09bc7cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea026f6eefcfbbff71bb382f6df267196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69559ec63f4e0ad46e30d685d20031197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd825523a1bf322f8a096155f90118198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296b8259fd2d86a58c3293a9d6a1388199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc48c3843a6f0be01075cb4ec7b17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5bc1b771171ed37ca8c0e4067fe98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be27b1a4df730778bf730f6e2bfa9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9036ec0cc32bed601f1a22a770561c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4bb6b668f492398b5f49229e54ebe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead437b5101ca3746f80f7a205d8ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66424c2fe47cf0e7f68b3a60f353cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ff9252b3469e71cbda4328ade5a7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd67e03147beab0bc33396cac591e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bffbabcf319d60fe5b7e82319a0da1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e254cfb760e46a8b1ec9e0f91df9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019565a2cf2b3a62d838a2466f05ea10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892c5f1e92dd5446499cf5a1d8e75d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b11cd369af60f5d4e5a6d6999362e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8514f7ff3bd76686b3873a76ddd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52112bd12d4cbde68302258f837d30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c97a035e0a5682565990f526707f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d9f8a5e48c1d278df9b0c39ab89c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd387b264f3d0cc52ffb8ff6e4bc6a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06123db6270ab1e10ef4f4a6fbcc121d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105a093e6706689e364c67cab8fa5dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be33cee73fc804008801738b923baed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee1f9970ccaf66dc85605d669ff22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44198d3d49e33578468f790ff6d56092223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb6ab4e4e0e83c604626b27232849224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97970580d2b49f983e51154611ac50a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086a47635ddd822783154aa122d854226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1866a0d4cea923da6e900c4f69ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea462e1e608e45defb21eecb67d2fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34751c24a5af0818521593f26c0fdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd882fa4806accfd64998e14217f68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31459721a4286a0a6ea2e68b4c60c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dad2900a2e076fd5aff75c73268e42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80fcae3e99a388af47a0cd6b23e6c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb431cce237a76d4f18b7e7f9a16ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae1bac89b982825709181160c684f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db502029fdaeb56c29502e7059d0a80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de6bbbe5ff80e9281e8d3d556d1a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba61eb83e4cf85a137b339cbc2848d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae10861b457392779167b703516d70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a037c93ff20e97054f595e29269e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b9f5f67f209d83cdbb48653b77914241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf1fc233c3120506552a41876941f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dffbe1622666d08dadff410f2f509c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9deb1aeedd3abce783c55fb62567f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19444d18e15d542edc9ce698077c399b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3cacc624a019ec6c4956adee7f5ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c6ef9d97773b78bfc345dfb378258247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd41ee62e4f89070c1ac47ce39a0ada248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5bf8504f62bb45a6f955381e4ba6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa76f5f1c7c5bfc64d3e4fd8e56ba49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ceeb6010822c7e61f2d4bda3f670251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29619462a561a74fee245c2e9ed006a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88365d87d93160f8b0ebd20d68eb7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d86a8054ec09aa35f2a76aa4a4995254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea58abe36fc6ac0c5dbe9a6b81fa180255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef3103f8600911d26411feac63a802256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f1281537317bd4d9b22ab7233a171257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fcaaa9ea0de23fd1deeef773f1723258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0351232be821b4c23f805c055ed2fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e048770d96ce8492455dafde2e78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3bb2f1f0dd2d0fbb8829aa6afa5b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4574fe2f8b578ed8c8e9bf0d89e975262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aabc06915ec0406a1b7aa442534308263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5afc3169f4b9f0f5578f1d73774bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d150dd375beae74b6174388a913a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5eb9ea45ae5c4619b4b4a9d2c9779266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cc46fa195cdb2f302841d072837b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89344a0beb6acb142456d3927bb096ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc242d237fb6250fa2c5fb6fc6774269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251bf474229f9cde5d1827f8dc0f0b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d80ba8f12c02c34c72dab6f4c841f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded59bee4bc417d220afc98c5374178272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e913420a595c6b676b1432d2a493273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a36a929d2a33172882106223ef5fad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca26b3295e60eef1d267d1dd26e0fd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d98d67e4d798202ce1bbd0b79ac18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5552bcf4b3085d03be9d080e9ca1fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bf100de898f840d15a602e78aa708278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2289942ea34a2e717a99513ff8749279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35a54c71aaa847ab17ee14f685bc98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a9ce7f027ddd474f9def079c262a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa664030f5af740e3591fe19183f40b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce70fa4f596de9c1b3946cf4256b51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fd2094149cf21f4480842b609f160284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa720448abb85104f6c5b95fb49bc72b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387375d0f904cf234cfdc44052930da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d312de48106dd9a1dd216b7ae67f78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada58db4766b2c82278f22041b23bca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6ebe1e9a3a2508e4fa770d46abd8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3220fe3fa9d24d7daa9ab7b77e9b57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f067530e47a9371b97a83c37c23d3d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811e79dd703079e17b0699b711e143292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293a04461ba1e4aaf3a55f188c4c842293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064a817c3b39c387faad9e9da0eb122294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fbd1bc9f86813c02a3304c31e1198295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465ce0927b06f1a46a77ea49fa69236296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce5889bde7aebce5af6c3c95fac4ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713469e7a4d73f545fe743b889b4cef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea69cd44db8e47bcfbda1a64c344e10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b456739b0303f374b387683136c59dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d2833894f193af6c884d93478371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f11cef2c6a5dd0230eec6546c601de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517984ff55e37ce2a3d63c23a9d05ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4e1884f98e9a9102a95f48f7debc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb982ab10968e59c8d44b73173160305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab13c8528151c5b5215948236e5fc9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c37bff888400224d73ea1e73490be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622c87032b0706326bd0e18dbc96ca2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5896eff514d0143f4d0ad7e25800634309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cff5f81b1aaea0b58845771d64a7f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828bb77fba97030a28e1357c689eb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71856521df80cf9f03d755b46f08a517312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4aed73e880013444fff1b64cf6108313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a34f6b1461a8415e95ac74c668da0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07501ef22bd864366d8949200d690ea5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd76b84d018d8fa2b25128502546a97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7832295ee9142bbeca8c05f13aecb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68d001d3c3466a18ecd7e4a2a3d143318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972498878d2811d363bc7589a253eddf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758132677d53a3e94b0d733feea3ec3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8d8c3015bb945b91933dfc9b6f340321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392094ba1997edf5d1b0ff597255c06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88306141376b2f4ce965502263f2686f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72ff7de647c418e32ee535c52535c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b651c7dcb2b0dc866b4b18b3e3c38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1018d5c0c24a91f7f4d707b43b3b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d684738ef087a13df64e680a8e889d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65656235f5d43f2681341aa98e696d49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655652bcf783e7b93f0886516cc8cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e85c2d303c27e797ea6ce69d2515bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4528372303bf9bc0a9e6c32905f469d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82199b172f3ca7f7af8cab527362e683332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad187b6c8e3d541b62f71a30fa923cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fa3e2925a9994681c40a87a6a60e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d22a4c299cc4f0f389c30ec4896f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80401f54bc9be654cb6e02874d0c1146336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cd3d50d199a127daf8910751aa76e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90864e862277fbedd0a8256864c833338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad619cf74c592f91e205ac26a3be86b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda05856ff3c67571e6f2c92bbe52dcb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d2cf06e96d4b4b5815f5016849a3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16174d388622d2c07fe507f73da9008d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135577882fad93aeda2c37853847677b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e97b24e3dafac308f686f0476fbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a68f8c426b36234fdc45491f6f266345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc78b6f09525f775f067f7dcc4df40a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b019d93157cf88d6491bd2550ba8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5937e64ddab59afa32e553e65dee3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a88f8174f1af414f5aeea0850f170349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb454a13a772a87247fd120d34b6ad7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cb9498551de67abec8faf3d976fda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749743141b84a798f3a494c06b13ffb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7884aec13bdc96b1cf2c161f50a36d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbf1b628ec6e9fa5a6ba0eefda4b91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22652f423f067de0c0cd9b9e45187d70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c1a37c7a9a0133ed7833bf44132e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b733870bd73f932385de2dec33141357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accba0222e6a2763db3c1ac4842d91a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad786fe816db9bb5689f90d67cd02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8992a9cad693b3e2c4c25e8d7c454360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf53e2211ab25aa99649c19d919dd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c270f669b036307e3010a841c13207362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c9b38efadd04c65e4ca1684f7b45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6edf2e8962874f524d5c632b275a62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92e613263f4fbfd4ebdf004b6ff78b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed54ecb3cfd3757581f20218442e73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7736139a3628c15b9e718b0898ab14b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958e934194fdca628edd785e2567fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390272b33c393ba44b5bce077320e7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a0d60118bffcddb96711b4327f64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7a9c0d586b1ab412875974716019371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dbf7fde01856e47928f3fd08fb097372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce23cb40e3d769b9d609db8110a29b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf65e956d556f637fb067ee640e705374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5354de7385d269700976148ed0531d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5adf1bbb51105c43e8f6db0e755f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c14588d49288d119f0efdb5af1ada377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6d0f7157141d71a6beccde488dc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb929b2829f34a1ad3f2c43e293d1d48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46210cc62a2e5232d467af43c0e8794d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbc7a7fdadbec30151c20227bca1c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af591330f023f3aef2933c3bb78b361382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1d891196e7a9123d410246a935eb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88ba0794f72b1489934de559c9b2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3d8e506f1b7c85672faffa8da9009385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557c99b9751c59a182c18f67ef0982c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fdd95bb3638e25d9fe5caca14172a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa726c070b6ddcaca2c95c09657db86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c441a42c09d2ac09fca183f744e41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2130273892838fea137d44d85de0dbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609d6558c21f9bd09a5a0ad4450dbf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb78f4276e9ee6a29095a474ff5c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5407a4d539bc63d893eb81448c1ca4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9264cf1adb1231ac9ddba8a37ad375394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf526f74daf234171e920a96feab1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b15876709f54648abfddd2796f87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f34267f69bb1c71eede477f3d4e873397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b470d03312a6b392f1f3df87eccea01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeb3bfa33dcbbaea87a705e3ce816d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3990b5c10e9ca777d0a5960e19add14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ccfe20feea9d4e0f3b084c0f05ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424cb9fcc3c1a53187343b325c8e3be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278a0962f77bd1c2e5abae77d3b734403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854c0d21dea02e55820ad97290a5380404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feb6d17866a43fc62eab52a78e614f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb4980b646a1ad1c74e037927cab0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08a4641cac20ae4f47d6e27c653f6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd9857b49f3005598f9c4233d4e5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be1d88ebe667a3f77d348c078b3b15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb509b8b7871d61a4e6b24a2cc750410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e192a0f9c549081ccf15c6675931411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8357c17c8d7c5aa639a50d3fad87a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a52f303556feb252f198809150a3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e942f2f7079b702dfa7702ef942fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb9cc920fc900a09431aa24383f112415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb2be27eb818d929647ce0a05e3ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff89e96eea210c7d99d181b35132e87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5456684f6b12b45bbb8548a0efaca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40379dc7d396b64ff93a5151c9ea15d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fcf27129018d11f363a42a61bac4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92431c56062de53f1c950315d23915ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d5ad0d5d362a5a18756634dd388a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c283711978bb28d00d1a63e8576c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393b54238cc3e5d7a4a3486129c1b10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871380af593729b57f458786a22e981c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca0c65e7f9e02d001c7d680435c9bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6917e05ec9629e8b0094f7897cfa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218dc10a3ac387d9cb6780f2ca7ff28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3d4d176a88b3240caf7803a883002429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4079b05fdc5c527decd17f18832c159430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab5b3ca4f30feb558930d4e678a8d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201f8415d7ee33c79e9001ccc3c581432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8a5c88f359e4a7d0edd9a38af015433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a1fd13b0bdeb9e7be02689930baf8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826053789d8c50481de3b9859aa7d95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae03c2da6393cec32369813301af344436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea90d47d0c1b04573f54c0c7896b2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c945f39bb3dd507ee0128d09f05038438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba81b7e13adbef3dbc13f303955029a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e59672ab673e6ecc2ccb39583d86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e0b6499dd44d0204dc0b12fed9ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c701f1ce4cca584190662dd60b98a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f367b1152266bfc908a6ed41eeda0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e98e2fce7f6f833f23db38d5680cdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6380116e356ebf062e7a13872816c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b4506839f3043a0ed22b942fc92b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7024a41dbe4d7d944d29aa8b14a3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c7cf958f871c17634d15c4005c7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c6b56a8b631999fbbef909e89dfb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f08e9ce5f6b282bf2775ee03e5879450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b4fc174d13f9fdd9139c231174feb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ad406032c8ca18c8389cb1b874d9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd293b0f12d82a35cedaecff53f674453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103185c2c8b90f5a64c80e2149d766ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e02269cf89d7a6dc98a08f49ac41c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269c6bc7deb9048bac7ea17bbeb07e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b49f09ddf7674bfe9eddc6c8730a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0091ecb20457dbe2a7702ba0d96a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29a2170c8336140437316284ab8b5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc84fc4809b905a4387ab3624028dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb942771cacc6d4212e3e61d678c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cca79c30277e839c924c1e6dd425b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6483436c995aa58667754096a019463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e2e625abd9ffef554d5a8fffc449f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52163d4fd11af29e7006a134e6cbb273465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfff0173df3920161da4ac8dca150ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17326c3afa1c0ec7dbe09e4b07daf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541a369ae5964ee082fdd6a1b7d0879468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0a101f1cf048e38e2c0d422c9621e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851c3b3bf26de8cc536223d43f1ae29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9f78d8817556a9312e5196af7f2c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a883dae78b318e80a3319ca03a0d24d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693250d989d77a0b07032e6c13a23eba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c3e935198ee544c8c04b4a43e5a6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1298c9d3bdd2c5d087b59df45cede82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e56f805df78ed3463033d2743a4fa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a941d84f2bb566ef777da82a1886e39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fde9fd45716b4dc0753399cf16cf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380e03b1faa9ecb309625581da671db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29dc410252553b0df924bf19df89ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11a97207ad3d72d5bef15bf177680e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b5e9d55868587c6ea19995fc85c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18438cd4e1bb7a30553fbd5cfba7e46c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f2fd6cbd040ad5b382a2d087649b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7f299beaccf23c134d99717055aac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba8cff523cabb1964cf876ef7d881486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c4cf7bd24ade32d6dc9197a44b6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b538226ca8f9097df53843029b69bef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d30784d5111167ac56cc6548e03228489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aac9a1d2e4fb3218683ee0bbd8043490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c76f90c38af45eb85c0472c6ced3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec1437a8cde27ea7ec11bb5f88a11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf8e0cebddd11bca7f05bfdae178c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15eafed6668970f225dcb9d9f6130494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4386b342c562a3f109c39ed7457ce9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6305da4f2654379f35a90625079c0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6be6e8236ce242a0a20300ce8ea9db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e525fe9d605cccfda2505fca295b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0a6790cc8512913b0aefb808893e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061423730ad0f5c9ba1f932bc543df0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85f54adf518a8e2495851549e92a1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63265826f21b515bac83d5cc6fac00cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb61a1a96160d89b5deebc24238c196503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183466659c831f4be41430411e6281504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32cf6a2ac10e5afb473980f13fcda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d96355f085a25d8cd33e6c5373259506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e233f86224fa4b613e1a402439af1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b9e082567ab7f661e0f02f2c915a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36427a9252a03a368c6f5d3ddbc8e4ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8af1adce521eb7c2d02ee4bb7954b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71d8c0274e8488b43f4b762da824d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056b0e0d42a497df22152b8164e57cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6127eecb3afb380087cd945de333e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ccfb2313de5e7e6ef4b693cadd43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb7a19c703c0863d1c12ae049e2558515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743dc7c0b9d1f055b6a9305f24855f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b2da91dee4e9902b43f3de635085517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459606166c292beef9dc19841e3b5cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda85741da81402a2028905bfbdfc37b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b62a98e27486e331962f8d3c32c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38707496cf56ae21e454bd1e4c181863521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c068f066b4ff6586242ca16ffe0097522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086437a8a94dac65782a242b2b0e5c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c0cfcdaed7134426156e2ac6c6ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f3dd25f2e6b21ea0f8963f3f7d9b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc32b8ec487e273c03dd45d8147ea6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658fdf488282445ed1c1f676d2a9538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36294d5cd13e07b1ca5f1778a15b1642528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d92ae13147d5497f5f60797a439247529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eed758f822cd96339b871b65885fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5eace67f289b7caa6dcc1e75ce5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b06d227b9a51c81200b7acb38185c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87a611ca9ad943d0a5e00bded91693533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845b80cd6941ae7337eb2ec0d2ec274534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d10e5c03bad8f144229ff6d8daad9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea2c87b40cff16d6fb649b7957496536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8416b7c171b267b55bcdfeb52a597a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aafd3ddc91410118bfded99464d72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9846b9a399ba21361e4311b6e673e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515f124d8e2a3d0b7ac2bc602ad722a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877f67d9b61305ea3d3a2b4d0d3a862541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935253d537c07f82e8fe7517088e337d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff08f85cb3435a06cae8eca315061a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6e8abb9193ff72b43e2644ba694a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b34df379f080620a7e6c3d11f0dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6360a6b2ab9b80f335381f13a896d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49479d67e63ae135ee43d74f85e3c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5aa569ce7ef96639e7588057b94e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df223e92c5af3a515757e4dd7043059549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925ee256d921bbff700effcc17d1d59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad3781855e8e859179e623cd19f177551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79eb0131c7a5696e8dd83898da5efd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025fe43e3f9b0f328444113c162f05f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3aa03e3efa7efc96bdc41bd8211b3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31962c30729ae47481f625535eabe40f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af508d7ce6f6fadff20fc52349bde42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526a386ef773d80110d2a7b2b3b89b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f2330d6bd615cfb8595cacaa5b236558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38bcda4c7bd67b7c519e223d2ebfdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163638e54a16973ffc4a1b498299427560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edd98a0c433f2d38f15561844ef01e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ac67b3a58bb566edb89319ef82fc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d91833ade7fb954e1c8c12576b8a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd556e3abad365b81e4bf82b4987e00d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b176b0eee2935e9e448597a80d5c62c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9fdc584d2acc3471ca1997b9c9c28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811617518b35885d80ee4c1694ba0c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699491467e40ea8bb96e9343f1fd5f54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00732d13df9a2031ff88594d315f5a40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106843dab8631310b16a8aef38b6fece570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c4e5653e92f259d91e00820c2ca0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc5cc7832617e21d2014d5bfb1be0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d30b2059c2bb363024841570d7b06f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7164e082e8c5f77e3f5083809e714f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e814a12dda805b0f8d72ad464b7964e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b61d1b9b4c56f19c5775c1a5bb009a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ab502726716dcb089ec5d2dcce9a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de511f686f756ff2de742a2a8184e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf879ce42e053c6391e4e735ab81511d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b77bd2c8fbc58cd6f3202d14423d22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcfcdff34f310ec8be4e2e664c7af0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8e5e5795fcf92b94d02c853cde1ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8cb1e1930f4c02247ff24bac3c90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe14cf5cf7aeb4fa426e46d93f056a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa5dbe95243406465a372807e009a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ea2bb3611fe2e538c5f20a25f34d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd9d6760476e9aeeaf05b8cb654209587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c3ebe8bd8727781ea744b840e795588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d760d8d45848afc8c9850fe089aff2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99547c9d0dad5763063b58ab1e42ef3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059ac544b89a51bbca25d2c26af0a65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe70e1067dd3a233772635eae34a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42733914860049a014b2fe58511eb5ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593242509aa68de06db26d3ac8337230594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53491031805aec9c1eb9a7bb8d427667595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23314d3a83e8c27079104ce124350f98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead53d57c74a5e7b82ac5e6a2142eb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b0024447170e20f19180986bf2ff6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d54ee726db6f31d6f9fabd72e1e5df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1943dc6502bd1be6b96fa471cddc4ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccfc4555527621ef7c8ff3853bbbce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86887e3126e2eda575fe034615ce3c86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d71b54cd3933802c096f43e9dfe2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9882243c6c8ad63614512e22c792d58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015153d7709a36696208140369fef2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17623e093a10a53e1766d0a05f0850606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383fce88b0d3e5aec07c6cad2c61ff5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292128f0a243f1d579bfe14b859a2008608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90467303ea0e547b90aca4aff16942ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51d422eec81d039c11d02d0886e259610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b81473bb619ab2c0b9578505356fb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067e723eef70fc3818d1abdf4ec42d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22221e212140da58b902cbc8efd72c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6c139bdf44575891581d4a6c33e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ec85bda269795478ab00b76d87569615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58725dfc93ab3113949276d2a48e52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175bdb2e11e7c2a736f0162dba6e432617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8199fda632ce3fa8bf952c1705610c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4c0a56a6d02fe525807527aa6f993619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65787b8b6874426ced103755c700cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bccbd066dbe1736b333ef6652380a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487b0dd3287c2f5aaa7a2bed58b87b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a38cdcd0bf69eb92d3d92ceeb5e8c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926460d746b2edb385645de7e8c3be5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a330f27f7662887f5f9b2d1836a12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62b1fc9f4ea667be334ca4ae2238cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fba591bc77b58cbcb37d1e2e9ceec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf7eaeef568f6f6811790aac5b2104628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365264d6e08b49cb9e57ad7ba59b2eaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c5bc2f5ff802160381b40e3e831c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077112c41834a456935640287bc4c7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289d2a2327d361ba146345231210a6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc046e1ae34bf06adea690b9f6221633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224f8534c208b95fe5fcb31336c6a7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb3ef65afe1da8e04ea1558e9ac03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d659b0d3aafafc3b0d31a445873e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dbdbf12ecca78d2d0bccd2005ae23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e3c9ee1a1f36dd3c50c20533e3a2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e024999f315039fef345cf456a3bb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c9b27044f82352c29daaaa898ce9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11ddd4ba19f1b44a71ab4b46c201a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439119c9fddd1517133bb72acc80a918642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283576ae7f8b96e20dcf94f39c5e5a57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe10c1698e39b42b9012eb97328fa8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71455842739ca616d0209dc843054c5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab7465aee4850d35e9c6e334019d4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ec21661ffd6d353a7fba29d053e00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7a81c8def752e7e821ca68d6ddce9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20320273cc3d6e7b544dd3e59889bb7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f524cb641a9774ee2b5b8e50a9056650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec39a40967febec8db8e17c89d3c369651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba35218d985a828be852b458da2173652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2247d5b2565222c6f673abcfcea9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584242597f91850731508a1d7b19c14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0926607be12a1b4963021c94b17b62a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436cfbfa4444fc1798daa12eacf967656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b5dcd4fbbffbc04c84f0385da61af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e2299421d8f27160db26d5b35018a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99f30ed73654a15eca5954668dd603659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1b9074f307a3ec5de72c317c554fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa3629b4572fd431617fb763a787e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc3905af0f8536ce73f427c22f450e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a17212f677c097eab71e035b12dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d7ebc9268f63fc6b1c9b91811f3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60463851ef00733a9b280f6cee67b52f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a77694cccd6290cb52da5accaaca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f51db8ecb17399c12cc9043b3b45a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712386093a8e01f95450327e99de67d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d558a359511b4f6b50ae1b3a151cc45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddf1f8242c8dced038aa618aec02f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a1124f43b20d9ed7c127ae2575c4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a222cb471b256109f234b37feca1a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e6cdf1aa6237fee0a91ca8536869c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a29414d8736f3fe5a87a623535b83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005a21331dc8d8e786d9ed7c949fc20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fef07e585b95be7d66972de687762676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b69e901e69149984297ee7160d13f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc6f681f1b88fed046035605896bad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77bf5c78b0876b0f88eadbb5ebfe5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ab5eb4f634d4bd03d9071f27a1472680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1b3da74c8095da77309150e8644b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecf24815c56bb31dd00fb004e8be4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73789cd2240f44e783b956650d06edb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62318e0a2743f3f64603c951e367f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729c4ee03c1316640cf475e072b4eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c65a8a09cb1211597f9082f4949a66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f73aed08249927a62d10c042bcb53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7529e6865c80ac70f5d746d92704fab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e85467ee965ebbb3ade4a1cb88b86a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd6cd4df3901e30806453e134cf86b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107692db83604d5552336f59ee3c68b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c276ce1774c1502deab198325e53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2af9bf21ee87a433fb77ad65efe24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd29014ace4b2c930f6cd0a0b0cd4f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbedc83a37bdeb05e9d890bf883c58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80f45e42fbfa7558ab7dc8409bc08b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e41a08eaf8f21a0b5d7298debbe875697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61dc7c1cd5e09e95d68efd36fa70e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef9702e58a9b1815f453b3e6d928e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316a21430e13fb7d9ec706f725c1c12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029d1c097cc3970f7d61de3b7389226701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5bb4374e6a2477b83bc239db5246c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c3f425afd4e9bc110c6fdf73706dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454876f16b5c903f8e5ffc1c5af7b22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60ebcedf38ca6f8e9e495647e709fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd69e44908d4a7338a01963b17b353d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e248e7f91d544b4b2340b588db9eb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f46c7ee473e1376d08460d0f0a67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c3f80a9ba68dbe3713b25a73e973b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e9bc29fcb102ddf7faaf6c92fa10d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eadc2c5b241390962db3bf6c6b14b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5cfa7e5eff9c6a14c835bd3f2b4de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a87d2e976cd89efb9d3bf92cbace19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc475ffb1c984f178cc26ca8ecc8b88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406bf4033edf3de578ca4d1153583d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b7e14bc5e067d210995159cbf7113716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158ac42c246e45b3b35a880ae73b9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08461342d444c85f560ac9576d10c8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543e5f206cd648a1373610ba62760aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30acf1c6dcbf01c4d03854ec8f4db0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bd0309dbbea3123668c7798dc36ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867908c4eb0a85d26300478dc902fe2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d4215e692215ff3c8a690edb496c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429596544ebca5a9445084b76a2ccc55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9a6c701572195a940ead0c096b22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc646a9eb7c6d8309bfde47f241ccd7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8af3d14c2352ffe882596eb036147e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155282b3b1a6a1462fc9e56c09a4c06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b094d4a420d89155bb8d23ef68dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e8845014782750ff4a35df0ce4c68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbc5d7b791caaa820eb57eaa41f45c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc50d1d4073a9db025be69339d001732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9240c686f69baa4c386077490f0873733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d5fd553b61bb44ca56570a418c4bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c277660ec2fa3a9df304536031f0b5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491fd3205ac5e4300961de6626c8e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129d4ce404bd004310ae3e6a55f5b6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797033d28aecfe42fd93443d251ffdf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c91daa639f622c74f1733aa969dd45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1035104ddee32974b943b18b16036740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78ed5342c4a31bf1d8c5ac4e5cacb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4be85490db9a698c5ae2ee5995963742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43b75db523526e37d38ed85251c16a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391724cfe89228ef408ea2d54959ebc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e3eb7a961ebd982720acbf49b215745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20f06634307ddb6d688613672afa15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2120c3304b5e2cd6c465d7e8d0d837747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c62a5bf0c319b2aa25bb72a0b9065748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e5e9f54a01fdda292cb6ba03391c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445791796facf2a8e07e78b72bd50aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99877eee6a28b46d9736c9378a8db2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f096cf02295057cdd2ca67504f15e1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b0603fa089c6943863ff14108d71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60530ca70d161b97fce4c20b49578c2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889a357da6616eb840d7f3b0d2bb739755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46868fe8dc2bba477ff57414f6b8228a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f235bbd72c5f78133f02ce5c3839f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47162a30ad9a59417a6c6686f164d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc3164bddf69b54a7e7e546a27fe93759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>