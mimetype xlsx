--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561dc1750707d54f35c977a5e9b6db41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc9f96ac98bf5c03bd3a53ddb891712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3fc6fb4080c97fa1af0e7e7901a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b89b5dc734e443a4d4def2b6b0564c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67246c173dfae9772d895fce66c2e8205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfbd36075b432a3a5178ae5f4379c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371545121a4c2d04f00d026cc45620d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33f780dcd1ae792800b4d5d3aef8cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a1d1073c3a2f7450d345b6777f529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04a9b82ab81e97a98adf28fb0fecfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d878a01fd5333db61c4f0c4a0c617d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad0ab786393a1662d6078841cd32a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e5fd18c5cec580a71fbae0a52d43113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda3ec8c769f95e792d961b922fa4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4564a317b719f6f51e557e0d57ea115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a5e24af6fd6fc98563f5704f807116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5c7c925d2948277ec3cdf828a7de117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db535e0d2bfa891dc9fbcbe64b979918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b927c371c2b243c2f59f961e40f37119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce52c1e1714e42c779829c8fb6ac320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083efff0459dd40f904ef0245bcb894921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ecc9f9958d8b632ad28469a59ab4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e0f1d7cf50528de51a08962d279723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a849bdfdfbb8adab5fb17da64f946824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083542bc6567d5b2e41fed7f21a5252125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d6c9a65f0d1d6a3c9b6247f403edc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e01bd271ee203d85a79887343c59227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8cb1e923b98ccd659932d1515edda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551d20f6063d5f50876f99e791ac8a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba374a0a7feb5a1e60512117c86a7cbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c963d38a825a75d2fb13b2ad770ec631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8607b0dba1eebf4c192606478031f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93b5fabbd0ed88420956661b66b3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d84eacffa657bcabc293a75196d6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87489acc9319327759564f503561f2b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e427f875c626ac9c147e0d92db4b8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef084368682d2bf091ac4251104a55c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b5735cde2218f2d283f9a2ff0445e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b94e7bf26cc51584161bb024d3fa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed176666fb9fff74ebc18f711302b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403afb2399bfd9a7e57e6150acf69c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa9d71e32b0abf2d12c62816a5876942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684968db1f98b20ddebaa30ff4b578a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8e6a6b08991d910775ed1793e10a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4056d37f18a7ba21946179079663b1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedca1c0d9a76f4ebea1bb350d4f49e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf11688408de798969d3e95aa5552bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd03ade98a52fcd43872254e5cb85148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d21833480f0cd1c2a6bdd97db47b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c0cb8bdb6f013bf735f1f8646c5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc214dd2f6eb85b4257ad1d33ecb1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9d9ad26fdbee17367bd315cb5098752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090823303013277551c2fd84f54e3baf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a29995ad8d0be00b7d218217810a6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892a56f1caf5214416ea7bc1d0362ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133bcf3c3ea9a18e3858f0a2fa57f2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d29450e47264f369929c8f4d2504157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831ac5f2d90dcf17098d6aca4fe395058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107d0aa48fd02fb91e3c02e42af302759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38b0b9e9837b27a7d51690365279a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1c5e64cf0423462a97965e5b7ce5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73efd07077e86efa0028f338cb6d26d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406debbe09ab9df9bf693dca284f6bde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32b04451fc27de62bfacd39c2004da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de863f187b6ee11ab9e64fd74aa78c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217938feaa9b7300719855cbadfa73b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b9ec6c3b4ea958ac78d0c278b00467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eecb5f4621081443a08fb103fb12b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e878bf3692f7c733162afb22621a2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05fbb6c706a9ca58f1e419ddec78e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bb9f0912b240cab094a9de2cebaf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cfea73b92d8d852a6a861c62a23fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9401f12149b05dd010f6cedd32062473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc786bbb865644636f889f6caae3ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf9f1d89b9b98606c5a5e097c824b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7148e6baa1fb052b1b689ef32f372076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e6ef564405adab53689418087874f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e380d725b6409402ee5e9472047926078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3a8ff7c5981e217afe133ced88f9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121010389db787c601617bd39c040ba480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc39fa7eaae36f181b29b0e3d86667381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca025a5f4e7d83995dd9addefd1170882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19f8f2eabff91f49cd0079dfc4535e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85935e3e1b4ed30606dc0b660a20b9b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a3c11e99c6a71a4cd24e3985171985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da755448c625bf80914794bfc708f9ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148b8d0d4776432e92f5c155b308d0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589cea85cb7accbb7d970e6aa200d6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718a5ec405ec98a0a518b9b017c34f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c61d4573924498484706bf4e2adbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06f3ca9f76c018afe137b497a09d6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d388559cf29bb037748740608b3fa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c1dca1f0de3bf5e9d892889fff8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9329abd44a3e97b733e3c4cdcfd8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c59ac9de84a81862953bb65a1ed195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63669c042aa0ef0029f3fc46ac5eea096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa57512caca69f8694bae111153e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdc38b4be5cbeedeed4fd535554dcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef15c0adfd09e30ad32d9641fdd324799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e5be4a7a5d60d251be81f7be2666d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0e262a4b26bbcc40b97c51de7f8a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f30a97cf087c12d6804f4cd0638e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1be293c93c320b3b04ad3194fbeff0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9fb5bbed4da5eab600f629f4732ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9902980948af5fec24a7d535d427105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b607691567fb2981f85578b558dce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641e44d6249ba5bc72cab9e5b458d55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93504c779633259bfef8098751cc34aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95744fa9eb2f96f0caa331382de5a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5b63e439bc472b19d704e4f90f08e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8b659a6d04ec445a634730da9c638111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cccd99a1f1e9bcfd708e5f70f6f559112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c284ff552c4b156216497b34e4e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9399aa27162f859c272d7ad6491634114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd4e59ebe1818e96042109315190f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcda80af887f88241c3d123ef3c33f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9809593aff0ab93012babca4a00eaba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc939491db7ad1a5e8a99d1dd7936ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddadba4144c367dc3709eafff44fe37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451738814d314433e5cd9ec8681010d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a50cacfeff0abe92569a95c931e6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad405c5fc0677175143a1c3d9473b25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a15cc0b27f7a40254d494c7bde5f8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846f77e291f1322afcc44dede45a741124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd45b3240f345558a94fe4f78795bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f753a8e9acd662e2adcaa493711d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f1d5d25459b1817e9a82a5470bc7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbac042b3c0943d9536cf32f24b3d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07317fcf99f321c17eaaab13aef5a22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9e3674d568d4d560763f1f576b1e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd248336e7d9e2d3ac90ac09b90d8f12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504167449658dfc2b2a57b2541fcdd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07768a0bed625f9d7471548e2a7068c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98608ee502b8c2cd67e67d5edd9064a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa500e8009155485702a1c118921095135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a483e52bdbc68fc03a5d3a0a687b53c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ecef21abba60ab1340cabff3852e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580329bc223dcf5e7a7dbc44b9343f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891411e445878fdd75202ce213a5e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe524e3d0e4f6b7cdbb107d42bb8852140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda2c0860c9b00150b75cc076ebadbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1ec841ac7cea58d657dc25c87565a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b441d59c1cfa610ddea57b80da3e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2e9094765d992dd533f643136316144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5bddb95a42a169b6a5d594762b17b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaffc9dccd9df04fc0bd5f6a9c7d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df66bd8e3b9beb170d367be99f5abc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44de581c85ef624ba002483eddb1f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81acee9cd860c1803f9ebd770a717149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5b406e32e98f7b0f3f485b23cdf54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de9520f901e0a7d97ccafeef82bdc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df712c14302994df6703df0882829ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fdfdb626fbe90862f78f8f3d9241b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3a0dc33beda6d5a85591d7b6c2dbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68a044a5450b7dd286d5ee2573bf2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e45b28bcc2ba1bc0011a051de1591156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff17e6e66c204f38c8b3c1644a508d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282953bcdc7e39af3f727726f876fea1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e3c1acd8658187427b4dcb9f7b05e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13696c83248a8a0c23e405e943b0fa37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343bbf91d99b2bb046c8ae9ca75e387161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd1c2fd1bbde532301d8156950cf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc74fead9109d8d3d2fb0a46774ad0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff771c2c381790c07e80de2ab61bc9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b2e85e3e0a06d2baa6f4e480159e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c986bc22383a33aa84e3c7be0871d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad66ee0719a81c87821ed224539f27c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faec00b364af62810607b025e9da03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ac2da4c34919f6dc9cca6998f7f92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758230d157fdaf71a2c1b278c5662c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df9151910167a22f4e7a1aa174c04f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c8f4ae8b6d27cba70797186ddd392172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd2f335e08673ca5f1d45246f4f4cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f054c00e9cc234121064a6853860e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffb539159afc972a3afe2eef41acc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbaaf586c9e6e519c56f0b02827daa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13cf0665a3317c81588e05c848b1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b6b147ed517e2efe818bade825efd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc9d49e46e5849dc06f61038d31d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e99a9225799032b00c3b5550aeb0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dfbedd0df368100e2b198de7ca12f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c736fe7f239aaa3416d7e1f6cd9bb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d0f18e4a1273eef6d22a3364b5b6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfac787067091e55759f69bfcd47596184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b132c63bc8b34107b25d63146f486be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e224db6cb888b2eaf338810614b4e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a518e610b3d7037d296b203f8aa14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2854923c54442c6b326781a1995b71e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2e9bc8ef90ecec73798fe6a97dec2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a6c16cc1455db22970f60c97472d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981128e30810bcfad05f62a407c67644191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff791dfb0166283043fb210c5c850e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551348e5c6474c52872212164cd621c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3024876bcc7bb8b20516221af955f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e1bf97976d0f69b04d5e3ecf746b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f77a7acee83d4bbeee6d96d3f8813b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599940b729a0bb47fc7d64770054099197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d740c0a79b1070a2fa97d26b363b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415e086b71b7e220f582cb6c65671f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25421772324b555768c218fc7e0e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7bf2566b9db57ccb7600b933a15f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e175c24860a8e754dbed90ad4ba076202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24892774e683a85465a42431582f4e60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fb9c9253da074f34425da210f25b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638b7b1bc1cda4f9cd85533a78b0907205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9e77c295eeb0a327d434597e0d62a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76170d11f7c050175bf1de71e2564b5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b38f85701dbd8c0e102b1b431d2452208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb85653261aa9894de96ee2db09b45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50647a86dd91f3069900c0a86c423ddc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b82f81aa63681bc1b6e0e5feaf013211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15866fe57bfd8ef7aa61b186d30a1c4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d29c4b9d0620fb8e09a5fe828a31a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896033ef4de52d0ed00385701351e67f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d4ab99c0e67837cb615d68728c55d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf796b64d9a3a45261e35e84483480216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886d596d010eaafa8a0ff6a692e8f3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8998edd515bc761b8dd8ccd041d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae65f750c6d6872fbd3f5c85bd100f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec25a1867ab9f2d0ff07fb48e82c728220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e16814fa4e4748c55ca3dfcd1f54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ef9f0aa60ba03018fd371391f0bef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965fcf849cad917a59c751850c9d964223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63dce45b3efc914cbf5ba314d878bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4242128d32498431205cfe0e72907f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448d7396a596443a7cedaecbbc96c1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fbe7f11b508e83586c93f527bfe9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f1f5f637ce5fc8e21ccd09c1c9b81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4768081fc78e88efe2ec9dfd59d51b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f7c215aab159cc9054f3eefa0f33e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b597bcb9fdfbb81e4a363b26afe04f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d5c596a0c4f4e4ae1161d6f40aab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877f9e39f5e0c1f27acfe5967fa3a05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16313fe8a4e3add13a53d6fb662337f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3969423c04bcc4cec54d375c28f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6928c7e96afc3f5c661613f3edfd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c65130504071b191efce6a9d89f53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af378b2647e624bea830cd08a12e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955bd67b379e96d12d794453a62893c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4aeeb648969efd6d3d1ea1368d40d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d73e2f63a18c916f421ed341152c0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e1791d45c134c71ca3f6ef0e110a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e792329f053b178b2a027d748f450243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b44c43d3f3f880e407faf0d68f88a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710f84f6a90a9aa796e001fb3bed228245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c46c9b2dfee7abaa01da91c948917c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d740549a5d88166cb77bbc4e48c3f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd0421df526e25dd9299db820b0737248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f82f62ed4defed8de8f89a75906af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711afdb567fe5450a93a130afedb47a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f685b21eaa29b525674b0ac1ce0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494312c24ce24ecab1acf2d27bbcb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc06934c67b9b77b0df0802aec76fb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9d1e55fb4b829d1e7996600ae5e03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a9aab50c3292441ad02078362c813255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9ad76a53ee939daacf2cdd4794386256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326e21242e1c1e9167c82c455cd324b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0981b5fb987d26e7a8dc9fe24b969258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be4a70099ed8b22c3404a223d35337259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e10f043c5a4afeceff750e1a3d8be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c48c903d24821cb9c6919cd52defa4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c8a9193e1a05208f67393d169ba38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c62e802c929ee7666fd0d1acbbe1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46682e37f93bf8c9f52ec5ca2e6874264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b68990d3206bd4658fa161ebf9073e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d00d44b402545dfdaa875be98016266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765aa8e11ca1fb5e8c3fbdd3ab47e42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6e6559889203de8410a41c930e0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bf4fe34aa678c8ee17ca3b573c0e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f0e62ef501336496b909b3c35c04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0c45e5d121d484f7184921e280cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce5432cde1b5ba123d2174b06eaa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323826d958952fbfc79f87b787a0c7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f83744e87ba3ad05e943e466b515fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68742a7241555fbb2b6fa594a02b542275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d50fb3249cbe81b90a4266f74cbb75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c16ce3bd830fd1811543ef9186046277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254ef2454828eec1e2d8e5ca6ac39f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ab41a4edc41e62ad6941219af542d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede02e107b0830923c444b6e38934619280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf093394dab6ce6e712a8601516b1c75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5959018bb763f3f38aa0e0706fb6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1f305d49e5689a26256c544147813283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6860575442881f50b109f8e9d9fe6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae2fdc53915e8817620eee69bfaed2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754709bcb1627750d19f0746cab6cc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c7918c5676725d3891a1b61d82bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ae25c61ab22a75272c8993a5601d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b95cd410f0af8c178a6e1b73c1715289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23218e8665ea1be989c88199bd671290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b639142c3aa761fba4e78c37d0e715291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c566baf1f770a7dcb53361a4e7bc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf431d3dc9891ce9857dca10c0f7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b2d31fbcfd876c8958613098e386294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b1109357298f0df85929dbe1e95c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954009f92c63627a8a88be97160f9274296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad75c58eaeca9de81f5bc25215b4d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aab5de452be62305fc888d7043fa8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890d6057b313df27ba5148a7544086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a4fdf6cd4049a31ffb20d819fc883300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d26667f7c5831aad26069623d9d9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaf9da2c0b891a0669e409523aad34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49549dd6ee803bad87b94b31387f69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14110a348454c7684f6d8afefc33ad1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf128cfe33803d6e6587fcb940948305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca50f5d82c1c824adcd786934081a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d09ede155b751458f425370e76c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f113fde892ca2432db7e3ceef79761308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8e2ff10ddc175dc1c17a221857219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09fbf1ef1161e2483e1aaa22eced9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e96ae8f911a749638911fb2397d871311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bd84ed0a0f1cdeb85dc09010b1685312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60c161ef388b815ccc6340031e2ed7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49217f7b886ef6798ab0f764778c12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b43b5dbef3b729267dc7d96c19bde6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0ffd4d91377f2399a0b625cfe4e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200187891ba845767e2ae2da2d65772a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209693025e58621a623f1d52f404595318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ac96c149f14c180575bc9d0f6570319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c27b4b1639027fb6576640c39566a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc0e1a9645d4d2fef06803e7dc251f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ace2950ae5fefc68b7843bbc0caff1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924c25a002c4641552eae966e880d28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe23d485fd1769f736e627d55bb33a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962536e436831b05880083e3ee50183325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699acd59f42878dd037cfee1ac232ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c58f21a19aee419e7401839990bb24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13637442e0258c0d5fe29c617ef3d80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af4cbb894df2bfa2c1d463e134751a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50881e48e261eff5d0db87a1e68aa7f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9078cd8a971e2bd5c0973c9a41b19e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5326fb53bcce3135d0e97b3a8dcbaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097e25ee88413097ce5889f98286302333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada160e25bdd4563c38393130378f12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf687f30be51d1423f9a783023580e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110ae4f56a9dad3a964a18638e4b334336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008cf8d2de107bcd457951017cc6a16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfb678b7773c5f1c04a8770ee73094338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d98d70c5e9967c7d6341d56127f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe56e1738d745a71019118e4e7b0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6e5bf208ca37d5b03d2ebe2231360341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06292753485feee7dd63b03a9891ffab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186202f7d5432f64caec9144c3a87bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da25fb41ef809a79ae79adb8f3ca842344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becfd6169515e84e9529fa116cd32e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865686da54e724107bc7740d81a55ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edffa1b1ab9fc53f11f5d1d34f4847347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3cd2ef170248ab155f9243b4dffaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e1f14c3327323c408aa6ab5a93d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a60c0366c31db47600425a1251365350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b746b3dc40e0f3a3f52c05912c8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15756bd4d2ba3b7494ff2c4544f6f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599201d7aecb19eec4337a2b2bb64a94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b77a09ba2b4dd9940cae9fce838a53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b89c151a4734144a401cea1ea073c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee590e8399194cfadca36a38413e6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ce9d6fa9252332963855db55d87c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3dd8e2ebc48bc02421e3c9948d1c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d21a96785de4a1409e4e9c9304b29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0015c8df78ecf7ae4e5471763d4d895360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa3f79c571f80ccbfa55e04e780a3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddda7f4b2c313ce61db497ccb97268362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de05ba224ea01ba3cb19f45da510d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c0125b1766e63d8ea6a838b5482b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e660ed9d2ec5c7966e9bfbfa028bafe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a187206337d6d0e2a0ad7177c91b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed96c351a2ec0781fd61392028ed0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa6b42a9f177ace3bad4d2328b623e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c2d1549e434e1d85db11274365aea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30a4320b1c71f86cf5d34244c2913b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddc1df32717adfcaba463613c07a7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf10e099482bc30b19301212a90bfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eed07e52cc42e684ddee8ebcc9c78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3f18500c7f82d7a970fb8e351e2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8abb122f635acd54d5ab06e3725d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f7e76e2e4bcdc13b60ba442b7e6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affb47b518575a7c5af445ff224b2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd2bdc13ab8a3104749c06f326b34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d04caf19d27efc654994f3e93a810f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed1fced8a8f472f4acfacfc8eb6917380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b3955e459a611e2663b27ccf8182381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc7115b9b43828e7ec8fb24f9b9d1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19470a220825694ee6345c125ef23055383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c7a30e745c43a73c5c300798cade384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3a05b683ca1e046cfa03074b9e23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2fd19d645bb6ffe0dd2dc1eeca8e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98f200d77e67d8e058eb61dbffd344387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76de622bbcab6c11a2d2f30ab3c2bad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d612b09f42916723b8f0fd24f553b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb741ad196deb07da21190acae174de8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d736e136feb5fa8836855f0d1db267391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb911fbc1d92eaecb2017ceb77cd391d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb4d94624ba0db1a00da67cc601e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3648711632543d4d965288d951aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f6aae06a8730b23484219599ef8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd5aa38ca99d23f9baddf52ccbfd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93505d95ab06c58724ee81492eb10c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8798c81697af69ffc0e5ea006abae7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733e70507f8f7182675e8aaf73b0b64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0912abaae82b7ac885de59af165775400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01c2e37c7403eb56b652a8f25a5597401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed06747fb623e86b1e00c5ab1092f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f859c7731f91172985bacc51a72d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecd66ed872a247d542fd910db90f1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaad507a197d0f6dccb3303c319b99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99666ec461fdbc70475fc9b9749ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407441354338853ef75a731baa8e44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be002e13c8e4e4935faa7fac4cae09b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb53649dd2a9f2e0fb1efdec22e8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e9c10eb71e4a91b5b7117555dad62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0795f4ce707c847367a129ace7363411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edd507b5163de2958e32e6e589cc4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf126f1899400b0f45457c1f3905e2e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac65ef01b94d714609323c16cddd3fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f024bd0eb25e1c34ee9f126be903981415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceafeab64a226c09a2f096435bef055416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b467feeb0e0eb30d91e26d00a250417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0258956028264f4ecd09d1f0061ef71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7633d39add2dc0645e5765e587bec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49c2103f5eb2efd720c6f8967b510e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a2c9d194ac0593670dc03ea4916e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ff97872505e8d9f429bd34da2a31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258918a62a65b68f57d010b22d898be2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea66cecbb116b623b399267d044a5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51da092262512d72742cd64e506ff0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210976f689628a203255bd6e1e6b4901426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fba3a6bdac7798053e5e43d33abe3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4d20187ef48bab2cc54a3ab1b435d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e8f27b52b9289ece00b0aae47de1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac769feef5bb103a1101aee501f8a73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d429e5e94bbc4bd4b5f2e1a7b4a768431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af20c4e0954dbce77f81ac366c771e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e197ac908511f83c0f140e2802261b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8056ad0e7e14ccf90f67961f15c245434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e890dbea0f85a6cbcba99c5552ed755435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6168d55eb5cbab2bfad8af6914959d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3468903afabced1cb2b7b25315913437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a93f8e31e6c091e32ae29cb90ada5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928931082cedab136526283c7dcf69ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d58cf0181f967e949634fdf5bc868440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd013d2d6ffce112771be0959b06ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a678f7c7393e889d20de99823f6d1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa173bf72dbc85a50166bd75191307f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230df0a022754fe073a520a52e00a83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638a8197f45afc71969ac9c04b4e72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6ac0509fe457b04744bb6c3a610ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2febf9b28166a012886aed5ed483312447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24eaf1e52c93d52a6fc333528ac85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae2e0a5049c002aca21fd422574f40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530685ba8c599cbfafa93a30d21272f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cb00dbddd35861960363889b46a51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cb912ee232d7c1c54915e72656bfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe610ded41306714d5336d45f0422453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0885248309840863b7f68256fd9659d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339560cf538873e4fb3780cb91dc6079455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd002ba47fad5b76bc7e15a62a3b6dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f3d86aa31a806d5f8e8d4ae52da54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d77de70b6f32c17c609e19a101d00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2233c01a12fe8340223ce1416e6a24b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554578f2c633ed0a7bcb15d3e2708b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccabb22773487751cade92edf46bfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f5c1b42b03b784c4aefb91239077c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d9484dd1eb9c99b41ffd2827891d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad767f115e37cbf013dd8ee28b672470464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e28766d5395fc661c2ddc45464b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca897de457ed33ef08664d4768abd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa0a85f34fd8969b8cf89c0ec12a2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b44a4385b679940afbfab48df7d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4887da6543cd87792430aee92b8b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3304ecd7d986fc2ab6ae79f0685edfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72972ad279b753c08b3f2a2faedc7b3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b625e4bbd7fa801e6b518d5b8c61c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a85a1783e88eb3401e06e4e864836e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5292d8704b367704344c7875920f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c4f5bd91c4ba97c0f0ca144705ae3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ee71ad9315e17df6a59fef4a51b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fe29378915415227133c835942fdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49302189836b58e3783af9eb247cdb72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5586592e4060877c55cfad29ddc7be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248281ceea887cdc448f247762c4650480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8704739d97e50829438b233c4f949481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d2f4e96cc1800200d112b45ecc03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6be26d94b8c4e542e6e5855004394f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864ac3618bb3903accc62fbaec96c1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809afe638baf00fc072737a82c465f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b367388c25d3214c37c79bcb58e5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7d6b58dc3c64445ea6c8c4de7225c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5246c070f2bae325ed9efd55e0ba0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ff643234b3ef87c5c9608e42ec58c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6d11f45a445ec15f4206ba1200f6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97753f0bbd62b426d8599516879900491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50b3b9f5e7732fd470267435bc94f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994adc31d59f7b4bd7fb841e03f66fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a656be2b31f6bdd5df442b42c465d5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff5ac0698c1ea9f8efe2979da6635a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0c71ceb2fba74378066f6c751d9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa91e517f6d9af4eca291d1193c28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2bdbc66f9fd7bc7e5369508def82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b809bae1317153ca4ecf739953a14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0956f5c30d04a2781d9448a02acd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3ca5aa56b72ade69ce9f3fd9ce499501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f7532b90f229d04f8b3c95c62149502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac93330cfa5cc2048bc91b108b7b782503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb1614bd0e4f78474fa73c93b6f77a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba15e5b3f06bcd2c7d4f48dd3b1b52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f7ab42fff0a0f087435e97e7342c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437c60cc79bea0f057693813746f21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf2327dd1d8c58fdd53c70765a6e70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641e2884643fe6809b32f04c1d4aa8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf921ec96cda7b998114b60e76b868c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ee2b3023202a06a3b65e291e90c87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e7a57eae04e94133851b4a141685512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036077acf8dc3eba6b0a2500dd5cef92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db8b07d11a29ae08b78700348ced7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e23f574a389e8fb4691f8a47ba20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a72531cbfc1fd8250198ccd19818b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f13f894aec8673df841c8509ad0c54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0946c83056f7ad6a0b12ac5309a351518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1cc33926ae26b2de25fd5bd74cdac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ce26d83cb74328699bdbe899e3d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaac111905108c08e713551c379ee71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f48332cea2e76c526cc8f8a59a25e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcb1ce1f492b46335d89dc1b50ae8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5dbe801b0167a4b90bf8beb2e038524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00352e0f6fba4bd94de5c209394cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6135f289a7719dbced87c209426dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b8e193c1341129e002c6b8c91219527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f8451f7845257fe5f69902422eb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca1a24875425e67318d87aa796d489529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c96eb22419f4092c625683c42bf9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c552f67dfb9042ede24950a85d4d20d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930bacbff427e1c7e237023b85c3025532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9322600e04fcf9f6e9b19b7c5f02d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b3f9061984f5de9f41f20c7ccb6e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea0c380a415ab90112817406f1b30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf25e7548ab6a70eef40585848628f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adcf855f07a1aef3d379ed7bd27e93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a1084def997f72039e7382b241ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bff1b2669eda3b0a980e9980afa062539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9acbb9c70b6ed47a2db903ffbb893540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b2d91e33d3afd699903d240797e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f1fb5b3c6988304e3de84b1137e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be6f987844002a2ac26bd0e23f2fd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf9c0bdc3dee1508196a54becf2e9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace30a3d43456d3e67844f4fbda74494545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de09f002d24cc4d52c6af497340f0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaf905ec5383b20de5fc1feaede879547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2e8be7c0d55693c57a4e4421754f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486abaa40ad599c27b72d46e92f2b7c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb8656915e51f08d96622eb540dafb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00bcaa75f8527c7a58a016c0c5b29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e7213f4dcf16517e3d6fdbc49699552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc57fea3440327c67f48b195e80c75c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eb2c94d18c3be6a9fd309fd119890554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717848f0c69f3066b19b02103e785be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08902be017434d60d63c4dd44fdc32a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9591bd46b19d0aec9d175a5e77dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d228186c3c4dc9dfcfc282048d0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a231b0a75db953bf75040afd71bf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ccfcc5765f4be07b309bebe79d367560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb298a62c742f72c115618c5d8ff260561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0308fb7c86144f8f8342cadeacbad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe0fece6655a8567c0fab8626099f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36871ff2c9189770bf3f2f84bc5378b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc56d16c8a48d922ab1eccecdf273565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a739bdfa84ff03f2a6794838982aa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfdbc31c8ca52835959632e8d6f5e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2beca8bf0c7b3c7ba9d628040edfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf7a410c76b1a7572f8d2ee46dd756569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeee26c5b4d210d43494eb772072dc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fbcf13c3c009d5f2ba9e05a8aaecb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c9e38b3486fa55acfcfd4b18a7c85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633ca12d20ce2c44ada69cf4523e8f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e74161880fa6d67ffce4b724adfce7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7453c8279a591870f30a08a74a78a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7906e0ab751d4b129c7440f84d29ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05431b8f9975021df5bc9500358c9125577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bafdf4f53e6b00fcf79d57a6c3c8fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951de369a8dcfb4365f897308daa7b30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e575defdf7a436775ea8775ac81ae2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b624218a1a4ae93870be51e1db907581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49cf97fc416912a2a5ca31ee7e94d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1cca259a41796a02de29926a2de28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eed6dc40422458a95a1a05fecdeeb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1bea5f5e364cc74594c268395326e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac33ead08232fcda6fb79a7b94b96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251aff07689065876a397892e15974f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26587e6d65b6ddb48a7fe703370a0af2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c47388294db516d54e62461b57583589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affb951b003a774d0d57597d489cc04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e645fa361f9857f0df1d3737b528d47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851955538429687e582be8a51ac9ba9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f9178bfea59b261015cd9d75a4924593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d5df2c35dfc57dcece4480a637446594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889c376f25bcc9a9abb01f74d4a148595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b2e6527594cc3ed17b28e2e2b8f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c2be0d3df6f91b802a0ca5cda90c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778ca1ac50ae98ee660109157b9be15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34121834eb0161c304fcaff3cd4102599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda06747b9678a8d4e428cb0bff4b339600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea6ef6753b2914a91e1722fac0a7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2197ae8ea4d451731c5b8c6129308f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7122d72a2ac7948c7e85faaf3c8c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cea5d805ba5d2676725f6120b0879604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4739399c438ad02c10d4131269f3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f09f683fb09d47e7b9aa0e15c03e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432da2cc59e30b6561f557c301958589607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918a18e3f58395ab54f361d492c8f61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a941c45e869110026b5bc135eb2aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe441fd9a7f7b902e342c61c0091f60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3912541c24e1b98e99a6d622e1cfc7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef75301a4cbc41cf6015267d5bce815612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323dde1ef760c40b76d8ce4e521527d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba8946cf401a4240fe12d92ecfd113614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83eb4e8e2713a06f08b0e4daffa1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ebe03ddcf0a440e0beeb94c486f7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72debd9dd71c555769f0a60015c0df74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa774ec91b942426b30ea4374c337c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696a335ae7c73af9bbb526e77e69dcd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50165f1a4cafc47cec8cae9b94422d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26751f02c64d675da583812dcb4eb91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f780bf1dd0b7dc839010579b97126f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bbcd974163e0c0ffdc1662a231275623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d15c7d53cd0eea42874a13e62930c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cfdd32d2cc6ed92b4da897ced674a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e61babab4a14b567d6f6f3d9821f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb877ca39ff9fc65f855d2c2c40aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe508125d401f247bc0a958702a618628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c6f9450eeafac3c1212bfa36adde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2e4c2d991e9edd3036206eaacb926630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d509685cf786dd8ed6e7fd1dd3bd11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c98f50326636a0e8c8a128ab0f790d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665bd66dd62f34469bd81f78de08248633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa98812623bcbaa5b02445b8ccc8dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f540144d0094031d43e1b5267f06aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0614e57cf89b451232d304805d7c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a56af80902db68a75893ecc4c8c77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb49f0101a5176da4a6ac43a8bd082638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d00b070c314dae14d4835609b76778639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1408aef57b2575bfec94addde7276640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e444d374baa563c456e34a94f8e497641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7d46e85b9da93e72775b2d485adc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c5104f75cd65e8fc56bab2d22e216643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a50143619d742a1b1942da66c09d30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a3148311adb6e0d6f7d5bfb50b15b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1e0b170431f3bfe33afd448b26c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2029815a4bd3f1f049e667bf04b0683647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af7e9d43e924c31a9e7857381b01e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42694aaa2335cd4d3f8fc68a3ad0ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089157d9cad04cbc73414706cec1e9da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487466f522531c6af7f75b1af28507c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de860d10fa44636c5aaeec40839d2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53562fdbdccea546bac54d1cdc21c3a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352694632b0a8408b19e5515d7c08cc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa5bdc089684cc991ad0090844e7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128abaef0ec47688cdb3170a7afa9932656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3961d7efe6387a78ee6122f1bdad46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a04020f7913a6e446de8ec39ff026658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6b80cbabcc68fe7e901a21c1b1a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047098d5b3ba1072944abc34122b0073660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360561f3b6e84f3b67f30c34582d3ea0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c077e0fddc4c441e6a74d73d34cbf3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d12534492d446489a4170bac959d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a727eb1245774558d2fa03d15cf4b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d62b45ab06e1ff9400b79f6776eee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf686e2bf43d1ff47e50814d445d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a371d08ed51f8f0b1dd3245e8594b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c80efdd96d20819e2b4375904f921668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05ea9e91e3a97d32a9b64f692c2d57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285eb987b26cd0b7b8e8ec980f98875670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84797bcb85b5ce051ccc0d1d3a48fa4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a869b5202a6dfc3c141d60659edd56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157b4ebd374c91b1a21a205810f3faa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27406286033fc601ba2cba7a6e07e1f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b51119a7d09631c1f7fc80503963b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bb2ba66217bb31d917d0340f5c074676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa46f3dde7cc939fda1d8c0a4bf3dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cff35484ee27829f9fff08710d881678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c80faaba5dcda5ca46f5cacfb06dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363a6fdc5b2bfc73bd5fa60a5f20688680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789b4067ba19fc7ddaef22e91128890681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908967dde7e6381fd2af170221dd74f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac54f72af9462e6d03506eafaae2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d017819d86786247df5f8d832ab6f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2041becd236342361dfaeba575c6cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083673069e0b0488c669f73184cf8d18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1844d9ad03c9d4543a93ecf6b0d62e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e55f4d3fca6154fb063e2cfb52b00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b778c4fbd344ba9d4f9a41c82b1094b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a265a1079fc95d5c1bc0ca9dd4c662690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb7f34c4f922e3b4f178e4105a1691691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b69ea76bffc191818de0de9c0afc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b58f46e22f9f7ee1d897c38b02e304693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd5a1a41a224220477e8dc4d71513694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252bad3362e5a5a217f2e8adfda5c1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9346b913354e94596cd306274417c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df70866876b8f6fe543070e6a39b9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52a0d789a46d264eeb73773802604a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30287b5688669d81bd8e0ea43f6aaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad5714453c0999e9ee574fafb6390b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3b9e16cf8d0b9b0ecdf45b6d4937701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0f4d3e2750c79ec6ae3ae7015e764702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26722283a8781671cea52efac35d307e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278f0720bc08ca98abafb3229006d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139be92b5acd83659b0cf724837983e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41555d400bf9cf96b01fc75c5bdd1d76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d77aa51e3b380e85378947ce848b86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f092ad4ea53fc30fb3fb51a9a2e0eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5a68d2125a40c1a95b3e81b44a93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246289275bc80931ebec49a0adf99d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ca6af8801b77c9394abad938e114f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4c49e69144de6e843b274ab32d8c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4a624b49360d35917fd973e185c2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f0d3438a8d2e7387b952598fc1b00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ac896585dbf7a5eb3833b2af623a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eab23605e2eef2e9727ad1b50dfce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14440c2df687db18d73a3f5379c99efd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7cecc27b1bf24c435ab5b6eb28ce3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0f0bbf752c8ec37f3b3afa89ab27e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e1cf53669fb9f3a17148bfcc41437720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248b58a1aeb410ab38aed57e445e6df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be878fe2cb61690d01dc914006d4a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1c0aa2eac1a961ce9df5101ee22ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29151d43aeba74b6e8d8ba20416e1465724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d43642581c58420481b9f7525801d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e2f2afe690bdb9f9a2e3f958e1c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8cdae312611bb0b8b4c29cd10baf5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7181d0240bb8615961bf58627dcf95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb258a1df62347d0e42cc1eec4f344729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbc9ed626ededcd9d28388241f0597730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f293bb2693e98fb66f494055d1681731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06f21328e1c5f6a1233963691420ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf8c37d760d9aac5f082a68b337b32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18e19256020c47e086385a87b8e415734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33495f746d8b2ea218cb089bf6b69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd83455dd27258c135318e2a2006e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dc1a1f5463743971f1bbc05b3e6e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf5e8d4947761d6c924a745dd53cc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654eadea4c680d9c276d6b57a211740739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57278fd90f828930ce8cbe0677b0c4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856231d6256d9744729e5b993426bdc7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6337561857f93c1bc7cacb67f3560f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea2c291af3451783f05cf8543e7ff6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ceda4ccb5999870535ad4737192c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb663e14ca6603a61395ebd982caf8a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339af20fb13133b7eaa1b8002f2141c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f41287a81441d493a192aad0926042747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59359c9bfd0df05176dd05986e5d1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826cbb3c83e3cc10bd7f72de69afe29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fccb60170714bdb4ebb85c37616b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc2ae68ceb2e7f98ef9b60ad20e84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee599b11a49126eadbc8e7739452f32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc598f42f809e630bfcc598f338b9ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a17c715d2462270c7a2a9f9bcad768754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15065967c37c4c4e9d566c0f7d3b694755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05188160c88508d400194c69c00a2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30426e5dabca2add0c5a7b5f19d77b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc60f96e4a8168e1fce03ca31fb6ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c3f514be8593596fa9ae3674fb2f9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d99945eb79e5ca479c1603d3efd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07e5a242ff4448b24c16abb325e0672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03bba4ff301bffefad6037117fca4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd864cd48828e54957d721c69a6bc944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869692487ffbcc77e9e4a9fcc53f49485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4073f7b63405d7733e3133b6799c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f2efe5b041202ec84d8f8e599ab4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ddb02c62adb86fd4510c4f2aa1918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e5e59ffbaa8d2701abf0fda47bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d1a2965340d2f70b2365e87e4f0de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b30bbc89b372c58451007a20633311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6635c6d36d6a79c4f7873464ed9157112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb02333b848d639019dd7cf52166ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b968d8d14662805ac9d48777e3a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1603698910916e6d3950abe9c17cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eebf869320c4d492729302fab73c5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc8a10404427c6c771c43f78a0caf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64209cf9417a775b4dfe9bfb40aa01818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e692ac8111c86ac6736d9ab54188719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5651d5f8a33df96fc46faad29a2ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644c697142e555ceb05f40951fb4b8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d29a9ed5e65e8a64d2a5790f7ac022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f8fcd305a7dc549cc54c2dcef9c6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7989bc8d5031c0b7dd06031d5e81324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561557d64823149914d5dd0fd90e9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006121e5353904bfc97596e2fe7db2e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b17820587f54e72665a5a9d2885b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b356dd3bf726dbf360d0e192f91728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc7650ff88f816c0747f414b2477d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd7baf99b042bac09305b32b3a14c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202e9f3612ff425fa2c63e0559bee9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ba4de7ce64784132804d2bed8189032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3189713020c5fc9a14514e192519a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aac07991232aa7d847c6cf878e00134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c113d414104a9d17a35089dad86867e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb128409024a8442c6fa864c8519636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d5ba7c082f62ddee9ae1324323f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b09b617681791f9785c59dded91338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3cee6150db2884ef6450c0d1e238239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a17e98b2e8967160e2811749522540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044cbbce5d82bb187095bc8af3198e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f526d41aa70a611a2175445554d8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2187f00a38c41faa7e8fbbfdb2a91d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc23f7b459057fe4dde19db1dac92944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef7cd2ff3b6cc9c60d2fbb73a7ab3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6553fd35a6c84313e85133fcf835f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945f4f3f48dbdc242770083a64c0d2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2228d5210b041135b1731da646a6ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01892889cb86f81214eddfb3c2a2b34049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa9b781956d3e685b48d060d2f08ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a14a4de34da6a65d5c38a380b02b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372bea19866331fc47f34fe41a43f4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc648fad89d9420f946b6a2c7790ef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1315cbd8906e1e60c67d47f8f089fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f5f19e8e19ed29750b3b0140a47255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d6a9de62b211b0f7be70faf5dd3e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca143193089f10c390544eeb61fc89f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7d0cbd4a4f9a8a3a953316f2c70158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef1e05b401301d93931ba0ac23415559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac331818e31c2b2e49a1e27ec79d01e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edcdb8397cf1e116ec35a72707c55e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e5a09f4415a8955e1602201ea6bbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d0eac91fb09965ec28ec1688a3f0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cfc3934f1cfb035e0716ea1d310f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd7667ce9e0d4abe970738756993765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4466fbe8710df05516192dcf8280466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc9ab4e975b0172ac657e4471508c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30580bc9824b027e6df8abf562883dad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d34eb09892609068be447346dba7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073fdf4bdec89ab1b4eefcd7fa2cfb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202279ab6fd07c3bd5ca11fbc29802071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ef526c60902f2cde1e3df0566b35172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d73f4c99fc8cfa0122a9c515b6b21b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c456211553ba07a207c2d4c4ef364874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea8a1ddd36a05994433bb2bb04f3ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd2415b59f5cb954bb841b2c67f00276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933e7811a8d4851f2da52552a634f6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2f8d69a664ebc49b9198f0979434f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb593ac85a0c87b18288bc5a80f552779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1a5b4bf5da6c3532c7f4a18532d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c241af14baf9d9b2bb58c89e0c2831581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919ffbfb9165c9f52128f6bc8202c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa9d8aeb1d3f90fb7c2d7641ae0c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e79ea44a409a65f92ef60d90f86d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c499b89f45298de17fd7122e01b8e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb0d2973d3abae5d0596541834f88e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b475c2926f05ea190a06117d4acd16a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe043d97a0e0dfdf548f8559dd5b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e717f4951ddcc6cc6a18a34052779b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f88cdc3ae6a0206cf13a819c5c2e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980314fdad5e0b5dc0c9e01018751e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cd9b249dff232ffb245fcf2ca0a4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb00de9b9d545dfda246ec29693f80293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd7d83cba5d645bdf41e11eb91a59f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204bf84c803e224ab9afb544c3e0d7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ad39829e50fd320699abd32cdfe396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4470f1c846320a7f3a85799c595774a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef8dd1b065914f37ab2f6866f751498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15968c7ac9e0cbdf23a2c3cccc965699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cc261d9914581b001b473cb398e54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c4e44498b610eaa7bce91e3e0656101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895259090be096a85ffa6e29352fb1a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99859bac9986d7f5c5b63ef012c78c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb80fbc012267a6a4cdf8ff2501f3eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cba1d1366569a3930f1dece9ba77b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc64bec9c05cccb6707f764e98d616106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9328f6b977e3fc54bce30f06eb98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e757ad0cb36278820d8b3717376a25c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7872eea188e1dcd15d3fcf6a8ba150109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e12c0fa0d5e7bc28b4a4ceac4d124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbc8a897530d7482233878d65ac28f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8372b3752675a209b2d0d85d408d96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991baac630936c40a8d4d7df231c27d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b764b251e3381b2831a278bfd2e653114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b94af1ebcf44bd21117c0555e7af63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c31f6ac6394c598f597be2172a1223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df045d4fa55c409fffb36d78b138e80e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277ec326188643d209c74af9eeeec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75aa52370aa944cacc52c22012e81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887575902d9dde251afb0976138b08e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd8b40eeb2cfb22075bb1e42560958121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51705acabab5a1ee37df3610f869f62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75593faab359ebca9cc2293eb8a3768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322f3d37dadd7a256941ed9013e9c65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df97942af93f1b3dea8434131739ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389907360c384d39653774a7b2639c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a931fd623388d99e8a6b4441d8d2243127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752d360e041cc39fe9080b327c2807128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafedc7ac480086b751e92eb50f7279129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63919bd8dd962c6160cc651f3e018c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581631038415049a7d605dd17d44de1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc22254977e5c891b0157d5650afc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b970101f998f5353120860fc99980133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e86876e4e273481e5a26cc26e8a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba515197ecfa49f431f70120ce6b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24361d0a355b81d8411f92abb88d28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b84788249f7f616c8ebbfe5810c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcaf95bc8db7724e2b59cb424c5d0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fc031652e162d88eea2298e1af2c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5c15af47458941dde883a470a7b1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb5c3645804fb3d4cff6791aae8da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dddcdb95f00609cba6e794fd88b527142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385a9b937717143306794e1ba4310e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506ce1d792fe091f774249699a40c99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e93fefb9a570fe8c828a9761fb59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f3d0dd12b185d951e06a519b22fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a993545f4b549dfa3b47043129772147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1475832acb719f8995505c7d153099148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d8c37b20222c29d6d304d0f5efc65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d91fb5d81facb1dfe02f3f805cbc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682650a82c9c787cf4ace858ca60b0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59383176e904d28ef633e248de8b74ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed9dd14a3c9da652fbfb2f5222201a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673510cddafd2cce04ab231b3d59f57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e41272128ccbac03de10d378bcb741155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f3e0eea0dce6fb1032085b4e923ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f211662ed0599b5c29b657a299eab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d1eafc68d493d3fed162e7f59924a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d8025093cc62d2513a4bbfe3d708159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76b2d29e004ee621231bae06640c6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e95f115606099e1f7ef8be6920322c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92577715079026360be5a21de3a18f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0aabb9ec096cd51cb79b071f36b58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eaf26ff78b3477f8c6b235d29a2ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badeb88b18e4696d2bb934e78e8539d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76efd9f9d4516ccde1ee281f35667d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b92941d9f82dc37122af9fac14a1d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11904dbcdda09f3f40b5db59559073c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d623f11d2efeb612ef74b243d88b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f6da9516d1869a0b8a30e1b236bc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62f80473a1c916956c6b42d1199beb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4a02f433c868c0077fce520e15f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f0b50d864af9401a10445cb7feb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5c749a30de0fc9b1e0ce30a5867f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3356c61b88e7791d2f894c9d55c426175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea1ca9626bc0741fc5a78ea006ad66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecfb8733cfbaa8bb0e09b78be504bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bce536e70a7b18ba8ff6cf2814ba0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb2e54afdb37f256099240caf924d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90a132b711973c73f7e7fe600e08d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265813f44166cfefb6f2e23fb6eaafc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08be1e0022071c369f1b3f379b2bff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f93dcade7922f2e5420951ec5a31d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0f2aa7b4958d56b64f7bf54e0e2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34b7d1085cf7e748339c18fe589112185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468ef79f79a9d651f1e25e44d9ddef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7082341283bceafeede18c7aba5d50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd9035d2e99589f08490e9c3bf7732188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df4cda44e7d32e36cf648f77b6ece6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b942c1e1c040079b6ffcc28616164190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a55179c105ba3d8214c475b7d44a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e63a66f09925b628ccd0cbaae3242d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c2d3639c1226641dad300f020a11e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75d476ddcc02fec630b43f0f53b5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c42759b63d2c37477b59d7069c1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132826be08d363c4d34dece95e823242196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e443693d9b2a22d60ef9953a9f38a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6712bc23c171e0eb76d1ac90ee272198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6183a842c32692394013910db8de9d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf977524021d52673887e6a9359286200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283cfe9f237e68583b39d4608e0e41f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff2a00671d43ac32ca5faa01a44ad5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa74e5530b3415b3fb5bbe524c613e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b83358f5e0dc474bb283c10ab63ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6075edd3e7914d630d91f763f22466205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7eb9065446b4dc07d815f50054a17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c8f6f1a36babed98f6990adfebf38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffbdc9181adb5a7f48cc37acc7709b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc06c5c053975f37555bb9b8885f2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407e5c97be468d843764f04a9cec43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105f1230a5c139a5c6629515e58ec7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f9574a24f6803f3e8416ecd677861212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a7062381c9488534e6c46385cb3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b8369f2e1095b1cd3bd8f24814c2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd5a523db6753f545d2fa07bb921f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b56aa8586ec1206cb7263da726f78a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bc8d52bb26e62582ceeb3acda00e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a445747797312ab58edc8791ac056a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dca48292e6e94b2602be689c488de9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bcb6f140884c2dee7dbc99074e1d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac1ca8d1aaf28da4e52509882107f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad250187ab0c79db8734171fce81a6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62649ba50c4c6ab365269369988649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a022f3fbb8b2ccc8ee4c7a70113b44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583ddcee56badf6728250ac8a152bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe639599df5b4a2ecfc68c845faf691226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3752f928187d5cde1713ffe3cbbcb17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a3691270069e109aa387df740d19c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8c3d5ce4e4b3e21449cf142dca183229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bee3a06dcf7f56dd5c0c3ed325207230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717abd688c44e1e5642b86effb40a128231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91c92ed52469933c6a45f0eba38db8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa29b4617ba6d3957cf91ecc1dc57b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf540b13312d9614804b9b7e8539d86c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b80774103d1f760bd7f681e8fad2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9266045534819c5304ed72b0ecf14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6104ccd917b48bf196d4a97fb994237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd37bee177e4998812f1acb223898a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c8fec42f476da75ece13bb1de68c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94492ae274a6f0de1596eac45c971f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5aaa195c334cc4b1fe173f5e4708f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cc18cf462daf22e5998c8fd39e741242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a8ecaccbc429b0011ccc2437f1bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31fafb2a016c65246649b0fb796510244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b15ccc856a405ccecdff7383a4b7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b93d115d858955cdfdf8852ebcbd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0254592d9419f682f2cee8f4ba3c98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba890bddd96f327a404385426d3cce90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac5cf13bf9964394c1c5fbad96548249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a197a3cdab8b711bd28c4dbb9745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378017ace19031544ecdba2ae66c8eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630535c33a33eddc39f008d93454172252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5453639f608f5bb0c897480e07123d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e00afee93e521d08bb2830931b7e41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706fd653d0e71b9d9af53da22a7c452255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d69822c342fba99a97118aa430c09d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94491039167fcc409c68291ac99ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ecc5c51dd54368186b43865235960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b866db4ebfc76fd96b0fb56189102f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18985ffe79ecd937eb19e4af83e66e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bea80bffdd3744bddfe126804ef813261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a8590b213e14b9b4b02557a2eb886262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dc63d6f6f8be739fcc0509af0ed51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90229bd43309e5fe4fa56dcb4982242264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e884e590ebf7f543376941b957236e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f7d4da014031c2a972e2d56d8f2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb0e09d9ee96f3dd7ca52fa4ea24e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fafaf81e027dc20294d08fb4bfc9a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50330c1f60699ed86d63208310b43c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7a152bd2f81682918d0cb48b7411f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bca9649249f05387dc576a54a5aea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03152aa72e05369fe7a29e165c0a625272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0c10b9b80932189fe7fe2ac479b6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416e3e209157692247cb2a0389dd88a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b38764e11f76888b8070d256b243e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf456c58ee8b3d9d551af08ab385bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333f7090afa561da6831c562c5f0456277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f74f46e84fbc839b9199626d96328278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b61ce885b05ab64c3b0b5df2bf5ac6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc8009606927d832f510a29b3fc18c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51bee6fcb13f3d6d0966d733fed61c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed99ab21dea3a94872f37c0336e3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d0ec1bf13505df4000a012289d977283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4528b7da7173b78d8003d296a43ebcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4353569904ed303c2bdfd831c5aca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8507f347ec03d7bee72eb2f490ed55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd2972a8c482db9815e2c907a0f6d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9458261e2a46be2d70aa9908698a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090fd0500f739df4e963a2e742a878289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bd598334fd5ad279e4c50e2d77ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3cb23f9728e086a7588fdbd0145a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb169f0a8defa4ae7ea7fd31a2c665292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38149d081b69a15be9d48fdc3b3e4fae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8657d4fba07b5d966d7e6ecb7a848294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719021b64207a285a271c8c9f568038295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca39bb15dfebd14c0da3ffb9c29582296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c138a49ae29608650be446f1cc08826297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ea489d893908bb4442e1431c35dc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56bc5aa06ecb558bc8a31bf317571299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef70c5304f8a7ea3e9faffc768b3ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13b5117359e193ae7dbba2173f787301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483194e69b0cb46c7fdcf76a4687b73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ca8528293bee2ec36f8cdc406090303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c06af5993e871f7dfe8233a4d8e958304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaa5b4b8ff30dc6702686e58073e29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a041bcd488d48681df017989b8aa77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ad37fcbb50bca795338764a5183d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365e587ff869e4a36302995febd1881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe96a10ffd2f37562458b56a5cd1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb90d32ab84795eb96ced8bccd74c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70005eb479c30af1b440eeb6cc41cdce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd393bf52c2b2f0e83edab5882b1f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ce27c3336bd1002e356397a24357313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975bef8f7c50f4fbea8137661720862314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947a73f5cdb946c44037bad00c0735b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d266e768414722dfc8746bc33f24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63830550d57e0f446e7193f23ce75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f1f5afcf72cda2b2666b6ca72cee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835ddbebda9c7ffb322f12072cc5b46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd116746f38e47e0446de8e24f89f87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbec5ec161e580e01415e2263f033a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e088e4e3a2caf8c840bafdafef20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b42a504e16c7bff9d8be76a74245ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b28c81dce8cc6cbfce2077bf4a789324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492de8028e34a41bbaec9383607e69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9df5373d8db7a662d0bdc5024d2e6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad819c6dfc4d37fcffa1a38bef323a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19235609553954cc19fc3c5a4d8e7a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f546f996534ac8f42663e35375e35e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edc95c2f9ee4a524545d9616a4480b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae80cfb603264fad410eecf814cace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578c8aac140a6938468b001661a6e51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ca6906b7420656527c080a830370333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095e688038539b89d06d4f12c1297c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dfe3bce6260261cd5d4a97733ff09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad969e4c237e72d4f1e8f6c9668a1ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a60c48178bf6290af7eb52c759d6eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598acf2e53bf7825f2d2c76729c48a4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811341467e04bfab2acf9f8bbbaae68b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328241fe5053849f9574e25ec47a15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6224cd5268dc8d73c9b838f97d510341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c1b95502bd75db684bae0aab88e35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300843b44d24752b5ecb80a3c81c58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab852fc8990555e2ba440031999478344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186f8ae7111275f5fe2d5694adb3214345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e112678fe692d6cfee4a01387ed6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733081a17b914c8037d2ee4065fa501f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d847b46902fa819851af632d22222348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14d50b20cb5eeb323c7fbc460c9d83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b4842d50020446103ee76c780cc7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98675660b8ee3a590ad465f039cb2b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d27cda80adfa4ea1cddfbc08bd5f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8fde2d8f400aa9a96c21ba3a9991d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4da6cd7670df126f7dc4506608a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ce16b06dc71365494f0f57718885355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062211d886f7823d20d22598c6ba139356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039d009694ae1793a15ff78b94f0387357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8bfc626d44ab34c098a394eb4bb0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385792cc6402f9a6b5ef1538b5f9316359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7739a402b8f90e2a1531d982d5246f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d4aaddac5070ebbdc94a6372870c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb6c7b23450fa80fa696f666d48af6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea13e4eda94025783657b2ff555856363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ed462f19a4969f75ea415daf1a11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53177606998207e1e60e4920cefd548365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bede7f6a399694f1120c45f7bd727a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084f1df2b44b4f4cee93f855eb2ff62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e01ddf4b691cae3b5f8536ca4d95e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f637cadbe44e093b215ddf14a9cc61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1d03df531f476bf200c67cbad35e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6edddd4406006e37b0824c99f895371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9278988bfd8d1fc77efa07601596cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7c397efde85a0fb8a1dfd3812130373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f5836f90b53e1a6ec93dfc9b5fbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a290a938aafa636a8302fe19cd75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc420a11af9ddca4fdc53281b45eff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3bc5ccdde43d1be80181383f851ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac50acae86cdb6c44dc921ceff56c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e951b4a7d43b53cf1ceb47c4693c21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19801ba9161e354bf542bf65b6fce3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9f2c829b7702bf790697649fd9b12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc410e2deb18b5a57df0c5fb072f0b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181001602c1e909f659bba140cdc7c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d82760b436f2a0e693fab48f45041384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50bbc3f631951f7cb565d651efcb70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f522146816e84e3e2d0038414c3184386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbab739972c31ba34bad88d0b84fa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619e53d8b383f4130e245326fe2db6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e84b61a70239cec7c1c4cc6c7b252389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db44010434521dc57321109b49300d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e80f764d67238bbd20853ca384342f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101fd5de6c5292d5f3e1af0d7c852d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456df683105d53bb14fff84d8fffd26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322956a9f2a2450994b0338b38d56bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bbb77e83d1a596339950058922bb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e366c5a3a5db4fedb7bc136ce11b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f307b39942dfb8d2c977460ed4172b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52884625fa4eb5279a1c827923984a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234712515f05f93e49f55e35f33fac2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a1dc23b7587300432417fb5ba505400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f5f535623b1203cc35e56ef66945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825df2e7b76881ec40cfc2039d432afa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a30b020c24182ebd3264732b8be0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239edc447dffdea24b0895efb421aec9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1921449a4ceb8c2a68f67587044d9b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d7a22dafa91df7fbf5c60451b2f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1621884f9017d1bd2df41e7b79feccc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d39e20fd8d18def978fbc77c22b64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58872c7dd6f274cdcdba61fd36c9150409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d09a91548d4f541a2e4bff00e7eb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eafc86fe0b5d3ceea5daa6f3a1c7e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e25153d070371f85351485686ba85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ef98df7c6134fcf5ca9ba01a864f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdfdf212f552ac7d4671c5c9b9e723414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7ee94eb4bf138319e93d3a0faf0cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f49f10352020483d6a5af34c85f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9c4e72001c397cd290e92957ed1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d9643345339737289d8d3fe2f871f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc3d912a877909b3431e8a7676ea02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b5ee5542f8909c0db0ad80cd54528420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d7c643ae89bd3bf69845abe1502c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c39fc44899221e808a9667c54134f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fb4a993adb3a8583ace59b6547e4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ee8e78677d336ed1070bc56b8ad3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73656edf8165afc22263ada119b72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c868a4ffbad6e04b49d61be1acb88e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef585f63304e96d16d8ac12216c39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2669e38780430a33eeb0f0d1c58d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aaf88bc9c3cb1848a7b066508278c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7f913468e11815d1995fdbb70695430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ec6eb4e9aa0ab3572d665205d1aca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad0d58b916a18d7a7719f2d6ffbe10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab77791bbb3eabe8ad811dbe910e84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23330503ec9b48b5f32d294c028bc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c95da56ef380bd651ca7891b56e73b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d73c728056f025a13028029fda0e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bc1a9d96d4bba3baecf8c309aa196437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fcfde9a15e39343ed936b67a652f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356a15db1a70a66d10da30397c38fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624480354aea0eb99e98cf5c2066473440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc300845ed48fca785ce1faa24d2c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d2483f7dc27f8f9890f0707e8dac9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d732ffe968172f7be3e01e3bbb8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0dbba9fd27d3d170b114ba2f10bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ba4e38bf46422fbed7b3c7f3e3232445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc042fe6a8bc4718a52278c05666f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba4c4ab50fbf16c065d4c7a68d0d70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00b19fe71fef1c7c67855e95e843a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d14ebc664d8a8a2ed6756ec55b902449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d2a9fb9ef7d50eb276010b9cbac5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f3efca5d5b18d473eba286c9a2ab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc662b2466727dbe6d6f4fe8fc07b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387435ded5bf7ceeccee54e154da985453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f59797876d6938b21d830dd2276a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf22f8ec0f7a003a7df8ba96bbb58b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825c5c3ab22cd8df325ad4136ead8cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658ad881bfe36573892620874069321457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daec54fa4f6fa73d762020ac4bdaf8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a0e58ecb9a2d2a96bd49266e396e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39031f7accacb9f92dd0a4401ed2e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024fedbed072cd2ae37dc3f9fb5307f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d01ab21c4b45113f75f2b74f47ff5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82522c23b37004f4e79cff0c98bc16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d0cdd2e52ae7892f546e80036d40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e96209bb0bf58c0987b27f23af61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed822cb02b08a5e7aace5ea68cc5f87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4feba7b439c9b473280333b63e8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109aa5a4b332ee2e0fbd052ee66c540468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f330fb36de60b6967b6817e6c4a6578469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75704af8d8f7d35d701f61091d28ae2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65673181f59a94c93ac8871ed586e4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b54b28a66e0bd7870f6567f16f80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26c96c309650732b116f4151ef29f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab43774dd07b7d93bab29a7930e50d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe8fe2c9b08c2f09141be58cdee00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6cc8b0d88555d69dc456fa8f6ab00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6e6118a16fb31b72b33014e5262f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045dd60161ef259f3dbd455bd75492c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945f0994b44fc5aef461fd8ba1cd99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac616eb1d366e379118643343e765d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f7d7f11a94c35a176ff5cff7813c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3829636bfc0e7e435a9698f3c4a86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329c28a39fc4239720d41ec8a9afb1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bce8e4a1dbb2bfabef536e4e05bce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e865ab1ca6d3aa8a36ab0123fe707d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25326acef1558fff911e943cac97b52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d326ccd8ac9dccc0c0caa203fc700d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b55cbd640f90bbc8c416a95b37c76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c3c5217932eaad9776013045ad0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0e5d344f2783124c542b98e9f638e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983d6893d39a88738565c278c2af75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c19f43a45b3318a6d91b786e2f0db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a51764c94aefbd4d5cbfdbf121916493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e49773b30a46313184546e3cfc37d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed003a82cda0e2581a2cc57701b6a2cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e753aae91f30dd454dae7ae856aeefb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830195fe96398506ac86664a27f643ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe4b61622cbf93fe0e612297b7a87e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39827e1dd04f95157d8e80d62c4604499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70f02ad6d5f2824c430d28805f540500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d794693b8370c6a82b9329e64ddb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b7ecf7f607c88632c2909bdab97d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b281d3fca1df60616bae4981508e4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119fd51e50da2b6bbc761ebf49d83e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd55b77f48bdedc52a5fd3ed5a05e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccdf650e20ce7f47c7887db84b8d80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8fb8a1d92e62b26ed43ea4692ffa4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e14dc69a82426ca61cada6c6e23dab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216474755f31391e8d6eeeedd2824cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7026bc2c0a52f98931d9f38a9a1b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088227de93145399be931baca227281511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9f3ac6c6f5d4a92879159e9a9bb62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb98c34cd594a4a2b51d939009bf2b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781ed220eafe44b5d0f0030d39fffe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c5762a460bee504c2c8e5607d5f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918036fd9d1a550025c4f47b33ec55b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33505eda1a19e74a010905332c6f22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f2e212669c8b56a818eb17461ec37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea030b3222af03ac6c865caf2302ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79856e78dd1223ca8316b4bf501900520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950932cd4bbbaf7ec5daf51a7d5ee14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e14665fbccaeb77053e1f361445af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd7f8a7da274a8562f205d994db6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93302993117b483b4805c826d86ac8de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c133a8f38aad6526a8fbdfeb940c8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f8afcffc2f0214f7f97bb211505c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662420cca7fddf6f9eefc36ccfdeb640527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf3a85222b68a531350a346f3931e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3defe2de1f58ff508cb921d331a4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe883ef6ef491a4c7508f69a11fd45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a6bdfeb3a87f4ca12160ac9427cea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587c3a678d14cf27dcdfe60d059e6eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f718add0d9ec71bf37b1a523e4ea81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52d4cc3618538d651c2075ff7a323534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcb01e2c060800daff1e1c9e74f574535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791c30a4bf3dc4ea2ecafbe315d7ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e996713d8f6e6ce83ccadedebb47cc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbd87d9003cc63a52f370b2f4c81d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ab3bde45e7dd9e98d52e7758cd737539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32041aa4375ad1ff619d8aa222bdcf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea850bcd279283bdbae8042ea00251541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccbbb9c0fc7169ed5b267cf5485dea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a7d44abf103bd0468ff15367a594543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c51250764682a93e45d85967956031544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbd35eebf502d3e882f04ed82385c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4fe2852452eab08d5ecea2013139546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181fb4ff652248a3e944d8e91774bc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97c52cf22cce7cd7fc5889a6b709a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5006fa624142c2eab53d3b146dd871549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2d4cad888f11437a366dd4b38b90e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551519dc619e0a9510c8264f683c866b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaa90e3b6df9fcd35fab3d5b308f9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f19167a31ca050c068a1ff601b46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f078dd3c9d73b30251c45cc14ff5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c62fd4d7ab1df9d52b51d21972efb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502b13a2552aa12eec78b432db24e08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccad7fb24b81ec413964f4637cfa6b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2cc19dfea857c98006717a26fdb68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b5329c771b08f1d90e1c3cf7e6cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565e9faa10720492fdcfb0e71242175560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595f718ed3d708cd694fd55c5885b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8cb65e70eabdb9e2622de49db2d88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf9638f44c383d0c4028f5bb90e339563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0d053e5420c626d7d0efd6685ec7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47134259555662aacec7810747af062f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10577bb566b3ac5abc731033ce021018566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeecb6c33f8395f47de6b7efec22dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba1727358f1a01d62048d7d33c65b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77587a9e709aa863ce1a8f615867c221569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19327890e972894b39df410b6ce9fc4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16e5bdda8c597ae0285fe4cb0c817571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0e3f6a33ae1d6778c69d1721509f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed8705581652c77cd9e85b29a641f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd1fe0dade1f3649836c961efff73d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa0eb22706d13b005a25fdcf81a8c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb827492425caa0e2020eeb420519070576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99f51011a959c3f24675a47f72f5ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8cf0c9e4d2160c115bd78e09868e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093efd6324cc265f42fcecba0c66f3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f2b3550fd28533d8b09a0e05e674580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2bd0d04ea31f34cc135c8ddc8e6e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d05d9af842c0197157a188a1265b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc953e03879c88a5a1304f5c2b9df0f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7f25c71d44c49bb8e7869286bb38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cd2f40c53fbf049ef65e48967e98f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93962fd49d72f7ba2be0e3d6e53462a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff050c4d14101d0f82979fbbf5c2a27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b3b3ab1df4ff03bb867a3cb12acb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f488663cc57736c46efa348b72e8ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ffab79ed30580faca0fd59d5d8d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233578696b49d6a0fa388e126efa7796591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac471a53869d8601526f26c7cf094c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bc51374b7ac9eeb057760e1ea607a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b03ca5f8f8a41829d13d2d5d36ad1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e6af7c1d724e77de586a31a95695595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4fbc6100af623746a79e8c5a437d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d138468f26e192df634a72dc0393597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c82310e974aa200962f01eac8189598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4a67a47dac95d3ae4998564b3b2eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b93fc7b7bf9e4a0652a4efccabc9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd437edad41bff6d045ed24f617d79ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00dd88bd9b2cc2cba8e6eede7fe576602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f3d48767f5b358554679bfc18614603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9004e91ae19d733e4bb60a63583cf4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c87611add91bd7686c024d0258473605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b820fce09565d69612712e10e7b99c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3474263f480b48b00b56bd2f76394cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd80e7341be623fef6b00df4a1c9c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03342e9ee97049f58ccfab8b6dd41fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb24a95589d96c6c918fc8390c8a81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61f66b6c3ca72ece809a827bdd629f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feafb9b8c391719051fda25b10a218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958f5aed4b8838cecc6fd812e329a1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b9bc84917c94098afff2fcc759ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ccb0fa75b8c526327e9bec30866e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72b08378a456ba1531ffc350a53f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33191047782503c024e8305a906f970617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a19a2cb3a712d6a5a214a0f3c2ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6af32562e1b717284c80e7d00665619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063edec3312cb472ce3ab982e594eb9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7376c398b504a8b1f30f51f949f8ffe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf009f17526c4f4176159128bc571029622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08b560eff292c8f0fa50795910094623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95685efd19b9c448598991a32f19f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d1ad45443b30129c9a57f8ca5bbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42624e8b5ab78b15fe70790c1a986ab6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a31af662fd948d1a61ba47d5fb909627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ac96b0fa07f2602324a62f9239ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11545e13425e89cd674114a9d5ac8d99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06743267e2038689603941055e5cd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab4d4e17084dc4f17f08d556e17537631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c0d05d6045487ab6cbc31a82b8ee2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223960f5519fff23670764f70e09afde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e2c03d4d4ba74e7f86721d0d4d98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754cfd5fe8f83938bc492dc6abcd7f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553a176236b26c0dcee852baa8311a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e53400d6e0de6a0b6d7e90fe8259637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223217b60ba8b56e7a2dadc9eafb440638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87891e86f09c4daa3e6d33eb0e6c053c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdad9cf9034a6873fc279f9ceed3f25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28107566acfc76f6c42c1468b9b689641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920384db68736988126796693040df02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fde7a99c394b79097c37f0d1bd759643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee3ddb7f7826b9f6dd09e6e7730250644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891c9bd9e06dbc8fcfe5fc633c8080645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d3f29a08efd2dafa98490b94a251646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a7eba19814d8da7486a6907f1328647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc63637821ca806d9140a7f093e1d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e7bc7115e0cddb57a03365802dc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9da709650d3a4fe1695ef0fbe7fe26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc15012afa554a29e8bc40173f32ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36533972c22ef344937711e157b35d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d727dbcef981b47688ad57bbf28e55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d38139baa52724b92efb0c9879638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb7113d6b2521034e48e232fc2eefe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890041b4bb20d5aa8549b15b54938b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f096a827d632853241e1d19d096c85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10a6b0f9563e32c7e9f6092845a79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1898e37bc58d2c022fd58c00511d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda7b6a294cce3902c5865c38e6526f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d9236736ec834e971133b0061f6d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4241228f9938a434bad402b9ef1afe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8dae2cb701f5778fb6c91d262df8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fa70c75241632dda6afa224f5bfe5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551f3c4999079af684a0365c8d1a3a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fa78141a84370938443b7613963bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5cfe57d548877b529c1eab3e6ab87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ffd23f1b59e6d2c1bd39a8377501c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868bff47bbb5a8f7de2521ab0038b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8922b4a65c7d4917d0dbbc5693c60a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac73c72599fb73a7f1907d1e5aa28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9476ee789e805757c3ba61c53963c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1dc5c423e327c68a070faaab723c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f63405ef901ff7ddf8b91281da8aee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87cfaf7ff8bfa074534c1c209849d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499923baf944c9f832f1e3a498a2d24c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c431f08dff47c2ecd4d601cccbe9e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6f8d11f9adf14f804db568fad0219678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f2114cec53c3e74765db92db3ceb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa3a56f4458fc0da6c25e02b3cf3fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b89bf7facf73dd7135499a8d1e6771681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5794d811a1c9ca035304236f1dd54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fbfd8fe0137175e9fffbbc0667fbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b53d1c1100d93f5da0aaf9bc7541684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1753ad1a551d50dbbbf6a8e40a5bdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9847cf017d4d15b3999bf15717ea1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e31f5a9dce34dd6b1d616488d63bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df8e923c2e83800b760d9ce90a9904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef56ffefabb3fcd7b6253c97489d93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b52a473a00432d35dffb454b513b29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980847f1a6ed33f9cc8f377f0da3f43b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677085f00a203d555c06d9d2992a5b94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcae2b86f031a46369c5b4ea82677f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472f025eafa268ebd9ccfe5862b58a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfd2d8cb146d1476ac92ac7622e9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5c2801ab8ca07766426c985399c5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641008cdcdd2f5ffa9f2cd7d65fe76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b45ed8546b5fef6ae8b23ae9900b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747d40538ec0632c689e0928a48baf5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e808eea6be8f1b8d1d32820c56ce31d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add2393e3c7a12ca6aedf8e0dd6ad6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b50fe36bd3495f14f9cae37d66c80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a8a1811f0d17989a6e580e10cdd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe13443464ce48cb0d6d54b8cf01db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3cd282f95b857664d004e19ef8f08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec3eed4c123ac45967085d0a10df1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d22cd033892eb6c7ed70f360f5ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93cf22b72efc885bae547f3302845708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592b2633fee2c49e9f613f656448d3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6b7aded778baf1e0e83a3a18feb03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb9fbfbc2bdc7c546648d4c6d94275711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6452aba2aef59a43daa899dcdc7e9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2788eee2984ace44269f82b6cd752713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2d065324b1f62d1a043e645f3c1ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59731aed6e7e21939d5017754a01b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255f37dcce9b687532e3c13d3184ebe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3736d748ee61929e6eb78f5caa82a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed9eb64a4109cf807b92ca8d78cbe2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457b7ed24374f2d22735a62fd86d3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98bd5254cd9e004788971b5846f793720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0c9dfc8f23f41baee1b983cd94c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50ac173dd80aaadf75c4ef7979e05f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e3908889d358f0e2c38bc2a0c2bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72538f00004bb527a663f848c72e13af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c75fd5c4d268cc8ec2842d6306d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23387ccdabd75c955d2a675fb9c3c5ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa9313176ab94fe452dd70474d94a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df404a7a591c6ec732bf1fc37478daa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f02bea3ee78da65cc8323c766b516729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0018437e380d0531ea4add7e31f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649ba42bdc30aa8c8f326498b34464e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c072da78d7c9eb8cdfe85331a84ea9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb89f3be0086c7025d74068cdc44ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9508739a7f0834e0adbf42febfaf40a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503950fb4844728489f3f34517b5fc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc85a478eade05618bd98536622971c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37be3f91ca7605eadd981803f7c551d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760eeccfed0fd67a5575cfd94bb41a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fcdbfcb00efea3e20b018ebb6cb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c77ffddad310f2e069bf07fc6e2288740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945887558f6105cf10fd339c92d43f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d2151c7d07a87ed39583bcb263adb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8faf4cc232b3ce54adb8859838fcc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac18b9e92a598d790c368e7013767f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdce1fceef05043d18fbc562aca267745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae54fab26eaad99cf3ec3dc0ed5c8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101431c4256d0bd645ac0504155c4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cde2686c880687cfd439520c8e594748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af8aadef2db8dc36e4995380ac6c3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a5496d58c59ae45d67050b55d75de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34753d10869734d1c35134c989d9b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ba8be1a1d5e07928070c2564a0d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5873c6a426d332115d410d5d9c6fc7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e013b9da2dc23e595b18114a80a6f0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac6e92272e06b7252e23d6a6029bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb523467e1b3f29799590030bf39f6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7956e852e31b992d8e63233c63cc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5bf903ecc6bd929f7f5a3dd29262d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381caa7e81fdc892c33560efb0df81ad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>