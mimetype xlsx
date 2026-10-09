--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d99945eb79e5ca479c1603d3efd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07e5a242ff4448b24c16abb325e0672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03bba4ff301bffefad6037117fca4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd864cd48828e54957d721c69a6bc944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869692487ffbcc77e9e4a9fcc53f49485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4073f7b63405d7733e3133b6799c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f2efe5b041202ec84d8f8e599ab4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ddb02c62adb86fd4510c4f2aa1918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e5e59ffbaa8d2701abf0fda47bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d1a2965340d2f70b2365e87e4f0de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b30bbc89b372c58451007a20633311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6635c6d36d6a79c4f7873464ed9157112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb02333b848d639019dd7cf52166ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b968d8d14662805ac9d48777e3a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1603698910916e6d3950abe9c17cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eebf869320c4d492729302fab73c5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc8a10404427c6c771c43f78a0caf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64209cf9417a775b4dfe9bfb40aa01818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e692ac8111c86ac6736d9ab54188719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5651d5f8a33df96fc46faad29a2ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644c697142e555ceb05f40951fb4b8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d29a9ed5e65e8a64d2a5790f7ac022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f8fcd305a7dc549cc54c2dcef9c6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7989bc8d5031c0b7dd06031d5e81324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561557d64823149914d5dd0fd90e9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006121e5353904bfc97596e2fe7db2e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b17820587f54e72665a5a9d2885b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3b356dd3bf726dbf360d0e192f91728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc7650ff88f816c0747f414b2477d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd7baf99b042bac09305b32b3a14c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202e9f3612ff425fa2c63e0559bee9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ba4de7ce64784132804d2bed8189032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3189713020c5fc9a14514e192519a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aac07991232aa7d847c6cf878e00134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c113d414104a9d17a35089dad86867e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb128409024a8442c6fa864c8519636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d5ba7c082f62ddee9ae1324323f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b09b617681791f9785c59dded91338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3cee6150db2884ef6450c0d1e238239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a17e98b2e8967160e2811749522540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044cbbce5d82bb187095bc8af3198e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f526d41aa70a611a2175445554d8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2187f00a38c41faa7e8fbbfdb2a91d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc23f7b459057fe4dde19db1dac92944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef7cd2ff3b6cc9c60d2fbb73a7ab3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6553fd35a6c84313e85133fcf835f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945f4f3f48dbdc242770083a64c0d2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2228d5210b041135b1731da646a6ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01892889cb86f81214eddfb3c2a2b34049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa9b781956d3e685b48d060d2f08ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a14a4de34da6a65d5c38a380b02b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372bea19866331fc47f34fe41a43f4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc648fad89d9420f946b6a2c7790ef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1315cbd8906e1e60c67d47f8f089fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f5f19e8e19ed29750b3b0140a47255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d6a9de62b211b0f7be70faf5dd3e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca143193089f10c390544eeb61fc89f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7d0cbd4a4f9a8a3a953316f2c70158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef1e05b401301d93931ba0ac23415559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac331818e31c2b2e49a1e27ec79d01e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edcdb8397cf1e116ec35a72707c55e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e5a09f4415a8955e1602201ea6bbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d0eac91fb09965ec28ec1688a3f0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cfc3934f1cfb035e0716ea1d310f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd7667ce9e0d4abe970738756993765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4466fbe8710df05516192dcf8280466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc9ab4e975b0172ac657e4471508c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30580bc9824b027e6df8abf562883dad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d34eb09892609068be447346dba7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073fdf4bdec89ab1b4eefcd7fa2cfb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202279ab6fd07c3bd5ca11fbc29802071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ef526c60902f2cde1e3df0566b35172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d73f4c99fc8cfa0122a9c515b6b21b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c456211553ba07a207c2d4c4ef364874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea8a1ddd36a05994433bb2bb04f3ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd2415b59f5cb954bb841b2c67f00276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933e7811a8d4851f2da52552a634f6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2f8d69a664ebc49b9198f0979434f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb593ac85a0c87b18288bc5a80f552779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1a5b4bf5da6c3532c7f4a18532d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c241af14baf9d9b2bb58c89e0c2831581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919ffbfb9165c9f52128f6bc8202c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa9d8aeb1d3f90fb7c2d7641ae0c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e79ea44a409a65f92ef60d90f86d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c499b89f45298de17fd7122e01b8e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb0d2973d3abae5d0596541834f88e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b475c2926f05ea190a06117d4acd16a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe043d97a0e0dfdf548f8559dd5b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e717f4951ddcc6cc6a18a34052779b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f88cdc3ae6a0206cf13a819c5c2e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980314fdad5e0b5dc0c9e01018751e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cd9b249dff232ffb245fcf2ca0a4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb00de9b9d545dfda246ec29693f80293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd7d83cba5d645bdf41e11eb91a59f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204bf84c803e224ab9afb544c3e0d7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ad39829e50fd320699abd32cdfe396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4470f1c846320a7f3a85799c595774a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef8dd1b065914f37ab2f6866f751498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15968c7ac9e0cbdf23a2c3cccc965699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cc261d9914581b001b473cb398e54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c4e44498b610eaa7bce91e3e0656101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895259090be096a85ffa6e29352fb1a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99859bac9986d7f5c5b63ef012c78c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb80fbc012267a6a4cdf8ff2501f3eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cba1d1366569a3930f1dece9ba77b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc64bec9c05cccb6707f764e98d616106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9328f6b977e3fc54bce30f06eb98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e757ad0cb36278820d8b3717376a25c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7872eea188e1dcd15d3fcf6a8ba150109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e12c0fa0d5e7bc28b4a4ceac4d124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbc8a897530d7482233878d65ac28f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8372b3752675a209b2d0d85d408d96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991baac630936c40a8d4d7df231c27d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b764b251e3381b2831a278bfd2e653114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b94af1ebcf44bd21117c0555e7af63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c31f6ac6394c598f597be2172a1223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df045d4fa55c409fffb36d78b138e80e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277ec326188643d209c74af9eeeec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75aa52370aa944cacc52c22012e81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887575902d9dde251afb0976138b08e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd8b40eeb2cfb22075bb1e42560958121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51705acabab5a1ee37df3610f869f62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75593faab359ebca9cc2293eb8a3768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322f3d37dadd7a256941ed9013e9c65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df97942af93f1b3dea8434131739ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389907360c384d39653774a7b2639c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a931fd623388d99e8a6b4441d8d2243127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752d360e041cc39fe9080b327c2807128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafedc7ac480086b751e92eb50f7279129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63919bd8dd962c6160cc651f3e018c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581631038415049a7d605dd17d44de1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc22254977e5c891b0157d5650afc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b970101f998f5353120860fc99980133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e86876e4e273481e5a26cc26e8a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba515197ecfa49f431f70120ce6b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24361d0a355b81d8411f92abb88d28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b84788249f7f616c8ebbfe5810c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcaf95bc8db7724e2b59cb424c5d0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fc031652e162d88eea2298e1af2c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5c15af47458941dde883a470a7b1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb5c3645804fb3d4cff6791aae8da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dddcdb95f00609cba6e794fd88b527142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385a9b937717143306794e1ba4310e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506ce1d792fe091f774249699a40c99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e93fefb9a570fe8c828a9761fb59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f3d0dd12b185d951e06a519b22fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a993545f4b549dfa3b47043129772147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1475832acb719f8995505c7d153099148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d8c37b20222c29d6d304d0f5efc65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d91fb5d81facb1dfe02f3f805cbc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682650a82c9c787cf4ace858ca60b0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59383176e904d28ef633e248de8b74ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed9dd14a3c9da652fbfb2f5222201a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673510cddafd2cce04ab231b3d59f57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e41272128ccbac03de10d378bcb741155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f3e0eea0dce6fb1032085b4e923ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f211662ed0599b5c29b657a299eab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d1eafc68d493d3fed162e7f59924a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d8025093cc62d2513a4bbfe3d708159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76b2d29e004ee621231bae06640c6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e95f115606099e1f7ef8be6920322c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92577715079026360be5a21de3a18f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0aabb9ec096cd51cb79b071f36b58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eaf26ff78b3477f8c6b235d29a2ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badeb88b18e4696d2bb934e78e8539d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76efd9f9d4516ccde1ee281f35667d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b92941d9f82dc37122af9fac14a1d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11904dbcdda09f3f40b5db59559073c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d623f11d2efeb612ef74b243d88b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f6da9516d1869a0b8a30e1b236bc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62f80473a1c916956c6b42d1199beb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4a02f433c868c0077fce520e15f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f0b50d864af9401a10445cb7feb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5c749a30de0fc9b1e0ce30a5867f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3356c61b88e7791d2f894c9d55c426175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea1ca9626bc0741fc5a78ea006ad66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecfb8733cfbaa8bb0e09b78be504bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bce536e70a7b18ba8ff6cf2814ba0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb2e54afdb37f256099240caf924d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90a132b711973c73f7e7fe600e08d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265813f44166cfefb6f2e23fb6eaafc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08be1e0022071c369f1b3f379b2bff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f93dcade7922f2e5420951ec5a31d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0f2aa7b4958d56b64f7bf54e0e2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34b7d1085cf7e748339c18fe589112185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468ef79f79a9d651f1e25e44d9ddef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7082341283bceafeede18c7aba5d50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd9035d2e99589f08490e9c3bf7732188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df4cda44e7d32e36cf648f77b6ece6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b942c1e1c040079b6ffcc28616164190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a55179c105ba3d8214c475b7d44a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e63a66f09925b628ccd0cbaae3242d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c2d3639c1226641dad300f020a11e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75d476ddcc02fec630b43f0f53b5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c42759b63d2c37477b59d7069c1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132826be08d363c4d34dece95e823242196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e443693d9b2a22d60ef9953a9f38a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6712bc23c171e0eb76d1ac90ee272198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6183a842c32692394013910db8de9d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf977524021d52673887e6a9359286200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283cfe9f237e68583b39d4608e0e41f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff2a00671d43ac32ca5faa01a44ad5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa74e5530b3415b3fb5bbe524c613e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b83358f5e0dc474bb283c10ab63ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6075edd3e7914d630d91f763f22466205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7eb9065446b4dc07d815f50054a17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c8f6f1a36babed98f6990adfebf38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffbdc9181adb5a7f48cc37acc7709b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc06c5c053975f37555bb9b8885f2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407e5c97be468d843764f04a9cec43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105f1230a5c139a5c6629515e58ec7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f9574a24f6803f3e8416ecd677861212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a7062381c9488534e6c46385cb3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b8369f2e1095b1cd3bd8f24814c2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd5a523db6753f545d2fa07bb921f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b56aa8586ec1206cb7263da726f78a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bc8d52bb26e62582ceeb3acda00e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a445747797312ab58edc8791ac056a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dca48292e6e94b2602be689c488de9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bcb6f140884c2dee7dbc99074e1d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac1ca8d1aaf28da4e52509882107f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad250187ab0c79db8734171fce81a6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62649ba50c4c6ab365269369988649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a022f3fbb8b2ccc8ee4c7a70113b44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583ddcee56badf6728250ac8a152bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe639599df5b4a2ecfc68c845faf691226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3752f928187d5cde1713ffe3cbbcb17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a3691270069e109aa387df740d19c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8c3d5ce4e4b3e21449cf142dca183229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bee3a06dcf7f56dd5c0c3ed325207230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717abd688c44e1e5642b86effb40a128231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91c92ed52469933c6a45f0eba38db8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa29b4617ba6d3957cf91ecc1dc57b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf540b13312d9614804b9b7e8539d86c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b80774103d1f760bd7f681e8fad2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9266045534819c5304ed72b0ecf14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6104ccd917b48bf196d4a97fb994237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd37bee177e4998812f1acb223898a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c8fec42f476da75ece13bb1de68c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94492ae274a6f0de1596eac45c971f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5aaa195c334cc4b1fe173f5e4708f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cc18cf462daf22e5998c8fd39e741242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a8ecaccbc429b0011ccc2437f1bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31fafb2a016c65246649b0fb796510244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b15ccc856a405ccecdff7383a4b7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b93d115d858955cdfdf8852ebcbd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0254592d9419f682f2cee8f4ba3c98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba890bddd96f327a404385426d3cce90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac5cf13bf9964394c1c5fbad96548249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a197a3cdab8b711bd28c4dbb9745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378017ace19031544ecdba2ae66c8eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630535c33a33eddc39f008d93454172252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5453639f608f5bb0c897480e07123d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e00afee93e521d08bb2830931b7e41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706fd653d0e71b9d9af53da22a7c452255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d69822c342fba99a97118aa430c09d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94491039167fcc409c68291ac99ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ecc5c51dd54368186b43865235960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b866db4ebfc76fd96b0fb56189102f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18985ffe79ecd937eb19e4af83e66e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bea80bffdd3744bddfe126804ef813261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a8590b213e14b9b4b02557a2eb886262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dc63d6f6f8be739fcc0509af0ed51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90229bd43309e5fe4fa56dcb4982242264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e884e590ebf7f543376941b957236e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f7d4da014031c2a972e2d56d8f2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb0e09d9ee96f3dd7ca52fa4ea24e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fafaf81e027dc20294d08fb4bfc9a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50330c1f60699ed86d63208310b43c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7a152bd2f81682918d0cb48b7411f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bca9649249f05387dc576a54a5aea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03152aa72e05369fe7a29e165c0a625272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0c10b9b80932189fe7fe2ac479b6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416e3e209157692247cb2a0389dd88a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b38764e11f76888b8070d256b243e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf456c58ee8b3d9d551af08ab385bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333f7090afa561da6831c562c5f0456277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f74f46e84fbc839b9199626d96328278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b61ce885b05ab64c3b0b5df2bf5ac6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc8009606927d832f510a29b3fc18c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51bee6fcb13f3d6d0966d733fed61c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed99ab21dea3a94872f37c0336e3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d0ec1bf13505df4000a012289d977283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4528b7da7173b78d8003d296a43ebcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4353569904ed303c2bdfd831c5aca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8507f347ec03d7bee72eb2f490ed55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd2972a8c482db9815e2c907a0f6d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9458261e2a46be2d70aa9908698a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090fd0500f739df4e963a2e742a878289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bd598334fd5ad279e4c50e2d77ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3cb23f9728e086a7588fdbd0145a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb169f0a8defa4ae7ea7fd31a2c665292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38149d081b69a15be9d48fdc3b3e4fae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8657d4fba07b5d966d7e6ecb7a848294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719021b64207a285a271c8c9f568038295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca39bb15dfebd14c0da3ffb9c29582296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c138a49ae29608650be446f1cc08826297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ea489d893908bb4442e1431c35dc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56bc5aa06ecb558bc8a31bf317571299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef70c5304f8a7ea3e9faffc768b3ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13b5117359e193ae7dbba2173f787301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483194e69b0cb46c7fdcf76a4687b73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ca8528293bee2ec36f8cdc406090303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c06af5993e871f7dfe8233a4d8e958304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaa5b4b8ff30dc6702686e58073e29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a041bcd488d48681df017989b8aa77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ad37fcbb50bca795338764a5183d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365e587ff869e4a36302995febd1881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe96a10ffd2f37562458b56a5cd1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb90d32ab84795eb96ced8bccd74c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70005eb479c30af1b440eeb6cc41cdce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd393bf52c2b2f0e83edab5882b1f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ce27c3336bd1002e356397a24357313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975bef8f7c50f4fbea8137661720862314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947a73f5cdb946c44037bad00c0735b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d266e768414722dfc8746bc33f24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63830550d57e0f446e7193f23ce75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f1f5afcf72cda2b2666b6ca72cee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835ddbebda9c7ffb322f12072cc5b46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd116746f38e47e0446de8e24f89f87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbec5ec161e580e01415e2263f033a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e088e4e3a2caf8c840bafdafef20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b42a504e16c7bff9d8be76a74245ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b28c81dce8cc6cbfce2077bf4a789324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492de8028e34a41bbaec9383607e69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9df5373d8db7a662d0bdc5024d2e6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad819c6dfc4d37fcffa1a38bef323a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19235609553954cc19fc3c5a4d8e7a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f546f996534ac8f42663e35375e35e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edc95c2f9ee4a524545d9616a4480b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae80cfb603264fad410eecf814cace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578c8aac140a6938468b001661a6e51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ca6906b7420656527c080a830370333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095e688038539b89d06d4f12c1297c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dfe3bce6260261cd5d4a97733ff09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad969e4c237e72d4f1e8f6c9668a1ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a60c48178bf6290af7eb52c759d6eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598acf2e53bf7825f2d2c76729c48a4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811341467e04bfab2acf9f8bbbaae68b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328241fe5053849f9574e25ec47a15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6224cd5268dc8d73c9b838f97d510341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c1b95502bd75db684bae0aab88e35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300843b44d24752b5ecb80a3c81c58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab852fc8990555e2ba440031999478344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186f8ae7111275f5fe2d5694adb3214345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e112678fe692d6cfee4a01387ed6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733081a17b914c8037d2ee4065fa501f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d847b46902fa819851af632d22222348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14d50b20cb5eeb323c7fbc460c9d83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b4842d50020446103ee76c780cc7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98675660b8ee3a590ad465f039cb2b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d27cda80adfa4ea1cddfbc08bd5f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8fde2d8f400aa9a96c21ba3a9991d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4da6cd7670df126f7dc4506608a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ce16b06dc71365494f0f57718885355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062211d886f7823d20d22598c6ba139356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039d009694ae1793a15ff78b94f0387357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8bfc626d44ab34c098a394eb4bb0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385792cc6402f9a6b5ef1538b5f9316359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7739a402b8f90e2a1531d982d5246f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d4aaddac5070ebbdc94a6372870c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb6c7b23450fa80fa696f666d48af6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea13e4eda94025783657b2ff555856363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ed462f19a4969f75ea415daf1a11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53177606998207e1e60e4920cefd548365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bede7f6a399694f1120c45f7bd727a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084f1df2b44b4f4cee93f855eb2ff62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e01ddf4b691cae3b5f8536ca4d95e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f637cadbe44e093b215ddf14a9cc61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1d03df531f476bf200c67cbad35e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6edddd4406006e37b0824c99f895371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9278988bfd8d1fc77efa07601596cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7c397efde85a0fb8a1dfd3812130373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f5836f90b53e1a6ec93dfc9b5fbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a290a938aafa636a8302fe19cd75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc420a11af9ddca4fdc53281b45eff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3bc5ccdde43d1be80181383f851ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac50acae86cdb6c44dc921ceff56c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e951b4a7d43b53cf1ceb47c4693c21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19801ba9161e354bf542bf65b6fce3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9f2c829b7702bf790697649fd9b12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc410e2deb18b5a57df0c5fb072f0b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181001602c1e909f659bba140cdc7c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d82760b436f2a0e693fab48f45041384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50bbc3f631951f7cb565d651efcb70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f522146816e84e3e2d0038414c3184386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbab739972c31ba34bad88d0b84fa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619e53d8b383f4130e245326fe2db6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e84b61a70239cec7c1c4cc6c7b252389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db44010434521dc57321109b49300d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e80f764d67238bbd20853ca384342f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101fd5de6c5292d5f3e1af0d7c852d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456df683105d53bb14fff84d8fffd26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322956a9f2a2450994b0338b38d56bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bbb77e83d1a596339950058922bb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e366c5a3a5db4fedb7bc136ce11b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f307b39942dfb8d2c977460ed4172b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52884625fa4eb5279a1c827923984a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234712515f05f93e49f55e35f33fac2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a1dc23b7587300432417fb5ba505400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f5f535623b1203cc35e56ef66945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825df2e7b76881ec40cfc2039d432afa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a30b020c24182ebd3264732b8be0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239edc447dffdea24b0895efb421aec9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1921449a4ceb8c2a68f67587044d9b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d7a22dafa91df7fbf5c60451b2f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1621884f9017d1bd2df41e7b79feccc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d39e20fd8d18def978fbc77c22b64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58872c7dd6f274cdcdba61fd36c9150409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d09a91548d4f541a2e4bff00e7eb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eafc86fe0b5d3ceea5daa6f3a1c7e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e25153d070371f85351485686ba85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ef98df7c6134fcf5ca9ba01a864f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdfdf212f552ac7d4671c5c9b9e723414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7ee94eb4bf138319e93d3a0faf0cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f49f10352020483d6a5af34c85f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9c4e72001c397cd290e92957ed1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d9643345339737289d8d3fe2f871f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc3d912a877909b3431e8a7676ea02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b5ee5542f8909c0db0ad80cd54528420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d7c643ae89bd3bf69845abe1502c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c39fc44899221e808a9667c54134f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fb4a993adb3a8583ace59b6547e4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ee8e78677d336ed1070bc56b8ad3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73656edf8165afc22263ada119b72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c868a4ffbad6e04b49d61be1acb88e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef585f63304e96d16d8ac12216c39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2669e38780430a33eeb0f0d1c58d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aaf88bc9c3cb1848a7b066508278c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7f913468e11815d1995fdbb70695430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ec6eb4e9aa0ab3572d665205d1aca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad0d58b916a18d7a7719f2d6ffbe10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab77791bbb3eabe8ad811dbe910e84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23330503ec9b48b5f32d294c028bc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c95da56ef380bd651ca7891b56e73b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d73c728056f025a13028029fda0e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bc1a9d96d4bba3baecf8c309aa196437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fcfde9a15e39343ed936b67a652f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356a15db1a70a66d10da30397c38fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624480354aea0eb99e98cf5c2066473440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc300845ed48fca785ce1faa24d2c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d2483f7dc27f8f9890f0707e8dac9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d732ffe968172f7be3e01e3bbb8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0dbba9fd27d3d170b114ba2f10bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ba4e38bf46422fbed7b3c7f3e3232445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc042fe6a8bc4718a52278c05666f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba4c4ab50fbf16c065d4c7a68d0d70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00b19fe71fef1c7c67855e95e843a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d14ebc664d8a8a2ed6756ec55b902449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d2a9fb9ef7d50eb276010b9cbac5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f3efca5d5b18d473eba286c9a2ab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc662b2466727dbe6d6f4fe8fc07b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387435ded5bf7ceeccee54e154da985453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f59797876d6938b21d830dd2276a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf22f8ec0f7a003a7df8ba96bbb58b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825c5c3ab22cd8df325ad4136ead8cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658ad881bfe36573892620874069321457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daec54fa4f6fa73d762020ac4bdaf8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a0e58ecb9a2d2a96bd49266e396e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39031f7accacb9f92dd0a4401ed2e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024fedbed072cd2ae37dc3f9fb5307f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d01ab21c4b45113f75f2b74f47ff5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82522c23b37004f4e79cff0c98bc16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d0cdd2e52ae7892f546e80036d40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e96209bb0bf58c0987b27f23af61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed822cb02b08a5e7aace5ea68cc5f87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4feba7b439c9b473280333b63e8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109aa5a4b332ee2e0fbd052ee66c540468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f330fb36de60b6967b6817e6c4a6578469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75704af8d8f7d35d701f61091d28ae2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65673181f59a94c93ac8871ed586e4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b54b28a66e0bd7870f6567f16f80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26c96c309650732b116f4151ef29f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab43774dd07b7d93bab29a7930e50d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe8fe2c9b08c2f09141be58cdee00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6cc8b0d88555d69dc456fa8f6ab00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6e6118a16fb31b72b33014e5262f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045dd60161ef259f3dbd455bd75492c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945f0994b44fc5aef461fd8ba1cd99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac616eb1d366e379118643343e765d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f7d7f11a94c35a176ff5cff7813c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3829636bfc0e7e435a9698f3c4a86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329c28a39fc4239720d41ec8a9afb1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bce8e4a1dbb2bfabef536e4e05bce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e865ab1ca6d3aa8a36ab0123fe707d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25326acef1558fff911e943cac97b52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d326ccd8ac9dccc0c0caa203fc700d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b55cbd640f90bbc8c416a95b37c76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c3c5217932eaad9776013045ad0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0e5d344f2783124c542b98e9f638e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983d6893d39a88738565c278c2af75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c19f43a45b3318a6d91b786e2f0db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a51764c94aefbd4d5cbfdbf121916493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e49773b30a46313184546e3cfc37d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed003a82cda0e2581a2cc57701b6a2cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e753aae91f30dd454dae7ae856aeefb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830195fe96398506ac86664a27f643ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe4b61622cbf93fe0e612297b7a87e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39827e1dd04f95157d8e80d62c4604499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70f02ad6d5f2824c430d28805f540500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d794693b8370c6a82b9329e64ddb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b7ecf7f607c88632c2909bdab97d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b281d3fca1df60616bae4981508e4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119fd51e50da2b6bbc761ebf49d83e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd55b77f48bdedc52a5fd3ed5a05e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccdf650e20ce7f47c7887db84b8d80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8fb8a1d92e62b26ed43ea4692ffa4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e14dc69a82426ca61cada6c6e23dab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216474755f31391e8d6eeeedd2824cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7026bc2c0a52f98931d9f38a9a1b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088227de93145399be931baca227281511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9f3ac6c6f5d4a92879159e9a9bb62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb98c34cd594a4a2b51d939009bf2b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781ed220eafe44b5d0f0030d39fffe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c5762a460bee504c2c8e5607d5f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918036fd9d1a550025c4f47b33ec55b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33505eda1a19e74a010905332c6f22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f2e212669c8b56a818eb17461ec37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea030b3222af03ac6c865caf2302ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79856e78dd1223ca8316b4bf501900520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950932cd4bbbaf7ec5daf51a7d5ee14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e14665fbccaeb77053e1f361445af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd7f8a7da274a8562f205d994db6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93302993117b483b4805c826d86ac8de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c133a8f38aad6526a8fbdfeb940c8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f8afcffc2f0214f7f97bb211505c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662420cca7fddf6f9eefc36ccfdeb640527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf3a85222b68a531350a346f3931e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3defe2de1f58ff508cb921d331a4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe883ef6ef491a4c7508f69a11fd45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a6bdfeb3a87f4ca12160ac9427cea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587c3a678d14cf27dcdfe60d059e6eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f718add0d9ec71bf37b1a523e4ea81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52d4cc3618538d651c2075ff7a323534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcb01e2c060800daff1e1c9e74f574535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791c30a4bf3dc4ea2ecafbe315d7ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e996713d8f6e6ce83ccadedebb47cc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbd87d9003cc63a52f370b2f4c81d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ab3bde45e7dd9e98d52e7758cd737539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32041aa4375ad1ff619d8aa222bdcf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea850bcd279283bdbae8042ea00251541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccbbb9c0fc7169ed5b267cf5485dea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a7d44abf103bd0468ff15367a594543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c51250764682a93e45d85967956031544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbd35eebf502d3e882f04ed82385c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4fe2852452eab08d5ecea2013139546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181fb4ff652248a3e944d8e91774bc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97c52cf22cce7cd7fc5889a6b709a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5006fa624142c2eab53d3b146dd871549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2d4cad888f11437a366dd4b38b90e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551519dc619e0a9510c8264f683c866b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaa90e3b6df9fcd35fab3d5b308f9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f19167a31ca050c068a1ff601b46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f078dd3c9d73b30251c45cc14ff5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c62fd4d7ab1df9d52b51d21972efb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502b13a2552aa12eec78b432db24e08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccad7fb24b81ec413964f4637cfa6b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2cc19dfea857c98006717a26fdb68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b5329c771b08f1d90e1c3cf7e6cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565e9faa10720492fdcfb0e71242175560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595f718ed3d708cd694fd55c5885b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8cb65e70eabdb9e2622de49db2d88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf9638f44c383d0c4028f5bb90e339563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0d053e5420c626d7d0efd6685ec7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47134259555662aacec7810747af062f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10577bb566b3ac5abc731033ce021018566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeecb6c33f8395f47de6b7efec22dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba1727358f1a01d62048d7d33c65b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77587a9e709aa863ce1a8f615867c221569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19327890e972894b39df410b6ce9fc4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16e5bdda8c597ae0285fe4cb0c817571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0e3f6a33ae1d6778c69d1721509f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed8705581652c77cd9e85b29a641f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd1fe0dade1f3649836c961efff73d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa0eb22706d13b005a25fdcf81a8c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb827492425caa0e2020eeb420519070576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99f51011a959c3f24675a47f72f5ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8cf0c9e4d2160c115bd78e09868e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093efd6324cc265f42fcecba0c66f3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f2b3550fd28533d8b09a0e05e674580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2bd0d04ea31f34cc135c8ddc8e6e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d05d9af842c0197157a188a1265b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc953e03879c88a5a1304f5c2b9df0f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7f25c71d44c49bb8e7869286bb38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cd2f40c53fbf049ef65e48967e98f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93962fd49d72f7ba2be0e3d6e53462a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff050c4d14101d0f82979fbbf5c2a27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b3b3ab1df4ff03bb867a3cb12acb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f488663cc57736c46efa348b72e8ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ffab79ed30580faca0fd59d5d8d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233578696b49d6a0fa388e126efa7796591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac471a53869d8601526f26c7cf094c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bc51374b7ac9eeb057760e1ea607a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b03ca5f8f8a41829d13d2d5d36ad1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e6af7c1d724e77de586a31a95695595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4fbc6100af623746a79e8c5a437d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d138468f26e192df634a72dc0393597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c82310e974aa200962f01eac8189598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4a67a47dac95d3ae4998564b3b2eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b93fc7b7bf9e4a0652a4efccabc9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd437edad41bff6d045ed24f617d79ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00dd88bd9b2cc2cba8e6eede7fe576602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f3d48767f5b358554679bfc18614603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9004e91ae19d733e4bb60a63583cf4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c87611add91bd7686c024d0258473605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b820fce09565d69612712e10e7b99c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3474263f480b48b00b56bd2f76394cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd80e7341be623fef6b00df4a1c9c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03342e9ee97049f58ccfab8b6dd41fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb24a95589d96c6c918fc8390c8a81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61f66b6c3ca72ece809a827bdd629f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feafb9b8c391719051fda25b10a218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958f5aed4b8838cecc6fd812e329a1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b9bc84917c94098afff2fcc759ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ccb0fa75b8c526327e9bec30866e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72b08378a456ba1531ffc350a53f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33191047782503c024e8305a906f970617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a19a2cb3a712d6a5a214a0f3c2ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6af32562e1b717284c80e7d00665619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063edec3312cb472ce3ab982e594eb9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7376c398b504a8b1f30f51f949f8ffe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf009f17526c4f4176159128bc571029622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08b560eff292c8f0fa50795910094623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95685efd19b9c448598991a32f19f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d1ad45443b30129c9a57f8ca5bbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42624e8b5ab78b15fe70790c1a986ab6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a31af662fd948d1a61ba47d5fb909627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ac96b0fa07f2602324a62f9239ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11545e13425e89cd674114a9d5ac8d99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06743267e2038689603941055e5cd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab4d4e17084dc4f17f08d556e17537631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c0d05d6045487ab6cbc31a82b8ee2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223960f5519fff23670764f70e09afde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e2c03d4d4ba74e7f86721d0d4d98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754cfd5fe8f83938bc492dc6abcd7f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553a176236b26c0dcee852baa8311a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e53400d6e0de6a0b6d7e90fe8259637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223217b60ba8b56e7a2dadc9eafb440638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87891e86f09c4daa3e6d33eb0e6c053c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdad9cf9034a6873fc279f9ceed3f25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28107566acfc76f6c42c1468b9b689641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920384db68736988126796693040df02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fde7a99c394b79097c37f0d1bd759643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee3ddb7f7826b9f6dd09e6e7730250644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891c9bd9e06dbc8fcfe5fc633c8080645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d3f29a08efd2dafa98490b94a251646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a7eba19814d8da7486a6907f1328647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc63637821ca806d9140a7f093e1d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e7bc7115e0cddb57a03365802dc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9da709650d3a4fe1695ef0fbe7fe26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc15012afa554a29e8bc40173f32ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36533972c22ef344937711e157b35d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d727dbcef981b47688ad57bbf28e55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d38139baa52724b92efb0c9879638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb7113d6b2521034e48e232fc2eefe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890041b4bb20d5aa8549b15b54938b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f096a827d632853241e1d19d096c85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10a6b0f9563e32c7e9f6092845a79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1898e37bc58d2c022fd58c00511d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda7b6a294cce3902c5865c38e6526f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d9236736ec834e971133b0061f6d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4241228f9938a434bad402b9ef1afe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8dae2cb701f5778fb6c91d262df8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fa70c75241632dda6afa224f5bfe5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551f3c4999079af684a0365c8d1a3a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fa78141a84370938443b7613963bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5cfe57d548877b529c1eab3e6ab87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ffd23f1b59e6d2c1bd39a8377501c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868bff47bbb5a8f7de2521ab0038b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8922b4a65c7d4917d0dbbc5693c60a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac73c72599fb73a7f1907d1e5aa28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9476ee789e805757c3ba61c53963c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1dc5c423e327c68a070faaab723c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f63405ef901ff7ddf8b91281da8aee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87cfaf7ff8bfa074534c1c209849d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499923baf944c9f832f1e3a498a2d24c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c431f08dff47c2ecd4d601cccbe9e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6f8d11f9adf14f804db568fad0219678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f2114cec53c3e74765db92db3ceb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa3a56f4458fc0da6c25e02b3cf3fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b89bf7facf73dd7135499a8d1e6771681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5794d811a1c9ca035304236f1dd54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fbfd8fe0137175e9fffbbc0667fbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b53d1c1100d93f5da0aaf9bc7541684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1753ad1a551d50dbbbf6a8e40a5bdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9847cf017d4d15b3999bf15717ea1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e31f5a9dce34dd6b1d616488d63bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df8e923c2e83800b760d9ce90a9904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef56ffefabb3fcd7b6253c97489d93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b52a473a00432d35dffb454b513b29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980847f1a6ed33f9cc8f377f0da3f43b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677085f00a203d555c06d9d2992a5b94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcae2b86f031a46369c5b4ea82677f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472f025eafa268ebd9ccfe5862b58a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfd2d8cb146d1476ac92ac7622e9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5c2801ab8ca07766426c985399c5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641008cdcdd2f5ffa9f2cd7d65fe76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b45ed8546b5fef6ae8b23ae9900b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747d40538ec0632c689e0928a48baf5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e808eea6be8f1b8d1d32820c56ce31d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add2393e3c7a12ca6aedf8e0dd6ad6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b50fe36bd3495f14f9cae37d66c80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a8a1811f0d17989a6e580e10cdd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe13443464ce48cb0d6d54b8cf01db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3cd282f95b857664d004e19ef8f08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec3eed4c123ac45967085d0a10df1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d22cd033892eb6c7ed70f360f5ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93cf22b72efc885bae547f3302845708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592b2633fee2c49e9f613f656448d3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6b7aded778baf1e0e83a3a18feb03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb9fbfbc2bdc7c546648d4c6d94275711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6452aba2aef59a43daa899dcdc7e9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2788eee2984ace44269f82b6cd752713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2d065324b1f62d1a043e645f3c1ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59731aed6e7e21939d5017754a01b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255f37dcce9b687532e3c13d3184ebe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3736d748ee61929e6eb78f5caa82a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed9eb64a4109cf807b92ca8d78cbe2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457b7ed24374f2d22735a62fd86d3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98bd5254cd9e004788971b5846f793720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0c9dfc8f23f41baee1b983cd94c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50ac173dd80aaadf75c4ef7979e05f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e3908889d358f0e2c38bc2a0c2bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72538f00004bb527a663f848c72e13af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c75fd5c4d268cc8ec2842d6306d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23387ccdabd75c955d2a675fb9c3c5ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa9313176ab94fe452dd70474d94a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df404a7a591c6ec732bf1fc37478daa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f02bea3ee78da65cc8323c766b516729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0018437e380d0531ea4add7e31f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649ba42bdc30aa8c8f326498b34464e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c072da78d7c9eb8cdfe85331a84ea9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb89f3be0086c7025d74068cdc44ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9508739a7f0834e0adbf42febfaf40a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503950fb4844728489f3f34517b5fc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc85a478eade05618bd98536622971c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37be3f91ca7605eadd981803f7c551d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760eeccfed0fd67a5575cfd94bb41a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fcdbfcb00efea3e20b018ebb6cb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c77ffddad310f2e069bf07fc6e2288740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945887558f6105cf10fd339c92d43f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d2151c7d07a87ed39583bcb263adb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8faf4cc232b3ce54adb8859838fcc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac18b9e92a598d790c368e7013767f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdce1fceef05043d18fbc562aca267745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae54fab26eaad99cf3ec3dc0ed5c8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101431c4256d0bd645ac0504155c4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cde2686c880687cfd439520c8e594748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af8aadef2db8dc36e4995380ac6c3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a5496d58c59ae45d67050b55d75de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34753d10869734d1c35134c989d9b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ba8be1a1d5e07928070c2564a0d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5873c6a426d332115d410d5d9c6fc7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e013b9da2dc23e595b18114a80a6f0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac6e92272e06b7252e23d6a6029bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb523467e1b3f29799590030bf39f6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7956e852e31b992d8e63233c63cc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5bf903ecc6bd929f7f5a3dd29262d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381caa7e81fdc892c33560efb0df81ad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e2bccd1ac6aa01bd2a132ad28ab31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50d132eab555b199591342d27ff4832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585008b80c6eb5b38c18025cdb534053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ea64a4c561f1826d50a17669fc1f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780769155503bf0a1ad83d767a2692705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e09b8483597a105a3ece16f2d3756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e41f95c36da04c44dc5c40c83a2267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763614d7275ba488c63c4e2e74de5b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f56befe8dd549a811c913c7429f6f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4ef81d4032721295f90862f4cfdb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710c5cc68d1c74c67f638e3543c2c0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c562e4963df23badb6852a06e7ad612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbf29a3b9a845b4d2eaf4b3b441e2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53459eb7b8b38bfd5f6ec817270a92514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1a290dcf1354a156c56bb9569fc9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884a175e619570d363f74738e627e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff2ea9c651d52e67517f921067d8db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8d43f18de698245e6e6d314cd93e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f405ceaa3584a21cca3aad56c1b7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09c1d615689562a1a05e3f501991bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002abb6a7b51dbf9449094c37501674921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8ee6c876e1b489fc4e0e41edbd1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c0f714857754fc2ee55bb81a8eb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb171c21ea62a3190bdfa2439562c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7579c70f0cd1bb580cdc22e3cd14b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe0af39f03f3c3c81aaa415b8e77526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af07f0cf2ab9879ee1835b8077687b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173a0ec7a1c6830e3a064664cd07df728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbac4d808de741949687d9ad5a9cf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b2e926b44456dfac9e82cdb349f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f121ad7f6d3dc1342e5d11eaf38c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d7fd9f29b711705d6cff46903ad7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1620d9604a8f3b2bc5c5778db051cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7026ac3525ee656cc3a8bf3c56c0a1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c81611ebbf056f749db223a3ebedd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1206e7b9323e68d1263287d613af736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833298bd2c40d0eb57f9cd0dc03566737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd435a06f781be3e2187a03372f58ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2b2063fc83feec1633753949e4fd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbefe404befd4b96a60d1204c134e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f7778b239bee6626085ba3be45a6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708cc6848c74b2bc76a792b72e1dade42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab6d49e717348501d357d7c509aa3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0d4f885840fd7388f38124c87ceba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a2eb4bf8f2066e57519d3de1a672b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c4a9c45f12eb71fc0b0c26ce1b3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fec657f03dcad0fa1ea9ade3789c7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56726e420fa01bdda0247c7fc0a23948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee413cd81c9091da4b69a0a6af76c1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90124937c950af368e8f1f5294329f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efb12695217c17f0057c70f0a0816c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fd45c0db8bfe779b2a92796941d3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622fdec9448a7d40fe95772904afe3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb870f998e564875fa13f06365d3b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c29b06638720993e4777d19aae193655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d01c9a0e2f06b98c9c302b358f76c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d33d49d3bc1ef6c9a80df8ee136c9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867fc5dd04611a1bad235b5769576a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9e0ef8ad6331dbd0998a3f88678a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccf55f387c7a8b30d13e1dbd697be360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62d84e037b15d9a7340b158dd6678061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b320f7ddb5d432fec3e34138638d3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abd33c4bf5320c83eb783c359c796d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff1060494c43bcca0d8578b7d4349b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd79e9e155bd353bb956605ddc176565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddcff7c02a45512bc7da8b19bd72e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8de4f09cee4f0bbd6f1e11dd54bf9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df820e782d1a1608f947a78a583ebbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189f8895e8b105399990e58fd4f1e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f006a0776dc3e57bb92df22c325a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85391778f9d88f401a208c3ce949be171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b93c98110888467c13626b86c6c41972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab3483ec15754e7fa57aedf476b79e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa724b2f3c800052e7e486a8a1d57e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca8afb8eb941eda10faddce2b7d27e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eaa4e83c53619313b51c9c93c85f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa884e89bff7eeb10a26cf567d6fb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db48fa3bdb0a493da0ab95f81508a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c46d85b344c6b4281b7c41471d7c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7810ebc98926ec31b9820e765d1bdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d8afdcc8ad4446b0680c2a7de1f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad84963da09c89710273cd441d29982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c393a01b52d9b4cf9db24190ff134d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6e46e241079ff08ec0346ec43829b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65843077b395f748502e8cb78356448f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e30b6471aaa93fb85976e2e4f7ff1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121029a0082edf7d14a38db0cf28891787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59fb554b2d23eb7daaa9f8fc4268af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336869d367f4dff8013e2949fbc90e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c47469535989bd51c8e9e22613725a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba69a6915fa6589d004b55901d2b8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527125f64779fff3987b861b79dba192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242e348d18b34652ffb823efb544c9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887873e4d765ba7b37a3e2482a875cee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef4d6c3fd52f98e350babea07f7cc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee6b79a755f7a5a465df722c0549dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58646a00de0d6a62a90c545f7bb9cfd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263584188cc30d0e107acf00fb95fb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ec9f22244085f081f43414c2bd5d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9c1142e9291f4d184d8262bff9240100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcae1ca196cb8a9617a2c1487595ed2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e514a814696c3621f5c38a87d3fe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0877260b6b495449d9f4af7e90364103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151d2b8317fcc016cd9da8a540aed76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9387c9ff65903d7ee70c4dc5321ab35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6e08ebd51cb3238efc8226569fc0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41afbd47bdd03ef73802ac2697d1c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac987a14694d5247336496dfc80eeff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a5db19a0bcc71920200b47a254d00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d38a7de7ba08e6c8bf041231cfaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685857abc51e07442e615f42599180b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f03b75792accaf489d3825d1ea44b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf6d6c8162ab533b547ce0b14038a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d0245b6d7a6c7926f9f5a15593566114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9763ba8203f21b5e5ee7ca4abec88b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205043da173b842a3e8431effc0a4045116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7d692c19013f77faec18fe2f27cd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74658e67bc34e28a314449d8284a91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ac285448362678340c4bf7e858256119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e2a267788b58f063e5b9a8b5c8df8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d52008baf55923e570125baa67413121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a41ab4a7fc95bb18aea42a1d98387122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84b358c7afd49e3f27f82ee5de050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94072488dbaccc763ab0edf336fc281124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c1bedce1208fe83b9036d2a0a67e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e5f204fceb90c9bb9d5f50c4293a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939056d8afa9e02001bc4021ab9187f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851fa47dd881f92dab415a32b6ecb03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe4cc7853205c0ec51439396911713129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa058aa8d1df7e876785e8abec1a4f8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a4f6d5b1b09f184e53016cf0fc0c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9ccaa801964032c9eaaf8f3ba3f77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f61e308eb098e41f91543aebc69a5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436b843b98b750ace8ff176ee77f9b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea036ea0f988a0b2b6ace5ed205e343135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51755af85061cf0f840f09c5ab8fdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca76a274c4940460b25c8868577f24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634a2397ef67435214a6c1762f9914138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df57189e75404dc6d0322b20c66a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f80ddb02384d8eb7dedebf3cca000f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c1bbd18528107cfd385df8273a26c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706946964d6b88b2d4a4d8073ef72e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f72c04b649fafe79368d98f8e86cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f959b0e6d04ee1ae4757267929512b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951f18058e4bbe7d7cc200f82f372b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f56b7f19ed2e924758a7e86f23272146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1823b82b7d8c8a231403ed1d984d69a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572867b80f0551fc808096b01a3a4a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267fd996e864feff660f19939c84a2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9f15f3e405a260b3aff08860ec7e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db609ab33b679991de473adb587096151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac70dbe8903cdc6e599f66558f8ac0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd29990d8162355c212e9258dcebfd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f13fd7c9142332de71ce0559e2803154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72ae383148cdbed143bb510af5e69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d8b490f60d5f1eb8d8b958e79cea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef5df491480958bb9a33a29337f7fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4640dc6b71c07d54322fbf3da4533158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb0d4d61e4ce208b2ba37f58e5ca79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24e81f769959eaeccdf5ee9158a77b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0af409fce27182581533e2f1172c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947072afa21785df17478705bcab8fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df04075a25dc605300733ef952949a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b58ec1d747eaa77483ec1eb738cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f8d3a20ef8d57a5eeeed1c4c51c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c0ce525ee99ccf93dd01b4ca9d2a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a319b2052fa8c09e67eed7ce4bbb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ffca3defdd330263c580a16b4e0c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a82aa68cc11adf5bb6022bd7c2b42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743fa485100cfd3bcb38b4fd132d2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aeb6d5e575b81eb57b48e14b4af76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50fe540de48dd6d7ba256d9d1f4ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5021a2a384ca2705fb9384aa2ad4a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a8dbfaa70a54dc7a7c7cc7fb1d01e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e09cb2d98a91137a23fbf626efb069175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73a1d5107804790a481fbd4f3263ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd60e3def1bb25d3180ddf323bb7b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4090a17cc6619a2579bd47cb28169178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fda330e61684d70940e1a9103a17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d1fdba3ccfef11b59dcb2a5282543180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72effdc2cedb63a16d0fe6f7c004b5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95df1ec53295a1b29e9d3c290764a90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ccbd024f9d6d7da256bf6a7d1b05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe18e1f10ee462717b514586785bc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994a803da781c5eb9d88a826012b08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c1e644e47f0b5d233646fa83e806d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca9b7ee8059dd9fcd1df81b4d16321187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980b6ae2b6daebfb440e77b5f946ad0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdbdb7c01fd0d4758719d0ce62f36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf49e3219d52ec1af5db046ad9dcbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c74998a2f9f1c841082155aed310b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7066dd54b42c10bdec7b5d810600b37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fce4cfd0159332ccb0d29eb785fe7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81a4d5c107ff776d768bdff64c8222194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b31c3710dad229075ad868160e031195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192d2b6eb5ab2a806cc70a659f40559196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992786de0c44808c38e7bdb7756d2105197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec9c747afb13f5f29de62d19fdd768198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b261024966385878df98200b96a7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff05ed2c445e00149dd8db14c26f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad8bcdd94bf7302c042b9982fb06d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9bc2f6bbc73aceef62b479b10908202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f6230444f139355e059369850fed5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5460866d7c2738a0b7d1eb303c0812d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c2e65b20ee6dd423af5d26d2b278d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f77757499f828edb841635c49445206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da5047252951ec1528b3f5a35687a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080a27a5ccd518d0aca143f4cdb9c9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f389f59f669b540729d75c53d9bc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9d1d00e7084a1e348f05c55ad22fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127cac729718e7a7583a94d882dff9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dad4be2cfd02b1105133eee909c541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96d3017468fbf23a8446cdf05e03c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29362d7679f5276357148728fa4a51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04488abdf2609ea96c7b7f583988c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3270d04392db4ad65011219e9648e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f274d9e581f1d67f6492df4088fee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916fb3a259d594faacf1555d1827dc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75c5a7a8e721a864f24340be343d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544f207fabfa9994673aa4d195b6a99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabb7f67a851c73d6130cb45029c68c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb6c02e33e5c8bbce7112d85e2376d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cf4f28302500142c9861122f86f9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1960b17f620ff73b935f21e0bddbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e87033d79c1022e7c532fcae2d3d6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292ac31e7371296475900abfdb8785226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd3927c0b2c0093441ec7c1cfa058e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bab2e67c8292056ac91ac09c6dc3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e691934b07926e5adc98907233f7ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ab9f47c7edc7ea3a1e02f39fe5fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9ddb0eea1e37368cd77ea523931d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025962701fa49ba58e3d5e2c42c98671232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17519b17ae059a0e6b956a1fd038a117233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df033346cada3ca7d1bd8ca7c0483be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8def6bcacfe4adfa48969b6c5ee3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cea92e1408aaf0bed1a17df2ce342236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad9849af7528d1545a0bc9e911ecd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f11f34381474b8ad79a31c44ed9ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20400986e474d9dd34f77312bd1fca0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94b5ac48fbbf97312f966aecf5ed34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c07d5329e6061a0960707d20ea37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c7514928e697b8c9c415e320d454e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ce05902e25b14209b3a104867558243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f105553c9080c24501682bdc3c5091244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edf257fa02b2b21c2bcd9a88589f08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758a68699f845107e786adc3824eecd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c91c877a31583d85f6cd154d00be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861fc4e2b1e877039944a3c1e481cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa969e4379dcf60bbfb656a50fd8fea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d18d688799121ab4578d16d3848eea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042d2d2a0f65e2704b1b524ebe9dd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955f5c24ceddfef15d72e68fdc21fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653668365c24de161becdef66e985a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc677395584bce454fb73ddd25741254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b97b1062eb7256107a76223e0438d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f2954dcb6e6987dbddba30fc60cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa1e6eea66dd9a6749f26dfa4a2c36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41934d0aec05e4e4e7ebb75646f599d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858278b7b3de52c6ae87f02e550a82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab76f1922d88966ee800948b766fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc4500ef1e65dc0b8e5146d5b088a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc23bce1699eb569d3d5cfdb2375f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4bb4ad806986194f10de5a51a6188263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23e389c5aadbc2dd80af4e7e2b3eb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8469e852d43f07338a8ecf3d5a618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba833766e9d8d52b420038eb2481dec9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22925f7045d081b7024916a3569f10c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a3bd2a9b6fde9571e8dd3a091816268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7ef47ebad8c95b39abe7b3f8004c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ca5ce44a6efc4a6b13b4ca3f832ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e09e86dc10161138b6998d13bdd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac404a0a12bae07e6d02346bc818fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a051622270f8e6f2e53fa5106d13d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc68fb8e0dab6a2bef4de2c3f54979f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f010c5b5d61a5f058148ae58f070c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b7432c77b77fb0fe211631a1a678f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7316d4e12785abfdba4936a9eb34bf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53276305df103a5c046904e31b9e459278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dea7be1c32e5677df5fb529c75dc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a1425e5c2741611fca20e1a1e1ba3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf785bd45342a2ff9ced0adef9b9f09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab449a3e467a4d50617766f3b36382282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d9412260e148e3d1ed902398b5ae9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b291fdcd85c4ea0ed0b7621d7a4027f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059d25b58fb607c697eac9ba5c5d0c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741a43f91837f3c91f1345191ea3a0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd6c41ca2a419ee94671d0528a2c39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b278c92258547c4aea170efb1ddabc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b9be120e9c164cb186deb18464b02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b1cdff1a8ab658b6978b28b988a98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23393cc3bf63ddc7a8779b03fed036291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f31f41c2c1a3806bda013daeb5da3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384f5bceea05736631b483a8599c311293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df37e6c21347ca5a0253313a4ffa823294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef2faf30a15794e2ce8d78f19cfed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6991c0e75c7667fe00d6ce700f800bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588e4cbf705197af1d52f0f6ddff8a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f886c321027a9eb3cba0b5995ff3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09db81cfa0012aa0418bad4f9c67bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e921b5272166992c937f39ddf35d15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7defa5470edde1407d7731a544932301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c4452a67d9e5176f5b0824f89ed24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa8bf99952135dece4405f85e6f6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588aa782221e98d620402924e5c9e6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897736b4a5a77732ab80a7886ee19b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17776e6d070f6ea91fdccf6958e0f613306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121bf0cd713d370db6f5a82ecaa9899307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b2873e2cf62946254d775d6cc3c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9653d3bd3f07c11cc588a500a7f3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc1c681c49ee573ae467d4170df36e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a903a1bb02ac7e1b7173840dcf1507f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a8761653f6fd525b3d2fbff575d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59484173e3a443ba885ad3208df27d87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2546e20175c35c9ca267e285c52ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c39555a6e4e3ea26cbecdb5e483e88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6683db9dacf5c3def84b9bfcec04d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c5e6f7a8c84e3f552def7f88defdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb2fcb754b736adb8322f88f7da4d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d42fccab5ad0ae6d7d927cb0477f52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f18946e10bcf0dc11bca6dbbbe615e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e97800f969c8135436b3b3af9a1622321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8f03d243b4a96df10e4525521168322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd41913589fc3c0adbac59a86ae48d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c7f80598d79bbfe4c7ed6b6f51f22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7125cd03dbc87575701141ff19c19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e242712a86e85e8f4e89752ad947d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e70ecea0123641e31c08ba4a8792c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c03c14807a532e9bc83de8fb65720c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a747f1e2e0b8f53fda49a0dfac6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464bd15965b7172f198ec53f1d3dbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711848072de2f569581c7598be436c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b592ba418fe274cc0e5fe811b6c09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eed8bcc5159a824659ebc3e50bf448333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c5bd5256bcf16e461d4873cddd4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320fdfb33fb62a3fad8dd7ce8a94588335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bcf9f85b291d169d2b651acbc1017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f523f0f613f4bc45d16cd5d40d922337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435726638aea7d433aec27c525eca66f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c4c9f89389244f487a2387aaea46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68703cf72446f06ff7bc9a65acd8ae19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c5a0df5c5888f7fad6894ee084f50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb64adca05133a6d4082a24dc96d8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aa652d64889099d0f2683b0b3439b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9efb8a5fbc4a684ba39632188c6645344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc642f6b6a46c2aecf4538e1e59fdcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1514e41c849b1df100331c1a0c22d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be755e35d72ad5a1324c4bf69ee94dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f45a7e5f08c8ab347af3e092611c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e4817d1a5ba70c7cc53b893202dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5c1bb91c7e94e29c5753d1d21fabd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eb1399e9ef1ce95922eba1a5b3395351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f2792e148952ef0adc900ba9f809352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cf241e4a1313f7d7de4a4d7919e43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca01b8f32dd5614f12f61fc4bfe54b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f6c37bfd0b1f696fc155b21f7395355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883832862aae1236b8f6f90eaf24414a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cf33957e8610daf96e49ae7c5a813357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c64671c6d9be49c0271ad03915764358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f418a45695e123a4c59d3ee1c3db4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb13cced67bc7c49ffcf2c2f5982c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa8e5860f47409441e2d9755c3518361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edc7cca1c56d02e829df88e8e184f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa1c754fd0c07a068d75772032441363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb1ccf93dd4a3c7500686a4cf10e34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f3ed89073b9c4ddca4c47c8ac2e40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2227e5a17c243e16dad1ecde5b7ac6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef945534ca1265c0fb806a197300b00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d19fb327c5305384328130bc0d35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b119d66dd34c8188d39cfd5dc442f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01c4d66a0f5828523c414bcb2bda32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7888f26e80ae43a4dab1c8d25b0850a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2fe3b82c50f25c8e82f4d059053c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c377315b47690269bcddc613e752b16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b6e26b4083c83ddf57c51f82c0331374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6424a0e9074230149b1c1d2a3d277375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79937c16e27fef23ac323cdc259bda8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d342f9415f6e539d7efdf532c19d8d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179dd6848c31433992c7939553507e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f02f7d08175153383ea7fd5122cdf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d34d2696d7dc9008c2948d57384667380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934916bb6b2efc68b675d1105747197381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfb19e2a4af389b8eefceabe2b8ee0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d0c8839957f12b70f218094e7867383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f512704c2dbb762a72a2c422c307384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6615aee5257a46c20ec0426970a0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43e9aebb1d555bbf9bfe767be855c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb050f1552767692cc84f1e7c1d0640387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516093c578b260ea95f1cd7d20e8318388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a27ca1a33413bf21bc6090d0f8fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d6a9e8eece2dbfc7d3362c9130ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35ea662dd847b00effe6081ad7ffd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b5f062bde6858ea637e0f4fbf405f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f1cf41cd80025de1b75fd78e043c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf79eadd9733d07e993f35151e8e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc481aaf6a6e3da07722920ca68ac31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6778b0ebb67819f005f8cfdabc7a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b266e0a3e7edbd779852165c3a45f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c737fa5cd16b3e42a21878fae3ecc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747fecdc7c852f3df85c36714744fa6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2936881eddb96f539d9beb7220c1420400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc6c160187ebeeb9c48fa32959f59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef64a28170e39efb8b5e9914968e99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8b1373e7c59dc2a8e5e90d1afb134403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51d518dcbe2dc3ab182a3e1aded784404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd487cd3603da1800f3fd3985ebf5e8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638757bd9b55f7e0b4fa835e0bdac845406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f876c639f6e67d67147134232abc462407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606ac8fae05000b8bf194e2a79e3f77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08156e167984e58e0190fcef3ad58b70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c727c36558e92063729705b4bf7f76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb1358de5879109d30b7856ca979a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a090271c35d2c0d297500a5618c89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130be2e5432b2206ae397de5414213d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2b1b44f6be781b4d13888b66e7b0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395e9bebd8c0c49d3ec47f03242ef8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297685224276a96111dd6e7a6a2c4b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfdb24a860abe0dcd90b8609b1c67f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1f86dd2a4d41a0feed29d06b3331418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a82c50e19d6e61c558ebe642a9581419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6152d4a6796c4d0daef19e18219fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb619166ff3b2ced8074dc6440d50246421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ab16caca0baeae6d993ab2f87ba01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fc4cca94faed05d5e9471f77baaa2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cc772af10d2e1cab506325fff09a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf980788b32c2efb4dfcdf0c3b875b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54e9562365bc5992a8acf326b17721426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4673fa217b0142db92d1387d6158a0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5977f3e8a9a057bc6bfff722dbf6a6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54cb57e50a67d6ffc329bfe6ae3aaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09fc629ea327e24cd2e9cbde08b38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a12ed9686b49190529babbffeb8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009505aab60324b172e2d84a0d73f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa1f60792bdbfdb03def8c87f4e6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b719441296dfddad8f7738d58dd1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb9fd29fe6ac2a8a85bf6de2699609435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cac156806fa5cd6c3ec4e992194e5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a452abba49ce3eb4b89a21b12b07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658c8972c028067c30f02a7b93c2a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9c49fcad9e71d6a45813c5a818f52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28da9da566f77d5243f6bcb6a2fa07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d29f97c77e8eab9babc9689493047441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34091d0eadce0cccf1e1cf1784b224f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2accaa7c854730b1aac7aafcc19df4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edff19eeb24d12984e10ed4d8c82a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe41ff2188a2d045ee934f02f736c30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05daecd2fbac9366b07468c10e796a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efc0070763bdcd2206e66d1757839f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a159b15d51094576dd16794012eee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a4075a1dbdf3440b62aa099cd60e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8381771c0a00d736fc2d73eff61f0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9b992c4b212d555005b0697fa8dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6efc6d5ae8f0e5994e7409a29b64bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf8c4e4790f52a2424fbd9ac1f41b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e345d2a3617ed5b7f4fbb8769d051e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660333d8f24bac2982af91b5b815a8d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987db84d2f0018990728e41570bbd9a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc05b00a19251c26b6790ceafb88d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6dda3eb1b4b439bd1c9f69d7b5f34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f968f5b23a73ef8f8607ae9cc8f0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b33cc69f61f4ad370ffef7d99b55e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf56c84cd326be3eacd7ab4f337b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e30e686f27465f3328a28af24dcf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb398799cc6ef531d1491572c4e6d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826457aece125a6b05f81a5170d691ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee056e35deffc3ca2b6dccad7f11c45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd81cff648e55b595d61489290d9a46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e65d629b7e1113dc2118bf36071b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8076e38de08add0f69c5d05cda95a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0723028ac2439394a54468a7852cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5ce14ce7a7c57bc389e71fd941958470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e8710c48b2aad93ffd299ff6dfc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e7b87f5cdd0e51a5c87f5115651f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b34e24618295f84ad9c5c29317d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb8caf03e6c88a8e2d28470b12335e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a933a72206be0605b7ab177196081fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b0eee482766f39b730cb16d77c672476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd081c611bb354384568bebb3c44d8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c7aa2960ebb2e5395a00bd1eb4712478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc067e8f1dd7f57ebdad06cc9f428ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fff81a5c201e2c9da53f303eecc38b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1ac3c2344005bc3035f75917bedc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d8e8c1ff979958b2098d4fae2112e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5576f9f5224cfe679176ed3a5f32a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9887e9fa9cb4043746e6bd7d9c789484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407f07a6393ba84724e44aa367ec9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f8c2255a9be11ea30aaa2a593b486486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160ad1f11412d48fcc91b3a9689193f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b073b950eb2db5d699c9e7d4e28cfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8c752fb12a6ac9479dbf68634f080489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7108cf7d232b39cce8644de4e2f8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1455ea34a15a1fa9986f8c75d81cfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b2a6ebb58c8f482d8f9af9b2c951e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe82312290a61578a24e6fb8d9204493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3af30967b55e5f61341f76058410b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2f1703efad646300d6623becd5610495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d392a485763d4832aa0b274b93c693496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca73eb53e9e2ff475942a85604ec6b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e1d61eaa1380ff440b554fdf45d56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16a163196d731414ebdb03cce1140d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a9f1b40ab061b9a22b4fb6b32117500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6242f5ee113e0f293b7088c94fa40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab173d82846f7ffa1d31e52c49a97e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e853b6bd9fc83af5e711d6b7538a947503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed636022ecd274d0cb89c309b1c019504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d972dd0b2a3e5a7ac31aa25fad7fee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294e598c9a65b079be70567de984b59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23af884552bfa2265b54dafd8fa498507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d455988234c8ec202f9589088f3ef5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749a5e732c280da33aaf4416a2c06f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb5c9e1c0ad181e567063347a4304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cd2abfc4958ff53627b3835e02946511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5295281507ffb909adafc9305c21bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a99b3b8b4598b8bf81f329c5d9aea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441c6226fdba59db1a7daea85584be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c52440aa1eed01868b489eb20f2d4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b08ed60648fe00645f673985a7d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd9a3bc470af2c8d59a93ab3de8bb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d25194ef4034f3ee9bf07772ff85f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7543323023e78bdada56fabcebbf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a93e63b1e7cddceab507add55010520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc0d71ddbcafed44cefafffe2c39d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f96b78d5f6fd73e2d2751c099ac4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd62c9cb2d9a1cbad7a8865d530ddb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd53def2df62512f74bd0c4f66613a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6634e1eb2828ad743954b89bb84d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fe9cc9c0aba417cbf6b189799613e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9990412527f236ffdd25d44a26159527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dc4c4bf31e4930fed5a727a3547a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454913e9c24871ce8449866dbc16be23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e339337afad24bb5faa0ae4c11ec64f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4146040c38c4d8e0a2f4106c656647531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54578b98f10ad016894eb244ef63d8eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a8dffb61e79d214ad5fc3d231d6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a3cfbcaf7685488c6e6073635bb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a711fc62c423d0d863f84b2ee753a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb39a8be5bc38e0b7838d58445b170536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0c023c97c0f738e2998a4ef78e33c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeca3fca01980b50d2b597821c19d54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d103957218c5f6625bf0a03db68c3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba15f25136b34604a55600e10708d9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c287bc1339c4882fbba602cb0e74bc7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054cf5ec2f4f9ccc0f8c4f16cefa1b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9b67f9eaac9d20e442c0505d7f64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2817ba8d62d378a5689bf3e092087544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c087337b8798372a80ed4e4f7338545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b916a082f016084a48f27b38220fef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e273ce474d30af0490b54a7fdd125547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb458dfaedb66e4c7163b286438f9bd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d9a230a5002aa3b929add4c7eb30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f963c919772db750ba0610784603b92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97db687f90f32612b1b49ec9f80faa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497ba3c367c2c14de1af7d0abb6bc5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165069b1bb035ab002321ac7b5083076553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696e6f82d3433371cdbf31646fd0a28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d80f2d6178e72e28231ef94e702df4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b22ece9a110e71219fa50650b5bc1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b36f1c57d9886020a9e33bfc7c777557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46126157ab09c370198523ca6c69123e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155343ac8517d2f4c903f7e4d5a1a22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b4ed7cbc65308b7eafb73dc78d457560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71167fd9a6de67a9ada0ebdc7d33020b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeac90ce944f9970d98bddc01a7bc81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8898a7b214f85014dddf5025dd513563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a598eaf3fc57b3aa8a1c3f37516dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2be806cbbdabd56f9822149a8b601565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259d586af8848ff394dca01af6548b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce8822b31780418fbc868fb8d1401b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6a9dbcd01bf9a55d47ec7490be92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e3b609a6131cc6b9c4daf241aa2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230f6a0fc99c21bb34b1d0307dd8e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee8137725ae9be39b70e2a191c72b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253436f752974ca5fb3ef3bbc9062b42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb11b3550401001075be9557179d78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af826718d954f7473a6aef5584ffa7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e1b26eeba45db409991d0f2a1a8f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db88da8478cb4c4f69f69c55ccede576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937a02b7c42eabbc664035796f9636f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66c459d4134e7ef374a6a7d3f110b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9ebb558f4d84d46fc24f7c5164e12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a804cbda478a872b054c3ca0aecd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc8e4de09bb7fdbc7b79840124ec78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3118592b9ea22668862e8c3ac88377582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec6ec662c589448d50d623819b4619583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976dbe311e3ae9518a08e1122b555aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d58685085ee3caeae962fb49418b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac285b964cf531deee33a47a42301a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060778527f3c32582d59071c79551ac3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834207672cd270b6451868992ce3da46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c852cb378d4808269fbbe80dd6e2260589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9d1e16f6b08be34ff3853f2c254ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedf68332458d5f94642c7d96a898b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b56c24dfaa06049c1dff89c39b1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bbef8b6ef0e3ef71ee9b5c16f84c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252bb07e8ed480d29446208eb960098594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce747272ff1a4d937bb949d1cb28fac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38808249acd5f55203dce96579cb7b8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da125bc35786db4eb77b54f790bf89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bfa4b446ff874e110883b9413ff04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957228c1f0b43fcaf45532335932b013599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2060aa497773bdc37d9bd152c8227600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d685f1ad49a38583a47a60c9e3e7d06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9d23d5ba01f7459d08158faac35e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac9116b99e42d524713dc25e8d97db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888828da3baf9d95a637500546c74d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789a085c0d272a162d1a1752461dea6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159af3c36f9c19636e63a7b8b402221606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08153babce70d9ce1b8327cd284b5a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c26fa6d8ff71b88a98f950810b6e25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac0ad1a44a3f4cfcd6b6468275943609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4f16d337d786e5c2d8cdc48a243bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29119863cf74c3574ecccc4171435e1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435bcedb7ea255030cc8485c7f6ff94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa85aa83246f412d717a8e3f98c67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c7656f1bfa180f64f41608316b859614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efde066ac3c3e57d3c670a8fa812f1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d12bd4bbdb388f3eddc6ba17a4691616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd68cc16adcf40cd151b3eaaab6a50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e2ed28c9d444e1ae3702805520be1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e9cedad1e68ebac0721af627c0d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d289f18641bb6e98889f20709cb01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fbd648e793774405f0c0641261d9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b71be7d800baca232af300b5ab5eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f904ab73d786ff90237ef6db64bb933623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e779f36e7e545995af976d1529f9e87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13c6ddd92ec50fa87584be6bf0e1b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d2fbae7cca32bdf8161e57a2dde3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3350b6d07f52d46f1b1a65340930eef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273828a632276d22fff36e550c17d3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d63747ac899175d65332f982b45bff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d6696e461279e0fe986e4e24c3a8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a087e9effbe5f68c4b4c4795dd5452631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917f6fd66978afc4871192e70642155632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b43ff0fafcbbf3812ff83fe37b6a83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a80af441dbf17fd641b317339008634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362270bf1101d02b76424a79d759366c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a54c3c3be7c1770221c56f8654029636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b7a55acfd4d6ea78c1d1f50ba489637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b68bbcc46d2288dfacd078be7b0857638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94975ddd006b2ae5a94dc3c8f69134639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18e3812922b7b127c9b00f21147aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2effdf3da38cac4b7b4ed88f33cbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e809b3800c543b70dec993268fad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02ef29298bebd3c84d08fca9dc8a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299025ca1e1fecb59d5d25a83de281e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3be9943805a80085bb1bc799c65e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0431d18184ced2e254df252b471dba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08e7bae9e70890aadec664679e4e30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a21ce8f6fb360c4e4dbbb6fb37747648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d83e2b81e28dc726c5e3f74f4fb7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557842a67ed51b29a9354eaa435bca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58bd693c35b9cbac2dbb52dcc28c70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a55bc81cfe5176500821107d1aaf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c228b3ec52fdadd8e50a07dbfbaaa5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0242ee3872198acb4bea2ae055757e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323271656b201d80c129c4cc7604684655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e73dbf97460e1df1dbc52a1228d686656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19446aad0ddd93d90013a62b9861a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f852438d743161a786f3340f3fb1bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c6f691123e611c4264f0f26150198659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1a3a95b4b5585d2628fafcbb3d54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63e967f15fc832b3ee6bba39f82f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c868ed5626ad2693b374021d7b82a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b85002dcd5a5592bc1b053877b458663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01420305ed0fbe3bd5a0b80e949aa40a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fc24e7e7f4c8c43772008d78ac270665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57bfb9945c751cbbef767467ea50ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45dfa8e14396b79c75ec4999bd208667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4db57c98910b7458d2dbdb6a19447668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c287814563e47ca7ddf752a0035660669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee67f1e96a2d7456ee0e5d239d7a32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e9fa7cca4ce5bb406c4bbcc0acf32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772b50440482d3772641a837d09ae72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb890e934c65a4fed314369d9039e268673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0c4be6268ef4c6e578f51fc3ae42d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e29c6ebfe83db8b39bc0566bb1405d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc211af60a8f2419db985b14f3d080bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd7ea9d89f171e43c03fd30504eb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e10cdd496bcf9e3ecebed98d2916ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c4f5cb6f77789d0d98d27f7e933d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0db9391113683ba9a6b2c3e1daa9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7a44e97971ab6416ce776271baaab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a6c7344e5d87c8c5b1db8db4f3b4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e85830832d09c60683df32edefd66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5824747a0dcb2878542f66eca23f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37733af87ac704a8466b815692ff55a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce83b7604514e3e2f818c44f8ec75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cea20709b424e0979bfc7627fb6a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42642c02f26d5d35be64fdadbc148ce2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620d962b18ef28a55e35fc5248ed976689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73b48b1ea82e98460e05605d686c4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46ef75f90b9238286db2fa66f2fa3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124795ca06198ca147f9a0264d728c62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf8b706505e71fb61e7182da0aadc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58466b75cf083d82fc5b5bc1b129d56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe49971959d7212fb2265b9e3d8e0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3209c96df14d68876e0364977414cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c438d611e4f1b4a7cd606185dff4433697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb1a62affb81325de21b623fecafc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddfcb942b6b5350c4b5b669f7f9536699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35662f4e181e999aca97c658129353d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c1e9573831a626b9d36f112456fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6800bd410e466ae6ef785d42fd78a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc333e745b8da29a26365ae5dfc4670b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ffe298ddd68e8aba0a117b52e8c0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0de54625a0993e39073e8ad88d32c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c684c822bceb5d09ad61817ed8f648706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bb87ea30ba64adfa26cf5eb3a7492707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82057c58ec25371b0f4c61f4a9fb223708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181391aeacf0f65b8aefd2fe7343489709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cb1b798711218768f98aa8f061b37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a3bce98d7202cd4813b6518a0eb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69d72ce7530242d76aad4dca7e090c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4636f72bc53322a841190a984206ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b07b6ad7001e5416d6ac8a903aafd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3df1f3ce44e959fe774f90dea6742715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cde23132e8de21216fda96ba360767716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71963ead0bbbaea2e932b435c520c6ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5d486e50eb3ff65df08710886be0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc35b08d6ca7e33968734bc356da7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f0f7abb7e2855e43d7cb9991a042720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4e0b998a1e482183515143b65e925721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725319f5e67be0ffa991db69e1562d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a2f4054c25d8dfad4047c4bf4964b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b42f2bb7589f6ae549dcee9a2e84c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c8dd1aa40036b702945374e5c76ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd19f1a3ccc07340e0b5be5af1191d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5641fa4b56c504f52051559f7e5e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877a93e6c25ea6a74f6a5f70639c293728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1882736dd86c4fa8cab6dc18996ffac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21042e310d4fe19515e9a73287c681730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a7a791a59ca03c1055917a27b395a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf33f7d5bf1a8d51b8969e233c0aa9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d71c900b2f4faf56c8281ab76bb55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff761ef0c6f1edb6eb73eb01949da17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b1e9458e29f115c286ca1613283a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b105aa00ae9bb00410760520e57867736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999c3a982950ced9b79f4dd807ec686737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a47ad97af55b1e8ede1e40d70f9559738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89f47296b5c44249a011c7a0252529739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4842c648b1cacd328343453c0582883740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f90eaba134d11e71f0f564e39caa0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c558dc9eb3d1ba08e76852018e2be4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9f55e46466ab48e4853449350397c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3450a3a18291cc0c27ac894ca163744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0371dbd84ec02847accd4c76f4e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ab6ce347440621d71c5d33593cd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe24376ee345440c15ad54618f2e181747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea0800fcb5535ee43a179ca727815748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9113ffc68d18f287cf7a4ee592ea61c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a57312cc087e4bb1729097e1f563c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1962cac78e530e0d6db042174e9fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377684e060bc3928f85a6a19092ef23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba093095a6e92fa418e2f23f3fea2e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a47865ee7dc72a9eb42639edac3959754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015cb883799168e45889350e76b8d28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d469c539b8d0e1d7d8869484f5e938756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea19b9589cfabc1d3cafae65bf412757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d61acb7ae83b6262d9e17d9a4d709758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332816fd33eddbcb3d624d9b48c9f306759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>