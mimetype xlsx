--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e5e38e30446babb937aa6cf145aff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eef8749b33414b29c091d673455642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a3b6eb86be08836d076646b8515f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131aab7bc14deeda9f33d13747b65fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c4bd7c9c53e57600d44956a6fa495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec460c46b0aa757559356b10c124fbcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48464aae9865f5014ccfc8f89a0bafd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81097e9faa9765cc5fd67031323aec4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2601689bdfd199eb68391621542d0429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f36636c4bf182dee0d4f0bef5ea5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7734a1e1af9499b52f4c9c7bcdf6f2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b6efa9cbaabec8ba91aa31d37082412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab8158d6b0d1369170cc0bf9136fb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c081e671d1186c8d7a6e9dc36beafac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f36fc8058caec5056563538198e57515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a9145d0053e3c73ae562e1cae7c7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a8953c8bdbd02f223997dee8e5a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf9bef471b275832fcaab4239c139718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dded797f479b5f8dc3a6303e388ad1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ab51963090a98e26159fecffb50e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21023ffd6b22e94e4b96e455238c0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5ae31cfd9a6fc032d4a28473dc2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a34c9308e629b9b5fb37994b308ee923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7152741f96d6e25f5857a52ebde124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5413926dcdb214efe0a1b9f083aa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be09b266964bc09d4e1a7bf431c3f2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68690e4fed191180e276787574a9ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7359b1d9fc22289fcc1b546176e1a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377143d0d71b24972b488b9e684cfefd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87317774eef946498f18660670525ea330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ff2ae40ed5b185d6c8e8d072f18e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f72b91716b4230d5adac2ca6fd82732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb054f5c1896042aa7f1c4d657c12f8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e83b1edc50184258412237e212361434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48233bb7dd5671b6a2a7dccdb1f8392935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2691f0d2835114f2582e62fb394236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6ff03cafd5c8822dbe8c5fe2bd98037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b68f59682f7000c60360dc0c719738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f59e7b35d2cb6355c652ebecc3462e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4f040b5b8dca66947115efbeb7ebb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811f36299e14bab9daf4969e859d62141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d674429137dc03892b2d85266894b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273f5d833537e4200baa02cfbef58e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980d89bdeaeb95351e515e093b6d5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ca0edf7c780aebc54a8ee20d29b0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f2c2aa392d5562132ce1a2cd8d20d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3a580444cdac600ed3e2bdefcf8e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225d7967614b488da5dfb3a601c085348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddba81f84853b40cc4b632e512b70cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938f2ccdfdec64d28498d0b27d463050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4b1a0f72b8cb4554f80596eae81f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a48fae05a52224da1bd6e9e07eaaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1a33eaf61aa88d3ac860f40c07efb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368137cb196a3367992b187ce7b628054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48dca988824fd7e223fd1c802ef46555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38ca09b82cc2d61788c0a04af1839356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88012dcecd7782d2e24dff9724ce7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5df81e2bde87b446b522a60f7513458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937637f87f01ce622665245b90b016e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e373fc3ebafe46d9802808af5b31260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158284771b3726dd89b54a9b478d74e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa9c02f9fe787c94a112f6a486a40862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085fd0e683c52fdfdce0e8498f74f3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5b4f2bb9dc71702bc4484d36a484b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde95aa7c95425098441d8c4787e75465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58916360385bb1c0dd339a11063af89966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e68821aed11d5316b165721b4dc8c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57147b3f53c66300703f01a8c802f7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c266f11a4edcea20563cd0eba95f9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd4b3bd5158de3c957f27a6dc97f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca00e4d8c729a052ef53deee7f89ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b5d8072783fbf3917244f2aa8596a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8db9022fc159348a399dcc0fee8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410d2b3fae18a4095d5f820a07980a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a72566abb8ea6c041b24bd704a9ea575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc87166abe5cf0de3d1d46e7a89e8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c26ba7ec0926d9ad1d808298426d7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e69b7e1253b4e9c8ae6e4d7ece9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7c6753ced12fb07a50b89a702f63e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73984e4f250226bd103c448349dea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f74012359b672cd8f3f5bb1ce59b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ffe14a0564a5a85a932cc545674e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231a671f829c42e4ef6291d2ff7fda583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b1b48a664dceefc497f69ec6acad884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a289a2804fb65469a2d1556ca063d8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e96e6c2240b738e4f49dfc84a66f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e445b7c493ad90e88e0d5d154a5017d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b65a4505e2b179b9a7934a8244b1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062718a29d54b730ec9cc6383f207389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47626d1b94dd0b7827e47155c923690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81a4084be8f25b3061a26bd71056f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9d7b00c944779fd9de981001fae7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a2b623b960bef157e3eb595fc36f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fcec626f63cfd5eaa052348d3aceb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df23ef8a6376de70f5b12a6d370890095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c27a0a5deca72d7acbca3cc4a60a3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47326b6e95049bf71284adc880a89397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d73975e81b3412715c6ddbc4f1ad3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7562732ca2db496b7ee5e74a63fbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522d07280b592a5be3f47370f5b79c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721455be2808744bfda4c4f8d07415c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063b9ca5e01e1454fb3c996d79ed22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb52e6362ca9a83c6c2ed67d419a29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad70a86828f7691eb25116e74f4968104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ae853460bbdd10e25926d2f0f3a64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e2132f0b2a6619741c21ea2895f40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8691d8751e27dfa46437d5ee7c1f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825c4620fe79f4c4fc9fd94dfe21191108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b5a1c7a04000652b66ca92af23b98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54470276a4b284e2d2fd46cad24d3876110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f4cc96b57877c50c9b2867b96e487111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5110f59d1783d2316977498e8f2b05b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250916636d2561ce52e263963b25dc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c8c9d7665aab69e6cc385cfbf020114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130466ad8ffa03c7fe425f8ca22b68b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db09ad83b789782530ff4214381f79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73428ac74b196098e095dca4bd18a17c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b41deea0f3053f4a4ab9356cd80b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcbfd302f8310af2f20bdb73ca2234119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd123a904c129c08908b8d6ebba4308120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf546f283d71c68f43105ea4395a12f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260712dd50fec6e5f7c10f1e0306daf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207482bd5b3cee2437ba2932f49162a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7d2bf8b8d81c2a297207dc36d4dc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b770af5c249419e84cad7f5d04a514125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7c68b81a060bf644002a5fcaf605e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e1bbbdf75992cab137bc7ebca5fc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e47c40e020f5797922250fb3e06a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbab9aeb6ce0e9b622fdcd97364318129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3cfeb5a0e697bad190316843cb563130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f498f44b23ca2f13211230a2544a903131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213a000715b8221edae96388bb9080b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede83c558dd90248ba6a8c2571ed5371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e8e99f4dacefeb724760745179fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56080c16eec688f914288d082dbf292d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0cf53ab99ffc4b69b6a9db51a1797136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c3ba02bca608036af60a21789f66f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696f07ff2a4f6bd6bab47f5189db584138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d93fd76fefaa5919b7066d40a432a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400243ba6c2e9240183b5b0aa8cd6853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711157ff270c54c99b861ce482a3869141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dade447ce4c6151204f80914c1661f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd126eb48d86a2c2ef4ddd2d45911143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcab8aedeff83df6627f489b4e1b59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714ee69318d4de1a5b9f306ec60ddc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd82da64e3464c3d6d6638c080f4df8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf81ab7a39c413ab58e611b85a7c127147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d02d48274f23a635d96bda6c192db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763bf41733afe88ab8689001e309f41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b26e679f7e2c3659a249136876743150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57335829285bdb0d3859398818746ca8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81e3b5a0ed9a0219543d59574d7215152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780da31e084c2c88821c038f5b97d04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755ebd7d957fdce3994943425714af9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c240ef4447bea0d27b01b276bdf0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ceb153f4f6a8ab10af71aa1637d88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f00e43f081a22b16aa86c869f5e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20a6fd94c5c5c7cf1f8a50783ae2d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb2d70e6451370b9b8caa2c4c0a62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff12f3fcc8fb0595bbf715cc142bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb173173ecaabea00bc22e389911c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a21edbba93f66d24487ed5be3afb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5116d13c037a3f1668d2ab620cae5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b050fbe39e7a9d42509bd300a1e0ebc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e5337c221847c827b37cb54a12db4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d28eb81bbc70837be28f290ca85e48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3bfc977a8bdbe5f89b0fc07c18ac6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df95d2981b45c64125ed4dce36957d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfdcfd1514ba56972b2b021e1261ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346bbb65a969b19acc5e55777966e32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc00d8a1da9bf8fa45b626461ec1e2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4caa4be541de8a26e5443e5ea518172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d70ff153fdb60efb9e6c6d53de2501173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6220fc050306c65e0c34ed24858b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1e61bab0a90ef8c3f9b567497337175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573a41d8c0e34dd1d415353876e2ff7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b01ef176886452913b8d65ae96e48f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a24a2eb04351805585f28422716c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b316d63f768ea6f4329875d4e49354179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81771a8b06c9c2ce303247faef0f9f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81c2fc0c80ac9da548428d04c6832e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ce3814342f72c3b6ab5d1429deec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e29660ff2500bb894f5ba75dda83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653cda64c457a5bc98acbb292b0b4be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6373462500e9bf821061e0ddbff35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a88f6efff9530f471254119404ba12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20610d57429043f05f80b10fb6e20854187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147d6d637ac767d6459374c0382ee9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fcf2566e87dda39cc3b16e8483db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387e9bd20b8310b610424ca33140aac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8f03aa5a5082a735d8194565bed04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72349034ca54871d06832894ab0ac1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773f6bfeb9e8a50cb1b7d5ff1257bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1543fb2ce72e996fec9168c32c6ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f668b42f6703194ad656661e840e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866495244fb48e97fba4d9a86e50502196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431eaf9914e3dd74aa5a763f428805a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf11f6c6c9e5fb6ac23bfb71d01a1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f189a9ca5f96c3de2193c4c6adf0f66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a22e97690828c0751258cbfe8cb17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46a7cd68978b8abe200c23ee0fea8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20703f5b3115a6b09cdedda524f67e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80e8ac48d23115623ef8f38fd67129203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8613d86db82702b926e361aa2cf0eb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a13548592b5719dfbe01ddde1a393f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f50378d06235c809fbf057691c104206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ede0e5c6a3cacc36ac24c4673b23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2987d4b076655543ffef113a472da8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a886c92054f713cb9d79605f398b68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214ea039a425cda7e3066b45a64cc96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919d327c263641c7fd0db965aa86061211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe637739bf959d78c1535c3d6b1d6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6bd4d5dbe91f7dde2ed579cc59757213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74004d8c264e87a8b69374e6a45ac2de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56878f4bfdb2b7d318ad630d2ead96d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db9c5c6c47b9dd93f231c63a5ac157216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf4237d14c3daf6fa0de200dba295217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e4330c219b7ca682336ae108c2b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72d200973558512be6559a3aac504b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf519f145d246424e3091f04b98d7e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a7042ed0ff0e01a364a1f16296d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022dfc1b860b3ee7698a10dba8204f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d693f9d1dead6dd27f9a42122f37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2238e71d6b38d4db02e1437faa370224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07badf1daed1f99a29c6e717f1e5ce0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f921a3e026e27d9110f71dcc129c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d98987eff5b10704b53f01fb7413a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2a1b445101cf07cd7ce2c5fc42818228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3b384383ad4a64e4b991dda2eb205229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb063d982df95142b5ac1971d20583230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273dbd45cbf85159abad60809edb4e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac248ffd2cbdccf31efe0ac6ebd3fedd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7416c5e8533dcffafd85c80e4102a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8df1e50225323b73a5c1cafe75c93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba685f087f830e3a9de218c2cab66530235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166947cf0585157fef5d1818d8c43f85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad200831b30f2dbebb153e059da922d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6539d2956b20239e3edf53caa365cb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba1dbcdcd3bd280b89a8079547f973239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4455c27046fb3cfa0f67d34deb3e04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7542af8f4fc2e2791bd13c491b4e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacbd5a69ea8b6aec034291479c6f2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97cc799eb891807e19e6b0c889ef60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82962b8e3999dbd07788d08d35d258d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae1ba098a59997d8b616fa23876c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e164aa40fae99282021e1f1fd395bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ce6f04eccc269158ed29ce71b0e79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f622ccf24cdba6867549f963d4c8de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5157fbd5de62be3e915c18f15fd92c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980341db419447fd2c009345b1edaa7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf6861cb27bbbfc25a38739e7de83f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb97edd6acbc5e27d8b5d46c8ba7fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6936c193f407d0f0de23a91234471253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503b9816202272a9ad128e87a42408254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed84bfdcc3253587dafec2d665ab8b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a4c2a13d0876b81411d2a6e721af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25343474f0b962ccdd44a57b5b8431f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1ad48a36c0751a32b8fb5a26cee05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5f39652e5242a83b2e0c42fa9d937259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0c6ddbb765f9d1eae722d4fa5a43a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51e6fd9f45b608e8f3bd39ab87e072261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725a0f1a671a852c6cd8866d634a14f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f08ea768ec2df85feb9a0ef57ef6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9f384cc64779023cf74fbcbe4d04a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8f060d74ac985b6ecf610c6fbcd77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf26a5a689251b6b982584b19986440266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b188631b230d048bb956d4bf1137f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751759723dc24e16d14dda1dcf568f6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a286d147d74a88d2d68608c72e0907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca03640358a6384c3f14c7af9891d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a83ff3c8d918020074b1bf122bc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543c5323f229568b948160bbeaa0e4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e601391fe6c968dd0bd7372583093b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3bf74418d7740db6b469554570d68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60ac94dbe3db81c8cd2ad7c96db18b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21315529dc9fce5cda6ed38a9e175ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2709e59ce9652b50aefcdd74965329277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b7d19646c3d98ff0dd3c3c645cf3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54513b22bdee2dfcd1443305aa5f90b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e568db9da8feb472430779f0f3ae76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f260e28dff82ff02a624892d9f27c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea17d7d535217c1dac962b6682e80a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ed4f8eb7e8e782bbc6353fae6322e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc3d5a7ed454f36a784d4f096f74e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f4e136792645f842a98aba2b5c7e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c50057e4175a4841bf71bcd2644202286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a22f51cfe1eee48d48faf85bcf4319287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7d533ac888cde999f6c8286f28635288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e57ab451d8ce33eb6816d51123e1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005548ca25b2b51e80a8e1a2c291c29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43865a1040afc1c60f13920019dba04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004398d3fa25e54702847c152015327c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816e8dbaf72c2285cb87d2b8d79d9bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b12b6d2aeab4ab4ca8954becc980f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904ad94b27ee32c31eb3bf8e751bb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834f8342b552c27629225cbf8b29689296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d8636ccd4f179453c2814bda093f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6a9689d1be409098963dff6ed88fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996274f31ee737b3acc49e46a2669f3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea4dda801263f58ccc3fe1212de4a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee60f661975a39875be60accec0ca3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bda0b9e83b475b0f175203bdc4760302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7fdc8b56790419ab38a62d2fcf1d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924694cedc77118a8c92e1d4f66a37d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e2d44ef8206445a9bc1f628ea98e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055dbe5e445ee8858407a3b934301f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20e5ed6cbac110114b732853eec5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6d5f414f966f458bfb004cbb20c4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae95deea815e23b2702eae82aec569309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e73da66cac03d3553a31038fae886310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11a85d123b833b591de3c21420e9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f13d99f5b637ed324428c1fcedcfcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0141227a2e4513f6fca1e8da83762313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf98ee744a7b6e9529ff2baedeb615d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020391600b6e1e235eca52b2ba291bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d58b83026a5f5587027bb9ca185801316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2aff42cb37106b2ebca56440c837f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913fe1b5936b31e9d900d370473a2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8c735b9652aa7065eb3f0067f6c4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173982f3301d358699fb4575c8442ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2dff25d334ea2f2a013ca71cc024a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228fe68bba9522b73e7d7b89aac91c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4fb4272f7431ed99d3cc541e4611f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16d30783ea3c8e5a9ea18f096a7b1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39fdad6b6c84f965f7abd8530a88bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aafb6b26be4d224e35b1450f695a97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace19c1855ec703e89d5efcc6bdea02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44b69cbf5d7a5515f9bd5a7bc51bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c918e7d5c3e8e0bfe4171a42132bee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ada74e60ba2510e2d6b9d50019012d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588f38aab0ee07892587ed3a4f0ce18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b445a7b6cd968413d8420580afba9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ec3fed34af47064faf31b77d41a42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb4044803f8505844d6e1abbf9b73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1102f8796652a40daadb8ab6e7f14f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d743d7dca63f4117b6e291937d196e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cdaf775cffa4947e8e13cd961c5c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c15c83c011b9973c0dea5c1d3b135338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc9a32aa1ec5fd4e7c7897f637017339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5cfcd739b64d11d43f9e1b3efbcf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c7045412df01b79f5b4980b636eb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775dce229cba7bb63292b763a459b34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370220bc056387ce04b32bb416db43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae03e1bd99202bab840d55f475d6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063c007a1143946fbefdae1b2ed250345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159be72cac786a742da6b7c75cd443d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3dc92eeb9d7f799f33fd15c21c64c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f2e3dc8459fb4f09a8c6ade58849d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aa5c61f0687545e03f17283af2bfb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1343f3f9139e1cf488ad22df7a56e24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6501df0c7df9a8545082aac409500351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703836681760f7132121b3dd8b17b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e464716f66c94cf46ac33eb185ae26a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c779496f295991654deee1dea8ab7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300a92f37305f96bb9d73365df3f238355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfefe6029e6b28f1ed1fb571e15d34c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0479dd57513374079e81ce29308c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeb3ea50100fd6e3419e06d4106fb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657d54aff0157caff894ee182e53701359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a3bf583171e53887803711f9920d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f45a75ba456d2e679608e00536b259361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4f396ba3d8ace6d0e584e479943ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1d4a54f9e67573e457b45fe65efb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc28880e932c5b0e46763e1f2e108a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e964cf5b7ec62832585e5d0efe85bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e612cb83ecc0e44efa854ad84fa11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5211e1bc571ef15a17374f834a730e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960beb444eae8efe5663324b6e4972f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc7f026aaaf00135ad85234b9d496e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd41b31700fe1d3fc67ae417402f7d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c98a8d21ef95ff17c6417509351258371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb052d2c5e29a9d4549741ffda1eeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb89060958d2c74982a640cb260603e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f5a261485d5d584bf6a4eea8d26b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce926064f00cbbba5ce9afec913b78a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aab870a807bf11cf1834d5eaa2401376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d160b01155e634263ed070dfaf66e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207b70e0ff130bf2479aee401e3fb7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862aaaf52b564e5921463a75e9e1d8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361112ec8bba4e7f577860a0540ec02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4626a72abe62bf0240698d79f2853f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5a11f6e44cce23ed0c9f5d8c92898382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7223405890e98460922c850be5c63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82262d7ebd9aadeb78e8531fa4e95f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d041184c32c6ac9bd0ece09f907c21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b3f6a60de23a492ebdbf3d3b53b30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd033f0eeb130a6cf3f8ddd8b5b6ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152c1e07f0c330541d0a16f0589489e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a272a157c37f0c021537a85db6665c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e904f5ba6b18222803e59a7b544c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119666afdcde0565212f2c104f018bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffea090f138aa7781dfb10aafb43d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51170ea04cc65ca4a6e02761ae7aa2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ab264a92c4e4c7d4310d128bf2d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb3bc508f25c3b0351317c0ea0e14f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faf24b97318206058034cffe5a3810396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f574c9045b21d1d191f81acd405a88d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752af35eeb6d70095def9c599ba351398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56bd5587a777dc1b00c3a0a5d83766399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2210dbc029d13822fc78824a27e1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad48833fb81530bab5263ddcaace4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806936b823c745ae728a18c55d12d6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4955fcdc061b867259d8c8d297306c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192613e90875f913a5bf4c58b8f7c141404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a73f306c2199617b4c309881a041405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77244d8ca4c4817e06ff20bbce7019406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750a84dcd65b484d05405bf4b6bf26c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432955fddc5232128badf045a84d046d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad5076e99f5a659a60c4d2a5a868dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c04c77f925b3bb7448a5b9c42e432410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b9668b70c0d1e28f2f34be2b6a0e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834185c2c8636c2025faaf1ecca07d3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bcf04d532ee6ccea1a1e29a7a76dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d69690643e8ebe478997a56dd8ccbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea21d50243eb1391ea6fb32b0088bbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e81ac82fc1d4149e6dcfce848da46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4b58f042ea268b4e0ac4cedb836e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f93b83ff950cfd44861bac28c5c1e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a796f89ac132a13104aab0b535b89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c7ae921c177186f384e262ad257c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32540ffda65083e2f841b39ff4c190c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abc2da3fe16cd8d28e22d2afc86aa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b78d506520dcd24ee8accdf1b810e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95132cf7fce4a8426e87ea52182b5d34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23240e3fe69807842d8e05632fc3b06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebcae8a580af83712014c0550a9999426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9c02a31f6af34903e10380985cf52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcef9d7635a69d00c02751d1e07dc7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ffc8ad53ee2c16e8c2895a71a4c0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040497614fc07d31b85ce413bf3b8976430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46acccf46a4a77525585341c0342cd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751704e3cf056a6366cc83d655adc81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b18c99a59464fd3904fd586ebb21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f4574cdf508e23902d90e0562bde7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88492d1d11050dec0629f16e8090bd1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61d3803b007f15f56578eb6532389436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9990d461f55a060a8e525c70215e40f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431064e8bdc901159be394d2fed2d6cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba86a207e3aac05f4a7df87f82e9c32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b668b0b06c5ed74bc4860a27a3bb95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d3a71eead6d5a3df1fab564af4bb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9139748a598ba2e4332ff480dc9c37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6948d4a2aff4cbd41424e2d91f122443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a084d973c395a9a13f9d8c343e0cb03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b42f708bfe4a8632c35e9aa4572cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac1ec03039d363073eb4a9234823f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc240551fc51653be0a38ad48446f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaadfb60a8d92b6c13e34cfe16567e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe497f56ff62af75422ff01388deebb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a39dd2c56e837e5ccaac36f9d58aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bf58761e6adc9510fa3a5c2f36ad7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d06cb1a1e8320d4633f5f7a85a27d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfad72c32d8294fb95e4a1010dac4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd49b0bbd2b819252d7555ce067adb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8c7552d8e5ecdd6e1a422198ea18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1945b7c2a146b59eb7ad9004fd5f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48924fb219777bf457e0552ad25a23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1249ba124328b90e0b603d0c37b7666458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a37764d4a3c860f22363babb893a66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d2f8c0da8970f8ce4af52252b307460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a3edef89ae98be6a37173bd0fa109461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211959882986afb9e28979b2f576a80e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1599b24b73589c505007aa265cebf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fae12cd38aba907af910e92446f665464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8785bfdac193280093a62570bdfd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a7e538ae9e01f97dee9be217932d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b687c8548749ec8dcbdb8831419eda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6af8ec9797d28cd435b24dc542af2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec92e1fac40199676f48ac31c9c510469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b9bacb93716bdda4f77a4dc4f2977470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710b9147fc06892d3792f20db77c731471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c1329c34334c7a03b9e24bf3a886d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ece2407676fc51b41e6d17035219d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ae0ce1f65fdfc82d67d15c812d0f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ed0c4ca398c1d1639bce1a4dad6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daa9dadf767315e89d019ef215e575476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78975eece75e901af5ad558eb54c4c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa73e8e04e8e9ccdaa6b7419ca69139478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7bc9a6035ad28b32b2b4810dc0988479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e851abdfa4023e43cb141ec48be24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392f3545a539a906c80c874ded3b2a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda179f9d5c6e4eec77a3c53ea741425482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ec9371442d95503be92c12b623cc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f431f9982ca3d4f777b403e2be094e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d304de59b822f41f48bc8f402428485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2bb789fae6a21a078fda5fd0f17f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e622e76647e6611a08cee10e635f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8948d42ebd9e7110985502d5b5855f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e35ad69bf0da7545d1691fe6cff00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1698997b03bab8df1bda2fcb89640490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afcaa4aecf0d7ed0196c20835ffd46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc1eca8180b2c503d7540a0cb3637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500e23352c457c2e12e41e0da71a7ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ed33377f40f486d3ca8fe6e1e1175494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e44a6e2fae9a28cd42aac5ee8f034495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f03a4ecc9e368e2764835930955197496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f03d37e5c9e83bdb4c265fca6a88ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a2a34b7f8c8075cb670f553286c08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a64681c3d89bc06b39a552a8b7e32e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b10d87665765faaf5d5ca75cccecb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7867656a884bca077d5ce1f13c1b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c7888406b11d932cc2b0727c1fbef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0156433c187b3678580fb2c014c14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0a9b22d632ee22461f008a7485fb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dc2bb3497fb09c15b199dd32b3a5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b4a334dc2b6e09e233f29a663b17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a29a66eef11611b7834a8a06b9b691507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fcdffb22f26887fa5769c7dfa07d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf224fe01766280971aaaf862b4633d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b343260bb569c548381d8f994c7da2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003baea1625aac9c8b0701ce0427274511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e36a9e8cf615eb3743bf4f4cee5fa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201de022fd87f15e7adf87942abf378513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e84229058e5e89cb05c80b2157c10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e1bf6ce77d551cc1d33f6b8701398515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153904762689bbd2b349c4372078441516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58233496a3c73df98724d33f6a517ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a910e1e3a3ac61d63ad96cc7d91c8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704491b0ee905c31c50fdb793d09c70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e3f5b105bd4886a2a2a804b945649520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9344978b4f1263db1b37a04984f1076521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e913f70bc9428bfa24ce3f1b4803c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bccbd24d5ffdd225c24218a74997c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf23d844e823698dc214b7cc7fc5d9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72faaa77b025bcfabd2931f58b17a88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b5b294be45370e4cbe96ffbce0958526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e4f9471e764063405a66064d2e13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475553975325021d17af39886dcee11b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8f49503edb97a3aa16e72176a381b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08daab5d8c96d95edc18f929197442530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315926b67c6fd47e5489136976efd3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278e3b2d653054bee2d892582c3e193532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6621d60897f4731c5c00d4ab16275d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93e83f34cc3de94d9e513aaebcfa93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d5c4c7c1164c7c4a2a41e9ed0681b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29740a3511aff56c4e2bc0e132c4d1b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beade50c2893c9c82a45ff89f955f60d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a8414073ffab6178608c1465278b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677d7b8763c9d72fe6af8f3d6b1c01c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45b8ba9d931e8be04fcc04dfc024ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df7ad72add6c9a250b76cab22f6981541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143a4cbc80b57df8cc814f0e5421541542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec30a9de717c72694b10d648038301f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19456010dbce4bcb973952c60ed8f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb9d53649eddc6bdd9f0ac7b42af9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d005f4134d4585a6d0795b27d0b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f01b95fe3909459c23e3a5bbce8fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b1555ae54372f7014e53e88883188548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d04a159805911e47d8ff7b9d0dac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8186cf69af802041a42c2805355ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131199d4698dc12d56ecb20a96bf684551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e611b93a1742d8c0cb8f3fcde49c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c4a0b6e3ee78beb8a0695393c5181553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82781b86672b8bab1d2b126ce09d817d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfc7e226fc6d506e4766348f38d281555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ee2bb33dde41984f19a857c06d752556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e7071169ac3f4690562393402ad7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8609f6d84b7df1a73189b2d86aeec3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fce44b92ea238a6d5f80e0b45b4ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54544931c79c9023bd3d96dc5a894f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b92de9e4125023b475303263cd7b45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bedb70dcb260e52b3e1befbd33fca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c75ae298bba6928b04194df195e0d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10262ea564524e3fa8577d9c2720029c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850d71eca13c3f7787afe8ed035821c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30b09e4970680190c95a31b33b19a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2697e813452bc56b269352d7e786ca6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f2b29616dae7ccf4acabe5b62e913568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643282a7b7830805c3703ed6f4227f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47954f0cc06e6610890835918aee2f8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87aeb7ca86cb7d589cda123bda3ff8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11535ac0f951bfe7c275eba9b0852d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056f0f410a07dad4b90e99bde47edc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7df566be716dd87f86473fbdef11c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7f35bf5028282652a6241316310a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f4646bc6252d4b91d3f7740793e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae5a4cbf101230b3a44255ace961c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a9c284e06018caa56651bde684f07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa387e23ec5eddcfe013349c38daf93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8710ea09627fb0a7559c9ab01636f98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72b1c1e36feece30b953488f4c5d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4666e174ab0fb7b0c73f57ab684977f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba54db1003d0c867790a9c287dd279583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26e909a41e5e7f81dc964ec9a8f45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a32677ae29bd7f478caec60a2875585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6ef3ee5f8f182b83731332695a231586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf24fefcd01049b0c77ccaa1b6bb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a36b07edb0e668828d838861f68a1a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0d1ac6d4c0dac612d99bc4cce64e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580f7e6f4e12419ee6e61767f0132cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d38209b43a9f93e86583b6f88a4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2615ff7286414fde073b49f21878ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8ebe67ae53f68f89bd7bed33aec31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9423877b986d5fc4c7237360dd639594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa449ebbdcbaddf38e577cc5929084a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd06c886be603876e97070857d8f065596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15ffc11e42e9291cfab077a462267b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c37228f8a0857a91629db621d375af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08504b0403538ef094da53af1bfc0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409918b06925c0492ae862d10f73003600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0856e459d3759639f42a7077a4cc05b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a53fb19265ffe17e4efa75e7c478602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcd3c9aaabd04a4f44aecc410b1d1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e096926379eb296caa99338dac14e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db823b7658508a2365adb43d5e1d70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e2ba9c03fe7c1f742bad03acded5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f9d211b8c4122b89a206550b3ad73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e89c5706733ed56aa576e102e15f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39123e90825a681ec4b402cb2843bf8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ba6e25e52fe20a17300561908bd57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22881774b6fb8d4b42aaacb14dae8713611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeb2a3f3a91e4f9b10523ca8ea4514612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1408c976f2f0e46d5bb7868c129371a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029f54a9e8796235b7fee153dfb5755614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de55cfff5be91870f9bd0bdc30486615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9036ad11a60a96133f70b2781f2b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bfa838383294a94fd92e8f1f75af0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d6511cbe9f4ee92e1fe0ac6535322618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f072d96413c56e4b8c1ea196cb21e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde475772d71afbfc4e0999a3e9ce1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e78d2c2452a74d8239693a9fae480621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948699ccd6a8c9002a60192c9f6d071622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba95b8b3e360e44c3529e3b095bf607623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4853e0d1b27da03f38ecc091057c73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df95a2e148d005baedbc846008fc61b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a37ab6791776cb8ec409db8be5d9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b95730653b1b3805cff61cab8ed032627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cd49dc150f7d5f0b8557374def901628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9a9e23b331b81511a0337f4998314629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4508c101447b2271ee6e83893b8860630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e3da31d97e930f4488dc653c355a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b0ee79b51ccf6f455633a75034045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304837a59e4d8ae928d9d191023410d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92e488e6850d08cd6e5cf213045390634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf92078f0fb78f178a16bad4417c13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995354d1f1e700088ea808e204a77c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5190891fd0897acd49c9f2cc15b91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e2a6a0c83e99f3aa82f385caa3d31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67130346390252ba2ea6886dfda69080639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac1db1d55ec457c3bf4e0c14934027640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027fed90ae7157e73400c5aa5f29d5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f15d46572343b3376030b98170875642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f253788db776ce84a46a52ed4acfcb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a83a2874108efe2b89b9dd663aedb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304d281ec2db05deb12ad78e1b0562a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0bef828cb976353c112d33681ce65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d14fb792315cf19282c69c40cb96b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e19a2206c6c2e0c3039f78d111f539648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3b75f1c5e5053af4347819f89115649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e546fd9c8e14730ab45a5ae5d723650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64846c57da040769cc3c5348a0657814651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7268c53eb361a6c8a410d1370a4642652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9cbc87c7b886407da95e6d7b77757653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48419149e8d3f30ac855949acdbc08a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f75a498f3e7b524278adc6d7e37a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c2bbd3a906a5cb7f4e3f89dc81d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932de8387adb097c1787360dd812feb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff0a291d6f0de92add7e0bf2baa25b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4ee11b7ca79e4581fce547962d47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fc7a1ef8d080058d0b0cecc9c30df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac80c71746f447dc0f5c72eae7dcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abdb12b022a4dd8e012c6c8dbfb864662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c7b038d301fbc7d1381de1ace710d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee00f0fcb481ef2bfc9eb90a8f377f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8413f78c986a422afd090c23fec0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff05b85099ed336f3e85f1560f5d32f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316e8e9f9c6e4adbee507c1e3b0b2ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb28fcbade7e77a3b8b4ec876bcee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21726b49035095534d5f01f58788f0d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e91ceb0ad45435dda47b4f81cb27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74592beb8c2ea68c7c78e80632c008671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9caf8b1fb7704f8f5ea2ad1bd2939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9bb585fc286d6ff15507dbbd0bbd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dc30e09a0f9d561b84cb61585f29f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eacb770b8bdfcb8dbe91a55ede938b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab989cebf4aa0a9acb489d3a3aaa5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddb9b814055e8d7fdbd08ad920dbb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd0f88e52876fa7adba746651b307678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99532f5279bedf4e0c88caab10031b47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f52c8cd7d20f98932e2c7f4b18b51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1ebea6a36624115908a4e5d6b81ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad664d469e0e9dad10cc5cabba7dba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d36b0f23e3216f159c4d35c26eb7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b97f6d67c3678b877982fe146366e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb7fe1106b9684802d82a1051384c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f400b4d9e6dce6825648efb436b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be467e6946387d1712ce6051d2c5db9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0f7f147d6bb7bab0d12410d73be7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a62daf5bf9383bcd411cdc9895847689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea375a21f46838243cdeb27ea1c7fc3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054abf2b19b62c739af2e61daf584db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84cfc17b6c394904b5832548b00997692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b2f207b5582dc77add1356f5a9ea4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f40c7457140c3f9f16849269bba9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9049bed5dcde55c13ef696b8074f08c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aee75376ca7d147816b167dd525980696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e59647d280f6fac1d3c43a3881ab1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934e2a12fb747147ffc9b421112a47c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9f48f8508ac17b9bd7e1bd069cfcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc2552cf43ca1faebb28fa74fb92a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf45f8ddbcdc82c8f5eddcc59c83f1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c662a73ac868c503f8e104cefbe4965702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fc610e85a1b1e32558e05ccfac0e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673106dd8bc3f2b16b60271d55dbdce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999398ee6c8598b94bd91ea619ed65f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ea90a811c397d9e5ab8adfced4b7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc1975be6eed008c833b69893cd8c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b668845c79b9708a0ecfb2b1bc670708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc74552efd62477d9ecab44a093d45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab0d5ad50bc611f6f6b91a8a51ddf2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598557f9b5e0d7ced24ba7162a0112c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705330562b617fb8d56ad7c9d5973b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918c77a809f4a51d9d9835199efde5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c3028fd3902f6f71980364219cb74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e765872e2dcf403c1f64f49105a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b87c50efbddb26072c2f401e7862716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb3baad543909c7eb7541ac41db7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03595bca43baa70acdf1ad000be91441718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc2a59c867b7b900a89de61132044719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc4450a4087b0a1df3d68d264589b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239f2207e139246695a58585952ab0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43288509b4cb485f19ff9ad5548bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423d4ce216778016332b5f7d48b9098723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404e9fecc7cf905b2d4bf2c6b9e91ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6b0e9b6a63e21c4b5aca8238f0d46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc84b86503c75fdc641c9e2405a027a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c289d39c3376c03c74d6dbcc0bb407727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4cc759ccfb09be6374c4b30148dac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85e53089a751c20e108735aeb33e27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811f27d65906aa90c654527399b403f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91279e0898bbb676b867eff1b89c1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3f5b3121177c595ac5d38bf5b42f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba23ffb0a66f91a3b0379b7343c1485733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd7e9d96b7e06f40fefa63185f2c41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5e2bcecf4bc5b03775603e421a01d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417abfe2af79525a24afb73c3d4d9d1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528d5d47089548b7a38b4c7888ba9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcf2f5b56a3ca1b64ce674d89b91ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90232b2d8f9cfd36a4921ab072e44028739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c594db93309d3704437707c58114c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669855bdac331fc6c72d00a27bcb9aef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab01e3103a2d5cefb7603a6bfdadaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679befbdf9444e616d425f21151fb4c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd375cec9b5983f77f504704c02a33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f4cf719ab204e4cf8a57037c2475b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b53a904895df004c8bad35d5f3410746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f24300b0315eddbedbf0293204c93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202a8da85af0424b5565119f423f94d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2da4d8e8856f96b4cafb9973084d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17da2bb31b7f802fa42f6f51e9bd36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746a413e7cbd4747cc08af57d71d14d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fe4f08feda0e19c5462426015674d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1210ef93b204e7f50b7df173601ebf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7750d0532f5e9ff9e1ed7a1d51ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83e23a72cdd038382500fcba45ae23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba47799582e37817e5ad59e778967c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afe23427aac80c606aa3fbc6d345fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a28372d8a6ff1d794024ce73da21c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf14bbebecf3296ffc36d6adefbe6d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca47f3844db93ed13a5d48776e117651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647e64fe58271549d0b45ec083102e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f6850d524ba125e4b43764c60ae7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83901b1e8fa219c82783e0ce79c78a584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d8bcfa795b3ca88c3f2ff2b3e15d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811e7b1202f976602c4edc21aed6f236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279646cdf5fe17606ddc0441c0a746d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44b963ed60e25d68bfed36c41ddf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d7e6bfd92d45e4feac9d328cc2b7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60244b8c762b73a408ea9249489a4bdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6f190fe28f0a2a9f5cf6043b81e1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b8dc189e0efe7f35a20db7b8be57312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f8b725de94aeaeb46d7e0b900731713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eac66766b9a8adf3d73af412379ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae00aae1380cc4c7a039991f36f7ae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1ecf74ee27c05fe6a374fb9a766b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097e289f57397a77eff9e2ffed100517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ff3d841b5901d384e9e77e12ade318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce870f6c8e0b38fe42a8c2816de2366d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1400d2a0c4eeb68f38a1e1d96375e5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f8bb8760b031ec9c815ebc0f6a3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961ae208c6b366f823ab87d039c775a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291c20d3b49007ed906d6ca2e6ae7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a69fc5cbaf730480ae13d936fbb5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c8a8621485a58712bee630beac3d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f92940807ebd7a0217c07f3614f9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb97483dddabbd1e23a7a7d4bc8ee927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593325f7b702e1b9b5dfc7dd334fd27a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092b78be9cea40b187430301e8b68e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc82eea38427d6eb4c578a9856c360230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55524cfc91981e191de543b4ca02a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d752ebb2fd10e4dcab6157faa317f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e0d137757844450e24765a74b4f4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fd2377b422eca1b80dea5c5fb2f9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84142893986d1c23f8b085af7956e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f94ba52b350c11010126ed5c0816e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d412cd1555b59517b8b99ffac55837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455097b936d1833ba36d1ad809002738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d539fccaeff21d537574d291ad88639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a998e44ab32beac3c32fbda69199cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2e4823507a65e031401d64f2aa30541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b8d08f23b0c2ab61695cdff1b6b4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa86c653bc729f5c37961508523f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967c0b33f61d709ea063f9ea69b11944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25579450b7ad7cc84adc13c3b309b0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef45833f79023249624d381a2a87fc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb70a0fdcebde9b4a08bcf06722010347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8a063bbaf69e47244720cdbb45b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3ac39362c28c31833356bb6c2bb4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7201b7a9e4dfd5ec28b3373fad0e99b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297dc45bdb9378cb30a75ab8a69980c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07aae4ae97b245ccb5afe55cabc5e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e627d794f232227799677a887dd93c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b6aaff6f7e80174b773ce7896de6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bade827c5233e9a932f314d925da54b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619423f20a6609abf40de1b28c776f0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ba6d0e1525114710f4a985fce19c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655122e25e5e306b3bc6c6b86462bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fa3f1595bbc271e928f6938504e8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a079763ee81d7c699753c6284bc81e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee74fb6e8ba5d880434490ec3e6e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dde3e2a4adf10521bbbc85b98900e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cd0b88781d859eb3210e1d0bdf02a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716ced30c5a8226dee041cae9d13e9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdf6664d610d7a7fdd46bf7104d0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b219d5aca3907580625402e65547d6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e314bd405475eaf5eb1497a7ac048967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22114cb84ea9dc82d6da41351aa7072f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda9d3ac61066108e579ce94163f2cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a3fb5ed76ef15d20a44f8bb567f6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa454494ec0969ee42cd5d182d3998871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4169be16d87324ea0fa792fb46b3df972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712efdcce4821ff55373fdfa0b5a8ada73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea23be5cf11161b0847eaf4d18ca03f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25834f06e14aa9c325cd64e1273eac9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edcf720094b13efa2f83485b8fa8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbc1f854d7906892c93021b7d3b6d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76682d33d7a74c8d38163f5f2e430778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d7d21e79277d6387cf124690297a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0fe68b227ac56ab472f6302612d5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5ddea587bbc129e4afefcf6030cfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a2cff121c988bf9c3588e9af34ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a546296d18c0dc4aaf9a22d842e7c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1e904ce3152c1327a73964b11e0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037f978c16e7cbf72f48b616c7ac7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff1366d52d2bde7921f5ef7a005c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e8c5338c51a9a28966e26180493a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6c83e71ad17796fdbd0157bbf5a2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a000f92ab2d3222ba9987155580d1a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba603a91bedc3408c0d25039d341990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37bb8265f8ab784fc9fd24d6c6856291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccd491a0bad9848a28834e22f8ffe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93105867a3b322436619a1f6a051f91293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c90b70c32590971c3566629cbe28b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6202f4631d0c991c4ac3f0553d01695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078feed975c4f34442ddb92e44d84f7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf29f4216986181fc1f1bb7b359c9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471590cef72ceb15f26b5219ddeb8a0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935ab7bae044c62a8405592ddec9b0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555d498c7a51bd38591b54a64167e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb992f849831f4f9d9f7a980d3afb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294befbee0d0ce25dcaaa0b06b605f86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208f139e14346c6198a0c9bb0160157103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257716fd4a2686cd1930833b7278cd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64611dddd56370571c76717357c16fbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022569c74b8bd126ea2c3a7290f17fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066578e3e804befec9a82803359df99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937fcb34b559af58a3c7bfd0c1a025108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafbc432080162046c624dac5eec12e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b130793f8f001124dec32c956077110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf30c20f85dff41a7359be0ea09aab5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b1f19178472dcf35774303f5b09e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9021e20c0a7fe21c6a9040158dec23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9bf132ef577287df74aeb7d0fc528114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a80ffae102bacdc98eac30b0688f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e479993672c1670c4e97f945d9194a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f514b7aa632f08fdeb82d8c03216d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822dd30c76830ef764dd7ab7ed4c2a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f6e80ec6145397beecf74a9f8f01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e039a441e5b80023e3acf4c69e8b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c26991673ac54b69ac7f4e783010fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b952ce54ca4e143a325df8062bbae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b7a89f7cc14793acf116fb33ec08a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684ae3d3e599d7aa82092739aa118c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6a9ccf15f77489719a493c350fd21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361759daaba204c75b1a852d2f0fa651126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38c7a72cbc20e8259d2c7488e6ad34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f48eab104de02d44fdb2ea94be9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fca5812eff8282567739d2375654b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58c5b7d6e42451d74b8e3fda183437130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a49ebe1833ba11f5dfce78d5075e85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadd06bf3a4b4866d41feab5c57832d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537567a93d83e2453e434fdf779cee90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615f5a87be1e2a61b9b9f01a04323b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34281de25765886ec28e82316c9536135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732706bd27d6d2e7892431d5f98eaca5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9278ddf45eca46672b4224b074b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904180ce360911f478267860bed3987138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd65ed92e8ae78823f0c94e73beed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb6252aae035a60c5f8487c7717918140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1066f5888fd8eee1e82be185e2723141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce48d2dc367c35153b9cb7312a1fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56517e156d29cfd3abdf97c1043c5afd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277abf221877799de2fcffe4eb0cab79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42f9e6e5c13d81dfac20157bc97490145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84efb22f2e411ccac77e08711db5360146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6dd87484cb1433d9665ce709e3820147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50470e02b503bfb9302b2a50b7e202148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15ce4bbb14607a1a0cf0fca4111676149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199026797e5928caaa96bc1626065235150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf860cbcedc5b2e06d8ddbae3d7086e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee05911b1bfdf9a45ca6d3fa28b1c3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd6dda5cd78b1014e3b079c88af5cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034e39b26c6a9ac38b40a90f81895c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf865ec728bfc33e14934ac40f0294ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dd91aa6547b15c089da48dd690770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503942984314cd080b40b73c96352b71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb6228651bfd49b0a32c23d3b883e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8910dd8731888e050f6a8358c496fd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e30bcacf1a127ec109ea6a7b47e1d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0b0a559d1f9b6c4c98507e65c1e00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614ab3c6d8ddecb09de574444485fef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898a14d2620352d12d5884317dd4c5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c69e05e65a3f0eed68df3ff899fcfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636aedadb63785e5b6128d491df804e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418cb136f06080653c40ed401baf9d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4fa7a5f09ca350e51b81241378a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0973a11abe1a4b6036c82df0752660f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa68b2d9945d07bea8099c47e1e34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84241b9c3b8bf8eb8759965bda53763170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd09e19a4283798f2d5390cbb9b35e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d0f83617ee79c4b4de8bc66b94d8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b830e5f15971de27922921fc066bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c806256ecb4c508e3367e15ac845174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3f7ef3010c90ba6d8780099bed0ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b147d74e4444c9219a70ed54b91cc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba895460e1d8b64380109c9d7e0f48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec34cae352f57939176b73132cd3fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bef3120e6f071bcabcd7a9931b3d50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b66e03d3aace37fbf7b90b6f1cab1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb767f671fe2380b1dea531dd2896e09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f816fe243907a3e93ae1f510fc1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbe56e6927667ebf33607c5123d3de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54082656097ed22be9fc20dced6bc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f590650e8085cabd4862f812b4e52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ef0d8b61edad45f0f189fc715811186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c12ee9864c75e69b2bc01a4be8f77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1a53f30cb9abbfae87fac88af2c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb37f335e8157c158d34c9c6e6ca14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c5793a1a90794b1f275d7818e2b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812d296e63c8433a94fb4256c3f23e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441581a0ce5307dabcbc9e5d8ae5d90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52597b117b9475b9d4e6356d78aee91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315141b83268aa33b95c58a721a1602194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca0cb6bf548ce1de2556bad9c3dde9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babadc7d308a55d378dc9b810f7386b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3bf7dce50022d0a2a0157e581bb78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025ecba73cd9e82fce6f661d2e53c8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015f4b7fbd001b3ea62dd9ceea04731199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c490ccf8f9004503d23037bdbc2f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f1ebbf5a556147b66468f7bdd1cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d526775eb4642f7df54dd45eadb60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc753bbe5414e8d6e3e2dfbb4a0ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddff65155f0e32f0d6c3117b4e01174204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9b6ddfd72c97df1765ac9c22ea0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed04953c5e465d9baf2e4aa128d56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f90bc8a2bb6b511ecd5d13f46423b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812152f7a498c39758abffcc5ccc27b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e84326099b3216f28dd9d052b897e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fad81df131c221be6e882a922af5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab42b0a6c78866ed8bf214a947e36db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243631c6f3ee4fa82412a87904ea8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd455b10397f5046bd70ae3cff13054213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bcd01feb7e7fbba0e15374f653485214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c531b9f3a23f061202c2dc61a0fb5ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994019ed76777ab31d7736758b75d082216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4f6835fdc499b5c00022055e75d59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf530dfeecf9352338e67b6e7346ad6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea83484fc413f800d16884724b751cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad955c839efcd3159ab07ff965d0cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c5ff8ea79a8781aa01425f82b1aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0b1519c174021756a1a0823a7515f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6885d9b658ee2430ace7f16ced5c9bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f18cd6a13692c346ef5d3a7e28575224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0be7c8502683957757fcc210c738bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b90e4735515e2e651b9353d518fad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e651e8b932a343a53f7d258db943227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b577c78741759fc54a307047eea23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d521eda5ab781dae9dd9c77378bf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5268d0c0e715d2dcfc0710079320c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20736e9a1b3f10f2a0c03b893a982e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd7e5caca8da722f85df625b51b55c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299984dff7a25d83ddc5bc7b3d72a85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e22e8e29043a13b6977f606174dab7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c09fd14e86bdaa9449768b47706cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5717245f6dc70f4999afac72ff4defe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a25bd0399bf197719f74e104cd16e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32fd727c95867b1e12ae71b4904161238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b207a2ffc0c16ce5bd5a877c2ef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ebc6616549c821c4bc94472626bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82363f9038b90ff25af2da869160e2cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ea8120c25fdd018acf9c5c79b9f02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913296b01ecd36b52c3a29e4f11d7c17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672b5de634c3608df9b01ca2edfca67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483344f3a8e1457caf64c46f4fd3f3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e5aa3d786ed7ea7c9dc33dee899a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a11ad7e152df72f09c9775d864af20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0450f75864ad768c72c234570ceead248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ab97ec2d682c4f4631070b53d747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530be311d5bd7b25b2800e2c68b39ba2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d884244adf1f7a46f3a98cdc2aeec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7e0656b27c74dae4516c09109a7a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8e899818f61ef30fa4d42099bde4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a740aec39594c44d0859954c8601254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd688f335b8645ebbb645023bdc860255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7f2b345dca2c7915806f806c5116256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a190636a9973bff0925fb17feccf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843ed27dd6580477bd0011dbd47d064258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a5ae94b4a825bfc2e4f0665539d88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaca07c0da7305a93b046d1c7e3f18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c74d4071b1d5dd402a71e13067636261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22febee0a5a070a9d89bcc8ba18df99e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8515d026e6df4fcf0646f321011a12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baddc9e80e6985fcd0f7d04e81a804264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294fa8559655db219bf66d64e8fff1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96cab59fd3d653bff405b7d150f182266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf3bb3857554a9258c03783115468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bb47ec8c1af8070a470b3e5ef1bb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12fd0416700eb4a7b1902628824e4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ff44302ffd84250186d22ac7b5667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2d4f5fd39d8bb28a87638dab48f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25a84aedaaa2404e593b8ee56bb8b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c81991fc6ca77c6ef375f0e9ccba09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a715144b89c15cb7f2edecdcbb3f7c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761e9cb9eb3a5be160ad4afaeddc150275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8cebcc3d1d692f8bb4e2fc276e241276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7a8ce118a3753768cf4ccb929c7ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629e844a8ff10b36279301dcdda87ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb0d0951abf19379e6a670485377fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd88e451538dd6b0f0179158ba36fb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4304000c8e6a25bab780e6b86237c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8389e88dc29e1062012b717b01f80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9fc1931cb78bf8895d50132fb0eda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a237d80b57f8c4b879b065b83dae4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c01de8815fd5765ec6329452a0ca12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105442a5c35ad94c6a2396fbe782ad17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce88ee2e75dc31b514ffe73cca7e051287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074879dd49c781bc81bee2cc4475982288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe68e14a113f893c1de1b7919ded2b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706bcb858da8403b1633a4d559ab2cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0057f850c6e962e9f3db449bb5e7910291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ffbbad94237da9139c6acad1c4029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298e52b54c7eedf2a93e998659199d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0664d6aae97aba7b6d549c775363f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810cb06009df686e76131546bb1764b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb65f04c3b45df3ff25ddfbbfb7fe3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915e75da2dc9e700eddd5b9d63dbbe0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2271563b1b462e65ee8fb411c8966a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a315f8e058eaf4582c914c4ac7a5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb65aa29b851da017c3be876a98f8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cc5ca24224c826b6a19c04391ca3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e24543dba3fff64e936545d873f567302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f51d86151146b6780a67727ed8af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b53f1ee8e1b850bad40b857323174304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12096b5b8937c0a755ba3f391b345995305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035bf16889465d9bdf546e1d8a5d3f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b097bea1440c2cf00b55403d4a9fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c298fe839c7a8f19a039e82fc236fa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af929c61a33bbf3a0d107342aac7dd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a850b712712c49226b7e2e7540b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6418c55615f54a9c929861bdc78694311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5076f0ca57f92a1a02ebdf84ba2194312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e5de0e825850f20894251ea548205313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59689160d990d195d090827399ce74eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a20cf6752e4f1f37fefb1237fa7b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e645e57f998b8d2ebe75104df82ca7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cbfab61c53a35e6306ba4c8b1c0c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd1b3a1de8ba71ef25bcca1c6f318f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc47fd3d4c8496308249ade5e4e1de2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac93077ebc74d3c2a7e60e05582b33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667da8ef902b03e3c6796154ad39b20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d9db46467b1dfa5d76a65d1444ed0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1889daa0f6b81089c12631b8af2e56b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e137577f54b2f0b1301540e11d6f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9809e59aeea28f897162f3d64a6e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb5edfd90879bbb5e04db9d8dffc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c327303c6381821f866b1518479f0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297340e6fdeb59f39e5005c9607d959328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7ae16838cb3ff8f433734828be0e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72055d92e3452778a6c3663c1292b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ec58786c7b7e162afba308a04da57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d1a0f84cbdf5755a8ff96c4c5c41b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b96b2547613936cfec9a1bad4e60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedfbd648e37cbef23c2cac8a14f197334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd35ee961bb712a2d4d4e43487f912335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e407fbaa5e0f6a996664ec33c7a8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006bcab3b6fcfce0f8d3e76b6231a86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d854e9a4fd8b5325fa6262cdd6b5cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db832038ffdda50e8e20b681b7f6c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0d9501ea383c24118500434a0b2f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8962da3097dd347f68547dce8a92f8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ededf58f69286a3613bbe2a5995c07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88bd6f39275fd7ba903b511e461c67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57438446ffdd91cac598828c2a421bd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf130267d01e07b97378976d7244115e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643286d25941ed1cc2a1941edfd48b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a80807534d7ddf7c84b9252f263f15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa62339caf0e1045e947d05da77a7ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d35e6c83203f758ea5bd2cf6ae7d36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f44ddd957cefb8ef07188fffdf0b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895226292bab78e610a3703d9d393be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecc0435e1b7e57d8feed92bc33bf6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dcbd1aad8de0edf574688d29c9ced353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4451d399bb3a81114c955491c0cea8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52d549ced01b43b61080e3469939c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f24c5a03dd71d5c61a2cadeb05140356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2e32900ab3385e73f07cf01b6193e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6362af83c9c17311638d0aec0ed5af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae177eee3b459cc4a6168c12951490359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf449c777b340224bf678eeb83382106360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36327410731f6fbe44f04e618c2d07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec4babb832a56a51cde50d15645c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a9556d232b63fdd9946a9a7a59ee6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe64d46a0af6a675e481fdae3448571364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6f6bc0ef86ef80e434c7bb07853b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61bc1aff53dfc0ab837c824b610842366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d1a87d255802fb14d600614f0acdd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b328c5200eb858be63bb70a6681c5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5ff012eb1ade8c05ac3253c24a82d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf389fa70badbb22db9c9ee324a8ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4e3d616e2c3397eab50724d2cc85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ec63a4f48d5b8a8102a946f7f353e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d26e145911e92c5de7432de7c1cd85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bee2a7d493bdc373527dbf85c87c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065fa357cb1670382793c9ada1362e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e4d0f72bfd5c4c4f148844cdeca24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6738dc667d56c39276f3d7bb62cff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b82b8708456ca21ad4fcf41631878378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdca7a78ecd667bf248dac5abb6143e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfa6527d300e7d2e83dc9976467665380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ff09b3cb2b0eef59583e93392679381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d816c139f3b1b9f9556e7853afe4e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb0bca8c1a0b2e2728cd5f8929399383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a23d3f51cc3fde66ea9233b1afd3b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b052ecd80ea0627f0e9b514ba8424e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649139dea51c19e8de6486d7b14aeee6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c7b702af0fbbfbb918bb53417dba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875488bae558688f49f51e1b243a2ab0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cc7821a25bc580a3d0e30980ff5fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06bc1d57aeaca2dce951b062c0f72f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1abc399ede2e1fe7391656e92d7ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300f6c8a778f8b5349e84bd90cb127e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5ae733796e8351c57b3251f1d2e84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36902d1bf51f92b33654a2a846cfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1861afee40a82683e3dbb08b9de5d14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823f68f2d2dda4678fb6a0a9d9a7e73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6e53f28df2cf301c74a46c2027dfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a41635bd08b484e4e4493dd7fbeebc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b179d94a1f1508d17dedd96b1e5c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a065071320e9711858561891f99dd38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7539f509ec1f73c51de48a18f533daa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef89ccc746b371c9db27ace6391161402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab9109ac5c876642e1f08b103804bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf6a5136bfddae32b0850ce80256d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb0ab2378a04dcbaf2c015d8cd251d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deec12638662fb0d7fdf4202b66221a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aecdb0517f9f0e349f55e1b1a1d21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e9054cdfe71fa75fa8481d54ed6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d5d05df19ed9e732f0eeb1928a3cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21add6e5510def5f8efa394671a325b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5933109c985580f385091267e47d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b79320d37d2325b2f6ba060f29f36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4338801cca0cdabe388d0dd2205ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042dd1a303cce5434ab28a164ec748d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe359459fb30cf89dc5b4168f2408cb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572ffd77c1bca2a07629ff99ee7108416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092c177001220dc2473a0bf3193d66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8682907a171e77fe2a80a5c89f42a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278309395c9765aa7df5facc88d9c34d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209867571bb6fa03ab24f303af2c002420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98fc5820554378d8a03c1162772e25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64249ff04cec7567914a08d6cb7a610422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7afab0b974c4d32148e4eb6e482e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580509129a6c6e4b44c10bd10215209424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a0fcdedcb02d77cb6f77e1ed5f769425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121acba2de809604c1fbda05b193a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66d0d739cb92e8dca5b68b0c0ab9cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c6860966d6d9a8e4ff37c38cdd243428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93929cf3e145a227e7dd1ed4f422ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3bd2711366ada212a5fa01163e2e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8c10c45132d191ea8be2eb7bdff0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807091f55967bed7e49df00097288d69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2a48a631fce180197065e8bea2e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291245973a60eec5e39f1bb19642801434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90a3b1daa6427af9a88d9f4cafd31f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7d27f7a2685947f247d852b79e16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de505f5dc773d641111df5e300f39593437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43788b8306d987d776374e3db8217f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e75ba0801c48caaaf7750d13abf41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3cdde49965a78bf00d91e104415bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccee5eb2cb1074b4305b0987f255f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437831c62ff47dfadd9f3acf4dc7e88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be67e2f8f166a80048eb263f83d34e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4393ffe444fed4759f74565b9113ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def38e662f6053a3d8b487ee0bc38d18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fadad80049452d5d49efc23df29f1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d4fc8b34d67abdc2be0107505234447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f45d2ab051e0e2d7cfbc3e64b8e48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ccc873dca587e6b38b60fe8b45ccf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4991287e01e5758b5bd2760adac2dc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbb5767091ed99541b1702ace182b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b61bb8c2a542036f7bd3487e81c3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907e410eb90c025a74f8e65d253b4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ffa307551a486cd577e429134e9c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a4f95de1a2402fa0b58ec1f7db30c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e398114f8f64edf3de1cdd0859bd771456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f696b1c2657f3cc48b13d769e2cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69612c0d51e7095042b6012038c60816458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d466278df3a8c554cf16b0df0b45d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479583c123b1cb347838cd8f2d49d654460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b0a22961a00609a10613f733ee96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590308cf6db83c834063b2aa3ee3df6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4cf985e994797890de7cb2f8444e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a0d744a65fa704d609d84eb8a984464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9021f34030fc9cacededa570530191465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604f7d979dd19819d11debe07ed0fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7b90bfbd4391748a9e98ff52753aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a279cc1d7887ede5bb23ac540621485468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cc6d58e29a36d6fabd479962ae1a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f167e171f01370c94b68768cfbc1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c134db406333274ddfc4d3963f8dd6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d416318d77a7897ccb8ef21988385472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626498bd64fcfed8b915d0a5ed39e50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd85f3fca09d3f51e8367d0ca550dde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac54f03bfac7b5a49d4aa5b4baef6c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f889364966343954f01f264c8ad5534476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5f759e82117d03872251d75a97ae2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab63a50bd45a6ac635c24d9a0718180478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb555b316566578452817326db5860c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d66fc17c576c18555291a343604da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0b2482ca00c5ea02172802f6cf456481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8c0988907eb4d948fa89db53e5f55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f15aab705e706706afa817bf854eb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcf8faed2264e3ed3fe3789155ad17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c902cf699a646bb11db49a96852c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b1497cb2d19a683242491b2705146486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc709e81771f85aec3718476d19e55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c45093cf646e15c77963a616897c66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244dd4fe142025685f4a6be8d0f215489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76871091e492e6d2b81770bdf9506e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a1ae0307315d5b5d2599dd861e722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f93a325110cd91413b431e62988d13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672fd121aad742d228739de06785e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dadf186343d2bbee9359a54559ea12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb2e79d9e487367653fa7979918a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac63ce4d222cbdfac41c7dcc82000d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589b5cb9426e89314b8adef14e856be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47993191ab7bd6b506ea4825a30cd98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af9871ec1f929dcd2858c7e8b3425499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bb1a1954e06d74e3754c366d9525c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbebb1cf9f839a036f13d23d216814c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2fc7a2075bb98d7afb77e6b40918502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd4c11a47127b7fe3d9e64fcc1dc1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506eadd2d2c9a1cc364de6eef00a5ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8f79e2c15d5f892c2c7679de7b33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f75b27348e7a092b7c518dacf59d55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979bfc6fe459f55b12b06590225f104507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce818af252d53e7315479fd3b8e55531508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adde3788c6d6eed6c791c43f35bab7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb977d9d22e5a01e8f1bec8d08aec071510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b6c21d285396e4a8de540576bac4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab46324421ebb9a184ee7d4a4661b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b28ff7daee25c9d1cd42eb9c01f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342e4198ea6e360ac0eb883d3dfb6c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004c7150f8415f7f499413f97fcc88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243e2aa06198c36c477fe9f48236a04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdf3b5ef0578b817ace96933285106517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a60a26776d6f14f09944466d5e09a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8fc469488271c6784aa53779d128519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fce2dd83062edccd9c36e37e0a09d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073d8c3bfa8212e0539559b57c3b4b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c94decab621d136d00b8ce322bcfd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d7b6a9c7e8abca9275898df242568523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e488b1470d55aba6fc5fa28453d64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67e498b2fc61ffcae1a7bcd9b52797525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0518c03480c75a58fb72ed7c2cc28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86664b2d47e2f0ae2f5e8833855dab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c2b4a96418c339292a08bb46299f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb758bef705fd2cb64ad06166d0727529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89016040c21b2c6f845550785b30da2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9905fde5fcc23c3688196e28f15e37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2bc5fa64acc93ebff19bdf533a445532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca082d97ba8a7c61e72b72e667524533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb91e21fc7fdf20fba4324e5d3307534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb16d4c0f82eb0e512234be7a41e4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c5f3eb0363deee1414eb534e99dd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8b74a518325501ab97e68b957987537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcc0986e27b9bc714253c40a6cfd81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c05073c9efe1cd23d0b493c72a30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810177a0c7a70d1c36fd1bca7d89c9b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf0c93e3257a3bd28d4473c7ccef93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e17ea3b7bf5cbfe409d6401a31ca1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096a8db142192599529e730b17b7168543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e3ab49989fe9b57b86b251589031c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe16ab43c086deae5eb70e26de1e6eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf167037589969d4b10648fe4750f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8071addf91fa88507b050dbfa26e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a88d8c58afedb948d306a2f18f8a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c7d87bcb3fb2e2671ce683b2e673549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430fd59d40da949d4fd8e0377558d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b697ab1483da4fa968ae21593c3cb71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1dece8b8b060eb90d194567db51ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd16cf9e4316a106e57cfb027f536b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3357c16f0e7b99c29ad5fbdec66e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55a263f0ea6d62a0b5ec055656f440555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ded763b829a0ea50d14654e0011f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc7507ddd2e22cdf2b6c32868c80a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003487ac2e134f8906253baff50645558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8840ca255cf0e093722bd714e8a5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb42dc854a0239ab94f5e660d12b98f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f81c4fe4213689e4e50a32c02aeae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59cd3a061793d801f25e9b4d59f1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76351195f80c2c83da315711998cf114563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd02b1d083dbe4101f292009570518564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f738ac9a10f9d37cdaa372969714d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828af19e80b9f1d8098d546115a3547566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345363bb3d401cbb059b15530e700e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95898b9c8c8b226f9eaeacf08be4208f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26705ecea1faf93f9fdc28254de7bd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886bfc7971d3eae6aced669960d0363570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bab41232f4ead07de240ea2e848bff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27a643021787467dd1cf1af13f205572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f74cd68beaa1f8ab4f6b4f31787760573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe42eb0e2e00de631c28ac1d305b8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfb55a0b6c322d3ecdc35515f92c92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b00e321c15899c5054522bbf348e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f3ce1d9d85ca78ba4b312710afa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4efb5986292080e9c95cbf0018b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7cc63063d0161a53c947ca78b9c54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6a9d0e1f635921df7a02eff5fc391580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695462778089b95609e6ebabe0c418bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0421b256419eb35ec126bc3e7e69c96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f482ed0f2e9a2e5ab0f5241f06d0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbf48ad6bc570df1b8a1f4c1bc820d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226006f86dfcc4db1b5407ebb202da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15270f4cc25443d72b17a7be4f13bf24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514deacfef93271ad480957e642cf895587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c9da1d0a17e48ac609675401272c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39533ff81006f37b1f6e7ebc50332b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3123c672428fc7813d928cbaff9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed65aa88cf81b8ae61943bb598ac73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32040e6262bfb6266a0cb39474a446c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6c3ee34b4638ca97befb9bbf7c7d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6be3076edab98e57d43057ffeff95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353d8e8db8991228073c04b5fd3ad33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c71b1b97d2f222d9b0b8146c62622596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a399e4ac4d46f32139b59e804a8d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a7b5439f6fc8c8148efe4d528254598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b01ee392f038ee84122e08cfb6e000599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dee30df69b31112be5180851e27f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866e00f80634025e2b833949856a717601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c2c1b251c9a39a8e8ae54c0f371c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39d70bb8a5597ffd69bb0f00f3076603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a813ddbde8e5a71c728a330cd9f0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27770b53f7b5008565c4411ae4fa7f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a11deeefc0d3e977f3d756230c0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d26530b69034770ac9f7efde49c6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39416e29009871cb0b499ed476e6b6a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60754b3519523f21aecfc5b89450ec2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8aeb7409ac6fd0bdd0e308f6e8b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349acd182205582419aa52c12b0bd46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743a3b75627ad19041b8b3d8a98e2c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0308b173bfa210612caaf0922cdb0be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af0d81d03ca5b90d3838633a5b22c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca23a4ef2225f7d3de088313868e833615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ead019864e7c461b622e54c3d4c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d48c43a03c30df5552ad080e1dd3b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d489c7d7864a7de0fb0f17f0cd1e4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7928ac52d123d4a43d512666ce7ddfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4082a81262f2f4c5e6c4952203c355620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c253ec4040c4e59e845ff85ea2fb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b21f8d5961a6b524d6edb98b700f21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b471cbfbdf7e2834987175e1ae35b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdedba73d456bdc90d9a24a179aa0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aba674787e78f212c01173e7ac4b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879aa255b8fce97c55d86b6cf137c3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782efad61225e29a5284bdc82e68631627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0ced70ff6407058d6d6d1362ae596628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11c8083024213a0218676ac0558f45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8781a0cb392c26480f07c0c626421630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e723cbc02430849d1cc154bf9f933631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae73c0d17bec2321a95df34c3d443ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cad89debb9eb8767cf18f2994ec36c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee7664969ebef82b86a952e55d294634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18cbf519bce6ab8972773a61d47e33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11398d670dbdf93226429147ac2b4d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035755dab0a7c34d0d342ddf15906428637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58043052fff8ec2778cd972734841aa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4afa9636f6a57f7c899de325b95e4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4d2fb81c318c57e7f0bf4d594f7af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faa52c2b6992da48a6ce47be34f124641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ad9de5c8588459e55d8144ad8621d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853e6baf08ba9d4f611170ad4144be8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef3c7cd12ed3c7403d2b190932d148644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b264aa651e9ee7b8af98648e84d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779fc956440d0ac1850edf7b6ddc813646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5be8d838ec6f9311b82498f65d0f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d8a5daea030d1a5214641eadcf00d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38e7ffaf96643263fbfece3ae4d87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45f5ecdaffc5743215a92edf82b903650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c475187f00b8f0ba325a90c025f5c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e678dc081771833d7409e930778550e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948ed0e8a6c21c77e95bc888bfc1cb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421cba272f84b419de54e1615a1b7cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0009239f2faf3329488bbde966e788655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269234b23f22845b1c57ac3c81e8137a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9087d22a4b74d38d8492b74e7ea4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f17ea5797554e924b11aefc844ccc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6f58d828f35cde0b8d842cfce29bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2489971ec1bd444241ac3eb9856872660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3333d67bbb2fefca218afac5103858661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c34fb00c73afd68b4f40b23808360662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f83abcc6b1fa7915fdf435edb682e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302235da0dda067083654f7a9f287f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8237c12cf4ac964548b9a32bcfa4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e562b803ad48f37dda9720371eba6ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2779fa9ae5946db017a2001907f39d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e1c8640ac640d4d0e1ef3f8a6a58e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194eecec59b1b03736909c2b2906b7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb11ca125e74f01877b0e51a3a31e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053709ce43091f31384c3e743dd9e7ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d7253f53213b3d993b3cc93d5a9f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94493ecca45132027d0dc391cecb3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd152ac8e1bb704e9da3c3f20fb9f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60315ce6e2a6297fb989a849b27956675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a8eb78997e480fe0c8752cdf12d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cab6a072c69117946e1d26dca7f0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88305d6e60053a65dbd1b8f99bc479a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14831b517f9993745715d02b3b995f7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f8af02c6f9a29f753b0b7ab7ae4be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5ff568ef2ca49f9fb9a75d18d7813681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a9c041589467a117ecc2eafbe837a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5da1c15ed861e734cc9584f8f0993683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a97d925a9115309f6dc058b8d2d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc560673a56b76b1082731833404aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a26e9df65d3c9cd75f6f33b66b8be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a05016ec0cac536d9ea59b6b41211a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fb0f8c75a2be3301751c068a688c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7e785b60b61c741a07e0f657ed0b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be8fcbf89ccf662f036c21035a2e59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1905a75ffffd4d575ae448d8ab7ffbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17186e368d48afd2ac085f8c84ec8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cf9031a2625f985ff5175a7f6ae12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea084cb51e96ff3bf41b817798be3ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b704d5e15a3f580be5bacab8f4a67cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a8def7ccb41bcf64b908a8387c96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3730eebb195c2ba4db5d4782e37fd97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982b200b0dee4d66779d88092ba6c7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c95b08e130a76d9a032429657bbcc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794ebdde58e530f944bee1f813e2289700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8ebc192b56bb375bd2030c5a3de82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf1ab18a08509f98b9f0ec22b06c83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cc3c314f25a6ec837270d474c61cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40b967e417f4a1dcd5503433e3353704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b387b0eb4408126b63d9d337f831705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb29912734cec828f0ceb2e026ab79a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab7975be349477b1a9c1af2ced3cf8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c70a6b364f3f0e646f9f7f4de343708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0ba27239f6dd4c9f82bfac0984a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55b1936c03158e39d04084cbdcac2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a3467635e9c17bc8d83bdb8f1662e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f2fecd5b5b6dd921df29f6266131712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22d692bc4c1ce4b29e52d869defae3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bf52b548f0f21aab3e821a6274940714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad054cf2aba3db8894ac7c60884eea1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f0eff9f75e80fdd303f11002b98d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914349cf716859f987b115bf5160deac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3651bf7f0621ab1458de13aa84fa6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f122192f743aa423f87ef1ba99148b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34fe62ed1c3cd991bb5792dc3b023c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64016515d4cfb45efc03654845bc19ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec225703461c42de63069c5b687d8ff5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570739bcf2510d27740598673406956723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93469817ada81fbd12ed5559648bbfa5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad7ae0535c54ab936f57168191637f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1a5ad31ce05bd16b56d30d8ebd12b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a170baf31f577988391fc0669122b89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92617e6245a051370591f606b77a235b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88238945ccfaee267bfa7736fe3003c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446602a40ea5ff0ae56ef2a35b73340730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b759fc6299454b6582d475248b06ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608006dc96e04fbdd3600f2a7bdcd00b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f253b77fa881e928b3e6d21bbe991da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e65c69ed619696c92eb59fab88835f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fa446af0c49485edee4bbb2290097735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965c5a039eec2af30db7ee2ff42981736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d94e509bd9fb4a87b41ae7b17a86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bf28204bf3941608a12e8f81137d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c6dc7a420644b3b335b9dbb092de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d614c882afecc61082ead022d5021740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccea2c671e6bdc3e11a0d68c9941b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3927f1e18edaf0c2c58affaf8244d67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece845ba12807a42ac5be994a5159d33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e06edcfe684bfa8586000c0005ebef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43cd0cc712e9ab3b5037020c3b6f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b21d197a14463233cfc47f28a4f5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e47c46270a51b080e31d2c65d171747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf6c657809d425615dc278d1e9f94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb6064f6975314753a9a8b49e873c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c830935045943548cebf7f6dadd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ad9159afbc92a087440e1bd6d8dac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ab3468e3163b8c6535f779e16d3f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae68d0ce274a9bab88816a65a71734753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea77bd5f548e2fa5315dbee98272a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29040b5ae25e0d3a16865307af186d5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef33d553779aba1bda194b832df19b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8b0b383f2e1183a1c65e456e2336a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546317cf04b16f145ca70b969eefcd6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbdc4cb7a284e82122e6b29be1020759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>