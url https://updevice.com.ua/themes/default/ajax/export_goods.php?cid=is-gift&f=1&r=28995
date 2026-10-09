--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e1763ad7efae3e5d08f629e8be3ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ac3224661200f1177f96d965784e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d50952db986d8dae87534696a0405a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff89654721fa818a36e6b3203649324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4873d8124d4193f1c57ecd97cdf43a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f8f034b942a230856ee27e32f6676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8972a80cc8bdb65a17b946ef7bd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a5f0170b6cfaf0a4fa4665819f458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6527e7ddf688afc3129c2f5ab79f7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be7398212bf194143ff69d5cf2b9b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdc895dc64439847b54c0e488eac2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552691f17d507f24bdafbd3b6c93f2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba81842ee8a3c0e7d51e691fe74f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16334e0d511d30e33359981c5ffd2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca1aa2d65dfc4b25dc30754dce0d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f98ed02423ddb9c2e0cffd9de144d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7941148bc867cf18413c0763ae671917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e196603fb24c06c5c731ef4f6df818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8efa7c99b629359e5871f94824a0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02a1851ecccea2eedc37dd5f393ff420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf5230a5aa0cdf082d77756842746d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99c41f7ba6ad7fb1c7a0dd552bdb7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726672ffcdb41817299f0ffc1a9bd4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d9da94f31e3ac2dc42cde12b0476924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74144e8ffea13f7ad9f46bc9bcc1f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a54dbf6bfb2e875a281264a7a0ad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558b242383ff0d47ae8cde4d8adccf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c87d2523ade97e18efae879541e79028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dbf8fe9f88ef602daceccb5e352c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f213b4c876e31efb243b23d1c98192230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ccad0431eca0722ce5453947d31d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b835fb5dfdee7ee778a973cd790619732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ab329c663755ec0a7e3825dec02f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0248e9f73983975002f1836d502ca8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcfff18c8d097ef5f39ecb59efe0dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac5d55bded11ab00067335cd502f8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e1c5600851aa0388633a052e27e6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226e3a39e0e072da24d689f775d6ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91fe6d401c00f9411b4ee294fda45639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a244b6170e065b73c40d3326ac3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab505bbe541e341b809fd22578ff0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1508e9a34dc93835ec2d88d5452fad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ee527b7f3f860bebeb03c733af63243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8924d93358262010dfabf9fc85a2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79248cbae25b0ad8237c6e57ec14f35a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5af06a247e49d98540f742caf37d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ff2cad04579e157d2d2e508b66c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6c81faa30556eb265a4a7dbd9487948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b14b8689aeae780e096503d12556a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f349eaeec3d87c64835cdb3e2ee7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7954dd890864386309f339d11d9c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ee331fd7625ce00b10a794eaeb1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d60245121fc5b373af92506eda11653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec4ab0baec8948d5c9a2e6e0b23cc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ed6fc0d0dc1bfc940dbafd5f099da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914851a5289ddb9bf23a8969c5bb86b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e309e6a512bdd2d2409d5d0b751b9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282203dec4ead73f1585f075727c1ab958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464e98e0ac2751f401f5e579b99d9df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3b63fcc74302ce185858228c3626f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b6c12554b68bb144fb1c249a47c8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5a2d25139f8d1882cba157433f67662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bacca25b57519412fd7bea645c38ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8126db524e8996da607712a3cb7ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db4ed721d7835b7a1bb75a820a5c0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181160832854a2fdb23b9bd272f90e1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70171d0e614e4ef96d3da0c14e6ecc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426e38782e005a8c2b7a6e5a8dd45b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442030114c2e0af63c79e83fd0d1ed1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbab3aa872be6929396d55be2ddc7db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e39e9cda7cef175c4a4952518ed27b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf560bfc61f358e0aeca9def60a94572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b156945a768dd136760343f03b55973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9db9a6d35a42f28d565578a096c3e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a224fb2a3b53724459f1d733e78f3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c2fa0a3bf6a086dc1962b23f2f4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5a411eb4799262b1c1a0d81d9d89877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d65a615e3a1495f9609b4aeb63ece978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c6f9fb2d61643df07edd00926644e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e2d5069b22a866f3b15d2f287da1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dad99570c8013b51187a2c344f03281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b182fd658c363bae90b5ef13c05b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728abe1e798c662e2022c9b03a827783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad3c1439c0a075e9366facb70707d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfecdc108dba64e7cf3d82d0ed5b9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e702c44098be7ee6eaf8b0b8cd58486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ac7355f11d8c559afd6474948f2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a6c19afb4745879c8224805ab3f4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e9e3b7c47b737245768a4e3c34d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307888b35626bbc63c1c86973669c3cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7bd2c7b6e144c5145a2a98deea74191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe4c331e339358f82e90791d9de54b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef0b140f09df8a39d74a743cfe4e8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b085c1d539796daf2914077db5d1ed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a945bc5b526568db1074b70db523f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5614147445a90c630c64896e959ef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3578ff3e861f952eb9a3dcb5806591097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ad70d505679d2e673b6be6a53f73b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e815a54ab06cb2181cf146f7f8767699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615df7019e885ef485c13e03c0c2917100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31336f74a95f401da8c4ac6f1fb46539101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dbd5d1e6206851491b7681ac2c062102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d0d183b1a234ee12a668461fe86de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dc231ef4338e7085d8f1dc45f0e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50c4aca298f68d6d2d3c7644a1fca2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae94b4034d10448c42f6d2f68b5923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b82fcfa1ed25c11549b4f8990c7307107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184471cec7745507f0f71795bea1930e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47273a39cc6d7487112e54c6acf18592109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158d5d4f9a5e1fffe5e8c1945fa2ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b62c416240836ba954afdd466d33f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96336e3a4f423a0eca2654333bd8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ea7a6e19c090e1b48641d51f19f0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a3c559564d29c2950d0ca206dd834114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6525b7bfc541cba4885ea8e4db49e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a5cb6d5cfee32c0e8d9fb6dc85e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95572201f434fad1ac76b32f5109876b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc389824b64343fbe5b46782e101a43d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04884301bb5792faa149f613883c5c6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff82ad6c6db4165541d74669752eec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52c03338674637ecf535536b6d2ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109afe7bbc1427ddc4a843f7bc5ab360122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b7aebb28256733e1ec60e740d5e50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d67d5658e8a2930b98c2a55bebc46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90df901d9b00e43f4d14b89a781517125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddaea84db970e3d10cbf8e28575748126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94e1d579bb18ea5580e2c750c3163e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c1f3e8f79e5f41f902ed7f8b2bae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d15bcb7785861a5c5a792cfc31c5f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003523b05763b6a8a350aa9450e7019d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed7c15e74c61c4f3c4f302eacbcf5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42609388ea1c4baf6ea15ebf9a5b6aab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018155472f7f24b01f413b08bd4075be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349fcf71a13a1640a5833a48510d32f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285012dde8ec0d4f5f17e1ed318dc92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdafd96782779e9b7616ba588ddfa30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27a8eefcc77f06d036f4a6cf332ae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7464efa1c663f7cd81be8034ada18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459209a90531d5bab4f3eedd05a6fd3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1518ebf5b316c9d3ab7c54c93f0ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad78c58aab557b0772f3be83b25af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08170d738239b59a15fc4b0c62e8d679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2582c22ea63d496ae7ad7f509bf074a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c24efbe558f9a17f00f71e26b90eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ea019305c39e7ae99ffac1d001936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d2f147a3f347d415d18dadc4a7d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd20671fff0340d3afa34346d6a70bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94501ba2dc049c35ed8fb3f2c8e790e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc20ad7a6371134c617042b2c06d1b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360191cfe75096dae79f03bbaba1f1a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee187128155f15a49f313956bd0d908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805ee17dda87439fdaa89be5a38d85b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ac43c1dc5bf24b5984575539c35c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80420d1788ed642060e3d1f43b65bc98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fa832eb55fc8bd695c28a52ea5017155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607391421b6d05c0cb23f06085e1b7f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38713aa17135cd7689efd0163f22170157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5eb9d17cb0f3b1f68842b1df3909b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f74acccd96419ac5b60845f482553159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2fe1dac55eff579c2b2ff5df016bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae94ef90b4e1a67c4bebc0f3b6a69a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e54894d32922c63b1fb2ac352c124162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215df9344b7ea58a399e32d695d7ae9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3578b542a7074c058e13c897f38e82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c1f3b71d376e7876c3b736acf2524165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c56768fdb47b112e229c3c5c6b1bd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92376846081f49821ceda647a30c7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f60b934ab0b5fa5dabad55c5b0fc04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e085d6bc1dfca9d0e57e024fcf31b3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ff8585b5bf5a72bfe493addc16579170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dd99b1ef6f2ea0d3a56736e22997e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf15a43ce3a4af8f9de3ec4cab3a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d4cbb5d2b1101a9f2bd35c67da970173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d237a39b435864b4f3c1fcca26f57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab264157d1642d135d23c284f20a278a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ad3916cf2c2a280722c129e90d1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc269eccd3b5e0cb809d021793f99d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe0617c1c80e0337151a77d9c7e7a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9cad36c14cfc9b35c5829b5c79312179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc66c54a25a4a9f5c8b25cd4f9a0596180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68c81e04efff0d595c3f4abf035ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50afe7a25a3ea2fb84f533f71887b13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cf3077aa2c308ab25f83ae6d5ccd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c040a80f67b138ff08ff146b3f4171184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c47b263a979e9c22b61f17bdced6e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13562c2c400f077c75978718403d809186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561e15d617df8d944bbaf7b70e72a0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b46f83cbf617d849e9326a2ad2d82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283166deba4c4592668713828d2adb4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63135b47597c7ba916daebbe4fc222df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b142ad9aa1dae7411786cba772cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970ed69c44c546e5c0caf45ee4b62de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c9a2a8d8b756c55af44ccd78446fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5de6a4507405e9d1d41e227f352ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109ad8576f3e50841f4c00293093db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ba9c4bc658777a6bfc9dde87de41e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba39e216efe58d29882d51b2db4a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21183244b768c4e7d6a3f65a4d9b62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a3de1f6ae54ba1c7ced0061c7da8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4ee5eaa5c98245eaff5d2856d4ddc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b11a7b429f0a27c5119f1dde33eee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d482d948cad6faa753673172349bf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767acf06f855bbacceeb49a49e9be55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea0eba6f43234a526656b09aebafa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2581cd0bd3e308bbc036d1e20ab12da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94637059b42b91e2b4f07dcc41885c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af906edb91dfc2cf4a95240be5e6589207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44e2333df280b447d2cb64a93c20cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f04ea6e32a381736d6ab3a946043209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcaa1374b1006a582242fad8de841b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880c4593a4db087a17077c7644bca75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273af0467cd4646da9eea8b13666b261212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1ce2ab02000677e1978142bef7a0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a86fcfb7b7cc5d26497ad8b40f9215214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4b2ee45ba3f24af6307a36b77f1ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975d10e9ca26576c73e1710fb4ba8d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aaa0e9dab70939ebff092e47fa28b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f3a10b8ccf40d42e393d5259fb467218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f528e6600152413db3d4a49f9b146d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee689f80589ebabe3f8c903868c66e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e843b78b5bdbdf2b121088ea7d3b90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f5cb68ce06265442ca964cbc27c7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3e4f05deb5df76b0208748a6b0e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcb00f8ec95a7bf9197b6aab2309b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488f3927bd7119bfb7ebb168120384f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb72be4f30212c91a18efdf455ef58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5096833c57e49f0149bafa0308202a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba20d3d56299afcb0a996eae43a8b8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a237981ff8ddaf0e73cdae3427449f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4954726f7ac1e3e1a24b43abecfca66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16e585d2e3e6781d69adafb59fe78e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6add770ef5eb3d63fdf32e24276562232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9934f2e932a3010016fc4daee883702233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208774658861a78c520eaca8a9a5112234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545ed62645e3561f425234d7eb2974f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68590d818cb090ba8bcdef44c3793a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defab57ffbaec26843d58d30e10019f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb3a6a902b27d13100fad2e8b7abd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d6afa79c52e51a9d64d47bef2e92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3db1970f2e9cae8cfe507222df142240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113326b693792da1bfdeb4b957e38085241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4608d225bcd8c5ada0deb520107e97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601ad03694a191061cd5405340310c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824487b7814002da079dcade035993cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156b0a1bda74ed7b29288c409ea2e4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61754eca51c80826451c0309d666b87c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc6235b8c3edea03e9071d06df5368247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbb0e93e8321403752f05963957740248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07247d99f90b929723172980727611d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c23a53707dd547fafdd12649761d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1bd7f65d7f3f948d088eba633d8f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4983fa01233d94dfacf1f17df4e73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb879bc80ca54b785bc1aa2bdddfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f464aec7c1efdfca39dfe0490ebe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875db0baeb972563f7ee5ca9aa4a69be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa64dd33ff03b331b68c9c2507845256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a8638abe3e2d6a7bdefd15150326257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5e925129d4a38360a31b02cde0365258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57270d263125492fddfd02176327b242259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533a69ea47bce47d7be5c73d8ac85ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478b80a3d376c21440940e6d56d072e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91258f0b36cd5dc58eccf677a58fbf5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb01902d2cb1898960b5b535f5855e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f10eed8571d4a3161131f00616d9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a01d149ac44588e3957755079ab1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4e82bc7d464496ee15092bc661ada266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29377ecbcd4462d8d068ebe316d3b9f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849bdd824a53a69dacfcd8a54b76bdb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4432de6683dc6999446a54a2f676bc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0264b628dd9999f05571e5f18cb13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761cd7db73d395632180472a4ba1a2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa961849f481ef5216ae87d8faaa22a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b23834ae85e17fab22c511f00d790273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbac7e49736030a27be579881ac0803274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895eded0e2c0c34667bb67f29bf1b89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bc0a20f62807f8ef75261629bc8b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a1278940121adec338ddc3c22b3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f17a6554690a2f2bffaa3202fb4c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24674247abaed22cabba818ad6d3a20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661d61d1fa8a47c13781660cf25953b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d2c63ee19082b8cfd0b440b2de7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71216847fd9837ccc7c0d8ab7051c6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249073b2053da3983d7270b7f4873b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2356d07ce904cdae9d2bc426f45163a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba8aba37afaf09c7c28763cc890a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ae35f720cefdde409d856711fb300286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd0275589432d33bf5b1c5ccb2475287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7997f7561a93ecab82da7ce328f779288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538045d186e0843ec1eb44e5a8a367a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8668146058ee20abecbe2ae3bab637290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790618ff27f07b79c08f08ba3dd9c01d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3695e22e6dd45c6dc4a1d47ba96c3a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd67c12bdc21e724473dedbbcb506293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1812af90bb57fe42c8f82cce77a6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fbc1da1c792865ac0db1df4d06b94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdac99b4d0c3b7611e579a6879fb22e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb64892397a0d6b8968fc26f17681297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b39cd8928f03cc6244643197b4a167298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a46ad98976a37c7c927a26e18ec0b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c5654daef58dfedb3b78f0a441d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9337acd30d0d4359349dccda0bb36f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae3375ef7c6fe12ec820e6001f8d98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92607d466c86f516a313b467218bb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5710cb68a9abf1b4b12995f9c0e38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e464be1b9091609d44482289ae9f9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24e75cea6968b5233d9b679574ab1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd015b7d1090d4cc934c891e0888ccb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0453a8c3521e405db7aa65729174308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22faeb1afd0867d270d579ebb35a26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c243fe3ef2fce67dcd7cb72c6125ace310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ba129c644380c300fd3f7b0b843ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f9c6563740a2f4bc63366c16c7065312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a78aca49560fc9bc3e108c9323a8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4030a85c25c742d01e00973c5dff0cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef44c7c1d6466451fc9be6a0a985e2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248718ea62676ec32199c7cc9e3d20c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c199bda148f182b7ca70ba676db9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa68efdc4a63c1813ca4d8ab5a59c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34a72809811a26f3849e003a12c38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81657042ed3069af438d3b8492fc5f7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd70c650103829f58b7d12a640bdb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942e46af73fbdbf4a23039481966912322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c42ca24588349c275857aba78adbb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e32076eb1799b14d96318c3182b34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b7521d2232f2947544b962d49d547325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f301bcc91edc445536324dcd957a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbfd90f1838cefe85dff91cf4c98a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d68801f132cdbc42bb7af60f49a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ffe318499cdfc117389e579ee492b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b87b443153a901ca2d1170f1d5492330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352cf9faaec182218ab98618158a64a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fbeda0255d832d99dcc4137ee661a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373ca2682c1c22fe199ff62e56078d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c868d7e72b96f68edc1ff42bb37e60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7bad08e43d08823e659a99f515814335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a781df89b9000d52a23c09839fd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd50809e524d1eaa858abbbac3f3453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d8e16b68c6f44aee54ff81ec41b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda039ba3bae9fc835dbf761c2fdcd9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abdc2cf79fcddc8bc82ef7f1658738340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73633d794262a553e070b1c5c3d1f027341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b4653488b415a6895061f13ce3ac8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1edaf612eee556098580724800720d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dc21610873910b7d60751a84667bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898808b500594429fa03eeff01d91fb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9211274a25f3d13b5c278a43a4830fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e372185eb0b0fd41041f5df3df14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5e4ccf0bb2941f92acd4b70877315348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c2543738967d56d0c8e625f86e181349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ebe70e14c2b565ab26c797b9229c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ff0c52c50ea9b1910daea6dbe749f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5247d5c944a040e02bb5beb638a0e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca950ab72fd558d996e1036af4e2fa4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222ddd84c155a628010914c6d81a899354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42471c4366cb7f44a620100d8083e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d211783d859898a606ad6e6d59a7c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09823fbe2854938de86eb30821e30438357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b121724bfca84c6ccf0e1d8a5729d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d790c9d9fc963d6ab211238f473c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7680da5fd479ce0df66357e032f0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ff75e8967e30fa4e67acd5eaf910d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dddc0110042101941837292dd91bc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52e7e4a455ff5f0f116c0bf54731b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103634e191ea491a927b025b5d897354364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea20b2d83961e6f0784283a424f918365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3bc23eb634c056155d97a8ea435d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8611a8fe2e91b792763532714ab3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3d9f57867826a0aab9f9a59d5af12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25721d69ba3fb17ecf006393cc3550369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0dab9a4a50cd3b90d04716d5a8c63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f7e25903e7fb8b5ecd47ceff90ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe47d5f60d83a1716177888f53e5192372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101fd02dee5c84dc682bcda262dbff2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b359532e7e34ace94bfe0f220c58a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95c01da02ccb46bbf1f1c7fa0ec9ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a023649ed2c437b4ee031996c526a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ade2e9602b8a4629d242f38c81cca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe353ba6ab2e9d7c8c1eccc29a2c097e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8544d2bae01cc82068ba1322bdbd0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35286ec26bcd5a6e7d9ab3ceb127421e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25613d7b2abe0455359f5d13db6ff31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a0c6ae2707d1622cab74a64f4135c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c49f7dfa6b9a22ebe92021b3aacc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bbdadd6eb0a359870e990eead70f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be8f7c0e60027bf625d1c9796b6fff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7ca5a4106ee5f886aff14adf22f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ab19df41914c5f622b9952a43d36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a997a3f8acb7d63afa46e47613266388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff047e154c261a546522e1f4fdeb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28665f7947e4d94919544705279561a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb72df05e03339a9e692b1826cce4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0bf4109bfd60a3892ae071534f6af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489026d3020aa2f1514807c25f778d06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8301cb7547379e1bc9d379e9ec65b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bee88405319a48707d7ab25284b05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ea6f71b0e5fdcb9fa2fac3a444b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b10fdb21c187b519d3da50ac457824397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed45ce6128a5da207841679cc92b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf12fb6caa1666b0d824662e1515c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e57f5a66a9ce06781193c24f4184400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe418337416c3a140e17c1c22e078d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55411fb5727b17669680a1025cb26150402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3092da8f5b83c72f7fe4bc6203747403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177aee9a186068378183e241e475f5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8886742dd0e0248a7db6b1b235295405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74399f9fdd8789ec9265c8c1855df0fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa4feb3d04b175ca6e163dbed5ce8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb912d07758b37e8bb3bfd5ee8e4758408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ff6a78d929d7c07657c3c93a6718409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eefa9af1fbb69868dcbd90baf068b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24febb768d62a023ed35175ebc2b8127411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c079a67bd0c2326a1a86284f9931412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b4a1eb8ce86e46db3dd5ad6c6619413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e771b6c6a4f1c796a6d4f3d0463338414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872926c5f92fc68604db04957c0482b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f72834d2a8196f280acee7fd53334c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28414cdc81e0d7f69f9a1edf09228e9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ed0ad9116382e7ff39e59d5f7c8a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881e554f7494555dc61b35c4cebbe7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f493d6de795b26d12b6e7c66a796420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09af84fc03f9a0ea4474c25ae06063421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995b9f392e6cc9d006fbd3bbdea02c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd284028de58e5fda703906f675646423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da8804b339cba55b0f1a204217d65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839a8fd05d27d9b8fbbad7dbe27bb4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3a4d3b5953d362cb297f8a63c0ea4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df3197d46e750274223001b19f0eaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb369dc7d6e714768a143a90a5776428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e35fa87d9e285922cbbd22f91500b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98d02fb08da971dd93222068cddb15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824045aa745ec26318fb6cfbe09a8af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a87d43c48807a7287264edef227d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76b7230ecba2dc32758d09083d43db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9a8c4d608a37001114de888d15a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2ed31083db77569cdbfa39a788323435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3041258284dc79fd47b6d7cbab69993436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98823d714a79370a5779e1e807019a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af03abdae05a311b5a18c3529a1508a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7e69393b00a7d8d139065c5db05ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94980e8f2d167915a78a4bceb2056970440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a038315a2b4359e23a6271704c373a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c02c962cd9c3854920d300df40f368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff136054aa039d6596ed438cca7da2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5729a3ee81172126e5de185d6c77b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380660471c877cf5baa02d10413b469445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaaa39b6a05fcdd46747777a6f99bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50f170b204323535f6ed198095ee19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77d755226266301fed8dff4e0e64f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175f54725638219cbc9233cca10a93e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6f5dd09163dc46989b26c1ed74b6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa74c92488a15a2058c96a25ebf94b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcd2f308e7636d4deb4344bb1ea12b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00126e9ec78d8a0f01f8f6468f3fb4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcfad6278258f554a0521f5b391935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c68110f9d4f7c47aa3c14359d55e4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122f46367a1d2bfead24e453349e49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e4ca9ef187da56b72b3bc33d4904e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970f8cd885da01e95e40c6c81f3850b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaafad374cb7f5ed7a55136c94c8a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4ac12b38f139779a0ac05ef8b20a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479118c549994935b789605879913b4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0961877eb40ae2f0d0c6c7501a642462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a545f571dcc29b2788debd62ebb58c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746558c81e1ca31ca16527f29bffff80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665520eb901fc66805aa758d06ed24c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce16234dbac6a1df4494bf4374de6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b3a4703ebc1d18089f175cf8ae3d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b953d01e853eee6feb4da50a74112468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfb66a2783546264b3daca7b988d0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace616a83feb96f6c5e11e2a1bee2139470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e5376a8661de8cfdeb650e43a733471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f7cc5334e188a3d668318011d74f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5650fc4a728957f3555ca03cc1dc83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944738c82d3da9913afc59b199fb295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd15a4c0d764daa6a00f26465ff1e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49560a2ef69d47a32efa4266d5a10ff2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183eca4c34f1d910fe949efbba3b8ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d3354593aa0ec7ceee1a351e013a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9912d47db7026efddf0899ccbef84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fccbf9b24f6117ab4b4cb145f314d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16d56d4f2a8a441d9fc5885ee8795a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048e562a949e5b5217e23213cd03f1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbb1c2770a52ca4dd2bc0e6ebeaa11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571b198a4fda2b8e4249da31db5b7db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c069eef51f0c0094f63ceb090e9443485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46692c01a07199f3b30d4e813a962c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558627d232dabc17cef361f1673b660487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e18f294324e28b744146b48d7da5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2234a78c419c5ccc4a11df2980fd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866348765b0ab99cf74a85e0bbc950a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6426a5e5ef703d50d015cbb251284f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484eef898ebb0b3264652269f46d406492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc3d8eab1866e110f3b53e6ce76c84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409aadf4fd6d5b606b4c14654760a98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b12b28fe8085c2ccf1b81b47a0df51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3c0370f014264e58eebc9d61f5da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50090c97b2619566b79bf20b2241605497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03df9d852e7636fe41dfe4ab64e2960498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a6c6e72a72dac2563d199048ddfa9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5808337094fb7874445a2460aa4462500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e46890298944af329f3d4f60e3e86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243defc094d0d28cd90b7f6df0dea4a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f90f1c3d8ee3af6b6e530fad3334fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d95955d0d341cba488620112c0623504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af2607096a773c30d78551af7b86f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ff54ab1f7f30784ed47425659182506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93eabaa59f99976c8f221aec2ee6e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa114d76085db6190055ee25d3d7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd9090f69f047d6f96ec08c513019b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0365497b50948ef971fe462c29ab9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92c7faef27dc51f0baec3a00a965ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff12593cc74d18d8cf371da19332d98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e6d7d96c0fc1217166d1a854b5b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe7b88102a614a8233a88153fd517a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4522528a251f01261bdf889049dcb62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabe6c5b8e332f5f78d80817018ac51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c436077486b94e7e0141a88c204235e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd6caad2a89b8fbb0ff4c19cf37cc7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b0a0e4ef3c094c5cef69ffd820a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20a002df5c8c4537398a2acc1e8ae3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95efd3e06dc79c42811b5a0e724fad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc94fd4773a83289a02b8b192d0dd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fa2a88643e6b4ccb8cc7263174a2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063aa9166a8476b97e3300f623d6016524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604ef64ed2a7157011b0664e7fb5bce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124ca1bc22bb84e9a13cb29b7ad9dba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e9e5c960db82cbd0a25eade66e219527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a966fa90b669170d4026e9c100465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a81f8971158f6d6e3ad3e5da7050529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca201651f5f24b23bc8d499283c56528530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1f558648f61ef9db7128ba3e91530531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d4c553c702a7e2596cb1b5e9256be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3a6c3c5490c0e8e1f2b31e25a7cbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a24a37388354bdeae9539c01e29e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f2dca3208a4923764638b58dac1f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b181a05188aa3420f9b15f0500d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa32eb20f373fc209c4c3713bcb5146537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f676447dd6f7389780cef067f7cb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2f9ba047ea85e5a3773757e859ca0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc81ca0f970106f34f974d65ca9544540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d8ba69eca3552942efcd426e9c7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53300e9fbaedaf5c6feffd8fb0fc2a0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206474168bd13ef086d0e95f34443563543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca379189cd59b0d0f5a04ce7af792ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b606d95fec252a687ab8c816c3f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9e72ac8200adcd69ed4c46eaa6685546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a69dd5985dc625bede8dce5227e1b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9143efdeeea03cfe9b3d0bb4b2b7517548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748936ae28fdf01c230646d4e4d9a71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3782843df3485182060ab29a0a0cbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fd1f934b06cb1d4ae71d385efd7c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ec76c7e9770f2acd46369bc9627e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dabce0cac39c5686b3231985cd1f8c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324472f5ec8ebce27ac71af8f582fb49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da05ba901291efd29478550f9efa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f09b1eb5d15d2059664aed72532132556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610b7d49ab1be7f528c2cd4cec86dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f997720d7786f56354ff5d185350f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c8e0956cb1e0124b5bbf80d2a353559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e692b62915c00e8d1d684ed99fba4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cea573940bce6eda8e0b5e35a5eac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473595edef11017d3efc405acd8f497562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8823bececefb371de616ef2c7302a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787daedd041736a57119ead0f1acdce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787688a36326936417308df0b4ccbad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e868895683778c3d999abe4c272758e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec48b41b1501345cd0287256c617c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4705d6781c00336fd548b3855fe42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3e228413d761dea698d73160f7530569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec162de264b59eac202a17bc028d9e2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452acab55aa9eb7971fca668ef5df16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8191e233dcbd101946a94ce28230da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31534d1779cd56844ff37309de0e4e50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c55bde709afffc406d15962d1ad1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58bb6f3022504d8969c84aa08d492575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bf32aba92b5375127778ce79e5dd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a4278f8e06ccac0434a7096588b0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ce47e7bb587c9d5eeb6a4dadf388f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58ebd4ef2c8b96a56d9f8dffe842af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d669d6517c3893bc9550e6d9bce591580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722c59c4e9fa524bd44651f40babe9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b8c8a24f1a07029e3275a055db516582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410c8fda33c3daaa0f20e39cde1bf06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9760e245f46f8d84a7e9884c85fdc4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc5fffabd01b8cb4cc871bb0bdbbe2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d57da757944a9d329f20ef45d35b90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddbaccb187968c5694b3e5745d2e97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5442043b598b1560a3e2551b7f38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920f52c36437dd242364f130887645589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36d08f0120de7ca235881a1ddbb3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b4af21d3788d641f650295eb5bf3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e327dc68b7eacd99a44cb5e61765592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d4920a531bb690b1c4b6a81f9c2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e852a5425e108ab71819d139390a2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811fbc3bc73640433f7c63a7dba79da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c645d956cabcc35d0421324005b188e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a46733786b42ab55cd091ebd060564597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09806dcb71d0a54139fc79cfccde0b8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf655a298a8914defaf2d8f80ad73f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a184b42bf62c42b1dfe4c9de7b3ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b1c387b49b51cb376d9090fae260c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0444fa0a27da4cd38ff8be591b78f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43098d23d0eb0b604de39b5d07fd7b59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4e0213f53423d1ce122995169fb75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235a0ef3c2354227a18181655396978605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac292d69f1b5e29a3b00eccf4f00d7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df6af71cbd71dc4eef9729313866a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0e3f9298551f94e6062c3a49d4986608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dbef95aa5d13b4c8ea7dd1925ccdc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d35b3496d6fbb5de2152e6af5e78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af36b2768866c410e460d08aabdef8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa35e304ed53c35b22b57840780d3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ab6674bbf5db8c3dc16e92cf7aebc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6913595528696724abab69ef38270614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1103526218ba222fabb1f67b6ea430615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082cadd212ad7e6e8ee0fbd36ceebbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909dde4e09665708ea85acb9c81fe6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253463995c4d4ba5fcab313ccc5ad4cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9bbf03758955de7e4d3606d7ac0f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92519c4823f0687ca271f555b989bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760956727b0331e5b105ff1ca6477e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263029415632dd514b8f66ae3c4adf4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d9ae15d9dc670687169cd3d63ff9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af5d4d80dc08987cafee7ac683d08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d653042ce96ce6ab877b99feb500e8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d6e44729744b9a700414a2defd185626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc28915550a695806d6e49bdef878a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d3634309fbf1f30bd9bf8fd6242d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1e2cd84d8561363fb6b8841946bc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e1bc5d82a1701c2438e2f505c1804630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047aa0e984624dad7442df8cbd2b131631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8b75393ba39a451be70755d9ce224632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcad6170350fcd00bfd7fa4e877daff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc35d85160deadfe54f0ac429a0d047634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f5488c9ee8cebe886463aee5d30c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64190b1ba147ae58919d234bf95d3ef0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693d0726538880c74aada2f5fd5e8dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a158fe8b5dd70b4d30f35d8ebf5779c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c472ade7d8feb6d550dd25dff8b43d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5de39dd6057d88d5b245c516c36f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5e5a3eeff50e9cb1cbfe35ab8d837641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b47c075348a9ec26d5b17c30b6038642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710e2af4cc778f4c85b62e0f74b5bd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaefd2d55d97af542ce0ea27ca6216644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2f6495f0e3d2db0b5464c98a96ef5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63b57e808bb15e39ce1b17b7642828646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bf77e7c5e24dc1efec76b075104ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677fabe93cbc377a59b25764db9c5ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c71ee032e56321c0572c632553f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22f933fbe19517d0072f0751cd61a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933aaa144b4c6dc8fff797843084cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed9843558e653a2e5178785c0554f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783562d139f76b03cd417b5a736818b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d88bb436b7d2db08480a7ea18bb35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42afb465a78051dd937774e6ad2b6fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd21bf81c3d0c997b56871202b49e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e03880b9ee94d821f62fcb9326c9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff9c7bdbb9aa089a4668d093bb2674658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dbcc02817c74ac3c70348a697990d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aa061a82189c7aae0f1b370025d92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec43e5355bf8d53e7b10cffe90598f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2d5ad948baaeb6d214ed5dc79a46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd337e01132ec030242e8b863a6ab0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc8c35728cccafb44d6eef8b9e7ab4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc53f6b42e1d341407e85b17ca0c3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2135eddfd1a8c6ab90a14b5332f459666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db851df9850df0e4049e21949d848b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df47d171fb8cdfa75e008f5e4b9f058668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50545b40d8e677cecc3431a253e0c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a3d6646978f0972f41d826fc0c6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee3f6a91d55ec02dcf166bf84703be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc405e9b8f78c58e5b22da6ea1e60308672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6342df8a77f2399817265112f5790b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd20de7c3ab03959fbc34a64f1397674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f1b053c17ad13dc8385caaac15d17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fcd93de395f4cb375ca21be8a8d05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aaf372fd1fb09e77c609da0e86d91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370fbdd7a3a4d002dd03170c499786678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688c94f388c23a2e4a2c51f9e186470679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d5387242661c08fd958e141517908680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815d8dc09f5d62b91647492e5cc7056681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a55d1fa1866e27bece57dc57a0bccd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f09e7c9e23f464b0997a64f1a272683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f7f86bc59b814d33eb5fe065bb967684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e235fca943db12454da1a80c12c32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822e39c937a9b518096714de7370387686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b5e32ae748410147083b6a202131687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa6668eafe9e624a5315fbed17d880688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cf747e49002fd794ad3efff3f0940689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2277c6a5f76686a5cccdf3177f5e55c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3105d7e74b9fe3721a7efe8e1aa4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27512686e098e403be049b5f5b2f99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88746d6ffe089aea556145d28921eda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2be6f6a5f8c7805aa5c3599be932c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad6a91ec550d4db9489cdc82d1f536695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3455c931df8ddee520ee235c2b5fb0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db09d51df6a0768ed8680be30c7d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b54358bcab0fd4d12844b8ba6f5a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf460e634d54c6b21c3b8fa47437a8c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc22fb68217fdcc80251bf7b11ffbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407427c3de447c8e60898d81062a9b0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b4e9cb89aed62ef8ab2905ea9dfac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0856d852f58663b89c5ddac2371671e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3605d363e33f4be7252b3d9f13894a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f913d30b69060e7c7de4bf21c4d6a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73edc0c4dc5749d50d230c436895a99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02833c2f8f197b30bba0dc8e2f5297707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca8ded5deb84ae5cca8ee636307906708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6df71646823a9b6491305b3bc7097d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dc46daf4ebd520a01ada71361b807710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eb237759c81d975bd7492f5979378711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a91e9bef557bfee0ebf4ca1f5625712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a849880ce616d6d6fef517d5aa8bfdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d0ef3b6389b4daaaeae9431f30d08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec573a32c2e879f8051d193c0f86b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39486193a0cf5f5d54752d68770e6448716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e79c56b58f77c454b9d4af50f6825b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0e96c5257d25d1a1ec6470c992ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42020d161c6eb0ce3f57962f6756fabd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f46af6810aacd70fec8ee4cad8203720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0214c71f94e493b4067d5dd4ae861c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88697f07a93e46f495a6f6873592625722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc737e21e12b50bc791a9fce82e1d1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee0ed85f5edaaa3cddf6ef9fd9cda2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128205b484b0ceeda591e49f1a0c9d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37fd38883610de45e56c2dc08a6d04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492e046579aa432d09c069093fab18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d6dd10a0b4c7fa06ef98f47610aa5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932b937f8c2d273052cbf68d844181b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14195afa24ae87b0cea95f03b5048f2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462b492f7777a9cbffcb9943d02361c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a27467fa2157d712ddf08f3b5fa8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81b89c2e578313145b2845d905b20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fd94dba78dab1bf774a195c377308734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc669e266879c7e11353d9a3edad8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa27fd33839c7789ba78b89c1384645736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc961670d1467ae1b551bd3dfb132170737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe25151e736295b343b4bee9668730738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d00da5c338a95a1cb20fc699317a94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1ad7f310649945817e09579655d27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d0e68cbab3dfef8f7eeda8903ce41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7013a5832ba7cd9a79aac3e3c3ede742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141f4d9a85c71641f219d6b40337e61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ae3ed27d188f89b80804b82edf73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba31243bd205bb463dc9da3a54fab37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b1173393a5f0365683291951d5681746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41d081e4cfd1a420b6fd2fa5c79aff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff59d1b45bfe2a0cbd9dae34d55fcac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10072d9b4275c3b2f122df85f3426b31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f912dc118951d85f69ee05a4c65ddcc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e690948c95f4716d132d63acb871a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90107f3d1e6ae22fd6be4affa0a49766752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee80674c33c3ded24b6c3539d7e99c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ec8ba885149c1aea540eb4b683372754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb341da94b4c0eb64f1a64fd5ef29755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074565e06debf0852d1b0e6006420c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a10665ec585bc0bd35ca060eb3d007757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd6800258a4e59355fd404ad71426758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2384b385cf02b433b5d03e87ac361759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb2559e489b7fb969ee005e600ddc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5fe7f1e48926796bb16c77fb97f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806696820d888509e6ca95b233b52573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f0db0aad6db0f5a6a1112de918afa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38793d84ff3b6dfa178062f5bc08e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0444fd5bdba1e3d03759ef59064406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8249fec37b6e9a5e3014c8c9ed0637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd90e7c48e0501335c8e05827f89328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dca41342054dadca2f7d24b2d9af459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacbf8c17c8b8f79894d514958917de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78245f21c04705f21fa2c67aeec1dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a6e5e58ec092345d6f9cbf98f57212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10a1b970bd4e72b4cdb2801c50c48313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f6fb2956c51435eb107a7001060cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d48a07639709cf994cec7a82bc3bb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fc70436ffa4304fd0901e2312811916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8c09367a9a6bdb58f827b67f0c46417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a65b1823ce9aae37aade5b2eec4ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f95b10e8c8a3597c2f589b3c37ea119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abb229bffaafa855d53b618b3bb0eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8ef5e122f8e4a09e694dbf5b4659a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8f97cd00cf3ef9d3e29d0d72deaa822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8798df8ae29469be44fdb78626c4ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d82f4d0050cd2633a1e4b2733ed3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d965f81ae0815e5ba621dd9199d8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40093a18989dad34e9293cecce7f9bc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc7eb0b92af8d7cf589872dec4991a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae42515b7587c34aea6106b82ef2a6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1f50f8933381c914326211843514e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3b77a8d03fcc88816ca5287842b7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbff0600bb33aacbb659be99a665be731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f0fc754af03a02184150b49dc9e6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534b658649f7d978a8189f887c8bc4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017ed061da215e89bd7c0d6d1695fa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f3527252d9f3f9ae11865fb4797535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c309a30fb7f2a29d09fe2f21010a02736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8172fb8b041d857b3da025484eb7a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb147484fa5d9e9f59a86b62cdbf5c2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d1182a2512dbf63261a57ffd4f6ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6552b1b7d3d54652b4eb98e6f80fd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813a1fe64028ae6e894088d349e751741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5e81c923e117ca41861b2525e8e1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e67e35395cfc8d5b2e226a3a6668443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc911ca4ee31451e6e6af019919c3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d9eb1130b4da9c1e05797a3aead3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4929da3e41e276e5fc506c35eea4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4470c1ba714ca5e3e84560333a66247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c126dda161a943c50f9240e48f7804648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1012377ffe51d5a2bc240f15c613e8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641426d7c7346551c1726c9fe6c9011f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846c0d7ead77ada7aa33ef3a514bb2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a50e51a5b6f3691b0b321b3c575ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af731e001ccb3f74edd4716f0780381853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d5980f52974fc2d8d02c5c2fb0f0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0252ef64e743fa29c222ed22d3abca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acd039021d38c2fd9ece381f45aefe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0efc5737bffeaf954e3e0f777e63e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383af6e465c7a6be89eb2f1c0341ed458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebc7341bd759170eb4d5b7c246898959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984d362584e4d8896247bd72d2f78760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ac29452b477cd601b320154234bc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171e42175af51bf0ae32bcade21e7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb265a8b4e384002fc0304e45f819963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53b0b9a61e434626fcc652c2c60d4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e776f8022881e227df8e326ac94d7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f81675c5722664421bfb6fde33d5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a562a29682fff2491f0f97a7b4b26c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42628e9d1643d90729bb1340571ec168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a653ddb08862decd9fc0f99e10d8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ff1be4003029c51518cc3a64ff4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4f97a78fb43c03d097a972f51dc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77606d488e971f75792eebaeebfbba3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d3d9be6017d6f488d018943646d2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c2429b4e5564c8f13f46ded5455c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a530f3ce8ae5cb68417f51e33ece75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979da4793827af51fe814afe361d27ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a22c2e6b7dd7253332580de495d5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7d45c0bfc650926dcd07c69de399978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45815785f0e2c55cd87d135030130a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bfe02412696f1d6119adff57acd9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b059d0a32ba3f56b82b6c0a1f3c91f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1467ba56db45fdfcb2e38675a4855b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415771e6f7b27cf9c0c8e16d8832ba783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554ad96864018e176e01f7371f56d6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8095f43aa892cc6d1cb55c08b3b12785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d44997cd1c4b6eae86ac484effb0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777265ce71ffbe5640047359b801f5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029c4ca92e2af4d162b2e1aef0772988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b9ba09240947edcebbe5ac66f207d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcafb187aa532a721e2e92de11a29d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b988bc7e73098f473f8c1ed71d9348291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1f4a13c60c2006e421ca5a1a9d57292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d13f95fb796847ddf548d0cab114493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4cd9a636cb260dc0432ed2ef148d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329eff5d80afc4f13e7a02972559c6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fbad3f44f378761292afbdd6d191296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e62e5a28f562ebec8fba62a89881797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b05d09bef2f30227f95bace2a1256e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7226fd85ac83ab3790294d1a30cc93299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad27bb369dbd8de9581ca99aa57d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815e8a955a2cdd583d7ed14349ba308101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37c29399e4beb27cf8e9d11a40fcf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c314234be202e9e85c9448dd8f000f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbfa21aec8c40c72f9bd3cf0319fa1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a85cce397e337c5f80cdfe127580ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de94a4023cbc44e0d33f61fe6277a6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92cc8eb9abf7d28d803df45d294d67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f2183016341798d710722dd6e6154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21459c587405c938205b37a52f9b893f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54939d6b6c9ef689f3aa9e81ca7aca5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6cc516bd9e3c9241b05a02c54ddf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b313bd91831bab69c6fb940f14aa48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee978c2fff00328b77298704ee67c63e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cb1bed34ef39d869a64a902e4981e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b072946a069371384e9772d6aa3f8e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de9eabe6359d10143fa6e6156eb38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9df43c87f689d159d9961288fc9ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a06b55ff4b7512d6e83c0c9ce2ce8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f9d76c3eecbbd027dc8272771a926119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489b66cd23f2bd55e7079cda6430edc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fcb4241c0d6cb3787ab5864472de1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9d3e95076d536405e417debe1954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e350133325e8be18031a8c108492b0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a1eb5a58b552d59f5069824ce764d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c4e81b0679b30b56327d81bf8c929125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e11d997f1fef4f73e8726ed77f6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae6b16c1ddb1404e1adf861f8cbd91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b7b4b6300f73a6c51025149e5aed5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12a15379698c7e587b8c05a905f91d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323258fff3c1dbcf5c401832d492191130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de515fd8536e0c716d6229bf41294f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b84c066e597f6eaa6b6ea5abe713d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5221c5ff420193a310ee2e2472635c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db96fc56addbf4423215ea2aeeef3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e1f80c847feac3943cb6b1fc1533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b653248c362c890c26de86412308136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc3350b307b77733ed36f5559705a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fbc06caa1b741ca005ddc1a5e3539138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059b6dfb4139d42dacb48a346f5188139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb196890d115cdd7d675f913b6c70b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50dd5cfdb4257c92e399a3f285f67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ca8f7691516d7aa3f22bfa53c8f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7a609ae32fccf031d8dd55278d71c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b98b1203a86deacda08a9ee759a9d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b3624180d608fbd17985e1738707145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d15b13553b44a0a035880730ce95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213eb936bfa88b60cb7cb5e4c5de305147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8500fac9fae2f74906d85445bb2bce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7015921a2b0b5d9baca66b57b602f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2048f8afd993617c408c797797e6d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68767981fadac7449ed487938b77aa08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f0a7adbd8e2e26b139c917da76d54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb526721539455bf5c2823909f7653153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434875cb9697d83a6d66a131b51700a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a253840034f5d19312434bc417ac347155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829ff6b652a3cacd37a4c18382a3d1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b2078b5085cc0aba849dd7fd5c988157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f88b3cf4788a93998e1951c0d3d707158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746b5fbf521b838e8cf3cece152b81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f6e985889b94ebd6df6c06b60f7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b7819b08eef0068a3aa56b0a00d84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4ad5857912fded40bc08106061c4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3813f89291e889aacaa9569de1e8908163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159b40d56e80a2342c8baeb8a3a597164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce4802091027e2f41659e5d34b062e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33daa9612c98d330e5468534e9469ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4051411cd524059ea3aae1c0cff85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a201a3290dd0b7f2fe87ae2bf1f01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34556568331b5a80114fbd33728a0189169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e342358a7706b7a8e9d52b7b2acba8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3e775ab598093d94e97662f8d7c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab4b9105d7e26627026c9d79374bbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06289a9fd0bfe536031e4c112f2f3f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a770864deab86546b137964e38a934174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ff4a5d498d1a3936dd3738cf35c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700263a3276b2e090e3dd80b00181af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300f76af7130f279839bdcef5e52d4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee000c53b2ee4eb742284a6b9649d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad000abcd552b0d23112359e8c59bc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e42dd1274870e99d9061cfb6b06f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb2db1f2d7e1775551fc14ee672e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b628d53c20950c24878c1dbf076456182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e49044d2315876b536afaf0e343880183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b03181472242881d1cd60724a2808184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5026d4f7afdb25cce5f54cc9d98d077185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837336125a3fa0d9bcfe9dd18a4196ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577e7837b0393ca21157d677c21429187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe9cec5dc1acbdf3797b5c1ce9daf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294eca9115c79a04f29c8a4f5b339fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a76df498124e01497e388ba34efc6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792cbcb8f82af4c89d3b82b45788e2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6913511d85d98125c5d2af2823c558192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b40a05d1c7d00d43255bd66bdbb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c29a674303c969f307715f949dd0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1705f3cddce97976673a36db8c2fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490945fac2ea71e2636f85fa9f4f58a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092900005970025100b83e29ea3923197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd5bff938904f13162e7da72a6aab4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b3d4512f144878e3aa40fe748f21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ad7a4c1c425fa7a5eb2918f731a8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb0038e1ddff5d6373615e5780a38c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081427c3d7c4577cd398c018ead95bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b7792c63f955b1e82dfdc1459709d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c48f2276648c9cbcc18222b6a1a81f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c2b7e4cf1696e2d02ab1599f32d88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466704ff40391c79d18da8790cebc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acb96e34b8014d66c75401c9441f2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73429b60193eb743e4a7f47c418452a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e8d034e215cc730636bdd0547ea69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fad16f07850b257745514f9dc7fc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0383078b4aef5efc384fb709fc9987211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b9c0d358771cd38792a710560c40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dee9d305294e0ec8bae7ea8e102af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2806eb18c3bd3822910665fb9295214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165804aba6ab2dc369d3d6e9fdb7d8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b4ea38629a48d94988a822005d880216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c97a72d62d5d8281526b05727e3c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f65bd934d263f8ddc6e6fc17b4e372218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25898b004d4ce82ad902b7edf0de81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c720e552e1356d67d1ce6d188ae66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a088bd244c546509f73741f528dab4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f35f2266dd1df813164026848c8fc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dae673e8b7345e0a60fc3942350cda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f896b2c0be8456637a037faad275224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf7fda93bef5472fed824ce9e2f1db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fbdc04f4795dea3b5e61218fa94da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56402ef7796ea06df80c2fe96f5617df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b6e5b58025e5966869ac6df15ece2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f98d5ec388dd076e12773fbce074e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb9920be1936444a056ae979175cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d5d04b9df663d62d5343e4afa12b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f6d04ea62356d1ef7d21ccdf5486232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00fc785e8d7910775a8dfdbf9e905a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150b9fe1ea08395261885855895d3d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923130ff3db49b9fa8778820f08d205235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e471b0d6d8fdf22d87c00dbb7594236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da7cbeb7b07e0dac7334befbe38d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251194cca2971e8136b25b0672b7b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f6dfeba717908faee11531ed85b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88df24933b122ee1185b1cf1bf51f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d295f2a5cc3235aab80a2f84d1cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33335e6c8a1b585d8465ca222d99d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce08569ce818c716e5bb5528ab5566243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d677d0e984ca37b953693888b98978244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09876155acd9665425aa3aff80e037b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e87bfe5205d93a0498a84acf833eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91f463594a9ba8ccd44a9de1133c7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5731bfb6ce6e3950bfc264b3ab9da74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3e76def1b96abb428386b1e75cf78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00178419ca452ccd954ae5d4f7134379250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bf6bdd8c42f8bb0fa28059f6b23df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7ce8698bf109050d9caaee3ea4409252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b26e6935a41362d52b9cdfbb69a21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c82b64a0fb95e316e6349917a0d91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef51faa3badaa771b50fa74f7103ef9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f702b4e72ac958ee6a44cf34c04bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06aea7ca795aab1583926c6f1f1069257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf9619a323c392547d5f3755b3225258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5585420c5ee14bc8462075af62ef4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03eff07baa6340f3f43ad705b78121260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a697591e7b8ff6fa791bc82127f7ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6302d98a85ff97ab67fcba0dff7685262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f26781a1929b83b0647302e8a88f0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b12b7cf5b37302186864db460eeeb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bc4a63c55caf6f678296c3c004c3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a780f6b3b4d1513f6ce490315ea4c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0755c8d4347e676544b6bbffb41cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76d4f73824117e4c6391783a3ef88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c5904f1621950afb6c7814f7b997269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7e555adc1620d665b91335ecaa9a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373acf82d5c4cd42ed70c9e3c2334e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da139a7794e9b1d96a9665c21d450b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65634a43b40ec6530b1e0f674c2d4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9e42cbbc58541c0ea44ca5918352274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac0111ad3c087e6c78eae1bb979a8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a665858931890422e9d3faaa5f30a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c1b6ff0d038eaf92d65e0a32b06e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b1378f4bf4684be3ffac34161e56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7056b851a54b9939dba02951b37db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28674758cd859e64429b9d352be0120e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf7dfb9ffb95cff8acde14ff32da96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867b9b63fbed3e8c1c1e575526ee860282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081b644f2616b1d581210d2b25e6ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe842f862f1a0d5a564b1b0bbae1c02e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a20f7519bdde5102ea77b3283c1e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e54fd7ecc8a1c278d7afc720e0055286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01702dad810abf1b74ca5aa157454eee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732a97ac7424145b5dfe37a3a145dbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ae29f200469b1a6327611e4edcd47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008acff6cd29cd0579917e4305316bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741988e1b32a0e0f3a2c3105ed780608291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666901b6904855e11fa35eeac0ef870292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943d2ad3b2909a46e1ca71eaf28973c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7fbce20c1c9fd714ed480b24eca49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d3a62138a733d8cc195ffd81ffef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daaf456172f30dbd183e061e0589dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8135d7a1bcb6f145ce3c08227e6a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fec8dfe6befc9b287f526d12df1207298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53319f99f0ca619f1a6d5d25b958c3c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4dad079bfa226e62cba253369c7ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af875820a7077b3d7971128e5ca4bbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843413ae1f1665f1ca4c2289ed0d710302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339b9b417804cdb06395d433ac5dcd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7163539578c54bb86f58bf5b7c551f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5ddda26f95c2bafaf3c914d9fefab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64193428a8fc3e8f304bd20b643f0d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582af763c78b488e611ef3ef527115d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4be6d95160f5f2c44de10c3ad15fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6028de871cef20ef8735a3d3f307b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd64dee12e4f703b236811f286aeef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cada5919c6dfcea40edecfb8a4120311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90da99de07948f2d9867ef5bf224af8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444f98ff9c13253b25a9778c930969313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399dafa4748c1b8cc75e31aa83a6e02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2136468efd471edbce1f27dca02d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11920c8b479bca4cb3c61df835c8b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b6f63286f2fbbda5e7da13cca234d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62644d3856a1e7d69e973a5a49ff3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11ded4c60c2ce85eae9d1de658ae9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97b06abc893570b2dc15d54e19360320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0992183112093d949f5bf49c2c98cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af195e713089292f5a0812a3b7a460322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db11bed50d4b4b7f241a7cde13079323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847848b62f99880848b70179776b22d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fdf58aee012cf6f9069369c743983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e88bff36ce3358772eaa56cd23a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd236cd31639087407d485fa9fe2e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf005811b23bd5c446a642367216d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f2c93012ddcb43a971c12ea603e69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf82da7f644c9f078ae4cfd6028247330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253638c24ee5def2ed73dd935d23d51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0a5daf166fd49578d44edb12ac34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649cd08c3c2ff9799bd2ac7f6d2c27f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c889f4cecd30ddff87dc954da2b92ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52df63190addb7841954dfcfe9b623335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dca0edd434e9895584127550e76754336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea68ccb448175c2262cccd31e4692d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331300ba646423673687561101b5ab5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25bf6c278aa5aafce413d538b38841339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe155322e386223f23ad900ae024ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f9a69b641a958b5935fa77473f63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8a34c38ad8e3d0b2279ff8fc69f36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8ee8b82ec07be8a09a2c157b98244343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc00fa1043c16b885fab64dac9f664344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd275847e577816dbdc0abcf83b1e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76313f65c83ae420d1944ae847cd8665346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004612a6136cdfff09cb66b38c77947c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7882aa58b22ec28f236431c3a391f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9da7fcbc8fcdc47582246d7857c0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678c8d0758eec61952222ee6e4bc41c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6708e37bd6df09033e225392a280e68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ed4b06b2f97f3568018aa12a4ec22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af19b2b9189c7385fbdfd7648b8471353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80faa3c0e3ad228a6b2d6de275cced4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd55a2a68817b3ef22b6ae2af7a44bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d3e735d60015b939bd285f778e63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b2ca920e1793e57c71b379660c54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f3cdd259a91c5d67cae3a3b8b8a72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb36bcea90e02202a622c7fa27919f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8e5fa01045d6422091cf3adc8d74a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41386f6b8d6a1914d719b8022803e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c084ab226d4b599272100dfaebf088362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbc8d76228694204f71cb779112d6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c699433034a632b169a2c965345ca7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b139343e27d2d60e365c93c39dc7a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab45e84a3e80f4280857f8eb05a37b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6184d731b24210a6724d60bac6bc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4851fcaee76517f89b00fb79b10ceb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6016007869a683a3dcdb5d5a7c6f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9738cfc59e62d7a611cc67cd355a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c4c66f1ee17f92f1eae18a259d6cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd565ec8d87fad2e683f40b6855224372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7b972fe71141d6f2d40117accb3ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225d09cb17421c3ba30370bfa411e6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3d64582d9cb0414f168c405ffe759375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ef9a3ee72e9719979310c89de1f82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9147f0d27975fb5fe68542ff9d2bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb96e43c8e956ba7f33bfcd49f605e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a674bced0504e680ac520a263a185379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e73f12b500a873af6f7b4fd07a84df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6b55f59e483234f6dde85d3dfd472381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b280e354b95cd77b227cd9043ecfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e52a36b44f75a448aea336ce23bc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9281decb273a2a45128f2223476e7a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a829cc4f8e72ff475857917acdb84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101242c9ea711c96aaf24407d0861c30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c25d9b17a52eb8c360012cf4d4340387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b193eb62b65d0e2d6332d924b0d111388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef45d8292852e09e9c267b0c61fcbf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b7d721ac412930dbb9f16515454d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368fdff9deaae0907763f5a81c0580391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee19c411a76aaa9ec4285e2c6f5b9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e04706e8c5ef0e1d1f9d4c25fe46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dd64dae4be796ea08cb1046c2756d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0332218af322a2e0a6c66334bc868395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff33e0789f8a3bc797f2ca1b1a41b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08cb1c59a32306561406ff32df733d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3689d7c23120f9ff4e6619533a39a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce855aeeddcacfedbaab3e16985f47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e37a3d13fa089e81c4a4a412de3b45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ded1f221b2b1b9e96a2b1141be48bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaced5f5ca00d13145e507c5058e68c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037433fe064baa114aa12b4b1a04ca7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f07409058c032abcf2f7f25be8fa22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f1d7a9ba9f25fcf6e23c925097b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f0f4da428a4b3fdefa778cf3656dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f1c56752c07bf18133e759189ce4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadca938b890e195a5aa489387a99cab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc3ea28d0775ad9672ea1fe169507409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da6a819ed6314ae351f3d69611532a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ba076fb5a499b3491cd8263ba5034411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1afea2dcbd8d80129d5e5b8ef5819412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024b9cdc83e606e56558c237b5e1b16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3141f86d5ccb572094c7732ea8562e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1587224a82a51b90de581be1ccf09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ffbe6a445254308f01275de9bf3c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c22e9fdd3d19a616b02d36447d4ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf520a86d29397090f0c0b9b2d4d3cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fbd80fc98c4313cfbaf4ff0be5300419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1615ff3a2d7fd1f884078087c59e81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ff843bda98279075882fcfb1211a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5adecd7fcb418832ec8057eea5c76b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529846293110f813f638cd8702156b5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80315458f4b85dc687d91f9ee0cd1ef4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9517620c64f313f7f3d698ddf0429e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dcbbfd77e1687ef3f0ffd00a667ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed744ad1ec66598631c15600295187a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3284b27e722c93c1e9e8f1fbfdcbb9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5ea1de9f8dd1f3453b134e0e77ee8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc969dfb071f87bfa7682000630d6fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf56677d601892beea365cae9dbe4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4cca8dd824f8e1a1831f76bf6686b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea7797dcc9648188dcf3079a2b885b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73109ed0164a2369df2adb4ec28d683434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec0748583754c023c8551468a2cbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b2d73482e9129d2e2129180b38e9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660e13751dace0f426afa539eb38774437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178793ed83d4bc5c8fe9e4a587202c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25b38add251393825c6d9e89a5390439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24809cf1a8a9d73f2583e62db1cec486440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74de5542f7b710b754758df5cc9340441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32e4a4f135aa5c887b420519d11a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c484e626c6602872be5211fcdd903443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072120c24883a4110b980044fc87ab9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fd77b9c8fe6b2bb5ae7f729c1254b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553091b4787fe068f41e6f6b6b673bee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93054d8aeb56639561772940a21890b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378162c2995f42883e6bc048062a633448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d81ab635d5ae039887641cc5be387449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99091f2596f1bd294c0ae617c8c1a70e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06365513134a3b9f6ed8803844ab91d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4eace5de6713dc605cba2c3d3050452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cb7169cf594cb723e2d75686b37a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c144189a42ba87eba1f69ff0110126454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d66604c6c7c907dc9ed21ff4818d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d529648c5bfb9abf4bc137fca4ce23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f243ed99160dcf9a60b2308c874327457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc85960917bc7295f6785a1cf88a8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dafa763c7f42ca11dd0e8483b4f83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060dd0f8b32fd1138a2a7d3861bafb8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e34420cd5a7cfa885f8573dc9b351461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c1622fe2eb26d25bdb5fb652fb3cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded2371006c4027a14105b21468bfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae09f484d3032de6a8e31d42f75af3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e02fdc438ea0d680e27b9b62803adb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc6146d0dbdab27ae98787d4cf52f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd816a7397579c9c41d1ff5a6ea6923467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca060129f7bdc35df5f48c150750165d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60319cb2812bb59ced6a51951e3b3307469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780290e780ee6066fd571534b4aad16d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ba1264d320cacdc8792c580bdfcfc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cefc344ae50ea468bfd0e61126d67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b9a6b8eee4ef23c00c8d2e1a75ff8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d3f8233f62f00579ea60bbacb1efe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693418ed8bbab416e58d24b5e276779475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820eea0bc9b8c65355ef9bb6fa6de71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92776414de6aae3a770b6943df9ad0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3bf7069e044230249b7a54694a5dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d6a3784bbff44145a70b48ff4a2ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bef276a05c25277e740711884e5d5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4ec949c5b17cf5ee744d2c6aaabb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066dce98959777b231c82ada80bd0be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a8086ca889c60a760988d67c45f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c4503c2b592c01b1db5febd12c9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730823cb5a912f2e30fc4f2d848f4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1da00f2983f26f01ba4324b43d2b13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1fb374b12a2bd1910a4054ee536a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadde6838bae1d84c105cbe438fe0fcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b8143393ce57120b93cb1a914ad52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68783301bd327174e485599be488cde2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a076380b5e85a81cb4fdd6185548f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3453731ad96564455e051f3990f43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c015a869fa4e220efeb5e70389966493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5d90173c9d562953cf1e280a4818e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d86de13f2a46ba5e9acb86df508bed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e38b122515ad09c8e2460c48aa2de9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975db57f2cabd37c143665e0e1512e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673485cae4c97081501c183bbffda0cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65ef35c0ed9fec2d8507487e19d6e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc43d7c0f449879f783e5a1a14fac42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f6fcbdbf193c37f6da3bdbe855bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ef8dce80c7500a564bbdac9028e6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08eff137dc7030dc615d6ad5859ad2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e6b79c968d96771fcaa1c8d9dc85c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f9687dd03468027002098f94717fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77127fe63ddea70de82db4dca54db4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac1dbaee3c65b970fb9bde56a38191507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3118724846cef4e58c0bdcbbd19b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f58ae653f177f0ab1f1e888912833b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504aafeb6cddc9f65a9c3625e244ec8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01819c340c787fb80f6becead1567c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574583250ae4798c88eda8656b871f9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd40f855b00b5bc1e7ac4fce38eeaa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47546e0f089feba682863ac9de9eb1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9311d98ee9a93d80884534894d1b41a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485bd9d4bfe9442606e451c87da13a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279f5c20dcb74800dc6272325c4114c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7521a26d9e862b5ea607077e8b402b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2714fc05d5c148c65947bd5b2c7748a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c719d54c22dbc4e380c4d459a7fdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afc4515bba760994d3b2edf9b136b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce73a9387f7778e4dcb39ddd51fa8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5843e76d7fa2adea655fe075421027523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed9d72acb6b6ba8d19095333632379524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c521a32d68ca8ec0bf407a1316396525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6b91aec66af081ecafcf2d1331cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197062e2111d43be7d122113b99bfc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aae18b8759d1dd683899afb8674348528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba4a405033c8861345b75bc998641c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9da97da83d1ee3a7ffd42f6a9bf1c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90001108f280833bb21d4e059557fefa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab6ee6f5d20d4860e3e85c5f625d53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b23ef06abdf542402fa584376305a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e0ba178839c61b87d6278abb2d63e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9b87f4c9e1604352caa464aa16188535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3c783add8620ae156060543675950536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d7adbd83d8c330b82adebc78d8578537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798052a0a5c9d751f0845f8a45baa57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4f8c7a1227e4d10cfd00492c0271539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e8fec11982de76fcfc76e00c10b51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c4e149fff6128b35bebe2869c82c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7773183e988ae43eec3e999594ff3f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9f39304eed64bc305ff28c94d0f58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c62794ec217a7b1a3e3af457dcd28a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276da382fa415c34f973ee0025b1d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aad796dca654eab883589b88491c79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c678b096c3ba41c0250c3666d9af2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099f9b01e6a6a98515ae6c47bae60db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe718dbd3013afe3e23993d6f2c66c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cb77d42be9e724be61c374a160bac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0126342a040cb668c190e0f264836e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c097040f6bceda30fd0b1ff9cad0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83da91345ab3c76fe1e7e8d63d2a43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404954495e3440133d9b427ba769ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacffad3b85518a5985f13641324f7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a8114e55bbc88415f52ed7c867ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535409f27d53f47a70f99a7f84f21a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873d23bae2cdde239e94ef4ea630f6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6988220139967e2289f4341e7be21e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80769dc4e9dccf4773c619745fbce651560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedb27a7a34c6f0f1f8fdff88df1a12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76f23f6b0e8692cf937be1710830f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede543d0002fd95770e812b470979226563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413161afdc143f70191623f7a243490e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ccd92e4f8666859b1dee19caa7fb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe394ff7f576c6bbb06c5fcfb115ef9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09203ade89005e98626b0687b915a01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59cd7d554b40e8f4d4af3e79513809568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749edfd9cb4716c01cd1bd21231196a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8a0635dae6cd889b15e30e07a613b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111ad9a3f2e5c99667a901517c45d0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf467a13be18f3bf26fb0052b583dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e992f09cd1ba54dd1f2c2bb22ae01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64596cec282030d01d8e4e955c572f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ff9a3937fcf455529097a174a67e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec4a5ee1543423dd62975b60a6d3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f59bf443ac397ae15bf1f4fd29382577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01121c0028b34666d85665763bd04371578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec0753829a45be081432f96aa463f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90b3e529878db0c61f47759820feeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410270d007ef2a8b76e1be2437b9feb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f140ea49843107131bb3724c61934ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffed8c5f35efda89fd0feba2dc489ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c553247d751eba9a43ab4eb898b7e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638726d104d9663066da786880e741585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9982e3b2af8a32ea84766cc5e7adfbc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40008bd964f36abf0858d386c5d734587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc4642b11a348a8d9c0bf2af0364d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a10d4792ee4e4c5231c2122d31ad5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0492c1f695ec02d6cdecedc055b85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff706acc3385996a8f84613dcb486ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a549060b67733ee31b901701666bb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee885271fd2aacc6d315ef73e71bf677593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f1b97f5dfcdfedfc6f89274dd5c11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1db9b3d08e1de3c94a7d796b03132595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3879f519ae9c206d7061387c772fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1821bc93b8daa9f58912028ed750e3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7366cc4a3ea768b202cbfd090e60b30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f8d823ad274c6bf8826529e2e930c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262368f5f04083566dad8bb2791d1377600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d6e7c12382127dc07abf6614d05da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad836be1f3d7f964ce2a44abe4ee77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142926057e3c62b4aa13cd186a0dd8c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418eb8a2d92132a1960d932ad73eac8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be46bc3f48475d34497107279fbfb1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819cb5eabeceba5261b5d6b48b74872606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841826d4326cc6766abc4df1de79230607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1325e97b0898df931c7654eda0370f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7a6789c8ae9a2b50d5ba864c08254609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0647ba305bf8e16e8c6e468c7ee2e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d3f8c5b7f3eef7d92bff60aef35eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e35a1c5fd28641cea3a8164775c99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed5556a5bf7c8f5b8429297b74c33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c750d681dfedb2ad46b719ab0b11657614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95779211863a6485f41a4902466b51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2a16a9dcb8821b7d2224e9932d9e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f554a4f9b7183effe100a8db1842b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f6718b890406c84bb7abcc787d0ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6bf26220af60d71388ff63bf9f9b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be490f6caee78c435bfbd24039c59eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5919d659e6bf426a21dbd686257501621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1a3133f717e441ad7ccff1d45ced4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fbed9789fc2284f0d695934356605623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80094909cabde12f7f6ba8cd0ce1697624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1fc2487b59b1f6145bb5674838cee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6823e81b094c5f72c526d5d6cb92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da380539ee495d7fd95ed558c32d5c40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74093407397ec347b9aecbedbcd47f28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f45018df633686d380187aa8985df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3d915976247006e0b49c2be2d66e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5b30f3a310a8e57047b6c3c5bda20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01d9e4ae1ac4122c8427d1f57674b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50e3bb4955b09d631c33055976c7a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338727ff99c7b3f66d2e83cd3ff124f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d90d7cddcb54137559b235114fa43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de7cc207bd92d5f3a5addc7d3061e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b68a8d1aceb113d758230ef5926bc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17855a198240f4ec3c141bfad245ff21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0307245e46a6071c0cbea07e68910639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b22ca0609f72c8b68a6eb2583ae79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377de6d83b30dc065a834dd073d2d3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f47da19ca22323d96a1416c7f68429642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207167e25a6a5e8678b980c6806d922643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1161e1c59e653f43918b3651855f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a381b8340b97abbb848045b3b076645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46882ca72351d496cc2c6b26981bac4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229de6a02546adbf2fec7a10fc42a50c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b5cebb06ee0dc062719397270dd5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe353752e19eb5f316380f3a0c09359649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19850fe80b32ac7199537aaccb950868650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bb6c915281a73617e645ae4cd3e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1284eb07834a16b059e4f9b8e72e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c671a7210464ee41a6c83b2a55e35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaf3fcc0377620b3f899f44be84462654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb3c5ad56bf3b9fcdfc4abc81b4b39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee115dbcf2e4b0df76d0891971aa7db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d894e614ba244258de8fb12b55278b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081006b8a16fdf04f0180734b26cfe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a4c3f3a96379b4075871161e82e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c546ce3d6338080dfcbc457baf0f22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffbdfde1aae7061d727389a29f8ddc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4167cba9a8c9cafbdd1195ade5efd51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a516ce628c88f30a41ff6d961b33ccd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6642227eb0573a5026e3a63b651831b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e709eacbe643526a5f66e895047133665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f33b7ed161aecc453af89e2624c0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7165a490a0c8d641feee3ac8ee83be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83532b6d76f82b7db9ed352e4bb1ccd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633d6007b8ce14a6e4015a7e1e37ed3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e7ae3c20dc48357e8e72c0c2bd64d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d605cf834502094bdab94c33beebbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383845d4e3ffb70f79f9759288baa2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766057453e19b9d280e733fb65bd40b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1147d7b0d884ce104bb8327e943449674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500026031ebb8badd0369e8f2d72c6e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64509faf69c4f170102c64dc2e3aef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ba6c77eed9adf0a5367c834250c20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dfe0bcc1afadd5df28432b2968e60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a844d8be67adf38d689b90226732c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf5767b453be05d5d9b569c2b90aae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c3a25e726bd4139288e1cc85142c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e149037a1f26e9d973716673f3ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c4eba7f066a40d6d60a2fdcb715a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a762fd63e399a996fb4b30f7fb2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fc6adffa89846246b3951fa46b210685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f65bf2875593ec2e9abd4dd64877b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dfc084471aab540d99042400e77f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2318849fd9eef0aa9b9415ef7120eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e0d03cd3133b3220047e2e3efeb72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4ff715d32026d6dbea2df98104683690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e652173cec2ccdb81a0576cbd6278691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ee911b98fd72826957ff73ae37b76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c5139ee60319f535c4d5c6cd0458c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e87998baa84fb3e61e73f473a01bf0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d43a60440caeb3fa51b43ae48a5d32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563cc0aece1103a97d185b8a6406ba6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5e95492d2819dc851772d275d62b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaae9d1f20d00c834d95ea70d3d6334698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d2f210e73883bcc001d7d060eeb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d89fb50ab9a79a75a85a6a84458a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e0fd7e40e9913dd6209dbba4590ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf7aaecd47ef0fc55f985132d7ff8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3971047a8736ee5a6fa36d5fc567614703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051cec50729b8842960854a33b9bb39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76827f0ded51e0b6747f0905eecbbac7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580885f53665e3044d582dee369293ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0aeb96fe4d0498b70ae1ddc830e9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fde734dd96ef709f9dc7c883f3652708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50791e20d26b319b873b0c16b36d18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054619c1f85b2add38337b26d2a4ad4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d95b8fab5d61633882c3c3dcef0754711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4d22549dbe1fd8406bd9cb1522ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac70194de9c161e19953f2f25b873a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5b7ef127963e7720b3bccb23f2379714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ea1586c37119035a9b5f73ed95462715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c7d0362fba898d01fce0646eaeba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e837fe67bdea7082128bddc9c5e540717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472e4b4d0ed42a556b98f193b9837b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f56fcedbf59440491da88925d2bcca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d91f0d7824807bfd2bf95be8e0b29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe370f2ad4bd53f0e61127bab600bf7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43460d89e78e9b64bd43483b05bc576c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6da8595fba47fd239bf6d72dcd4e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead08fcdc5fc38e97226d65e9116464724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce105187c37b633871db0dc40edea33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c600d8661a0e442464bb4be394611726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea30dd90766380680d4d169cf91915727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b76e760b69dcb3aca90040502778ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26d24451c585f86df1b24d8031aa15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658d59c936c1eac6966a5722bc7ded730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab61311d3452857f3ee167fe6b8a58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf3c28ca1ad0b63ef31d5eb302134e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c888ed8372bf641fa4011cc1eacaf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c27e790004b1e2a229141741f6be76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43429315cd2c043e905677ac85a87969735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672cb521c2c38093d156a5561210b75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b020484587db7e0222dd3a55f3972ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95037794471e9740335453b1886bd23c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3784fccf1fe337ca7f1037d56c23fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663d7bc967af229dd3087c41acccb99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d46f428e83c7e9a5246084c1ff201741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a146264f68b103016820217431157742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7688e91a271aca1938a16a646341743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f75d1f5080fc38031a209fc0e7b5d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fedc78a600b191ef18f3756cd840d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71038eab30404cd3d67bd4172c8032d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db55285c6e20d2949d1fc4942b5cbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e5e9580e5c278afaab5b8d4f876c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1c26083d945abe3c139c041f1496b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472ac2c432f59fb8077fbe56e4ec13e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae742b03ab616bcaf981b1c5c085cc65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1457d172342d5ff3043b8390373f6dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f170de49e2092d63bb543403fd60573753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a1898a9e472e16c6241c1e2879cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbceedb3ad5fac6251bd4fc3010591755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1da421cf7ee1f11e751f93f5ad8401756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e436675274712b072fbffe69a6f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246e91b91a0a4b0ab96a712cc21e920758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0ced5cfc0994ecf81e00053468dbe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>