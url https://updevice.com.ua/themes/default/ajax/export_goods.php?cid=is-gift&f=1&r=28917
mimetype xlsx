--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d8f8d8aaa8e4d4a31c73b2312b041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf591ad57c0ca45f7f2c08b0e1bc7782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aaae3130ee0e9822477e793af00e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00a0f1f8459d13ab8e271f6eec6964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e50d5cdcbd3df3b813a026d032f6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab18a3c6a28e8b5dcca387921c758886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e6564198fb33e6598a734f0b673e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1fdccca76b26d49ccb22c2ef8a2d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d3da2963e2c0d539eeaac62038b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b26c8a4113968545b4404d8936ad3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab80e816448351d355d8298743515a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9deafa11f7a84151b0466c1599112e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32459602be19b9781751a34f2e5a843913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c907504146ca333f333e9b057367b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a400596cf9a97b15429619acd9c9f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45b5bf4762c979bb3a42b2d33d14016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9284df8bc9c619904d0ac9e9edbe017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b91ce97245f1fabc0d3023d0687fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a96b53b9d01cf6116feed6869c8bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaad68798985dda3dcc86830a878db420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc13578cf1a6f2608f661f32fc848021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769aa9111fbd8cacab50d1627f1893222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630fd5d70ad7734ae44f6e048d882f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac61197f35509f663153b0d2255bc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0603939077aed6086c39d361b143525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23491c1ef87e31d4f377690e1844532326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1edf7915a7ad8005e8848a4511200827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f415b297bda0910e46e8023500d70d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28521e0aad7bf97c727c046da348eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b984ed0ae496bce06db638c5262a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781431a9b07c8ed1dd7813094f096dd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa09431503ac03b4415b1efff600aa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d30a9f5e76d6ad150f3d99d15b056733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b307be57f776933a8f0760e03bffdaf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa8c04b91776f18ec496bc23c307c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd7247df4f56ba81b29969b404622836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28320b984922f2fb012992bf8568294e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594febdd6bb0f1dd9addc1bec8c709e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b1a8553b92873686323aabea433839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4979011dae9c3c67fc7574ffc66d9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13dae31c1acf6edd9320725f99932a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85548366d58b594cc3bf8b67e315966042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6ccec00953c422ec905f694245d4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9fa7f08a4325a1f66428c099c2c3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fbaf29b2933046edf8697939183c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f0fb6d8b3c4ad40cce197c6af146446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504ca71fdc1ca365219602283dc9ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77548487ec55e7759827f7ebb1e2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc79b303bf643199606e554f68cf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f9933ec40190b3338aa32d92240c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc3bf07638c5dbff0afeb9c7aee0a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a468ee856078e4ece5f1b9a4ed966e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152f6099a22eb1d57185dd88fbe082053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a009c2f1e5dc449e0f7c8d70d8727ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b7a19aee7b474456aeaef073ec68255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c9b6e42009d7e67810bfab9da276056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797fa92e37fee1132fedd07bc9a0f7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55eba22ca6f13e94ce03e9c41646758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eeb40c36c3d5d5dd0d3ff742030aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af2f7a2d8ed50e76ea29d56a43c7b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491bb569cbc0fcf559a848b81020a2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c852f2bb1413c6b5debca1e3e8ae262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0addaf2c6e1573c55b9aa7480444563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d491e6723e63af9ef7b4a4b0c93fa764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50509408c93946c68f8150df791ed6fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81624ea4c4ed065a63074ed77594a2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f41a525a3d300a8c3bb01ababe1b3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe519be8145e7a4e56666bfbb59fbce468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d33808c9461dbf412aff4fac0e2c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218bdd04ef677156a0956adcda4e59d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7bedc998db8a830d6a431d50099c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783176752559a8e9e831883bb36b77ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893abbfe922f2536cb13215caee9cefe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643f3484473dfe2fce7ed21180f63d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64128b8e0c56bd73e93765c82c32ab4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca00266263b84da15fcff6f73ab1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc7200e59ce6828967da7da21ce64077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702223588c917909d368fffd937ddc4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae204a04bac352eaca4adc78b995c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4755822bba568c1e5d42d3227ac5a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2f2fb31bda69337fdb7818851013f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d5400317bc86845a8e251536febeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8b9cf5b115337b2aff7ebc42b3e5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd7ff479374f088c9c67ee96183f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ece6dc57da361a292c4c9ff25132285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937982f69d78836f274be5df72a11aa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312f5b9c66b8d5d9f02cf4520de7f2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37674036bf5792286cd6804b7627953488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b039f901f624947f71783415de6898889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae383779f734905c6baf8041d4debbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b901d5c051af3faed94ee7b2dc50091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac0a70022b31f9ffc5ae70beeed57992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e3d7bd7fe26050b1daaa7d61a09393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04be73282a4084422b1c0b25c7ceb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acfae459a5f688835319dc2c44e33395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4bc09d6150b0b5398b3b170dd096b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efa4cf34f490147e2f9adadb834fbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e76fc58b18a3e786dc15ffb55ab5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebe5fc1e28428aa5d7c890615ded5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e622dae6cbd6909e950a1de7a25fec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0ecbb63bb4d86252311f5fd9e11a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765208caf2307c97afc7d97c48ddbfe9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000a0b558b442b5dcfae3836ea67b7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddc48469b38df874e573f4847c6164104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c9ef12d1001032f5149de037a9ca8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3347fbed88fd4d01f718d7b77d006106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e42656edc0454b2cfdf0d7734883f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c7dd7221768e34e22da8bcbf03ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe41138c58db1719991be5ab0801129109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7f07d05dd132c5bf683f097575fd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e38de6625c837da230ec8eb6ae95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8dac991376c626c3034129ab7584e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45b0817588da858c6499ac1cb773b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286353b49fab5b56d28db03f90ca16b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e610fdb5e198b3f4f98f193a6a65e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d0992ef70aadf49163c87908f6e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bd77a04ffc4bc12178977c2c3445c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcd64702ce8a1ff4bb75544ac031fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c572b1b91ab3778889eb896fda92e7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15a3a149030389c5761f663538933b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f709e7368b1edd51724936fa5f30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1cfff9524a572b0aea55a1c0d839122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a9ad09b93eda2a7dc056777f31404123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e293f878d5838fbc3444ce6dd47ddb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea7a62ce0fb55e1bf531cad0d1fae4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712964aba4a2ae05fc1f1b0aae689db9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd01fb445f7aeb0f977a95cf9370ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5a1f6913bc81df08d708ec553188e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc3c2ca0450e73c795c4bb5ce98c12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726eaef49360234ddffb2b5e3fc20fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59647c481df9acaefecf43980ad85080131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeceb34373dcfebff47a27d84676f6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b892a8c46da4bb20652fff7bdee1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf993a323a1e9a5e951f12e55ea9c0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a343195e23ab056e430bae92dc1cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba79175a35fadea48b38d3e7cc594a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0d88daec10d1daf96b64119d99342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c30c2200f88e98470741ebe8a46e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c996cefe738302bc20fdb938db5ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b349bb8a90ada7a607b7655c1511e4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08ba8238dec29440debed25985bfd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0370deb9de5ef5d0e3b32eea1a51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17903e7d7cedf026c4b52e3c7c2c2ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b40afcbd24b68e50823df18b2472144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7dd7f1c6b52231664455601ddc0da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a1c1db6a19bbd1b3d9ef942bccd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02860653cbb43f4b014e364e82936b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f13c706be98f941f39446240f3d0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032653ff44a620f88dda0ff9d639de5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc394edab0ac2fa88842898746cb13d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe14943e7f3c676f1e37d0b422bcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5dd95e8b1f4a7c1642578694e995152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498cc4999234a231537de60e5b61de3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453842ccdb08f6e0e040a2814f171dee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6876e199b490d1fff19a6f25b4636155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970a1605f57684efe1a0d3d653d4864156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9262fe9e14a5ee7e44fcca566357fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781870f44e76c734877602bb60cb213158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf66562b55e9f2134fb1bba201999a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6f543c66f312dd1906e6d08e58867160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87237b6486fd6713dd90a2f4d16b8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d8cc2fe5b4f99294f2cfce90a104162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe3084fe40db2649891afe9f771bb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04046b14e98b0c4e4a061ee8c098d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b56c5879bf837d6ac20cd99887d631165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755b39f5e2b32c1b23484eacb0641a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c50477061c633ce43f3defe62f141167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bedc4374ee0552d266475685c77b11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02208b65e6ef84f11bd9ae341d4a49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05344c9cae3eebfc026044c8a092af4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e76c1930cc046503125e81092720f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969962d360216642ac65a77061678d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b799f79a048be02669dd0b471d91812173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208fda3d8244ffc4a4f0c369cfc9d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488b11c4305d9ddca78341129e73b48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d67ad1077b68a340c7527052aa93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abee1dde65e04798cb278492252c60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9b1162058b580b435d707a814c58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab3fabeb3891104a8670148307d339179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b3a4e0af8b2f3ffce14410650415180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ced4b4520fdabf1c8830233424b0aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca1ffecc22ed5b859ff16c34f794d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d418b19c0775b76efc4732e2345168183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a397438cee90f2b957eaa101b7e5c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f741f65b5b69746e87bcf9a79d0078185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779e9ab6b3286316e6daa876be684b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a79f90049ae4692724aa0eeb4457a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573fc250823f3f4f918b1e8931e41a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174453d845911fbd847e5e5fdf1437f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa0a828c080f3978c909b040c20e3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dfa4a60f7fe780f948297f2e69192191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5a8af2ac9c4eb40bba080137f661d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444ecfcd74d79075622aff5b5858a85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcd986c504a9f1dd7469df72acaa69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b53cec77c80cdb3b475733f13278c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e51867e87df0c1f9e6d9cf4bd8c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c16275d1d9efb1b520650a7227adf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59bf2c116f534444d672a14b091b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51240453f9c5d41b535fd8464f1f9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dcad16f73d6b8e1a81fd4ff12b184200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e308098fcc0b8dc75c1d5b4ea3d8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ed15aade6f9ba971956d36e4d8da6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccaa620ce31d6b634c3b6273d8c394203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134f477f560813270b7acbcb81055a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b77c3e6170cdf32ee2b5fb15eac99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e108ae74ef55506470fa64e53d6557206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb38c236dca8fd3b8868661b7ff65e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aedcea0f10518359be27add25df84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de4b9c4fbe3745267f6dcecc5868ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a4145ae03e788fcb3154960c1e2d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e4505fb4d6b7a2f300646ac6ba6af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ceb009d82de6d5fce0b60741074a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ada08889967bfefcb72f4f9083a5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b1f22d0e1b970a7799201bb5fa9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4668a20f79af1bef30ba16741ef32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93359a58ee3ee873e7f9bac5c3ddb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9355cc4ba007a6ecd9990cb789c5545217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d13052e30e1a2a38a8b21ff08479f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e65a6cc9e7aca8d09c9cf9693b37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d48ca923a725824e4f549167e11097220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f449fea3f5d570acc0de5f551d9396221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a470d17c37cdd02e9ae1830c077b467222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2192b6181291fa32322013bc8e874223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aee1da734a1fb732d8263fe2d82795224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc5b569898c76244850fd3b5b304d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a908d6b83f97d2c5b6457b8e475c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cef02b148322a29cc83b88b8932ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e9a1c8b811bb6aaa59fe2c31fa89b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62619f74f9456fc91e4a493c4f9dad74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9488fe96ec3dc4cab7608f37248a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b84188f1c04d0329c5981343acd9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5d6b6ee6668123205421642e6591c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed9bc70937400c359e0a85738eaab7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6fbbda25fefaadcbe71842d8eb38b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae98180a6702ce464b76fda5c9cdd14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b3548472b6a86e141606d364162c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cda453d97f91d2294d79c6f6dafbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc666cc002ecda33c5b8f8bbbb2b8397238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53814a4682031e95951ea40171163b96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9bb0086b1af7584a48c2d4a5d1ec2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e1738692b82fc43ba2935f8af9c5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada58a6c37f639ef2bc26f898c04aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a5e519efb1bd04659d8209db46432243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a9e8f8d8562f4128cd58426ba4d40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8262d105753df6b22dd57b1c1b5645245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e06e9e898e0d579570f96c0529dc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d320bc24606a8b471c5e42d0bdf213b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254853311ca880d93c245b3f323bfcd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f2528eee8a3faa3f04ef4b894200249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414066ca80f5233b5b7882f81f819887250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfad33c8dcb0ed1743c622a6ccc835a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac5529a17eb0b0a3a1c5729e305b59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b698572049b674cc92bd8d4cdd4c70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f2ba6dec4dae1bb8bc9982de4f223254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38db97a45e9c3edf61feece113ea01e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d443134ce69e3e04e70097541dcbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338961345573c2d563a905da369f38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8e0e3b11bae79a01d41e9c8492b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b16f96ba51cf21944d06fc64953aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ba5ad15b31a30cff2fe520906c9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a7901deb4b8a53877589e0b8feac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfea3e76885c584beb470344f481327262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729cd2de7e3502c3f872bc5c6a3da2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ed778e85c723ea1b905cee2213478264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff34cfa7649a1a84cb4fb4f7dd7b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9325e0d404fdb52746f6cfdb26f5083266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0abd956bcb0d4be02a703b2f605f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba601365ecb6faf7d060c5e35e8678268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d368b4009dfbe14f202bc03e0ab88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8cd3e86d008c7e12e34ea81192a8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778754e6f7b275b22c84c75ed77552f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace6a02db0e4273988bc4a127034ead272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c90e8deb7774abf4bd64e2308ba9ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a454b56e87fa83429b95753c7542e7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42faa63dbfb4987016beacd1175bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad5edf5dec697b9031cf32a8e3590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab64cdad4fd3ce3ab7a16c07b52640c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab227efe4443c2f205cc6f6e3b99032278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69540be3e52930d759a9a19b25afeb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc021b8ff97460a157f73eea8b2514de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266b4574c21cc9bd62cfd88edb81107281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323ad8c8c1c1f24940f641978b632ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528024854f623fd551743f24f9bc95e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde763bbab9f173c55dcba13c2180245284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d48457b7d03b2a69054c2c1ee4867285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8859b980d95365fc8ca52f35f57a8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e5311119c9ff596b97ac87e4ce5ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40800bf73a36bdd37d72c0a084d32687288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c018cf6a6b5722ff936c6fefb23b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9c692a06d8e43be446105a7404ee5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d522dbc8e79a19ee59fa4f2236fd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ebb1d6d6ceb84ba0b760e22e95c6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3074d4c4c51508fbf56e2a5baf2aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937107cea34f5111e1290742edf2fe70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145a3ab9636b0230c37a9de9ee3b12f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc3b38f08d7669bc26713bc4e0eec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362f5301ccaa45fdd6f7348a42b03fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab46cb54fc6a705400299c1d6db9db0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc876f6f1141b47a3ea56d81380a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a81b65e26daabc7bd7d3f9cf3d623d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0bf551c65f4fb5e08598a65de187a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643b715314999d152024fd84f953b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955884fd9fca12bc9d758bd4c830e560303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78901c49e6e17b2fd676493b6137a3c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739be509a84c0fc340533068a7e761f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fe27ab8af75e39984b67505583308306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64591f1182e68de6fc6ed9b4e94e2ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce3bdbb9d254349929151d18fe742e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca5626c0cd4ed54c34d94b1e53e90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4c0af00f77b56230c1838bfe94669310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c2f830b97888dcc5bfd580c9b5509311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b4d6eb226b704c0d3886cbb690dd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569396d9f8eea7582f9749995224bdae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295a9bf2af02ebff647282d92f791ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515302d84be980daeb1664ae8b00a5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bec28fe72eb86badcd867a8a9e6d66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0520e08ec91ac2e5538eabbf1ce86d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb047175f26e135b4c53ff935310b8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3ab4f915c8e6c0b14c3362014759b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5c460fc4674e1ead062a4cf0e710320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5bf7eddae99f2f63d399647de1b1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a85d8e61e476e9577795bab3cfff53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175db163038156841937244bb09a77cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505c9aa67a0b86b5f52e2f1220e3b1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b537b3da064ab6a3f2d93cdce864a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348450e0c83f17032c1b34aa9e49868326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89582b36d2cbd234a67c5d3f558d1eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b29127129d64079ee058e40690ea7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d7d52869c42bf254f00e811adcecf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf854d01626658af613a6963ca36c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0717c9694807acd340d802d3b0150ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee4bcf5598f04b7a357e73a9de81e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417117609e3c226188b3af587f85eb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806048f8c826ae4e6aff746bd194fc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1696db07eda0c8310d28523e1250b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec922b0fe25d9dcc683997c7067dce71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e93cc57011aeac3876f8860992c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03706ee822903315f50b1f4803d2aab6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3c02101d12d4f21e301dc31a75b3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adfe4d1054fe7259443802f6cb968d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05cd36a71afc83cbe60222957f8717341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1e5b344e444b7b674f6745fdb8462342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ce82ad976da0dcfe9efc5fa7cda2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3de76500fe8c912bda2c8c4be96b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cdc3216c1f2ef35b16c480d184e01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac743c354a05fc7d694738caffb6cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de43e2c1778973449c0b838248204e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9fb2b42fc6e81ad47e1d8d6881c99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23bb1937d2d5951dd7c0ca453ba2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f314be152ff990d9ce872fb960a71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe51f2dfb3da61ff75f58ae64065245351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc2ae99e0bdc2f005716bd7d730055352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad0e6d6d0a87e2ff33cf737791edcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785ad056e4c30ff57cf0d1ff9dc15e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47662d1ae046bc355900d9d789823645355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc0fc209630c6a18665b959c5a1de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493109acaba8043ac2b1e272dc35a74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04a8384edbb33d34f06b5befa076fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7ccd8e371c000750778e552a13701359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45b071af1fcbce634faa83e86e88e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ee7381ed8a52ad27630b75e0c9d00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370032dc080cd1d1e5fc51bcc4e1a52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5b56dd0eb94778beba573338d6523363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df166fc4b6f4ec56622cf93e0ce86e11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dfc481f81a173cd63ec6dfdd80419365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a650211c912118c1b6b2f67da367117366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657872ca4aaea90dad28546142bb509a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643712a997c4544248e3184f0ddd3ba9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e365c68da25d021ad6e520eacfb0c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0ac8b86d02ac08ed5e247214fb4a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce6d4054b12fcc71862f35d40cc70f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce61fe51d84a0500322e54f1a69db9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520be1cef11b80805500ead7f4ca121e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60557b495d28a0859f0d25ac52b4d6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780b7f312eb20f13722f77b3a8d04b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d094c44403eaec8247071e0f7a1528376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513aa998c556d90c6da486e30cccfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dbe9a57557b401bd3073b92eecd0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631779d483fccdbbd8e6aa194987829379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d3f5a640f66e793f7d9c86d03fb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8adf6eb378297a220847a33e167156381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853610ce3849f42ec69969a834d9efd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d48e65633648a2eb49089371afdc88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26853c1dae0c3900908cf0d12f236182384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d1783595e6b0f88b4eae5b48186a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cb5153b8b351fb8961a6ff54886b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f50a67aafdf3e5235ed855cb388a5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e20d8b60992944bf905e82bacda3f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5303da0b3022f110f1c7544dae50c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce7562ecca3ec0dd3649858701075a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5a222aada215fdff1b09cdf320542391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc4aaef1782f3faa2fdee93345297e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10390c9e1ca1b08712caa39e87642677393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492cbba15fc0d4adfeefa454f28c12f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37feee29393fc9d74f5aae0ed24aea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a59ba304216134f199d7e007d93eee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f188ce27ce7eab3064643c5c3fce7a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d88b18cf0b353d2264135c089dfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a74330178f84591efebe617fcae1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a32adc4bc33d991ec8c5c138ba1ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b6907ec1debc8402dafd10864e8ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829bc2ae07063cd595fb58cdd6bf25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a003de3998cf6080f51c43dc89365403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393372eeb78786d03a85a50074d2b4aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c166ed2558777d8873bd29fa784be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4c5923911806fc0f79e122f781927406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63d23e4b1763f5e41ed129a1396c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fc05c3c066b319b5ab65a8b9e254f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e02cf867e6b47563c13f6a44b3b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49705d116a9bcfe8383f53148d169ba8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee91db094654a4384028027a93f0de6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddc5591c265eaa0e9bd12ba77d4511412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa9a7513eecd1276cc11225b13379d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4849774abff48df2dd150fe46c3b674414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e44372a47cf3d53b0c02a5c11464c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e59489481ddd4a45d08b58a0338e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e797f6256401102138b03dfd0d7bc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c6206033f442f1e0097c028286e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c80cbd5c1856a066560c7de012782c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e0cb64d7a98738125205da65a507420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9448361ed1812c1fe08ee0dc8286d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627bb2115ec5b88f167f26f0146c421422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c275daf699f10facf3d4e09d01af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619863d15c1111af1d59f64de91c19a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69fc7572e4efefd92cbc4b573904c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a83bff87623a20501925968b942217426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da1f2dc0cf48e70afc3f6789b83ce7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb932ab55726fa2da1a09691c5ed2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d3dc749b8e818429ae4abe0ddc531429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31fa81a4f1f7be029d58ab946bf1ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6460085ec58c6585649802c272f93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf52a7dcbc8dc4bcde70f6ce245bfb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac11b40cdadff62702d502b4f936e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc18445d7e2f6e97bcb8957d874f88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2661b6caf5cbb2d1e6d2780f8c269435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a15313c64423306eb0bfbcc0dbba3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665330fba25498361897ebeca419230437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f19631b7dfd1889b6287b4023cb26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ec8019d7f21691ffed6d111ae5051439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c942aa8c0390e4f86f95839638e1a57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e108c630cb760240c7c50085920a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31861bcac95a8d2dbce76dd864416e60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce9f6d420ff26b10102aaad0631cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41051730b0495da2496e0e53ec394a5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5885d19730ba67406ee5e428fd122db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff2de82b321ea0ac706d78cfbc22f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5368fffc799e7c5b94cd5cb0d09e2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025a62aa58e623642874a484b931139448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa079c8133d4888b24cc1bfc524ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea045727e6f9e5c003a67a2443d8488450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed5e8997f176f693ac1c6b4196a5e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11dd6d01d7e0872173f2fd959d1523452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366ae64a9a6d5772058dde89d9d0da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa13bd3ca4e9ea931f8dc8e1990069454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddbcc568b8f4f72576fb7b1a3b0f09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f785cdfc92dfb577aad6738677584456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6677af66485626aa03b1aa814a078d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c5d1b3792d441f06831b1e4a6379b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77077b2c615686a4d8c8004df5ca57b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e52c8e121a6c6b33216169e28c8bac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf08de1226a3ae6f4a384a20ad30405461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43a413f208a2c96f28901aafbf0e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55f089cc3b1a8ac44878329b73b09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a58f1ad360da1eec1c91dd5f74986464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52153c20f6b958384b5d35b7f3949697465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f0282bc5970ae50e75ae2ed6720a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc292d1196535117b902d3a4a92b2c5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9eedc2d8034951eeb82ad9e21b5ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff71fc64e98d2a515e7e9c234be9541469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca81595028997acf4b38a4c394c239470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72517d1c29d9ad077c2bf984ca5dc84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484c4c9b01ccc7b0c757fbca6dc967c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724eba1604653d9d8e1a0c05775c803473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d39fbb1cde50a62c42da8f817cf36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed4b020dc762aaf199c6a0afc42fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a37161343582181977b3c178dc640c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862c7e3aa90742723a566eafc5b43b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa69c126bef7289cea5bb5d8863c58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da2786613522441b035f83d72ed9dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79c6eaeeffb2ef96ebf37bccb7c5ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22b9e4394853fcece09ca19840ce62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926be9fefd841aa293d4b6c8937cc2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36659cb6ffd990d9495e4e34506b05f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17098667effc26d178ec671f3f998459484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209fd8146f7975e70e464727bc04a3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787204663e3ae25426ee1d34c967d86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daad9b8336d2c0f435141d32805d3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bfe53944df147ee4123a88a35ada4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cbabb5b268fa7afbbf85718344f0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f869adb23efc12a7c2d3c8d114b27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621ed6a2d6e30f26784a38ec50e5e26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6aa93d1c376fa511e8b0122b4f306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0342bddc8be8b7c2a934b716bd7b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c967325cdebdd7e1132d97847493494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124d9024789f39d1b6e6be3b40451f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb79487c5d25b4ed149a3b03c4bca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185626dacade7688c8508fadee89d4b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020559c9864b72ed5339b10a2c4a836498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ced0ac1a8b4a7bea0a5904ae9cf221499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3534b2d4c47695154dbdf915f36eb1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10463e61d29146db4c41221b8ee3f4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46552826ced2a03e429bbbc381dc27c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca528d4921b0bd82dbbd4b2665fc1c6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad01331fc9450350965d8b3822ed8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325cce912e2da773f69a8178c2a0492505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f656665c0691dd84bf1e19f4b4f7fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7bad4ea90e852dc3631456ebed29b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8441cc054919a87eaac4594dcb99c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f261bb8f10ed15d95a23663576c2340509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5001929d5896eb2bf4329efba8c11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05f8efb9f195b292012519a7a85221511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c8a8f43fff6bbeae24fa9ad816b82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417be5044726d4911aff83576ca4df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6acbbf4b007e96bfb0146badfeb62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390419e6a021ba5bc1047bb84cabc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87016df03415eda33df7ba3bcb16765a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5f73f45659c02984a011da73f0969517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1e9a0a714dafcbd280e3c01026c38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfdc8ab5c1fd42b928bcaf2563511f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf17b53094762aa29a10a24a78e904520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78ab17b23d9d1b4290ee2a7b33deb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75570c3dc63eff50c64bd9e2b6b1ce98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ced55c4889a0a223ea25024770bf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d292be838abed120492b07f4d7628524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74dc3008d77d8ad80bd4cf515969e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb269f6bacc868179b04dcfa8acfd9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c437dc4bff5a9c59e53fd0c0e047e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1395ad33d8f9986ce8c40acc8dbf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7af2ad73745af8d26fc98d40a8f58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a852bcc5f789b8b390c7bb4e46b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91f81a035bc1a28f5440510cc431cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e213714be516bd94e4bf4fd1d1dd485532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa67bff50d125815200678dd3204cbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db063ce1ae30c350c889a10ef5b348534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1747da70f50b6896f5512fd9b44d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed7a4eedb8f90ec66b0d3d587a4461536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb546e7776a06de7216c31bf4f8190e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da48639c02550a900f35447e7fefa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619a7ab6d634fbddee0153dbd2424e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe72bb0c9f0ccdf891354e426332f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc4354727fbd71416458fcee92d5b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c50ab9ea25d6d2dfb1e9aeeee54b58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb3e407c80becf71e6a4700e555715543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164d6e7fbbb1b14c5061f2ad53a9258544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f34d17ad42ed9dd094df6cd3a4d2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a3846f4a0aa2489a31045e933790546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e9f97d13db557e162ed394c6edd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed09737fde2b99faae61f9af5c52b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d3fa191b11f152fc4012b5d10e743549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c6df7cb1a957b90e964b9e950e42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794885bc46520ce5f84d02f01c5e4b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64714773959ee6332e44326a6d3b23ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1185961bbf7708b0196a2a7fb185719553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c17603487ccb8561bdaf5f94e0b9a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f216b8c86b81dbc7fbfda96c939f16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17e8c55353c41081f90a7a8269129a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a28d2791940c0ea873ba60f7643e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1dee432c311d1d0684972ce3fdd93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071189aa26e3fe3ca2923d818984ed4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2b6e8c00d07146dda4517bcbf4dc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08aae957d47236c305c25bdaffd36f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399c918d22b65598ae828d794eb38e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1459fd45fcaa9a5599d8fa025c6dcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c4521d197c5594266c14fb595986564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f2b16f401eecea2834bb8c07419e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c600aa90e45fa215c7b3e2d4e3374566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca556d6f19d7e885e5f3ab3ac72dfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0fbb70d7330ad38b6f17f1d2d365c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c449d9053f6c02565efda58160f8a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0a96a500211569d390485f416fa4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eee170cf83e9371f1ac3ca2305792f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaeec261f371c6d4e99b1bc50d4cdd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff6ca9a17a947d59527fddc0c74b6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c5a1dbcd06e2b9106f4fc6be48e25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b937912cbf28791fa4bdff84a8425d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e26dee10d968b43c6d57151e2fcab0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760ac1d3c00797d0d99f9fc74d1edd8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d30aa60ec115de3cf7b6ac183efb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4085cdcd4b62dde2fd63a5d322ec83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912bd0a0b1a808f51197ab5387c226580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7bac2d71ac8e5c26eabc113005c5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45e13af595f7ce5ea81b8008515d2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc8bb5c01a07cd64998e78cb41d8ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4770152b7de3e2664706fd80304e47e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d77771c50b8b8c2166023d4e7ee0f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152990afa21ce7f8156968a1f5f72d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7441a41d1955094ef1ad71d587ccc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b22eaa55fed0857a8016e44dd3a7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e870ff6af5e8c233bf3d80f4d4a91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76413370867d8c5e95b223d81fca2bb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795eee20860fe91de6eb336fc3b35fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ba2edfd66afa23a1891b6b3794f5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c3339f8aa1b5dc6e8862cfa9d53c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81547518e17770e4aa596bcda55d25a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d11e8cd8cc9556e44134c13287746595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ced3e9a9e3d92d3b0e5586b4197c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3365c04de469be3ec7db579c460b6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a10c869deaf81f162fa17375eba042598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728b40b5d4460559e7f5808bcacef8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c73e7a73c34d3009e0f46f3c347a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e73051901406ae95800e668802de67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94683464ae2959b963f4bc6ffb9c28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0fce70c7f5aea565cd78ae3108633603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c964c9a4e473ca818f79d3effe69fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c08ad481bfda9d78cf8dd14dece7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031ca6f694c28659fcaad28d4b2c564606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f176a7be9e03a62fdf3d9514ba3db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6a9b2b97bebfa5715415560ed040e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de6e319e9f0b11f58373b075aa212609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be195391bdac06ca9ad5ce7cf61e6c91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e363c25c1a2f831204ca8ded0d0903611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e312376d794c4275c53e05a1eda4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b87433c3076a908533eaee2d4722613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76831755f164a86e8a1bd0fc4131b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68960667c67cb0b4bbdf6c6197bf0ed3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c5042b6049dc88def05b6828346c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265273f42c66afe17313e8f4642f7d5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d224fbc4b633293a10e613a9e8f9376618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a8ed213db56ab2f5870e1dc8a66fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91516040c34c12e450b28a0a53f205c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0525a4b4dec44563933b6d37be040621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d7a433a7f46126443c72b0c26e493622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b688bb4ede99ec15a39daf7a59ede3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf828d029487e282665cdde6fe1051624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c30aecbe5d991c3b7593e70c87d2f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c25731003a1361c888d5b3588be4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60c235d0064acfebedb7f985928d3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d6df189b97bc4b7fafba24a07b22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ba21ec121427e6a9a3486461511ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5efe08b6e8691e1dab21d6650bd68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be41ec8709b92a653f974cb770a72a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4efe48b84afd29c7cc8af971de8085632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b471b30dd6231819818ccbbfb82fe4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7df1970447275a51280edfc1e9ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209512aa47104b16edd7c32ced54fd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f1b96b9f3257a56524f54344a7c43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d805b1c02779b928a6ea32ee35d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3affe40e80737e1b3288afe78cef5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c208a9ae002eca6d6d997d4125a089639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf672d9196a5ec377bd3ede678303a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248746219df8df518c99926d49686d11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489433e8a2fc1e0e333f4840b812672642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174072fb7f7c87dbf1fa647e0bdfeddb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8bbbaaa4cf81e9ab6ac79957d78d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f482390d1b8f0d9fb64ab0ed01a93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d92f96f053ee1b2dacb37b4a383e5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3406806a23585b90cb93bd6cc5e570647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7b29699b385a158540b35436a8c4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f99be7eb8474bf9d4d1a79d3ff2e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57f33996145ecbbf416cb6ee4fc071650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57671fc6a2f173300329d9f6b5f97537651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44b30f647f59d05002bd6fdc6ce5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e41d9801a6ca7411bd27770b4ef53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddbd3b465ebb8f8babe968fd28b9d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd723ff933aa1fe34938fe44cd23538655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968578dd51fc265736336ce2b5b0ff8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f75cd3534d12a869e17f0de6063ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddafe28dc545beedc7e061fd973c2ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd54e1f6a1fd4bcc304ee61a5661b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485ae2552ca497602ed623ceb1bacf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c8cc2ea843fe47b7d5fcfd1f519ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5e8ec20a1541ee296c336dc45cc17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d88603e8a94712f2c1b19c71f715663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64a90136d9bcd4359e6b86d4d64a1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2def7a4fde04a704b494424051ec8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72899e1dbc54d95fbfc6006d4622e004666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c721f5b79ffbab700d387002f3e8d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b90f8ca89bc7cbb2eb91372859fba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7146bb3f8f3b026e0a8a81edf52347e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b88d6feca5795a767cea929c1b7b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2b7b937ec5a7095d45264c1a39e86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6aea429e61d306142af118ee82fe1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd85b5243d52fb61749297dbc879ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154874b02f69838930b3619ff92fa606674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc15f56d5176fa4ddc9fd9f22ccdd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3ee9bc78fc0e8aa4fb49e3722837f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a39cee0f8cd576de4b2d6a0c8b896677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf03076ff37b5d46bff2fb8b14ba2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038f8b1cd9943de4cefa23ff2c7d2eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7142e92ddc1eaa759423c7e8bdd2e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a4723941fb503824b29eb97e21bc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3038cb5a5fe5ac8164502ec7592535e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2615a825e52dc4ab6d83eac204813683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0216a43fccc30d96cf8b5da58c979684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22c7403dcc0b1975aa2f71625e8bcc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57804c42fb494c9729db329ffb01d8a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adddacf3875b1ba88bb019ea231a50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018f079b0ce2b08d318dd71a975a09c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36383f4a1de963fee1c78b5d41ef8b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e853374290e34494ce67db9f05a558690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046659a8f1960ed442d2aa91bbb129da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24aa5e7174cc0215f5ca40911660cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e82eeeeaecd49626e4eda737207db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48511afd3d15911ad3336b0cecf21b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13bd8718aa48568fd928f2fc3cf3c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2435dedb6a3230fb6c25df9e45d1ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6add54cb64647db92d2784ebf2187697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215946aa582ffb20ea545d2474ce532e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491f72ef0adfcf298d7a1a4eff5206e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327ec3d045217151d72569368c1390e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3bed1d5047b9202a1ec35d2491b31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6ee68138c6e1474db5b00e642054c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41a5b2cb77191711dc0e350815621a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0904cd1f10467a7208bfd1dee0eea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167000bfa55277e81a9b8d2ebd96118c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f21414c3145cc2aea5d949e469ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc096e26b43c81069453b8983df5b96d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60335355fdc4c0fb67b22be368e55cc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5295e9b3861676d64ce449f9b116a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6c7e373a20790dfc6f17a07815fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c515492f7596630fe7342da786b82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01de95bd232486209200f20310f5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526086c5bbb371acec3ec42b3d9c4bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5ea5d9deb2d76577c8fc7a87f04a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160087552e46b7b6a59abc595df4a47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843be3861623d361fb363a66c933dec1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb727b9d4a02988f09fc22df281d527717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd512705eb7f74b10e1db2396998a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a0ba89b76d1c0b81f96ea6f8b96f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1586f3d98437fe71bdc0249231459720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91193dc7775ba0fbc5f862e738b70b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c09667c525dadc0753c41656ad26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100eea04e7fd57350300b0498a067bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39856148605d81dd50b05fa53a5766d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c181de7e4d7088b67a1df9530b01e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51348d35899351a0390be4243eeef90c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92457fb8e79128a6ee25383a7990982727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6df4f95cfd528f93b375f385a2d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdabb1729b065fa7362da1872b3162729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e094e3648013544e72f01c46968755730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f59c96f3e2f01b2e4c91c6fcdda61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c65e5fc8f6f6320e324f6c291724ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18763d58ee9591dc59e0bc37429f52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54c4477bc826c8b9eccf508274b4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaec5a3c03efa5f0b5e0bea6d1e8a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f6ba0a0f5bc4d2d5469872708dee1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3358b3d2b9955484e826fc78b7f5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8b8aab9e39d6a66039b37045d3c55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ba099d8ec27fd04a96c4b1dc2cb4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b276841caee61fdd79b7befd6add740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376bdbbb6c4672a99b5aa14c6b648ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f550c1577726cbf259fa79c3a9956742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bf7dde72082f61b34e25c2033de23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32cccce1127ecc37fa13ab80a34337744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66153b725d6430c75b2d598329900fb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324674cab3293fed182168b8414d1ecd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4518f242b7998f9460aaf14d688a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e6299cd1a7cf1d9ec32486e19cdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15748416ef4a10c6703bb2acd71d533e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767d332cb880d58713a36f9c5de3b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a219eb8327129b40615002a5ff3ce6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0baf7fa810ac4b81a291d740e8de4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab3c8bc70654ded9811d999f1435e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71672f11f43f616d1d98d0c5175f9b89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644dabe0cfbc5d30aea882afc87c14b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3c47dc4b63ca2fa17dd32c2c50ab2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ad2e98d78cc63f25db78c3a059a16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8917f5475078189296d93acdbe0ab8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542f5ff8473127a200e1eecbe7157bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd48831ae87e74412584ef76dfb561a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0113c8138757ca89bf12333ccf177d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0511cfcb847075a30e57a3105dea2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac99169ba73fb3bd2c738f67eebadb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd375b1837273722d2226a0698c765ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809f35f16e36653f88ba63f049242fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b09b49915d1fc325c84a99fecfcc9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164013c0d533dd409fc0db61ec7d0dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e741a778bbdf5f19b2c59d6887fac79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0a902e378cbf4c1a2eaf57167a08910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649e61ae1f756569f8ab834c41742af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e48aad3747e3ef4bb079805fe5f10112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bbd4d39d33147b9ed5d1aaaef16f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394766f85ff92ef3b945507a097c54114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f502c13394f023872dd66cb31a20c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b995f544ffe3d2342f3af9aea127016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9f05c870089adb7d10fe739fd7f6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e68ea4d9b9e4a65fbac5c86ef70b9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee4db74e2a1d5314d3d8b295cd67019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d17a4b8fb2052abc4dffe4daa11b4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd481c854630a751287dfeb89d6e6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd3dffc5614ca2b547981c75bbc7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9db1d6f5420b8cfbd31dba1e94d2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd463afda76a4a63233abcfd36a33ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b0641bdee26465057661e66d2bb7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37fef7e882331d79c2d30279cb216126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0045c0d911c6a2688d5962d89cdd8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f20da188e8253ba6e8258c392309e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339840408209160e17f575e28e45b4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d309855c2182bc46147f001b72623830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db237d5cf805f68d607731de46c14231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651a76217f7bd3854cd7586cd20b5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f1f5bc12857f35bf37b5af431d1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc5866c0c818bb7b8e25d5e34d1dc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccc939877b7273e7e60d6d3d29999735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2c23dec375695394b26e2f93be20136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e69e2167590e83a9e94b886bd2f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238116fa9111073d9c1762a3c8d8c20838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5027896615a8af2653c18a933e90d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf604488b9552582980fcd8638d3e19640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab7df1fc27744ed5d472119bedadf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feab4092c1215d7d14344c9a66f74642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cdb7799169dec177b1b75ca96a56843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116e8229c93406f2bd5962c58059b7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70302c2fd8813deba016332fccfd674745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd9e9eb4dc832b3fa7a34cfbcddb5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ada7c02b6045e583427f82d985d06347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e86bb436338e531c0051a432c135f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b69f639118b580c6419c3bb7f8a5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410744258b88e7113cf6b63fd2faeb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a51f38c082d5e90339af15208a12d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e791cba3bb09b49c275e08fbbd714652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa521e23033728e7800aba646ae23553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c890eff0c3aa2fdc4e9f903c53e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03975dbe73237830e8c5b9929ebad26855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d85b493ac1559a92d8bde149e53d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24f29fb7f90a6dd09af370ff27548257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fad3e36fc9f5bd65ebcec57ceccd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be80655798bfd3bed416d7d684e0c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92103edbec1e6dea1e7b45b845bdfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd4c4e3faedb89ee4c0d8d39bae73061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741060536502fbf25ee58abef63c551162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e132330803d04e387c5f30d4e0e55263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721aa87235720e4f7967079de70e9d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67dce1015efc00ba440d3b7acfe7d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92b64e697ec17bd83a4ed42991ef5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b945b9e3982d150eb0658b44057bff367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee2c46ddf62f4da44d05b6f0a5b69a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608a018bb7e86a4999dffda87bb731869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9dcdcd3de454e04d2f7aff4f3ce9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445533ebbcf9db7b7ad6a7b4a5216271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f821bd939834b6a190639bb21090e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13476d66a75641530c5ba33cdd21bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3fbf4112d4cfaea2351792919368774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f27203937a66c96316f90017fd2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e92bfc3a880c44d94887b0713c44876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777810b063085d54d188dc23633d43677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddaaf672b60c7656693b659081afe678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c710137546bcc0a386bd82add96679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eb4fe126d40a6e9cfa964338879d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8092c5c27807ac49993485038efadb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e77181d6b8e01beebe1b47956026d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09576c49b093d86202eaf62a96cf93be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c839bd3e8298ee3c735191001116d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02a6a301d1001a0b9237c07f1e1d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4ec5fad2975047964e8a57c7d625986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd55f95c67b37bfe0069ba35f2d737587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f81e481c9cbe45cc896e92c2db30488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d12c083e6bb05be976f5c279040bce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daeded7b2cc326355565aeac45a6fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe269b4f5c08bcef9ce2801576b5ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156df384d4b146784935f83faf2e12592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff5a003ce33d38653970b07d5a62c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c69e4f389aabc4f3a94ad1f3614c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bcac93b4e3dc113a353cb6fdc8fea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f65e6a1ee25a331851168e96c2194396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849f56d5bf6cdfff6d017c1541bddd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3ddf00ad167ccabae577cf62891ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149114a00c6d743bd4d3f572ef7663b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdfb7f85e99fcd22e58491d3783d5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1136aabb8e19ee607c75306a8bf3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9493e82e36d34ddaf796583613c10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d830a2e222d4776489ce5235da9eea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee02c36212bcd6c40c1729afd3c2c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe572b8362980a5a6cd9f820997deb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066a0f81c56be03e5b6b70fbc604a5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc92023999962a2f28ab5916222d74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3678a7f45dd012700eacca21ea8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec803c135e4d30687daf926d66ab583109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a98dc2a428cba1cc6c696ce744cd3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486bd71eede6ce66c3c154b93ffeb3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0678bab9934a3c346dd69180472154112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b54f741a7d94ca1fc57c88b507a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afd370669fd3504c07cf1b9d520443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f604d48de0afd1af069e5dfec78f7bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07bd7a0140ea376aded1f3eba9812116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253abe2678c88a08684a209be31396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21abf9add92829eda8d51931bad8717118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172bb20bdd155fd3cb01e3202d83a81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b332ef1e7eeb97ea142beaa9b5bd89e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5216dbd5bb2704ebab19d472dae20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aee1f133366401fa93658db56b5f12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2defb4eff952362475a3d1b39cb9330123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893485a64d1af8ea5cedc1a3a30caa13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4613c7763917a9198e9b49870c4d8cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711639642bab3a94259fa244ae9990a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ba643853a84226cecefe2360c6af8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80711879d04305fee855eacd3d35aff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cb8a46f339768079cbfd1e49e597e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e16b3ebfd8764e45f02448496641ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417413693c75ca63213af2ec647c5bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f92b7800c17113c8dd9b7be5831c70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139e3cbe515259a0f488d358cf9ddc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eee8cec0a3e49acf20a94b3dcf62a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8361a151d0843cce69db18b3f89006135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77774ea348f0ba2161d5200105df2603136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caafd00823653b93e3a3308b42696ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712930687a6be3e94a02f268d5fb2d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bc49b74393e1ca146ce84c64391d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4910baae0c401ae573d435c0215ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd971b760618a3cd39cd54d467c112d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f78a3999abc39add6a8aeea21de2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fadb03d88e3fde14073e8ae87ef96c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a57c56a050a8877bfb87ab8f4b576144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f42b2ec07a08a6cc9c42116a044526145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce9e26ff6ef8319ec9ff6dd79f010d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82f9ca86f61091a6e2967f7bec1ed2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17408e979432ea9cae75ca9389de1761148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699578abac88cf64ff6d6b8ce95f9611149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c296de01fbf7f08657faa4ee466845150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba435ed17a2601448976229c1c1d2f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8f88056ed7400fff283e0f318e5a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e738c94069509d258637bf1287453153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586b7de131fcdf479a30b3710f3b55f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bee6c2d79fa47fca72cd5550305f28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9f142cda477d17dde394c70699932156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d71889bbb42af64af01fb3ec25f96e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4671819b0cd01edab4eabab39961158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f616c2b8bc55e9da0c56e035c36e20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f723eede84f01ec6078dd943b72d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50584088d4dca4c5adb5b7c39953263161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f96b8d5a0ee9b5d100e8bd513a6b54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4db9334881eb9eb4c49bd9b316bef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7771510376af38309a34643e1f6905f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2333f745387cf61c1e56d53867ef1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e182b8b3f7ce089a109436ebe8e5b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7b376d45c4f70eb6c5b8a06ce4d2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0e1268eac4de125c118a6f0d60b53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe059a6dbed7dfd74771d662946136c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63efa2922191590772e9c11d76970b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da159a963755f5ce0905b622aa0208af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae14b586443177e32b5d9d2eb6788f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdffa29f7bafe66454a3cd4f7af6703173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee145990089323ca1df71715d01a53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0b741eb08fa814c57d475336f4a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19581ae133bedbe1754b71aafeea71b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da49aff9353d1243dfe76816703176177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1fb5f726c4d88e8e9c06b46916a1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887838a7daef70f5902f6f98497a598179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83610d88ef836afb492db7df5fbc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52295a9bc18d219aa3cbca5b275d09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7540765ff6fc75e508294b10b2e905182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3110e9cbe81284e76f4ae74911f79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec979e37aad4c5b680dd2297fbf78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f71aba043351615ce7b8b572f5d50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1e106ed0b65ba35a450d7024cce5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2c95011167bd0bfea0d2f9f5f4e98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6ae79df9ce01ee5218fb99a1285a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854037c528438064ede2ad60336b88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce959c5711cec5a11a56e163edd0599c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ea80fecb2adcb733749007c95dc88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb44538f2f72e261a346aaef4cdd884192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829d18f6c393e644c257ee259875526193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7051c805473cc0e0e7140638fabb8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a607e4df4495eee667fa1d689460c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7273e759932c0a6276db67c98108cfb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eec8175583b11cdb9557113822a57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6018b9f5c528fadbf0e4ac41b9c478198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eaf2ce47bb04830b6f8901cab18bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4061611ef612b724c5374f99c28b4a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d332ef86f25027a080ad33134f29800201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e097782170caaf5fe87dcc765ad05e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90634eafcb81239555e1c7693f1dab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c0048766489d0e347ef5e70dc7617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6add3998fd988de41c0caea07d3b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ce72c9473cde36d5660f546b016ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500d5517ec5cadd8d5343e49bfb759e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d20b9b30b4c38ee1b656bcaf771a74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac12d98c1197b8ad37e207136e66a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ae61cc4e7cfcdf7ce1da42f8e4e98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd230264fea06c7bc5d1fc2deacc87b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e94d009f261ccea72875e75faf7826212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0713ef42f6d9852be8f7296b720814213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d687f997826740395de7196451992214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5fb061af751319e7f52fe070def6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c624341f9ac9d016e1760020ed6d2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a0c25bae83dcd51a1291e2ae4f6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf85986beffa744edbe6ac6b422535218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa5b373ebb8eeb1270515dee101794219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c6a066fc80da72e8a25780873cf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6820c6437161bf2f7906f4e595ae1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5ab7abf354efc90cd389477474a6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f684a4ddd6fd5fd81c05d13ca36b3dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b403ceb8b5d45952e14fe9abb6e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bdea4196a7cf3b39f045a58b71159225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d7ac47aedf12a210d1d710ad4be2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d87077f178c9c6d57d9d03f2595dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b1c92310adbaa0b52fd5ff85a5c86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95fdd77f25091b3badd1a249b32b37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4505777cff16b276b6229583be4e8a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083a4148a776d7cb5329b1d04a6d564231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d58ed4c8fe105a70c0f7f51fdf280232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae21995a2b4c821c658f862833508b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44490dfe0f31c4fecd649e6a849bda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cb04d0aa117748d737054192c51c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3a3ee8edd6a33807316859d8f5745236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0fd1a2b7de22d611eb3e530872d34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a81e49a2eab5ac2f7ab08883ca0491238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca8df44346ff4128daef358be78bf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d185bd3238a75253e9e52bcf4e77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c478f224204cdcd13edd98a50b055d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79376857fcadf268a845a68e0b7ab89f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bcfde8e31e03994eed9aa7f68f86c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d749f6d65d12a05f91e93d0f7653244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df0c46d4cd670e332a1de035a409c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dbda9f5908a6dfb5080e588d92dc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79019864a1a0fd2d0252c068a0653247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864cd7adefaf6a9748d38ffe4bc7451248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2446bac06decac005a3249945d12296249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a438fa60924be9d437fbe0f7e041250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00540f559ad50655646bfa7d7d24e2fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f598798ae81b55ed9ad39d3a03203252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed0f69c698e86622d4483c7e3b47eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3807c60593fa5643163958d5a0f9b91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563a3efec4d2410cf52e60ab56a16d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce0c6381ef940b39458b239a22d574256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970455170b04e7fd93a31121032c933b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477458265a859979af469d604ba3817258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce45fabe414f5616589cf8587dfbff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad68c3eee2f9773d8d1dcf0684a844260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6fa4bcfef1e572e1ef095319844ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea51f696da6c3fa4843e255c4f6588262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498b4ab94e9c0dae9ac2f41e8f0e6a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b736f6c4fffbdcc7a868953b419ae0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544a30f6da7c95a82c108d49b55bca7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5619468b978870f4fcbea80346245266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c00e9ac7815b1088f1999a45b889a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5454b21c172055a4a59e1a7559a29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b1e795a642cdd3ef783ec31c29d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9e27c090286e901e017d63b334be1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db21e10e58f5bc5ca50899c122a86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcd92d43bfedf42a51fbfa0b83d264272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231f1069d82edac289ad54fcd4627b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91e42116da87eca21ea823d483f92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8967332df16bc83cf07db043d09722275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32443212462c11e459fab3680b8f8953276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037301aa026b5f6c7e28f66fdb158766277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e78f6d492ce616b52250546563bc56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41d989861fd68153bf9606e371941279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ca6eec479d969b25190e1171bd1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c5d725f0ea09ba4346346b99e674281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab83f7d9432a9a796d3e5fe17c5da4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a99eb69f09377e5d31599ac99c250283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fea3b6c43e00d0315719bc8a73b9b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854b01dab2cacbf15602d5c3fea921285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5fa3c98eea08155b22e4b134e7819286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966e15a68927bed16e3af0e0ba3b3c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f77e4455f7b95fe0cdae225813c9ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df77b2b92aeec03b5c662e921a0e12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34313b7eefd0b2c907031f7d48e9d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe3112c60ed4c1cbb15c33f4173a94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66421ce8d2048c26c6f7851e9e3cd47b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be12494c9c26d7feacc171ea5cbff0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68bf6710bd5d1ed97d93fd46d37e99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da01978b9f804a64e7a7176f3fedc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef664681fc7c3904b7d225570581cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c114fd042b577fd7abefd016015de6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e332713456ce8dec040a057ba68f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2f30bcce3c8d8f666d48865c04e1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a9b35157b3ea687ce53f0ddc2d8f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54358e1e1b13d5cc8e3c549f38e025b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41318dc9ef8750bf624cb9904e09adcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc732c1b1b5fa87f43aec6b60adca55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701a355d336fbe50256b2f02f6a8e8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63602b18681fd9342f9d9dc04fd52f44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de664720627dd77d0ca00a4fb5c12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cde1d31f51ae96af0fb1a5ff09070307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df870809edfa2f76c3dda0958b47782308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0789054d65c28bdc5381ed930daeb8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4377ecfaedb7f61baaa191ac499ff6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d8208a5e1415b9b7aeeb78e2cd70e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d89cf84ba6fd9da08f6c09f3e767cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab920fcd18e3a05a8b307a489b0359313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd2c1e99fc43a65e75a26c6e64aa7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a4cd1c834807ad8e4692787b06cc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ba479d896cffe120c038f4325e623316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1868bd3d47d0a4fe094f85eaafaeef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96502d205b26862a05734d64492a0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3e283fcaa6969d6f45c824dfb00de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ec1ae0de67d6f1e4a8a55dc34de78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb6c966b8502c2b83f2d35d903291321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be183846ed624435d63baf9328f1438322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0640dab20cb27d2e604f3d59d211a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201a6a66c20b254c1a1f6c20a0ce8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacee85ce353839973e0ca62bbe9deeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d7361a229b907f5903002bfae69bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d2e47e72a1fc47416d297aeb6572d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425430d3ca201913653b017bacf8c02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd2d6f31d66901959f7ec64c023aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a331decdebb061bbe680aa1988cf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36603011306f15baa8d7160d67d0e068331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29f9f2af0d5b709dd9ca65beac42a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae539c4ccd79cb3445bdcd89e3a6032333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c76a33e208d824604d6b97f23b94c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2026c5777e89c6bef8b1ab3875714335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39ac6901f819ce60259aebd9a1e9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb00ba4a18437f9747c448525956ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca99cc9f6976db0c1bbc4a346622424338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764a60d9cdb141801fae4b1681bd45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca42acb256fcd51fc275620501e0ea2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dacfc5e8405ad830d37f19e0f6179341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be7cec0717c502015f5c73b5d1819342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3ded5041d24f6635dd91a051b657343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a25d255e4468f5fb801727bc4699c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2116c89147516e4ef1f2ace97b0745345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1851f7ac0cc934c917051176b1b300346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f67acef272eda145f1b36c8ae6d56e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1727d659f64eb675b62176f76ff35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc1aeb8358b5796debdcd4eecc05cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914dfa7aac23beda667f57af601ddf3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7a901b74af110f23d84d9930e993a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bfc287c59353650b1246fb660d150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327119c46238e03455b6d80425d20418353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442135c4ba492c63c590062753769975354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd09c3a0e9d73bdbb5931dd18e514355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50af96fc2ab70f67590c0a3d9ba1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5cce0885946fcd08435820041e9dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2eb5266012b720d55b0882fe4e934358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40091b0d8f955a6c7fc74293240a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899dadd85aedd983c51301065f5c3b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea600c1b8e26485a499512866f1a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520cb70e0afff70d05c6f8e9c0d1a26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ac76de6313b722b1461d5f505d4ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd5e8e3a526306124a76d44030033364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67301a59766143dee09e48c93f3ce17a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e613efb3f8da5f03912ddb8b4ef96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c242c7fda1e2bf197bcc99c32c6f5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1aa769970c1bc273c5f6cb743e4a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3588b68f6ed89d7575edf55ba78a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749a92d304f584f602d133152b96eba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4a1bd237feba652d438a43e3e33c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3ac589b568f6437594f550f01b5a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a23a8302a1be6a8f842a1fdf9c1c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8997df44fce2d5bf1f02d967a0644374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c5b7ee4d5f82e1fb2278f9043c5b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c006833297f0abfa1bb574d9a18b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfea9aa9ce0608edb6d50c3633999a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f60be8f5ff10b36b6f796bb5f93d45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc36151ca5923eba3a2de437a5fe2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cfd0eaa2fe454df96485c029a34a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e959e263b31515c24588d96f77aa82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789120e9a3f3cffc7529453b7cd555fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d6e2cf85909922f02e46e3c893ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f461fc0152322434c484d0b1fb644f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f309437417a8d6f4c047c833d6b4a12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf1059ac66b3574285c0c1eeacdd80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5348ecce6b9755a483f0dbf9979232387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bec2e5b5047011cafe5c7e128a00b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbf465760e585fd1b9f5504c25b565389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2025c56dea9ae2dcbc192947db787390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83209d8a0c8e63aa15d311edb61fd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3a214153523cb2843338509c7267e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee50f1f784f851e07f44849a889dacc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa855ef04f2b26ed11bf1aa923f2ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331499d7cd2af8ce56f12fb17390f5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c038cae3deb803288b6e1745b804b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ea874aa4205417e7046431abcaec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b22afbfce098dad577fa4dd612e357398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c691a5a142a0b19155b766b7fb3a16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f819a556134dccb1624f5b6db368400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb51d7bd9353c0abcb72bc07c81cbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c034d3abc7dff0b0ab025793fd144402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d3b435c19d85877cda8767562a3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d955e69393c2ff8d2847036135b47c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f8c3aa66058814ad58a695ad52588405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a1b3d787fe9bc2879f5082f44d3fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d3b142138a0b08f952776b38f0262407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f821b14c517776f2a7b4b14b3db29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f021159e0c632c07bf0164f3fc5c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b0b68dc4da96cb9a0c7767c4b9912410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f025352028a07e3c456f7e3e18b8c54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe5e8f7f0e6d97a3bfd4e2dc61eb62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edbe0aba2ada58f72d5e72b17f754c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b8d23c872bd3121809d6f8795d59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340350bb0146edd7a3f26c564c72b539415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c85082f4bca524f901c82423c6931b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737992ba1bb86ff29b45b310779cb247417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7700f24c09ce63bc49787cba58e8dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f5fb5da49615dbd979835c645968419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cefee1d2911c23969588c8fa01b1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9833fc0217ae5305b67729b4e87a681421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6848b46aaad69d854d895615abe276422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c3f6a2c2e8caeee445bd61ca7da0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf47b153dab5959463fa164429a86f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2a881ab58e968d3d0119f8cae69d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29315cc359f7df60ea38c73eb1f1df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4425fd139b69447fd0b3efdc470f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0175946ceeb5dbbbdef80e82b084b50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44827b41b1ed462ec5fe1ec4a5c9b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c34a4f6211f922535648779008d26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bca10f3a1b0699716cc9b02232b7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b29919fc0bd8b927ff41b7bf32e53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c498e43f01f2ab51c9a882384c7496f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661755603a39a483531a424b3b3bb459434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5e868dd603d131969c4c1e7eefcf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803698f8e5172b4955a0c89aae8326ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b6fa88f87f3b78df86406b393e187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd0d6ce72ebd6cfa4255c82d3448f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a409fbcb70ba7a772e82469a58212ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608ddddfe8367a533c2d0138ba64cf7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22e619b222a7ac27bd2a2c43ba7c1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0ba842c18496d8cfb1799423729c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370012202894ce4707396c8397fcb7fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f576b983af8bdd32d9ab719227fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f8856c49ee1beaa36227fe05bdbfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcdcff2e11b34be21f83bcd11e926e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51724b58220e599a60fedca2df9638e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132a07a39d791af09b6b7fa83d7bd11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252cd3d100ba68edbde3b02fb917a5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e13164c3b82e6b45e1854cbce40b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934c5bff58286bc3f5c80b640a3f5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098292e625d6b3dab0abbec46569c39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b5dc1bdf03ce25d6c54ac2e7bd184453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b10672d86ff0d1f7440c72fecb51d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf878cec38bd9860b7c8b7aa67776f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33328c188fab39fbf3ff5c541a2e3846456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d3523569b7024797a8d2ba43f9772457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857a1c2c6d86854827991b1888e7cb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e64ef543cd7ad6ed91c49216122d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6741ca0e25b77f13c0bf9b4a585f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e74cab841a24de529dc1533f4a808461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5a072ee0777ce549385135760345462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0163ffce34d45bb0db5138e4b7a411463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee39723271393a3db0bbcfd6c114cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c7a4867207f4f15c23533b68be9e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f871384d3dc1c9148dc54e74544f289466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77d593552a5553831239a54b137a0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07c6fca63c9baedc5c80e57b342122468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4d83590c31f9d50020ada1fb93af1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30828c7430e787f59a5d27fc5ef5b0e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1168bc8a9c184ee66e2f4b23de847a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365411d485f0234862cd92e774237e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b2ef77a3c680b7c3e4db4f5c3d114473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e16375a5ac751c6eba3fa57000aff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500802216d24a8520ad86ac9de1f0861475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce036913cf1f2a15788372ace4db3694476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb63a192b464bab72b3f54c4d20ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c4e7dc91bf83d8f13f36ed0f99cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb1e86b7b7cb0743cd8ed73ed6a935479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6cb8f9a7e9d9d2922299a6b6e9ae7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d41c340d5efa68309a82c610b232be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f001f2a9529ce66a3580747b4964dfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe211733d2db926032dd80c1942da78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071dfb276113ce178a4a75433ab5c3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67645df8987b1c786b8e99eea1a1b9bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efd3639ba2ec23b0a624fbcbc8face486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee0f459e154d182cd2c060922025bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dbea0721928896519e6509e34738c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1dc15f566e4410a5dffdddf37cd18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107848619025d1923107290a5113ac20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161c3e9222d9489e6e1b7709bd5acb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a8673d2574cd8539194cafd8c433492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d84c0bc3165f507ac58d4ec12dcdeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f76ea133cc0f4a50701f08a87a43e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef817c86d2b3f70db9dd71adf2c6ae5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc428560c6e89152c2b389bcf029311496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768004abbb30951539b2500ef709178497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393624dcb085cbde43e84b01686307b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e522cb60924906a6318cce8afaa49db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe93c58103b1a73263ed2d5bc6bdcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671eeae3d0b4aab9988155133481b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf84c7aedf0ab8f4e83be350d6e51e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589ad6c5b5313610924f4a7fb0fa0d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de37f1264ed9e309055f05a8a7d26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bf9054bd57a50e76d3944b80405a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c0d853d68df8c1da4aea9a2d4fe4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d3e3070d19d56ab0cd06ef2d824d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9a81298a121fd4dd9fef28f76cc2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7824b970848696e0b1de263f3c040b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b02cf19d41a9b8ad4d21bf34e77f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338a6aefbef2f9ebe74ca614a96bfae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c2a3c9d84dc1d313dce3d0d7d867d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38939c1aba7ae5991ff83359fd499c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638cc73d1e96e645aec2f74a2af486a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ce227651c4eaf4b0f43d31aa013a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc800cd580ef290e21ff4b775599af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0937946e6e38279f67e631f7f8e6d32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e25ea6f0683a19d14db1ccb8cf1e7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d90d367766e5879128acf9ce665c7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7fcf7c7647e2c253f4f52bb626e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439cd3a684b324c7952adbc9c75da11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206f555b699c3bdfeef5ef1cf2daa92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a53dff57bef40cf6e59d2dec111c6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c521a8d752b2a77b38e20f0875ff3f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6677d688e2ea1641cf2a1777267620525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1c634d84298610c34757474acc4ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d2ec3d541e1c9692c0cab30b85667527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d511cf87acc5da7f78d83da2324a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9c18fe3d7fa4982aa5d90dd074e1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d2d0533a2e79370808491068e060530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df749c6df6316381ca592a5a9f0ebfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda730effcd44efd1af6a678ad071c20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8e63ce52aba55cb679ac6723f994a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e2be6ff8c54c7eaa52317f2622c63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddec1c761891b6d9cb0eb8a1e454d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fd7b74d41cd744d71608d19dc208d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef74e573f08bcebeeeecfb3551def537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f638e62ef44062f8b1c09cdd16f1f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09723ff05a124a4ae552403d7153cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f3a98e95727527109be2b854a5db9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34863143ebdc47b98735b799a1646bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebddbe1003a71aa6d8ab85c9a7f79a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa7e11f3ed2e9f7d98dacc722ab23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aff7e65695ce6c2f021c06a16544bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca463f75e8d2602d2af46c9f2d56479545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882fc5e412806e3034076468ea4bb61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37acfa842762278695bb0fff3d0878547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b26b58cf9b7a65e44aaad7c8c74e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af824226d066c5ddcd050c5b4ac0649549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2c0d3c436acfc5ea70865fe82b9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c5f5d2a58c20adc29de5053d25abf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d998361d61ed0a144166163f94ecc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35c57100634872fd01bfe73be21e45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f37924292cbf1f90f9ac59e4a84e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe08b3b1f800f6777a1fe1c4e216ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45b694310e0b8cbfee7c343189de11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad766bbd185014ec2df45d5db10dc32c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192493c09d66856c6bd3b71ed7d66fde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a7ffd7cfb0f09ef1e608d3faf670a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531050c9e2180e1d5ed895ed04431a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295e050b7fe84ddf51d6d8d29baccf9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a121ec931a08eb365e6dab098e399e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcd56c55169c6b52d9f76fcab084e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afdaa92d4247f28f9ac8f7b13297a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af24a5c82c42bdcc93ebcc013947d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0607a36cdd0098dbfb060b95820cd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f02f1bd09bf13d5fbd54def5768ee6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e742b8577dbf6259de7c15d0a50da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a42ea42a920cd0a2d931b16381ced569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7a2cbbcc6ac0947188e7924714485570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd868e60124d7bd51ac09ce95f4c70f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33533ae78b817bd075cda1a9705a3ff7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4f78cd60e2dbbb5efdb9b533e179f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30377de1e913294f3fc4c6542eef52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ce939be4512fd337340b3a734d61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1472ab9a3ea3ca65d93e62d87c0754576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a07570f5a4f3bb1a08db893dd21b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667176ce7a7b4f887d56d435f134f327578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757b89ddba732a6caef67e8ea7f1788579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523974795cc2e6b9e5eea0b0c1f45f85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8778f1455e876c1f595a41333474334581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196804cf1cce2cba1b8bf8eef152bad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562401365f325b7cad3c7802548f6db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e29213d7fcba1b56a91d4ac7d8df67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dd0786416d085aef8c87555aeff96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943246bcc08a926ffe6835b09e43e1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4b1e477bdec12cd7cc4aa5e7574f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcdf0c4ea23d04061215ce750b2e01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5efe05ef546c599cc17af0af5bebd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226549ad45782bab5764765d6eb3347a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b35b9dc82c63c4355d3e9097848d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe908fda6e00fdefd18f40efa2e7b61c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b244f04c79cd9e79dfaf141ff7f775593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34a5b7d1252cd1e6c38d90c827e1ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12c6edfb3d29dd08a39f92c5e9503595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181411d9e162c8d1a0f4c14fd64bc08f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd254ab004db01d5d810154b581b63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cf7504f2cef2cc248280ee8c3fb56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a51d621ee2b801d03bb15ac70dd9ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974145c8b2c06c24a73b71224c3e5fd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d366ed7ccac13f2cbb121886a6f095601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4e98f0e52dcc423c160f334208bcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae97fcfb88c300b6fb368a1611c548e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a418e06fdea3f72e821e719755fb5f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6041a7d9cc21507d8bb49e9c243b7ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e4fd5f44947799780adb4870a07f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cf3ec1d8e1af0fc2f91a4723bc4f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f653fbca56f933f69cddec9f816b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9042068dffba0196f12325ca57d174609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a192c12c8c4782a7df39c96acb2318a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db290c0caf0ac8cc45bc126c51e98e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ea9fbf0009e5db2e31b06654b9b2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765498e7c8e803eb2791786c4f7c0ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac9faf0a28e4f24b7295c6583c3f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b5f42cdfeb9ac3685ff9427f8837615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702de5788d8e72df278c1bafcaefda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414fd190ac0a8067fadb5a2d360d405617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc6d9d3b921ffc0b34d6a582b7431c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4864d3e19146eec6b2e9c5b00ccbb81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d349ed83b83ed1f134eec33731454da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c12a49fea0e858c132d1aef4d93e03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52de85bc92be222ee65327e73f7a60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4fb0ced2a700356758a65e1594826623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58107fed0e45925a6d06ac92d273d654624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d8c0ab275677d7e32fef2f77a2946625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b433ec0a481a6e57d8dabba1e220f7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9768ef8db8bcfc8a7a1002a4061f5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6377a29550fcdbc427ca26fc81a068628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b4e47228b3e1f3c15fee29681bd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b64f23e0baf66109bde0c5c1432296630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f7c95f4364e52bf4f1f07a8af3040631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32923de405a4dcbfed77561dba4460ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac91b6f9c9286fd8c797f7968305ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee38f6fa0718d924de175b8e14cea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bceb3f08199321593ff2837d11380635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc1589778228ebe9af8241cdfbcf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fc88aba77754b9c44b0875e83715b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922d9e0839fbafe6a52aed0903697f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3327b56f1c58b80a934b7b56260f6dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c7bb7e3938a2c3109de49e9cf2497640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2da61285eb08f4d69890571bff83f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f4e2ac501da3908fe0e521e65d58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694a2b6e9b0079dbd50fc687d44fcb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5f0c421e94dc5010d32d8150d48b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323ec392620c364eba555a68a15aebb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895811ca50eadf32a1b132bd58edb16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af73707ecfbea9df24a8ba59a6bb3c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8563be42154d1a17b8622a16af446d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631fa88bd66a2729894b89f25ce3d37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0f45af4100ca1a447331625df7a52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19bf4734da076bd9bcaf31c0c37b31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13985b2701ca41cfd51bee3b005d0058652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997f6abb402e7d9ed8873b15e5cf528653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a993ec856cd6f9ac28c8c0a76db824654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4d7d8e6946a2717488e73bc499a63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f324a8fdab912f4d03c7b25cc905656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a634622f07ffcad7e8695bcaba280a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f3261fafeff908826f337e746c62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc3fc46ff3aaaf0f612a82fd5c1ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d93f6bd712aaa9bc000cacc466c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2f164efb241ec586325423ac21817661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaee46254b31fe6be99c506845dd43b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdfb64592ccade3589f8550e302e09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60696890b772dc84d5af67b6c042fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abd09f4dc30fe7ce181e5212692bb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80aede0f93b0a00f51d2e42b1c9062666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8445f6541fa64c5f02551ce6c636d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc44ee3659c1d38297e1cb23b77d21c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be0bc13816f49ea7572a5428197eea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d4ad0aeb81920fb032285d52f238c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ea198ba380a51c23fb05c7779bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d3cfb5f8f51e9242a346c84390e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ddb32656ca0b1dec8a0dc7278dad3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3bdc8930426df8f0e2fc0b1e26edc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3f124036a9895b894148dff011882675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04733a81e5bceaef7cba9123dcf1b8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7ed5f4304382defb9bb18dd033d79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad11775cf520614460296ceea2a74f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75787645592b93c0991e6df02995c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc7207d990254b3b17d2bcaf57ac40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7f3e4b2e301a46cb40f072752c049681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eb2a1e7ff804b34af2763527c9b79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39369f9446000c3fb6d948e4da37c427683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074377639d1fb19cb4a75212ed791b49684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2d0ecb627354928cbbb7536c63a4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e13cef223786be80b6a986715d3974686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3e1e6a4f79419cb449217b022299a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d5f6d5e041a7bc49f8ff93169013688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7257cc35ef9e00f054c2c010f7e3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27be8696af14a8ceb0fa87d7529bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f735990b7f5a7ac4846aa2d89fd5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c8554988528a95a6617f7d059b00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f18265fd348ed55397e7643ec49e6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3451a9a0cf8a990b9096aed1b94a24c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e5447890d5aa275c2faa57119808c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a98a5fcc4d0d3f4ae230b2516c0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733419930369dafc2e244c10f79fc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0507688e5265912dd7e2a66477d92f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb45a18bebf0373dcdad06063155e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c1cf24fb395aac03240449349c4a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75919e8a23c116dc5dd2afb4b869f932701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c4dfddb7c32c0be555a3a3dd6d525702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df93288f2ea49aa148b57aee36a1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad7da07da0945b35ec81821ed33c78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8f57a65997ce762cbc51233944c7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349e3026e0a2672b5a4c6b6f64a83c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de6e37df9e60a91c4dec735980dd4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476703ca58d7ae59137f9ccfeb422a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bf61d23efdd85508bc2218348702e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7708362047993ec9cdc2026fc03c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f05a0aec73700b870fb7c02e1f5e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f333d9cbb14c4e376ba3cf04a862c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801ff4074e86e8a0f6eae5183acc5f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a1d7fe1132eae375e39346ed9e0b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0956e17154ad5b3e79d9a77a8ae88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734222257b000184022fa43edced3b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b297d0d144fa1b3c5dd9a1b58635c35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926abd27cefe02ea3bdbf45e96f69b4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc7efb24d575b14cbc77aca6283649719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92510ed0277bf4a732fe5c5bfa909d24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5a91b48d98902f09e637ad91bd8ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9c773c465664904e317553fec459722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1ec48aa99054eebb9d163e868ec2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990dadc5c44c3e1be92dbbbf67e7066724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b947f9d78f9b7322a0a17103b0769725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c8d23496ce43691ddb1463a3c545c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab0afcfd7846ba09af24cc8751242c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e1fa0852b6c0e7dd88cd5eaa258d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0057d919b62c5e07fa320908c29d24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadec12b6a0464194fc23a5652ab5d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07089897a7f0b3e04a73b08cba55a528731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1aa7f3d8b160d8a2854cff9c109ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba5794bc685b149a794893bf9c46e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae714c0ea3fcc97d99d891ecc40ba63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35c4fbbaa4cbb4982ad0c0281513ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ed9934bc8d9ec8588b91e631a4beb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543008f16dc58e493614a65396fe0458737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f27aa896e940852eef92c015a45531738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fa79809af52d79f7ca9e6b07efcbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d8b1860fe90cf28b89a5ce2fadecf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4839481d29c3eb26d9da37a774b78d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f55e26d7d8c6cff5a2c7a791525103742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b616d238a7b2e4e590b19537574d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcbdfb96d56a479cd4edd2bc85433a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0eadc471675394365f5a8998cdb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed584b556d9405b72c930b86eb9a1b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719519705f1cb2fd829934634cd761d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc17c6d511bf50af73d9a21796ab65b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e7745369e95da50b8916977a1c3b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a63c5a766bb1c162c082f4922f7b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b2ed7b95d1b64cc7c1841a13ca14c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d142262ce438052e91803023636ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f7875862e212be53149e6211588a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1fd76294a10a2dd1b730023eac401754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3fd256d5a37b62f79d1d7c05f58e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f23dab45427be3e3f409de13089d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a343531d6a9f8bbda0e9a10ffdbed2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78503bd2a654f2b8dba38aadba795eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5549505db182ad5a107c09c009cd0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>