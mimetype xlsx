--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba851210f3daa0eaeafa37849a30d1451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ac390d917ab7bfb62369757c5d9a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f1a46b70ec343fa779cae11a74b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe70109800b200e851df188bb0d1e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544fbda020e6833f1dbe1d10d3a6b2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b46ad9f2f29bf20fcf9a5048278126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb57cda22682e94bb969e1f81af3e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b5beb390234943116fbef6c74f86a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72e7bb1b587031d71173dc940320ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27742217a77950819b8bfbef93b03bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5d50bd1ce34a040a72a9af6387e5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2e4cac08a97055be2a1eaddc6e2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705bbb25360495b214631257b4a92b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d182e0b8fcdd4dc3f34cfa9bae023214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85e34bc0fe53f82357612650acb1e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b0b89664b8a04b6c528e6da0c7e1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739fd6ad1024465a6211d0ad76a5fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09cd0378060b752bd90b7e7fd8d8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698237aa208c5e882dc596f57008027119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9ecf6f7140d7be5ccebb62b0f751220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c101cc5a34d15a949971df265f1fcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdef189e63ca66590e67f4ac776d7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402d51f6321968ce7dbd2aefff7dc8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a530a4a6e33ae5fb70323823ee39f3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f78c2420e145a861ff2d3c16c19825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26607269485f07e48b51470e1d073d0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff4c91533a8f63fdbc3774809923527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae75b6526bd791e71a8d6b76a0225628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2a2339b17f050d4f24c1d7f8baecb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b37e5bce24e1fc6bf6856ad94091fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7598a902d79bc1c624f860a2b4d6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101bbd64ebd9eb6159e24ed323f017a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384111aa6a64c34fd821aeac5f3ca4bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b63977719d7a1c213640a8b1ba7f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f18d0dad61c66c8597c43a4a6fba635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4edaa22fb9492af9ce38722b526b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77e02be3358cf4d4dcac2d4e77b3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed861ed230f03c0e695de7563a00f5df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7d7094891ec04b0331d59d1bd35e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c70209ae7044d9b4b12af6f6ed8c6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d598b0ae58aa4675a2d017fe1bc7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671064b1ff35df73d7866d41130af11242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842c32de6273eb623cc82a1361c3f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5cc9e86a2403a4181c6b75c941e3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82b3db2657997fad60ced6e21db79945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287e4703b7d13d1e9f474d61a9aa01b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f67c5de89cdff75239f60ac5b56747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799e9e4003ae7d7837f861efec52b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d6a241999f554a439ec5d12ebdc6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0254ef2a23dad2c831d99ada3b947b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145faa85be524aa0a5fe9a8b611c8d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a65bbc1e734e4173b7aa8b7b73ffa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c194fb20319d84e60742c1f7973c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae79414249d52206e9b8fd8136635c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee214c74230ba62512161cb460b72c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f2d5752fdd39f3a2f76a74574b7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8511dfba6d8413541dd6d3f92f4d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd09d691571c5ddac10d646c0f0870658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479b88a27bbe6b4b3d09511c82dff559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29a792577857ce388ae7f7618d0a1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9121014bcd40a94535e783a65bb4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bdc70d264936223ed480d0fedfd5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5363d4246d2cdfde109eb8e2e546663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc67d5e462ad852041c250700859d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849af454553b4f355e46cfe3bc536c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4adfa23594fcb5e1844567443527066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592a6f07d9a12e5576c96778da2ebdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd72464df487747d8b48ba6c88b49468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28ab0244fcee73a2310e2d72ea6d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3bf159db839f4b12db5dcd12b86af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83e00218f7a8ee10e2e0c9471aeadd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb595573dc0655cd86b88724244224cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a6ab2f7fada72e5e48be296599f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8df51594caeef44dcdcb6638b4984574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a3af4d1741a389e743aa94a40257c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878887b3b86df54a9b4881e50094b52176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92b4d0380e2edd058f93c5d9f221f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa37cd7e8821b5b37481e94578e1d0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c61b25ec69bbf57684cd50bbf57e1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e42587683f3123e6ebe39e06574f0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7f52c06973fdc6494bdb49cd29da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69c85e614379ee591e2f0fe746b0f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601be7a215124843b2e3ddb4bb86ae283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa4dcd6dfc02e11e61bb84e7d79c4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb9b993bb17b7eed7546f309056c6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e16d3abfda08bfeecf398ac72bd8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bccca1d950aa29b797b6e3e7ef89d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd0c1d727977450d65df19568cfc3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083790f21f69af13befd27644a6ae6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cf2474f4ea33e0b16fbccb3f5484e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5b3d781f2b691e8b0ea93f5b863891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcba4c1bb8737a0304b2c5b0dd301fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74955b495e500f66736f120444dc6a9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668dc3221e53670a1c4448e3dd5c04d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf8d7525e1a47727c28c58e0ea4b9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17737709fd34c8c5a7e8863545a64de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1731c12b81af020cbe5dc42d6ff3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622e6e6a5eaab76122b3e5f91f6eff998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8884d1e7c71b59a96eb71b00ddac6bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061d8c606f3fbaa25a59208ccdabfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0ada9fdd78bb6a61a073fa8ebded101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5531c6fc6ac9cd22a340c5a8617a61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb2a6fc55c5318ef894202b2df56c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0204ba23a0d89d7759239640ab7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfec72e6c444ef688284bfa188d6a16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d784675ee027b483b9ad5edde9016106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b21e8ce9fec0a5ed3f957c0c83ddf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef3bbece2cde2d339ebe7832a6285108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eab5b225bb48744c542940d9593da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f1557920e3bc40fcda5a8b93f3af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acdfec093a117e257541f2b4968787111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b1ae10554430bca1392fd96504e80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd083e076f4eb82cc7d1b6f9f8f9bdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f02fc5f84c3466eb688f97f60b3ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe1f329c8b233e377ed6a9470e9bbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ac973d055a4715d2ce93d3759a6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f904f54e94514490fff9f12b319405117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b11977cbd6ed52547ce002d64ad12b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bbdc87ceb703dc78beb743e649962119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a61ab8c24c3225862be165c5915fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ba86df70ac7ab444bc90b7acd5917121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848c5d6d50a8adc7b693d5bd3017d78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3e0abc2e5688d6226917506515578123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe13063223d3069c9704ffb3fb5ae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91040a4451a2254ef4e25faa3c977adc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7543389b29e6dcfecde35a7617417126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489d1bdabd87e42bb602459b6e754b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e395e43f7f32aa8fe28a3154fb85b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bf2816aca8df40264765c94c923f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008df67b49ded1b85c19f168f90f33b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de395dd524206b5f47e581c696358274131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3a99e846eb7514b64d52fdef726cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd8f2b38f2960323a67819ca168d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052ce822f195f4dac91de62c53bf131134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55752bca18a8b19ed1e505851595719135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be91a30f84343ff0f1682456e67bc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ab56c39e700e2dbfbd174c15d622a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2335f6873d2358212340171fe9e17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ba36811f6acdda371e2c811de5975139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e00cfaa8a196cf45afe9b6062d1e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2a2c1e60cd5608fba3ea263e9a06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90433b061a8a2dfdf808ae7a329735f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51107d8d72ce9a348a97c32a4b8a722143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb7b6416cabafb99cce6add5f5658144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd437aa2758d6af26f1848978c97bfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d3a10d5fc668ce24391fb8ff0af9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1f22c1e188a56f22925c3567c660147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df0724af80250699d2901b66c1c11e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4f542e070d0157f19fd163f0ffc97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09eb06bf7736fd279573df100fb3b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183663ff54ea1a246acd492e3b83923e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf998dc6b137fdab5d03e7518dd7d16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4e1ab9c8cf2041c13b6188311093d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d1f9cd980c905627b31ad44e4bf7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d08c12db7ccf03b22e15c0a4582ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb31ee62cf0ee1d0326f06cedb134156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01178cdfeac42699bbf5608334d179d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00b45e63695c411a7fa5543867435158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1996989922226d35074a6ed496a2be5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f515e5919609c1aa38f42c98d3a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d54bea73ba532013384f5701ebe919161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01092f513838bc803b2ce19f07d2f49d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9ce2f576a639866f496dfea1e9596163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03407e1ece6695709fef8cc784f02638164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812abbd35250f448acedb12376cec32b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a783c89191f3918bb50078f0cde7ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b554aa1c51bc99317f28146beada6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c053ae0e31e81af994132ab7fa0766e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e6542b207538ba93f23904353d252169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960609879e96ab269ccd7635e0162c62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf45cc32c55e2fc07f278de996d2ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a723936bd519c2f7cc61eeb612ebf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5fec9cda036fe0de730dd0cdafb40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952870fa99aaa3b30087066e0d270e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8543db9de7fb282b8ced0ca1d0a72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caffc0e3c88666f50153105989e8ace176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6fd4ee9467211a283f2fae36871df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dd61098981072b3669c2f1315c75a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b6ab2bf33036b94374b0c0fa6e11e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2ad15b49e6a0cb375a5a261386a70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad225f2e8556267a4c926bee2edf5e9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabefa479845e4eb4aefda25688b619182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567592f3c0131680f41b2e33a793da78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c429b9240e0653e5f65bcb3e574577184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f067ab95c5a64b37fe4260da571a89a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9e19d7fb34f0e77fca06a39126e49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ae76d9d96ea8dc502370fa1a37f98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ae65aa2488f4df539a4f275a1385188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884754db57af4a63bed340cfbe122946189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5b3210535f0aa1ff657e4b98d4bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d85500e7f49dcc483838f5ce3974a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d7c46f5554a86528e21b9ccadee2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eb8076f217cdaae5d4063ab674ced193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5713b7e72bdb62a590cea73be3b02e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2abdc58a8767d77f18c00cb7611a4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d873c370cfa394c339ee543831e89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620913404b88ba8a5a9efdbe0565fb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e07445f56e9dade3589fd2b3148981198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ffbf51bc61ea5454417b2e09635bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723707fe5b53b1eb8516e2fa4e272b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d825cc58fd6f0e1d04112f326e1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6032f00ff0e4427f892a365af3b70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c8d862e1f76b705e150ff60d81c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406efdae9552ff8e2ea4bd5a492a9ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181cdcb5c2eaed81533359f44bc833205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7aaff3c7b582df0c83e6c49616d4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6276f4423666aeee9f15f4dddd2924207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac73fa76859cc52f5b83b5416aaf45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71267970e21d3a6b3cf5dba3a494398209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cd41a8fc6dcf95a09214a2b974fed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de20327da84a793ca64c9ba3f6227a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65448f8a1c88fe53fcd4525ece2f9643212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d462d0ea5a0331d656d3c60fc800213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10189e31e8745dc09ef36359686b61e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6fe639a32a12c3500560ec63e5a35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1798a626f10cfdd860849af68a49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b6f7e765bbb25b35da3d1d4ef563f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6a8d27c23532cdbc147d3d0389e1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9b317e2846d30b2eff34c1f3453a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426287a4c01c7195399c8120eab65d45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e971b7eedf20449ef7ea85be5096c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608850e0cdd9da256177054a8289138222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3e9485731a1c4f938eaa7cd9beaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e4ade35ff80e5badd9e854f0612c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fc33a98a81382548fcbadcedfcb5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53905cf07a8a5ae5c9ee258702ac13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39591d8288dd4318af2a899655c7e5c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81904e56369c59fdc266152a41b467cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69470cbd80946c1869e36b00d008c0d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d0e07f5c17b0465059bc91e670c04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07b814327c88b76a32d257536ebde9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1618a5f6674800ece3b16affe2fd1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089a778918e578ca338d971ae82bdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c1615b77bef97c8ba20d8c4bb151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca31c714e8fc4e352d257a1c7969d05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4b643b7a76bebf42c60f751ecbc61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2b4245f2e5733efe9d326084c054c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59f6dc57609f7af2b312a1179d9d64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75a198cfaf8e17bcf46a06c6f7c57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375ac9c4e90c781624f1b2a40d88a90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b0ec7fa2b6c7c0a998cbb85e3fb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da08fbc58bbed1f24c9bc45495b5f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e054fbca7fdad9889dd9ca9a982a4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0183080d757c8d23e5e98c64b2af58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0efadbaaf18811fa9ce8131949cd7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928b1728455fc0470156c993ed458ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157401a435b2991aafb7376a9126e63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a669a27729e09b102a13be076e78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805850f2cdb886a7d32aa20458e0f7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e4c2cd4f7254f741c121e6704a89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643a63dfb0a501dc3a354c83b135050251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd2f431a879e321ee0150d4ab82db6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf0b1a08373d6d16bec4033236e55e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a21beeea1618d7f016108db210a3fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bafe3fb0130f05b004fa14822c4aae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b887e9e3dbec69e507f5c53f46cb4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9461982761c05d4c0b4e82cb1887a25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a920a7244459fc60fb88f32accf563c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35b19a2a2d2edec0d637307202cb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9ec130d639cefe8b04cf66d401ae6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096127545fa174615320a58939867f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b046041ed7b5f4eac923f8b2f9eb05f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f80d02dd3fd6a774dbb6bef8c88c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77ecc7a85dd8e7fe7be3956e2cdb2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9894be5104bd56629cfa42b38bb4ecc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d068388258f34e572d6af31c607cb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e045a9cbd8a1279203bfa920afb71f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378e54e919769c883019b128cf8d79b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa6e0d4ab76164ca0241eaed0b9cb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb9f60b707f9ccbb2e1bb355f5992270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea67b0499d81a36d60e9f8d4c9d14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645309c643bccd99bb8d81b61ef5fd2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b10598906eedade653b071de4cfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16663930e6c6c5b1b1d5d810c1e98dcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d64d6c9307a643c43ea438055931275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f145d368cfbbed13551fcf11b88cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734e84e4a1d1f3b2b8f5a976d6995f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a18c707172db5369c66886c79a2614278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15536fa4566880bfcb684f669dad9c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0c97cb120d354fa74037ac9f0bffd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79372176eaec67460b735fd17024f46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5d9c274b3b66cda3b9bb7aed1b11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c3a212d14299d58815059af224d25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54131cd8c9c4f1ee5d5bdc4f69f74e33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e400bfe6ecb76c4eaf20041657b953285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938400eb6d9183ee6a1d31ab0064bd58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8318c2ca787ce4f60edaf61d4de1b85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceea555855738c40242ea74b21c494288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e684f0bbfe37951e949fb4b0c8dd36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7731906d2da879d50722d0418b2af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74115061248b06418bf9aa4794e68546291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfb9f6fc4f7f26c054d1e4ae0fde07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac09682fa0798ce4f13be935a064859293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e068770d70b19ec01bc24893e8d50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956bea377552a633c6c48f6d8ab478f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72e0d9b491e3c27e68354d30a20bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abf95117f4acb8eb62f0de3c3a89df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913d97c6f4a801fd86fc8da1114526298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24feeada9bdccba57564819a1bf7ad0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e444ab60a9fa7cdb2d58d3c78cbd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ec21427bac6c9eef0ba9f0245f74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f90f535a14f0ddc8eb83a489d78859302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea90c2d043fb03d9b038b9ca1db13b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361c8e7c892ba7478863da2990d1347304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3159d715fdd78b8c3d557fded5bfc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d553d651b49605a8875ea20c07835d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943fb381fbd2e053da755a50d5733a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ad565d51616b22a1ead61de653ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b55df3b7ecbe727d945fe964a6af3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcc92c14c4487a308a0e2a37385d97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eec72200fef86b5f9548cb041be31d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b8fef609239ec1b40cd544761ec08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eb0e47319ef7712454487ef42ffd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb2f271049000ddf4f6693dd066600314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e06c4d256069cee00d85e0d528c73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20acdf803bd7a5eafe6a55be2165c60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a15b4f5dddd874d8303f69129485e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100afc1e11db651b6960132ec8cea481318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f91db558cfe9bf692f0b11083bad98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73d4c58bb546d42ff725951d2f6d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee79851c5930a39c16e5923e38112f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7897645fdfab8b11ec28cc1dc7abd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc172fd7986c3e36d124bac9d92d924323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4892f1f879258ba1185a3ce4ec79cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716ade8157a1b0ef1947720fdfc1fe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17309e7a895fd0a2a7949b92bab08128326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ab02396e6bcdf1c6ce5e383efdbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8120a3b1d18fbd69e55067b39095ae4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda8a78800dea3c09214df8de236b35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb241628dc0a8c810387ce0c11d1db6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cb34fd496e8c7fe6ec2eb31241268331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d8a379d233f8e9aaa052686f3b789332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bf16f27d5e500cb3b75151682e4f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b79138cb5f60477bba1cd1bb8a12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ff506da9b2f141d6a3bc7b1f58d28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72881182f02210e76723eafda3a8af5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a7cc81ac1ebb1e36ee9c412c3055a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316ec544fa79fc931ff28591faf992c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48213a75f1d15508b4d74406019e0336339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b6c288e3ef50b7cd87f4e74743c52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc012c2e222c6b187f83cd658629a07c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756ccaa064554f625630adaff414482342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923f38398b2d5b415abdbd0406d66f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccba02de087e04d139ce6a031ab519344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c65abd85ba96a31bd9bee13a4a55b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2f04cee3d61372b7b86130b567ef5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19f226d054dc0700bf81d739107dcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e531755a861fcfd2809cd0851352f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9233044d5dbad6cc34cf82f4bb498349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a36e5c41607f1db4cdd7a83c4ec5da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebfe911a18cfcfffb89ee562f29dbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab75d2b66387f5b7344ee087cf8919352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada0af4731d48b39373e439b6f8c24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd746094f16542ca4c26e90449c0b4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6778b22a0b0ea1dfdd015556f7af747355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd8af08f6a428f35f8af47bcd12c11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5397bf965c967ac71893d073c6c7b66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739efb15f9a363613ae98a933337865b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef4e8994f4a31893e3c75424eb875b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b810ab93ce12707fc9b76efc2a5e542360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bff8908afb8a0663081aa8ed0f2ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff02ed927030a539d66c32cc962de24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6cb08d3a1a0cb613de272bfc7750363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795a31aa0ac0455d13f7d4565fe1f8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08c86ccac7f096f00533ffef771975365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd4612d512e1677350213a75ce367c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c75711400ad31c6a14cf397e0bb5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e664a4f2a2939732cd62b41e7c10b00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52036596d39d72873b279beccbfba6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422b9e19752c0b067b6a8be2ff65a66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b960c8b7876045f73ec8d25b49ee1e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f28564fd041a5bac17a4eaac40bd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eed86bea7f9ca11f4cde66c84dfb39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8452903505b41fce29c4758e7110374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dab0e48e53a46a8f0fdd68dc48755375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a6b9afdb8d55e6228255cabedce54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15811166fdd8d0c52650ab9c3fe26672377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec34787b7301eaa2f754081bfcbc42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250c2c62cb53f3b35a138b0b43bdbf2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c053daa04281afcd997017f5668e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa3b33f8d19e22579a5c69e68ad2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931032fbf3108c3fcb0e2cc34edf603382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc847d69838a31ecf5183166bb71ade383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd167e4e5375f2e431a6ca3696ad4fdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dcfbb7b677179a632d6a630cfcafa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89883d0ff90b9bbfb754d44f9ccb496386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87f15e44bb5f03a34d19bb00d826a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c633af43b28f237e02246da1b6ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546dd7ed9c04fdd0ab81ad50bfa49cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6599529031eabe6ed2f40f481776ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddae846ba00d491e5de7bd76d13d4dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb30d78d75bff4a97d28348548dc961392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae265fb70646f45c64f067e0b88b5b9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d470aeefde5e4ead104c02787e76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045b9f4d6a294ff9aa007a679e3a58e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a5191b99e3a9c72a86eb113f5e8c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759e2e3df6b64e3e365351c421a2f55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce849cf9dbd84d986ab8ec51d70ed8ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c68d15e1c412377e9fe6824b05a1a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a94582366774d9005caf422261f94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c9dd439090bae1d3d05549e574072401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd467c10b9b55046dc6e9d599abbc8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c7981f42480852873784dd0ae4f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26706b3aadeb91a8100e9b08a89ff9ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533091ff50990b1776db481134df20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3925bdb2129e8ab6e508e2be1909e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe20d28ef4fe84c89db6c8e2dd9f40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0129d96de4ca7ef9b37a7307456835408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bbd9626e4858836b14eac614bbd01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3a8fb30fd2c51281168771d86345b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14b987d6ec48641ad0ab48ba62768f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c57da63ba4c2daf8b9efc94151466412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c63219befa984959046c25eae3d9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56cf8de8052a723268915ef65f4b71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b1c931833e390d409eb01567d7b23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe85c169ee6ddad167b2d4ab8eb30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e3f4b1779860a01189d9e6b22d4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d98d7d73c92f0ff50934029ede8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a73e8a2eb5c522dbc30e7f285bf790419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43305b8f2a292f5e467a68a18cf68b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4f519116fdd781f334d4291c895b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7790d0b7b56f5c85ff49fde9dba514422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd511ee7ac174377894fcb406360ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad56959cfc0b4337eb5a7727d47bfa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c837f4c6c22842aae1424da3efeb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037914a1a3328571ba9885934e6ef83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53769361704e701a1139f853f0d5fc38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a00b64b611b202248fd26a29b149a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e9a9711727d4ac5befc58ef13d76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203d14e0e68d7adf4098a84f891f84b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c1e6b13a1cb1f5f08db214067842b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7ae2c46008b467adda7b6464a02bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5c55d56af4ea0d125665cd545cf48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b595f28dcf0eea59f198f9298bc235f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78930c2a868915782b582131c08fe722435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4226b4df47b843a7f5db564f6190b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e5bb11d42e6c604d016e3a0ae975a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26930f8eba43a9e7993027b7fc0027438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185db9aa623b578d281122bb3d18013439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee1e25a728750118b2977f97c6a22c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497b1ad62aab799ca5b5c12942e56d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec5106290123c11b1e54b2ae19d73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debec21bb47424b121c41991bb8bfe22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e6f10a66421ef1e5cf60c188971a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e7cb5091b5a73a804029588fb5b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3dc427be4d5de936703873c74846446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5444e539e9b358a59f63c89fe44a6bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ceca233d9c406aa43495e6ed5fcd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0244952d4473d9815be039be6f527449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e43a8cb0ef9d4af9db248901746a0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f5a89258593bbe838b8ecc57a2fb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc31d5c4dc49aed7818423cde0d21fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168af541594c84b358870eb3e1b93a42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd1f2cea19795af2206cc146f57eeb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5be8f87e3dd4f89a723d5df00eb7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb030f8a6d86fdcb8c1be871fcf4bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014f0f4170a651ebf6e1a6112bd0518457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44be73e0d51bdead4916c404352eb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d13862e100f9e9f08f150a0794729459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cccad50f50a4b2877560ba3c3267db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d965100dae0d3f8270867b849fbdb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59a9aa201eddf63273de439d598e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbedee8e19f3d837250b70072c4115463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99cbf60a540b9c48b714f0f094d8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255857e537c1b1a2a3fd1b59fba66410465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6accab180ee929592353d9994985f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94102e13450435b428ddd5f69390186467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa57761b98fceda0c7b1c76b87f3e25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbacbea36f65d7c5e96d543beac32f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b580a702b09d7d2d1abfe98a7a8496470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383cd686b10fe1b12b89fac50d4961d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f28a0b64a96f174a88bbcd957489c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eac482012d85b0020981ed27cea814473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d518bd2afa9f13f5652be41e8374c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f542866a243c5253f66a42d0dc83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9650f52794c68a038ffb10f8f686b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793b603b4584b19f5674de95549b4c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74106204d37558d46fde3bc2240d8d33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524ec9c64ef25b874c4cd28e19466b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff5055547c3f836f6b9acc6dffef6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e45e1ab73ff8ad57a0e68becae237b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f72e3e3f1b31a2c4bc6d2e100ea3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad522e8f6704081e6d56029d2e532566483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675308e9053f4a7ccfe34b6312dec9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151719703652f144a886458c90f95ef2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9798f27394cfcffac23c384f964a2ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbae76df8351ced21b24b042151e0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bfdef980cef8d5a174ae1448fc651488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f16e02d50c24e0dfec3a1e82d5a22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af69600e597af31113ef8427bf33d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c9f0c9e015dd9278e2f810c2f9586491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db73b5b044e548c08ecdc103a90191e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe55e8fb6295df1aa9071b1b5b795e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dd36027565a39760a1870480315b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a8ddf5b81cf84313d05637e90061495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7321d3d7565342b7b026249dfe23d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e296df85abe52d8581f862b2cd2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96538b95b4c75b2be0bf492ac7540971498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734277c548af071229dcaf5bf3ed829499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c125d20f2d82ed26b69686b04f100500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae5d574ea9d139c651b3a3e7cfcd55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b4076a19d2140c95957c0b8bc623502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a148a92552dd75cf33ea4c5a3a0ad1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1fe89deaca5d7c75df705c8e2699504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d581b34361debd326a282dac891be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a24927b4506ff2db0a44f731f7a9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1ced90cc584bd0ac8030cf984189f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0475cbec1789b094a20d38e9c913159508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925033c2df2fa1425941619535dc685509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04475b975c79b0a471f81be4b5199e2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b25c448aeb1a69b46a566be52cc3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e669c5db50cb2c91d4b724810f626f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ed780ad5ed06330aa415d9ff8fec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a1f301118be1fd266bcd5102cf388514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab3f75ef4799f86b82f5210d34ce06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099c5610409faf843886555ee6d1815516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f192cde45346b73a39fe738e9096517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0f6304a849b5cf8b99e57263bc32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea641728a0f5e18472f543c6cbed7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d716c3e980e4459bae005f03ec27ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a8e053c88e43f3f952c4c5936aef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399657f2cf4e49decd1a435565028f97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa250f6825a38854e226803af5dec5a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeff49f3c5c75b0bb43e826c26014a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de272b5a3fb32977b85237d35f85a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152df2151489900d5ee7792c56172fa3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0a7d46d142f36733f1d517fb9ceae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aebaf64dbe0038e9ad1c59b500728528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be251ee2c210ab4f747a352174d9998529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ef86e5150a7343a06a70bf04924b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1fff6cf213b38c0f4caaf0e0084f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeedd6764a1994bdbd9f5a95026fe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71bad0d324766d505aee524caa5832533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667f7fc039e6cb8b2e4a3580015b9d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c3ac546a41cbb8458421a0855a67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667ffea1e6183e9160781e889b74e06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450ae90bca3732509dfd99b844feca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f5be033b92e358b60ce373014362538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85e29f01a53805903824f4212deba0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05464e3effc5bb396af858ad23044a54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bb112251f07bad00584e6401bed11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f09313c5d160b64c9353560f112e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a94a039eeb4f97a1cbd011a72beaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9058db7d7520903147b5aecbf206544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9475829aaf8e297b5cbfdf0f77f6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc610545964784464c5f79d84ddafb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b28166d47f620ca5fe6ae5e719cf49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ccea9c953ef2135a0fa897cee03d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366d872ddcae5747319dc5d1f06adf4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629a79955ef69374389bb3347632285550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec8d401bf3a470b6dd8bc6ce17be6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b33f30c286b0c3f8a5dbee25c124d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ae176572df0f6b774b32536978956553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4fe9a57be3cc12e18751c08cfc92a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8917b329cce3a1d4c1faf887c78d9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463da091f69570e6b81f0f5455c91307556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02e944744c919a9c8fcb2d3585349c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a7e034e7b6a43a9a5fe422697bc28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a6338221ff54c61e58d6fba76b4fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b45fb862e80f866eb9eefbd2d69f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eea4a13a48fbed86fbab9a91ded8f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd81973d885779f042c8cc14d3555a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc204bae927f8a82c3707410906216563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f735da66402976122bc167deb29f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd036ad0460a878570698de38d3d01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df60a4fe0e7ead99cc6c717644e852d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41837f14261bcda3c5a7ec12e64addab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c371cdc305b17f550c7ca231332e42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cb866388060ef4ef3ff942acb2ccd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e95009c04ae00a8008b365f38f28d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf86d00342bfaa923ed6670c69c88b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062f39199c2efa3aaabcfb6ed719f16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de544e7a5faa060832e9fc4e7b11400573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a630d59537fbcba077b7ac593bc7e36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca01ae9be098e0053d12c5a8cb2f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b273ce4f23dd486d86fc1f7943fc667576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8887aeb95a5fbc8b762177c567030c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b6ccc56c4e8622c1cf333bcddb8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a217205b19d044a448458215148b0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37d33d74397e5f490ac8d5fb5319c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee585227300b37b9fcdf12d6af5343581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454168a0c76a44859a68ee442d28571582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75267413f8a7664f7dd1b4c7323e598c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d678752eb089fd09a6743d541bdebe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a33455cfe753233761b2c19417d7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b14a14c18a3dbb317677060d5fee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f28fe083bfd820953c46ce33586af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2588450e02ee3862c12f780caa77b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b3c1e1bd56daf4ebb4f0d99c6aeb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290640a061e08b34e3f8c5b652257f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c04959515082bf59791ce974a89e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4316904ea360eaa1ee335eef626ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5bfad797b27667dbc8f4a0a739cbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb668f801e855601c1c6d36ee78074594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4879378c70258c939a545df3cf6cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb41abe4f26582746338f380499e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2af2d32ac5648d5ab88f12d381ed0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176c668610ef41dc21fe21e090fe6db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e1138b66373c1037468af79011ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6c4709b42ca117e9e50619fd297d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe59c8402a409e817346c7865901a5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc7566fb91362a9b03c851e7120955602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d6de64d3700d31e85f3c396ddc04b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f948743d34cf0abb677d07cf5749321604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d92875a929211d714efffe624ea45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f36f352df8e6c924f73cd9e3cdb21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8307e1ede875f149d14b1ba9ce1b6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475fb3b520d2c4ad1f1e816f24b7227608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9c15209135dafce8b9654801456e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75bd16cc419f25481b13e7d4594c4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc51b1ab100f62ae5ef2c78bfd9e23b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb89caf2d6d0b54f49261effc8ff1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39288cb6ec2461344d7591ee09a70c46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96cfc37822f37708f682a4d71b507c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97287c1c3a7081cd1ab3b28f1c5647d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cd4ef85e26611f9e6380ce9976060616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0728983575b96689edee478f56b8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b62f9b2052079018a38c7de08168618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98723eb1eb77ca1e7de2192f1586cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55014783621b3bfaaf1de759a12749620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a47679f159e9008c05955cc29444621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245c48d1a9ded4542dfd77d2ce33db5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e11e85c9d458ba536aa5054e4cd20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ff75aa4e0f37113d19d879a24714e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d68b612f7fe588cdeb027894cef0b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761495f703a8521f3ec9c0ff7d88955626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00666b1008aa6d9fa6c1c91fac45bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf856082f48b614e958539251e57ad5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2b83f4ef756b758f05bde54ac430c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed1bcc624544c68c5070e4eea825b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb87bbaaf40d015e97b013580b76ae7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dab3ca088d844726c7abed9dd30b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ec6d0a5c997aa282d4ad0fa4addc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730243ec58b81dd426252be85a5e5c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba56bf08df63380b237850e871591a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75730c121a798d139c1cd3bc98404562636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd969529ed32a2765cf956f23f861f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7acbc09214ee6ffe8afe3a0e94a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84578495dbc69f8bc333ebdea42c9409639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae102d9e9ecc6381acc61c90ffe5f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5abc851de9f74e74d6b8aad0b41cbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd68dbfc82a9e8405bec2acdf00cac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de033fdf26877ad8f165a77007ee26d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156604bf499864554f5918a0f104877644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4cec1f1e926419e2ca890aab20137645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60d513a99d26a85cf677907c2b3d28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4edd99600e48c68092b90e88d7b02d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704f3a066902516157983cb09d833ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740f9107ec3828976db968e60554c76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb341c90d667c28a664c9969a90a076650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea4fd2961ea1dddabe374f59672c07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9da86c92a366eb9d24eb9c945d4aaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c63cd17a72aa223ffdfdd475e1ae43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1f5680431edf110cd6e0379351ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f9694145f1b3dffe45ec5c7746cfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f918109f671f5ed615c43bb4c417f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a725ffed412034569b1b307a0b1ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd452f934dadcc4003af332c3e1db2c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac9fb3d616f4f6aa67f28caaa1dd4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4457441ed9e46b128a077a4ec3fb49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd14484cd0c7a95ee1c1a27084db6dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781dd17c3b42e90861f72a2713a5886662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bddf50785c41d8574169d0c0f59ca2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c716cf0aa04bf634adf2b507158430664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d037ea4a72b4685e42dc7eb23f4861e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24530bf28f3eb4e0d643fcb2b8d655ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2242868a5ddf504208126c34afc00e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226e865a14ed4d46e83078740225819668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd5176b1e9f0cfddba50df3e15852669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9e3451abbb2fd3bcc1184f1ec5f54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c1ee86cfd463820da4200424fa066671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ad7bd635cb15852263b391bafa52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a206eee47a3ca84cb9f838d028d1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b5f029ad9def3783b8a87c7000bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673539f03c166e8e91ad05a0e99d065675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f18dc08ee95ec5c480fc466dd44e7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13dff6cf732728456bd3789c2e235d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f60d2eefce75976cad6b4bcc2ac342678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f553300ff22cca0f13f34a1531333679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b1d96a3e66db89a07365729655834680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ba801da47a7735ceb6dcb275dc9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263181f18d5a54f21ba2dcfde1728334682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa40ed5d000cb16d20f5adeab6724b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106da0894e80c84f5020621d171d24a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4a7987b523fd137028430e72ef9f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66042aee4e7fbe4b04d073984a9fe6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4534e382507a203c95995d8da7de0cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16aa76aabe73525951e4da5dc80de5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331879a19d1b167fcf781fdedd97719689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc87dd9fb362058e19970f70112ec5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea165534c8b2d6e393f651af34047a89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35c00182178366dc5e5c0c34deafb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faed856689f0c832e9d459539d26a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e39b6d468226cc14be492baad441694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0555c1e8a1c8577d925b5f89597a4f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613deea8debbccec5f991bc0afebf6d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57936a961766b923f683f15fa21f6b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953368b6cf69ba55ad2013371aea60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fbe46b74b519ca5adde1e46126677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef6b0df03afc0169d4f2e9471764e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da77c651b8a2000f0a000cb670f5c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73d826af5e6ca204bc6dcdbd202f16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90d29397a0f0cae750931ba3cb9134703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e4c31a54a950bea7893edd387aa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461e4895e6c23e73a9275ea1c023440705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0afe847a76ce2705aeb6d703031a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7e37fa600e5d25239f0f31650783b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668eb5353bdece9957bdec569cbee96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5663cac86fb022d51db6cabca6cd87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200e6e4de2f2864f7273762b3bbf684710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2ea5361831e87a5a9ccc462cbabdb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4a1751f3775db42d8264227b41df2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae493041bc945ef0e1eef5dadf6bd8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caedd50e6a667f69716626e0790fc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13258eb07b57cf790c029101517794bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4a483b7ac25b75052f77888acfd9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165404176afa61dac78e6ffe87c7594c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4339284b15a89266d58e212a17d01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c87c5ac03815e630b0472eddf832c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f008aa759624b131d19ade3d8a55ebd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d465b6001099b8f8f88795740c8333721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2a783b75f89ce7037c3fd43b37a87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c06c7f47a3c935eb118b205c91e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3591a23d8a83d2b67a75cf055bc48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71f1eae97fc2957424aacc133bd053725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f662bc56f39914ce6c8d2942634485c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f99590d2cf9001c0419cb90c8451f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d76425970b4c861fc304d7c0d9433a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a540f65d65331889d375a09168a0f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971cc46570fc2873c4ab2c6d0dfe21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7edab1e62eaa0c41d17771053a9560731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db372f888ddc5d3b70764a39af52f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932a7021ef2905a3d0cde7ea024f68e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a189aba3d16c817abc1570f4bf9a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e980e2b11cab42cb83b664944dc76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf21e88b718c0b9dc6227e83aa1a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54008fb29b26ea2630669e1595c3f54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ce0e5f03a65c08d23b9c60f6c7653738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d9a329f9a16d493aa72f021d00216739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba21b199bd1371c2f4537bb6075fabe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30aecf40b8fd53b14262d2f2d81bf0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c4f41d8c3d82995578700cd329b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af7f4260d3b0b8f10d91e9bffb2b69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b386b6acc643cdce629e14d3245ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2512bd0e042b8755fd7f87507f90674745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8acc23618e8255994765d12eeed2e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606773ab735ea623ad38d56bba684d6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4797bbf7414200197a32cc7f9d96342748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354afdf69190acd9a33611f05d8c638749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c178f5cfa7192e805e87464dcbc71e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776ea764fb4f51fc0ec56af2a5a56ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645f08e10e9f82fe3dd4a0ad7231e49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54874e392ab8a42f43ddb573699f9357753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e74308fd9df4d0befbd65a418eca3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e8d2007fcbcddbed24c51cfd2346e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d88c48bfa27d3f5855217e6b49264756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158405fbccf5a9f54498f28b59e00412757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe240548113ff109c907efb47ae84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0882ba658c27f7e87973131f672a09759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02c3b9328037e525c0e1c2734ba521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d7211528b8e9cfd54e9e774244e3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186be84199f33680aced897cc2f01c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1cd1e0a924b490511cf24fe4d66c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbee63e979033448f1ecbb87affb1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97b606cfb9f0c8a984198c901180aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ecc5f050871cfe0b8347b0eb481227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0e85cb6ab348f721834ea1b2f4bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a19c5b6a280a3e5caec915bab0099a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f1313f06266107c35af91ef861d5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751ee13ccc0aac8832c6344e1ecaee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ae0f875e654ca429f18052c7bf57e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ea985d9f7b0213f746884320d9f5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817008d999b2e4b3b665bfc7389df4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de349469a52dd5afcd85bf5eb7e779415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121ef2286d56f2ec1260fbca5a4e24616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff7c773379581b352bc9e6b46675917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef481c65e07d68a9550afd12c70ffb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd2670c486880364afdd01c23a220d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4761a979aa952cf6ad91ae0188c3f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e8cc65ed2dcc1e0d481623dea0f2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837d1a1d87eda607494403a1cd41b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ef247b883999e2eef7731942ee3b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6564b1c34fb1cd0457e82b1e5395fe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50da24f4eb024fac0ad0cb25add9ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e94017a8c99580dbd8a192a8b992f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2b7309ac5e49661e659373296ff6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65135d82d3d1d62a44691821532c402728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e21d8ca4f2452bd58ff9ed84e069cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a3749e5ee2ddc53eb052849693daa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120096e2b10da3fd5fe62e7d0835f3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4388a63cb1bbb46ee024d666d3eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f565d51a190f9a3d80c3fca038d9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b220950aed214996efa3f18d6a747e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9fb1175c072c989dd960ca849c4d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8255824a31758a76ece021f5365805b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b851c978a5b03a9aa8bb1f1dd75a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b5c5e03e1303f5003ce7f868a3cc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed19869c9bc2186bbc5353f3e1a6ff539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062427b76c256a97ca511db7f9d9ad0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d30ecd6bacd3e1a4c822aafb03c1eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716443321de5ad20795d153fb6dd4ebc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76904e30bbb89d158d28a2825fbbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aa2a6a156debc5eece4cb0a26fa6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88520c38abcf2a7db40b45cc5136e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899d55ecd4db64c05ac576ae67e5a7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ddaf97a104f3f0fd79fc76e1bc27547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a57a5102d075ca385514509e3d95b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bfc7e9176878b4ba04bffaab7770449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ce75b8ec3f18f0e0c3d6393aa857750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19354f1dea5044d1383253994aec38a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f927b318b3624f4138697e74be9ca5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92750b40e1026fbe2af32023590268b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec8aa8e00116f45ff88a16e6a74b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f7a8f568ecf9f4a06964fa9f2c0aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c886608927e1ff635ad8621996197956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc4b7a5729a4b9b72e98e222d0790c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf58d1cf01b661b001f78bc667ba858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22135d52a18de02c8023804f17347d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82debb59ca8b59fde15a2f47e794ae0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e2eb67a1cd97af9d8cc65343f177a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c80361a38dee5da770f0d65a8520c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67f8d0e32069fda49139ee0265a81863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2532a4a4fbd5b1445b28acf6851d41f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9ff5986fad9a2a6648dc6c3f4fd0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f3491c61d658f09058afeca9cc16666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11041317cc2df4c9a48364a67555f79867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566d74143d6795efbe2f924a9b112968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ef4cfe6aa4c2ea236a2bfa77a820e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826fb81bdc26afd43c44df4023aa66a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f62115c8ac841db11d74a3f3d99171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb5abc8ed2189c399144c4f0ce25a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede2eadeea0893f2715a9410406845273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b4889e4834de177ab5b9ed0767d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ac69295e95c7874e7d66232062de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb577da8cb8106a54735be9b4aba3dc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c62881026633e372a0c353d5cfa21f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e318497b43c456a68e25d37f73f2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a36f420a9afd8b521dc54ac84412b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3481b019251568dc544b83fed48dfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547c853e7c779bb4f7586db3812a3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6532fa021efc409359bf2318a8071d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf132cb4eff5124045f76c418ea9086783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c36a95353ffe1084000983c89234884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f91717e90dbf9783aaeb15132d3b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b3202ba7421fea346152ce9b3f7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3385ed19b4b9b494683dd34e1b10487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7235c81d51b5fe9ca177455434ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036da5421afc24365ac11571d8e3cff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4567be5663d0f49619213b620929090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032750416faa8b41a3bf773b0036fb1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920c1ee9c413dfc512a7c6cbb9374592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839e8c1f36909b778a4166e0a7ddb5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aede86ca0d0d0f9aad32edf022c70c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f549bc37eb9d3222cd3e3a837c1e0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70145073d42c34618ade1e498481369496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a693aee72d23ffdf85a323953d0d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ecceadd642b7a21a05e4953c3b93498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94f6e103723f5bcba22ed8931ae2e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8510f1af1963c8f3a9169428ee211b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196ef16abe5c817c1eed1aa34bb5d06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a591c575409f81e1f7912ddcaed77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a034aeb7a67771f308f1d8a9ca714103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1315cfa7a8c7f8ddb8caed189acb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e9598d11d23fc06a94bcc0c2ad311105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40fc9cf4eeac0a3a022429c1f38162106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1630322eab5a1f8fd9a29b4322df0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab9d34514e503e3612504ecb0f8088108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11b36b345eb30b0718e3ea345d3d11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9252b1f9baa22216c81066d18ea8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd2b88682bac7e162f4cc7343fcc61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194afa94b72858157aa7743f4f4131fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52691b566ce38bae7551ece183ea40d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329016f8e1bbbd2e037336e2b2a1119114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389eeb9a4730ce828e3243e8c3bc8d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad8107ad927b6bc4a864830927c75f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4da69aa3c377f04c8ceea294a11f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac3fb22e5ed016301a654af6cff8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42bfb4b113e1739809f1bde83d2349119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2afd704961ae6be24ae123f6bddad1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e1e53b6ff4613564fb225176539c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a703045a6bf0c9c932d147e46f3b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28578ea97469050c06dc6afeb41f987123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27984b4e43909d4f4295b6a914674a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f55f7e354a8250702abda40b9d3d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc70e4a988eed2e90fa75c2c2eafc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ddf21c0b9b2fd42e66391749b6e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e62f7d419f5b33a481b0584f63dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9483e8e4663f1578c2f4f81d8c85fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c85cb14468d2f3480d2ffcbf09c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2abfa7acd5ead9a87dc3168ce5dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909afdd49b5cf285300680cde96a1af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6440ef49c79243b983f59b15786722133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b130815c0571bdda54c58f0ad95665134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d4b01c0b6b038309a17e04f924e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59c5018d1ec5e964b82dd80bb5adc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee28eba671774e6000c3b86e1507f46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d0e145032e001ac217bdac1c3b8bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb6c9a8498701af13cc43a9fdbfd77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f2d6fca57ec4bbafa1515db031d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5643afeea32c4da57d15e56ad7c33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a5d8064abf71fa40548c425b7c299142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eba8baeb7c32f10d708dfe8747708143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e9136a41524a81c3402e11533039144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59efc96d314d7257e5b5c6de570ec8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04301ccd2ff2223355ad2e7d0d222d31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c2d2b0bc3f876e301d121c1feb37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac0da0e88dff2062fc8857cb0c2db2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad20f572c4c1f0225085719c24381149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a497863c084ec68c4d154c7b217d6d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b15bf84b566ba2da53c1f54a2740f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bcaa1546b3395f9ae79973cdc2c67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c15242884a6d926ba6b2b592cd53d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb72a06e4db25c52263f0ea496b8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e348e4c89f2cef8d0ac0f2595f582bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2771174dd5109bab50446b5e8edb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3f489c6d982ec1d41cd94972b523b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4340223ea3df08216eb2f62fc309158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e856f94ce545b4ca5ca37a3760141159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4b76e552222be4ab4b6e083dadf23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf34009395cb06bb16004d6d6271d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b43cb10ca97b801bd52d6ab7b36e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e4275dbf7d426cc5f1f4d0b47075163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaa00dd94af2d96f6f638b709272d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0063539c2eb9a22ee6fe330532a4bd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022af2428ce12ca2aba7e693a78d300166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c3259cc42f3d0d4577afc50133b69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1062f68f5fd7cfe11340f6361f2ed85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbca2663585eb178d3add92a5e49f33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b91498428b274f3767e709f0eae0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edf5c788f4e22889f9c4cf9ab393ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e053acab34de1b16b5097232d777d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e690f3a50dde8a0b4637a89874023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4e186bdcc16f03034a4902f20c893174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ad71db09bc12f9cb84d1bce9a173175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a1fd77c59f98b59859c1ccc9948f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aee3dc477c5cda57901a8debca5a5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7beec3510705ce313d6b31cfc3a2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3094081d644b250cb6c287ed83f81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b653980083d7da79de7d9e87189a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40a309e033dc20b4816f63368b16fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c67a8b07287c8badf4a0a48e11518182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcabdbfdca2df27367deec09ea7f06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954c72cb06b7831cfaa329861c1b104184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9018e622bb058b8b6531b499843be9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0f07024291612079189ce6022e57e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500930498b342bdbcae66c7ca806094187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad53d5c0f353769b8e2f08a20a123d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526589972f140dc5bba65d54aa687da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a1837e9f262cc8f7aa67912c4eb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e008556fe63992c1914e15b58e0c0da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d7cead989a3713d560a019ad6a34d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97947845c334e95359597d2a15b50cbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b97057ac759a440fbc7ba411789515194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d845e7036e04a7dd01f024b987d4db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917deedce04d00dd023e5a147b58be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a20e0c33ba1e9a39bdfe9d166cf24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d49476cf5c0fddddf2aa39ce0f43b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9b85fd6a9da9992155c892db4680d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d917058b891b8866b16ea6114da632f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322272a98129590ef159ae714b372e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cb0950d6557b5f4c3857fbc95fbfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d6707c6ce2a4ad9048109bae7b5f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944361a2979c832e278c66b2aa77ac3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e104da395eeb04c4ca5b70221933c3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9cdb1305bb2767032e49e1ce26558206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dafe6ae96632a0ebf71dc0c1f6798207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e9beb2094ac8cc6947ec8cf5364d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d498c6f13db6b40490e3e5d4ed2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ac73b184698a55c71993e2b29ddce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107076a0eee5071d166b2ee45d75fc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f21444bee404d0a2d6f9ddac86243212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e138b05f16ff9a94cc52fbdf6482a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b221569547161dd91bfa2f982b41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202c6c31d888cbf7a0375a7f2456abe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251180046d7c43709357a42cda2aade216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded6c26ac353238d03871399f5eddd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ecc8d862f9a0207920ccf30a26397218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbcb9ea68f6138d8ec0007d101e481219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31b20f491a3747b3c950ff726f3c2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dadd9e57dbc9843c1afc377038d27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a930a1360413242953d13ceeaf2d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084155265cc57e56109bf37cf7b21129223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c979ef7a71f767a2599f93b1a5432224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6dc28b3556c88e2c5a2bf3e8aa1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee655a4afeb77dc9c91e770294d725ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ad873162fc31783ff0347360bddaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df3850ee85a3f7b8c2e09ce630efe4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da10ce6b7e8f095f1a4dc884763ff3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fed5033fead96bd7dc1e15195a018230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6b821853e157f9ac84e405345431231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648f96341cdc23eef5bb3791811526232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fceb729f73d53992269e09e39d4eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10285d9b5d3045948fa4065e045c9565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133996e6a9d1dfa9c4d59e00a0a942ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca242f0a8094af4d3637ba59b587c54d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f514834ca1fa4f50bfd86d4eda7e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267967bac817d2e56bd8cfa42e534b8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e80c7dd5445dde2c5eb4137aee27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977d8fce951e2063a47c391fb5a0e22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98777b9badbc183679fdb649299cdadd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5c4780157d63765ab39989c532392242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bad6a9fdd22f20d7259e067a68758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a88ef9f85cb66319831565db77596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a430e9f07f2aea344f9b0f6ad55dc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba84dd6c93f66ecf80830b37c63890246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df4f63593a6e1a9aeb106a4110d38c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86cc3b6cf93b4ef9699478a09cec15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46720b1bce916f4aa259e393de47d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509abb3a8f36a2141680116216231f3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010876416fe8e1d810bea6c131fec3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d79e4f08fa0e7c7fb0aeb292f1928252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d8c32e857504b0fe075f11ca06db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bacd105285b5cde0cd70fe1613ee60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60dce5221df0eb914b3442facbd180255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4cd79eefdbf21a19c58435c6dced9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76c8a395ad626695eeaed78f3a811257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c395bf066fa1cf17d0eb342f27b988258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc6d71de3619aab1f12b0d56cf05d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a88ffbb05aa9bb90bc087f83f6b43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b005fbd58a6294cd610b441254c75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a75dd96cdc95c177cbc01e97ef0a8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd6b1acaa80f323c497f81099cf841263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815dfaf0cdf204756054679e4c8e306264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb81204fcc439c6bc74ca30ee6ed8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282d490f5621edc92818751b9192203266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1bdd503d2740aa42f259b7d4b5ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28a14846cfcb7df3a2f0540ff96fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15802bd10f8b7528e7f1ef09c2728269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8195b9f656bb757f5946b99e1a0f5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcfcca43f01c2a309d1354403161ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7830bdcace2a26d7a7da488ca1829272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2d35dd18f778ae322d7c6fb288c09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf276ef82b11056a1996f8d6f65958274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a4c42d557e1f56e991d8694eaf92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480f80402a0bd6c2dc893681e28704276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c57ad6a2d51eb01a0c894fb062b98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d8d03920462e01cc12ca4b6e6eef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014172a209f9b0d09f7608a547331d4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5db4945f9573df970671b5234d04f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd7c5682ab5f977be10edc0686cdd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb362f4e8ede1d608f802c3484d842f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112bc191b6a3fcc7d1785826f0f8f58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41881d4b4f67930fa34d22abf91cfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6ff88c908087c08c4b6449469b551285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b6a3e146e6d08b069905f8b40fdcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0475ac8390882ec9eec0f5c227a403287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de165ce6f1edd64156954465dfdf59b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e364097440792d37793acd0f6721a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b6e864d64aa4922e654dd34e1e682290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafde525a9ba1b2e90addc971305cab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55168ea5d602c2e95258d56755f348292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe768eab3adeec3179d820a5c83e50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf49823cde7564bf11b004a21130f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc10fb13afe1b595a63ef51df9addf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6394b46b314f72e91c5e14084d9e1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f0955934e0224319e15e9a2239c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006d4c9d02b65d4f798678a462576f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283cd879c3ce26337db546ae9568cc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b103a17a65a2fd629ae7a153fff2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebfa6543f8ad36796673bc19b4cd31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7c47655596988275c6aa9d352ff24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d2583aaab761dcfe2b8d0ca9943e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8151fb75bb245b33902eb256307c528304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919346939a9ca0d69945a685e423baff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976bbf09fcdbdd53c7e234159181f9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfc1838d237bba5ab08f29066fb7de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd590775363fadea7ac54b006510dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b3e39b91fc9c004f162f0e00480c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045910a2729cd50d9bbc74ae42b62ca2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec9d214628d744519a4964537f4544311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecee9ff6937b8b32bd9bfdc54fb604312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265036a88bb90d88449e8130f212b65c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae473c1ed00290e0f6c2a9b8f5d92a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c54a88a189cbfeea7d57ae9ccc5518315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359a714b76f24a27780143cf89c095316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a1a8ddd061ddaa5bead817ba74ff2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89c1fa06b8c69fe14141ee9f771d98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5067bbfd4bc7b095dbb292c9da210319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed48bd9af46190383ec63ec23cc17d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b57f0aa23ce9f6230d0cfbe5003a54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c1af24301496533916fe2cf13a3e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438f8558228312f2f2af1eca1769ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110581ae15624965a966ecd0012ebc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8431a9f21552477ce1fac7f11f63d57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c2cfbecff1d03786c8fb36e19f80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadb45c6b9f38debd66a975b4db6f88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0d235ae3e1e2d2ce4becb419a078b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43353f7c73741c562b3025ab78941c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18774b7b2b3967e1f3b3eb4a9d11f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62aabcf8281a797f05dd6c4062d3eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc9dd7a0488c52e98b28fa3a5be3a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc84e294f80f1febd12b4ec13f88b79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae53c247327612d2a49b997e0a2d58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808e5f68ac1f5e9e0c128d2de1e9a00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b79385d8b744b569725ffe85a19d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6a82e176658a26b117f42784084c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1043e9701d7f0494eb4c946ec26552338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c7e75c2799fba032e034cf2d7e11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58cbc91db19cd71653f6c6acc200e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f9c6bf2faabb4ddd133b02213f04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bb9bf31f108130b2ee2ecd5e58e2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4b490c5c84edac5cda85c20ca063343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087156990e4b40ca033c5df5e25bbdab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eb5d44496e5b436d067c85ba526b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e85e599147dc899d1d2626f13700a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3fee9017179e10f4562faca23e5f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a398b492a443732b50f3624bd7f70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722297f2402dc922209cc3038df2a34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0b50d6f03fdaf23aa47fb7c61997f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a10d930438ac3cbd6f29354dac717c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e696171dc3ed2fc980b9e1d04fa7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d5b7cfc45b5135d3d7f7fda997477353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e259422e1cf6ff8d8194b9d77ca8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d3131f74db3d044cb4fae20177325355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53459a49afc07ea7ba5eff454c0e93e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c1c38dc8c6fa8e0f8ae50a7aa377d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96086458281751cf5bf316494a250d6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb0659b339a8f2c1cf7ae33fe3609359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be3333b087397a4123a9ba2dda005e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc889bee73cead5be6a25544e61aa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99797694be1a610991764613575640362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbdc2f7f3610e97ed508daa2154aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeabd0185a4e404e1de63c8f1d55d13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfd14716300b172f2457577978f0fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b5acddd051e69bdd0d3acde32e617366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef90c19bc70875776cbda65bc5ca2dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09313f924c5846cc691d9be07ed1d13a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82d4b1ef63f4de5c0be491eebfd8fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b90ccf8a9ba643ab994c041e12e7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ce637e57f62d12ae1ef6873705ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b05670a1516d02663f7f0a8a63aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d0f91099a273ddb57116ae6c58b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985630f12ebbadf50c07349e39b1e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759d28873f61bee2d6fa2ebb88bae51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f4d6babed056373403816a51363ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c6913132765113c1fc689358e76b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffd065d0cea9e4b31a0b83cf046597378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ad4466e40c1c13a02914ee92ea162379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c659e7954ac83ff6c26fc47df32e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fe05f91fcb128a54ad1dccf3074b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2f66b1bf4361d160fce2f48aafd88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe087b3b8a08e4610fb0304bde55855383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad95ffb4f8b5817c83065baa8b84c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb073c9a392983d137abe01f7d8888385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b1b1f926709db56c8b2fc2ffb072386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba16363f92c8f97a6cbcc1bf2441de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10ce0d016f39a03068a555c33b3c0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1e55487109ec321dba11d370bb997389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5e2a6200b6af95037d4818ad96963390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d471e677cf4d06223c7755c9b3ee1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b8cbd7c3e604e840a83ae3f0ad35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ca13676b6e4dbb02e67a7e801114393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c679b872906cc64b709502b67ecfc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf96b264e9d74bb9ef84705d191e951395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2666b42a1437996620b97e0b3bbc651396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610bba64c123b8717a8e76b4aa858c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610cb05cfa11426f634e5018e05aa68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aa2a91c76146c31cd3142374631bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8d5ca9014585d145d2b0c64d49c69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ebe6defb53914030fc7b4f0c00e55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265267c1b064caffde6b33cbc05c59a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b917c31ad5275170096ba0aa9acfbd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b3b52ce39edc09caebde2d5f2d6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aac599a504a60751a1cd6a0f1f032405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba569c09d2d5ea43b4091f692fd73ae6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838bd8b01572ab12d1f52e2a55bf647407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21274a0281e4bfff27c0942ec1dc86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e7c5d2eccb102bfe62b9a190cd7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17c234b24e20139cf4337c5fe376f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9b1843d94a3b832cb4f2aebe269c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c380add4e0797d3da9a40974a237412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3a624384d6a4f4dda5d0dda8e4019413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf88e41e6cfe2e5c5ce6baef1f49a02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d716ace707d30701ffed462b46583415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d482267df19fdb4710cecc37e5a2e1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94050746753ab142369ac41426ad3c81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad38419aaf1ee59cc2467f96abfef2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f568842e9d110e3ff5cb3641767c11f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2e9941948cc066e054ad117c3fe2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14737d7cee5f98097a0fc21ea04c8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d6ceede0a74f8571e6534b5cfb5a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc3c0c855d18594b63388e38514c64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09298d0ee02e37acd37c3bbc3edac891424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc307edaf456fe0726125d1d09fafb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ca4c3761e2d7abcb58c5e94a3fe21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddde71ef94dffad8dd3a7e9e1f93d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dd4097cd427bc637d3034b9127933428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d55b710f1928a5499e7775279803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96bfa0f180fac399563138d273a0db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d678fccbe02acb75a6cae394a87ab92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e9ed75741fc9cbc81e6e242804e32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f240b15e35ba06e712c8130ebe63f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b358b3cb11e39427781346de67bfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b1532df281f74a35ce6c4d2cafbe3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce2efc02c9e14d61f0321a54b52bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8658f79fd9aba19b303daba521ff9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aa3e0ed64d02c9ff02300a289e223438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba54b64f39acfdad04fb3571617835439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f6c48512ea8c6f06508a5c99e64a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1573b910140b7d3455dc660466d946441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d670f900c13e518760885963e0a28ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8cefbd2c35a91f12bbb867074eb1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db349a69c5732a2d146684e1e45fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d766f79eb0eb272c3b4946160c274445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f81c59c58558f968b919bbfa95d9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a7987c737aff01e53f06f3ef4c31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3177138043567c0e7c25e6a659fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f0766119711e196b25b57f98dd5f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18bb82e6a4fe7ca18defd04f62677450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0e0cd3068a81670552fbad6ed2c33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc6d88b0a2607c8fa2b419901aacf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09eb2a7d4d35f08d7f35a4abbe9193453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14bda2c00065cc6bbefc80a7f5cd0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43178c923df291775623f0aafcb4445455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19157d7986e55a4057e47046bdeed5b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26988a9e008561fadf6b9dbada57aa84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeceec28103b75429cd72a3628e273a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d34bc7e19a2c9360ded12b48cfea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9000a7370a0f48827c52584dce68242460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae72ddaa982845cfbda6855ebaae33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8f38f2da9b720c507236e071eadd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b6b51d74120e676097ba7f789e8a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660126886d591bd87b9754ac31512e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f26b22e7697d27e4702d5682d5f8b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb513cc951ef5505f277ea6e70b49b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6630a6743f3dcadf58417f2e77541a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464db6c3d8852ee76222b3085b462f44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f63b0e65a1ffba576ea2c3ddfc31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887a78e484199dc924fe384a272b530470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9698db71826b240ad706352255fc97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7786fbe564e475a8d287bbbaec954d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4503e514d0ad670891ff1eb543a6c88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24882da8347fa9150d9397061494b6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23837130584c8cdbf0db129dcf78f3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c8fbd7519f1bcfb1149aec2c9273a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adbaadc57559e9dd8abee4dee2cbd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d033614cc23f05de5cc3d34eaf52f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503258c0265beb3fbe1eb0545046766479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d93b6ac92b6e7606c3f9014dce83e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a1dbe17db58faaa773475f9545e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e59048b89903e32ab5f05d34b597bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd433b6b44e83f7014d888c4cccf580a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218477d040fac7b7fa373832b892655484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c2c60f8ad157a3c87b2dae51f7d72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fbd043285a45ea30ee13479a81656486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddf4e038bb7e2d3e5da604b56ec302487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff508d88045c3dec456550de9c474c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42050779308d043adbb2d332c9a5a09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa15c7696d51a31f2670c86acb1134490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72eae11f6a32798e2afaacef3cffb9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6017b91ea5c6caa74a5c47c1f8c2aad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2a9d274533231f267874e7dd556e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9590c1e32b56d68c1987b31ae234de4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70feaa38f48a134acaa9eaadd64b026495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710eb52a4c1ce3c029a4de79a501725496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c314920ce6c68cf1c1e249962320408497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5228a23e008125b8db31d2166c7d58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c07c20db52cd0c42660ca1a3210cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc39db64921f2c837e11703de1e8640500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24764f4f706c1987e665409920fe936b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d92358fec13465fa1149595ea9293f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ac398b218dbb9dc7c2a94a5be6cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b497377f9e095ea9aeb05eed1045504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b1f468936e5c1afbc2d94a966b77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db949d0f60098b361b04e3bd82a86eeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1363ae798ef907a0a9ed66c4054999507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615c2d47a06aa9d1a4df32b712453eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a74e307eba3effb9368266bcc1c4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae64f1ca705292602888024568c47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce599e5e3e41994fc2a025fdeccade8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f4fbcba97ebdeb42ee79a182f871512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39557a7a11d7fd3f2f9aff16848f80e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d5e956ae5af89d18ebcefa43cdc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11562ff1bf4b58e14eadf8415264a6dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f24d611520613d131463f7b7c8c38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c56e8729b3fc1bdde9596f6212b8db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b17fc20954cc0239ffacda138c5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee07037d9822c47b9cebfc9220ceb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9b2ee8e10d9177594ad11f78ee948520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edeb6797bf80408fae63f0b160f6b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404477ee0b181ce9e74999abbdd94f80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aaad69b76db34c58a4a66b70d02ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ed68edf9b2850069df66f39e7a874524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e5c3e2997134243c7c4856c66f71a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cff796de7bd2e8d0acf968a708050526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cbcb2306eff857557073c1fdc659a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5a2eb3976485aa5a5c465d1090ec5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29cdaee1bcd3e9b9634998af17d869529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb664f2162b194f0af5aa20fa72718530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80899c2fc20811607f19863e6a95e756531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c072bb788baf3b5863eae49b8e42c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3476bbd4e5e5d70bb60f3c2c9045407533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c9ebee6e3ff2712fd5377c22313c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a57315a2918a7431eb75fb6e7115535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab9762a7d2534581539d5ce154dd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e635db6f4ab63b3d857ed2fe0af6b88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc640fd6176251f3ba41b17f8ed738538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305898d455512ce8f7c837a387eebe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd418a8837e5ca669234f6115c99133a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b712479c3946b1e791010f62d8143541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3203e919e7b74c4e526fe45d2dc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eb451c47e5030ad7cc3cd90646fcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee097e98a5f60a0e814a4b4c4a387544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8562f93340a6f8f5a1f607c4087af3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979efdb5dc94c19931c3d72bdbfb314546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15271047afebd6f6775cc8c2275e682547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b07f4a71ff10d09ca35ffb2e5a99e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c67b61863484ea57041c93f7e65d0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22505460a17a14aa42559f4e8a4d0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e26acae86c1bc68da67fa94b888e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8ac76c8bc47249d39a850ad7c7c81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3bcae4e79fd3b19438e725b845c73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff635deb83a746edb9d97f8dbf6f47ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd630b1eae56b50e82bfb8e36d2f93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe33863a7d38e9fc8740cf98c744d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725da1085dfe583d6949a02ea2b45a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87713401d6ee67079c2755031401c723558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaab0b9d553bb900ca95dd4173099ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57323cd8bc61864eea50051b768730560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e9df52bb38b05dc7c50a81395d533561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78bc9bbd7906bef5aba92588d814f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e79dcbc1e00cef53fd3bb0c0f6a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6744f222e560217486ee37f356efcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d0ad52d3748e8209e6ef781af7a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f3693d12d1f0dc1c5d7cdd301d161566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380dbef9fa0ee13815d0041d5644356567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a631ae62a46bcf784984735f3ddddb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55f0af02a92ee9062741d848d8215b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234039b565e35ffc909f9122e29b6b36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92488b703f8ee47f37c3029b185493571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f9a8e0a4f781e1b621fd5706e8ab8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaaed23f3d1c602eb71a09bb9c12ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b77de6fe14592ac8385cb2bddd0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2736ab5416e56833f7cc2618fb21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48086b8db1b762cf0995279a02e3928576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55975416ef4f62585f72b563bd8fa1d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f10ea57303614848a7c513bdcaa7ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37520b7cd0e19667f39206a3308b3da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7d1550e7ffd4de3def31c513945cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd2e1d6c1429f6a52603d5e93ae9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62cb792228f5f60fb02103ca90575d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2771aeaf4c129a45a39a88f3b08b7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a001a51d4be94a1aa5eb18aba0ba09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d45daad084f76a77791c81dba4f8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29588ad99450acc2217974a762afc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c38676afac1f8f15eb29e6792e8a33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3032a45f23ee95544fc3a40b76a2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0f8eac6ab58d46512bf0a6b6652e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd4e7a5863aca7945465ddf359f0a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d10ca5d4e1e9b3634884231439c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2878340e21cce92c36f2143c91ab60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4fa0f67eb4800d9166669b3f3aa65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f72410dac28b42ebf5a57075f51c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5c1774d750c70933c1d6f9b729b69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dfa0552fc8795247d5edd0311f07a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc68f298cb2912baa7c9aa30587de6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74a09fd1be15b88b7d12ecdb4326c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fca40320f83bc0dd2f38e3f1ac88e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20e2ba4fc9bc54e9cbadaa2f9e70e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b558f8d7676d3fc1e5fb0def61fc775601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f738db7d1e97f59f3bdc582068f1c83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0200bac16112687335f8177aa8d7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028a642ecd31d1cdb1eae4bcc073979604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a776a8117a06867f152f8db4785a10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acab0224cdea946b28a5b86ade7ce6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de57e29805bdcd7c7118dde82702fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013736d126c464b6693148fe8166ab59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca74a38682d715fc647a32334a9742609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf09a431127f7dd83ab3a454fa092c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f998812539c9f0c65df5c1eacb2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3437d0ddf837cd28ea084d7362b54f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204784c0f37b87e6e45558dc94379fa4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4628f61677faeea11c3b17febcb2c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2e0782d49a1684aff28b505b4d50c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f64e988c272d4d5992479f2aeb581616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411785a77edf3b0286c6501cc1c51ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46665dc2e09133dc6ded1e8183cb711618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a1743c64e3d3d5c7aee05795b62c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ae73eb4c96d2257080d04a5409d53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f68754cf142d4cee147da29e1d4600621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337fea9d38ab7287d1203a353c57770622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa17341ee35519c769547fb226d0dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619014918bc924747d2a9b049d059739624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1438c11c9efb11c89943fc5f7c8de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af6235c6ee0c6cae630d2f333797a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676fd04c2fa8703623a420f5f9efff3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d61a907e186b26942cd3cbb585415628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27fadd76194df3b6731bac8a54b404629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e2b94c9ab5ced542ff047e457968630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471574e4a8e7505031dacf64f31c9f10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e251f578fbbc1fb4010774ca2754567632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed2ffaa80ce073ab2d9a672355431f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af8616d4cda7882e0ee13c5a7737b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309845d82417e58f5fb1608a8aea0bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24751b364523a4f720226ba278dc9c6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150959cbbb34da12df61ad7a2cf56cfc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc7e8d1d7a6cab1da88dcd1ad189f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c130db0b7ab9705143aee3acac5f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ba7fa70ae3a4acbb2e81c98ad1912640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a844bd61e3fa3e555d3739ee0121892641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02b928c415daabe29ae84e0516c13f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba2454e80e9eb9e4e4cf1e59199859643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde0a948edeff9655d48b4c4b30533644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8153d4b1c64e44e35ead38a4e64d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14686c0b8aabd6a6cff6260c1564b79c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7253278ffbadbe24dacfd492d471a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deafc04caf384f7fcd74115eb882fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f1dbfc4f3046f273f9f7a381e1a14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31947d673efe602a20d0ff193a453dde650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b63da6f883153eff4b2b133c8a76d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298c5f12cd0b73d4ca1aeb574c3cbb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42833cc4f648d1da39b320510d6501653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e8959b314fce3825ac7f30556427f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad97f736e1d50d529242b56b9e2fd8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac76265883e1193ed25e3e13ad2740656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221eb052fa99be08040bfa75ebd2957657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933d5842e5a77e546ebcaaff39f367658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaa0a486decf247ee44b0b124018db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb33e678e1beb7431dcd7529962137a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026940143b7fdfbd9b1d75d7501ebc9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035623fee760ed3b70501d96faee34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6e4300ad8ad9cc668759ecabb1fe2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a509d357ce69b4ca39250a2202684664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed52bb36b769b8974107c902b3b31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb4a64589518af65822fb74ce7333666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0060b80985a265db752a8af05bc5703667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317422393eb99c739880d65811c0cbdb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1742d7f2817f7f2d82b185b378aae8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052191d86c304581470daeac2c15e105670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3efa3f1af1ac7677c082e7be75010c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f156518c2442a7924c74f8b55d23e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb7315f849b0f2a733b53cf2ebca9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdea15b30ed2d0ab22cf598fec1b96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dc3aeff0ea51aada6559fa7e0c9e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce84193cd87b1a7bda2f0d3135368676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdc2c39c45d75ac4fe12b084bc8a0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a380b72fd0717a7317a017825ddb9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df02171d72fb85f2833a7101278acbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e97ad3667ed3c1a531df4809310455680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d77e712e7608abe591c4bb2add8757681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758abc7f1f18b4febbff11cb8a49148a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984cf459539233f1d64d399290f26fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad54a019f75985fd7663977923a1f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d22c8d7d95b0947955847b790dbf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e86f37c090902ed5073d7cb9e522686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042c669237d6531b49a53129338d54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841163f76f73a71b1cf47893ad5d17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc021fd5f3744b76ca70c902f8e3be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00523dc82c2b5e2bda8a188fc122aa8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934acf87993504c32f6a9a0d4cfef84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fbb0565809d46e61c208f1a82eac6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe16c40e279aa0548616acf3b43a7a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a51ff3dc33c74dab0f0902aee1749694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f45fc92b48a007c1e4ad11c682b25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c00d5739a476749778537ab941f207696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de4271c73bf110a56c715152ce381b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451de3a3305db54cad46d19831ea9190698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a640a77d65c35cc6bd2f28f4b438a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489754293b10b35cec2761dfb216f607700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9164c81e2c6364ea2565b4f48de70e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476349cf6bf2e913650579b41a544dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8a494c1d4341db3fb507a97555a33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b14617a59d04ec0d6931c85d3a06d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2230bb509a2bbed6ee11b35eb48ad3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b0c4ac6a51f83266607a7befc158f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb57f7f8ca549cb3930e012422a075707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463da7bf77bbbab9d49ae85f3b2e138708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef93ea9f7e5bbe05f3aec3d3f74f20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f482f85507490a273af0eccdd863c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771ef2d62f1164aaffe54dba6aafc36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9c065caee3aa598be162aa5172349712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f44014761a231070432860c862e938713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbcdc43c3bb5a5ffc03df6646482bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5b1cfb451c81e590acddf54669fdd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009fa5ad3fad6c5c5e8f2e1bf02a09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26904ca75fbe0e67b97e4c369061c29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4273b5d45d3578f41ecb5bc70ed7595718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07780e66a2ed97709fcb3b17614edb7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f532652bcd49e168ffc31ed933f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb0ad40139989a7e2fc8ebf53eb511721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d389a66c13ae0d32b1bbf709949682722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5cc733648c3b1d7d65885720fb868723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7cab2b5f1416b92776dd32e18bf9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee64209ba7d22f5e29ee38f81dceef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64dcc20acc640f44ce63d99eb3f1b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f39549a8ce2606950ba37f450aca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08022cb119a9cb73f7a6da30eb249c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb4677922c3147b7e1d50d92308ae9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f92cd598613b37764fd8de5cacafc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c5af2e0a81ec81b7df60452cdcc7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f4e624b69856446bb05e4073b65ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f8bbe30a7c6ea1e05b32e5c0beeed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f8e082019562e3e39dc7fbb8cbd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f66f1e23859b9f09b657843991b59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdf5eda98588b02ea7e3494985417b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7cc5bab030855677d4bce5e6450c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c154c729854dd7242110bfb0d9052c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131af8aa66ce920ac51400e45fe1e93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ae23b79a8ec21f80ec6e182767d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823dadcf0fbb857a79b85313b3eef8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee0b5389bad4f511ec7d29c2f9877d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a79b4862cb7bed4b5779f0a10b9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d750740b9fc72b1321743742ccc3f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038cec4d8b7440e8466b6670d763ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae267577ff3d613a230857e475a6aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8f95d61dcd0733684aaa9052a5ea9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334e028a57cbda665d5181863422ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4db7c92b173ba802f8e5671e87f69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a57536aad36289717f0c32d2ddcee8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dad9c01d9be0d716e5fd82c97b7d16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3ba2ec1219a058d1d54e5f5d2fb35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23942d129d4e65822fa25b50bd622b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19187ce538359e39a86956070eac176754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f6761a8d8a422face7676ab682b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233e524301e78ac7841dbc2ef5a914c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645994e91c67aa003640ec1c92c294c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9814db10e754a903cd4d8b020c43ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffcc7378457592850b117ea691b409759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>