--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6bc18fbe09e3c2d65bb3bb013db01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec73d7c3bbf691a6e910f96378826a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf29f1521ef833969538fb7e3737da33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418ac15ac49708bf7a03db237616c5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ce09e3c7e2e7c8af74f2f782d58b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fca1b284aa271efacf6e64e6b1b5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e332a7ab65b847ebf9f65c4395b117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965fb2192be079e9d168ce043da42f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4420b570847a48835ab15bcb25ec709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61c16fbf408c889f78b5ca29929dc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc332e493f2058111e269c950f7108fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732dae6dd57161b7e2374ec6efd501812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db183927ff545031c66364d271796d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51adb13a7035989c658d6c09cb3f7a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce647e3786e3fe1b8b0d22d11fe8f2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a5ed6698e3172f31b399a41f2b1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48379d5ee601d0b7856d4e8b65c53df617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfd6d3aa92f537891985c53ae82b2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b648a8075f5d559549eb873e3401019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751731f5bddd1a3421d3810fabd0428120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4954da31ab72dc3e80e86c90ddd76f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340a7f7781c47c239757d5662d36c9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7900725b8b87bdc0b4f7f106bec449723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e010d7c09a19f29cdb7bd8d52b9728324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cc74dfff9ee122831beaab35d95f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3da78c5958584bdfcbbbf979624bf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae948880c4746f133da941db888e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9263d93a358c4a16142b807cf64c08728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5014b893fd699e4a8787708c4627229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3efafaf7ccd2c991c1bab0a5bfc9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69aad68219d3d035f2ec9eda8891031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876b48afccf3058923249f5ca80ef832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2371ba06b3ea08205e31d2ce1ecd95d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e72355ca279c3a3d387258c3b492a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dd8bca7cef9d8f9f26e96efb3078435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc8f066cb732651bec88fe004ed8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037356c852dfcad4e2e6b3e3f5d88fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d73090099495098fbd54455b6e0b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113f0fa25fd2a372938fa3327adb3c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3458f91b064b2d138d189d6e08eae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753948b96d637e83596e48923f381ee641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f078abfc1505b08a974129ef755f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0746e2320a3e6f4c21f0b277647b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e2271e5c34810729730d66b6dfb6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854d927414b51992903fafc944c6d8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea72f9482018178305d1a3616173db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be030db60b4ecc2ffba1ec925c465e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666d9eb7c20488e9cc719554a6b000c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888a54f5f75cd82ae03518f2b487a6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdde09936a9f7e4aeada06489ffb4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911862fc842e7944505d5382e44db6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0d3834c9c0b3e3dbb38a28dbd9d2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f72c510df8e04b5b43d0343f9e7b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5553a40464d65e038c7bcebb84de9be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6ceef689e4f1d243498fdeddfa56955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2464beb244ecf8d4ae9e635adee45356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397bfcfd46cdd759f80fadff3103c9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb2f27135b6b89929b0db1f429db958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5cb414586286fbb1f035e8d6282ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644088c9fc32f0eeb27a4cec35a95bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b584ded8a7236f3e490ad7200b060261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2206b968a92d17a2ce355e18814bea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e26ca8a03e4617e1fb3c04785674cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb3149bd322f8b4373cd17332ec93364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0099fa1144a57653f8374a6c56c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12bf0b91c20e8c5965edf5cd42be8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4cb35153031da275d2fccaf83e95667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55c872bd453d1e61d15e92482fd3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b610380318499bd92c02db801287869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b406f62f9103a18d2af123e2b77063970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4904200b6a24bb5806859b56ca94671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec560b47d90b1895cfca12f9454712d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8686fababc414da3a83f6803ead2a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd9b895e206e7fe4f2ed1b3d8c6d4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca108829c7c887b0dc3e00f45c0d0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f528cec6aff865e3d8eb56bff21a1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe546da4ff2a5aba52efa81b4512e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb31c1b27bbc0c3d68b6e3a0684f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8b83681ef3ac2db787229c69f64079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d60a41de0da2e64c998c106fdc828680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91f2219a54706e106e8a0ae02bdba381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da796dd8d6617fbb6cfd63ebde44582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561c63f29035bb1a0a03c3521930f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adac96d6e79382de3255e676f122e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bcb62120d48f445ec99a785d774e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207df6613e9e1199acfef79950428a9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9f0483352dd49190f57d282f771b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8c74e2b82ce8acf499c2e1fa278c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793547047d5077793ddb8e9c434ae7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99d87f6e6583d4fcc9f214c0c9ad3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e5f1677122d006e13e839c2f0c24591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115d386fa34955099155011d4eb5a0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12a2f634d7f1733b89fc0d9fa5def993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b7fc624e75a8e2d3adcdb64d992294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c2164df0929296356e445311d725295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f45d98e8bf15c7da29d288d3c99db996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c0f9e6b738d9728be80a2cf0fc7fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541cc4548018a70c3e0eccaf61cda7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312a7c44f2edcede3c2c84703342fad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0531b9711fc02a971a676343d8507100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a367e6d295b466608494bc9e06265101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1b79069dd035e36ead706923dadb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf2b3a66b7b326ce827871c224a394103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0344f540ac93bae40ba3f501b14fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a72b4f16d5987ba36d67715bdc6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e3fe2871b9913110a6282e9d1fd51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a85329d998c14a62e1dff8b0337d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716bb1e58f6837e6705230411be8f73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad222fb1c9148ee54ca8cb131f529a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38f189c0ca50a1e5f4826a083f6dbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c31c8596619ab96faa8a18ef15b204111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1d4b55bfa2914c00740a717c0086c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481929cacbe0465a260f06024c24ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74a3c3fead2165f3b9087d56ad90d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1221b756a03cdc23743c4ba3a13c45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e072350c5ac252aaa4060ece8574116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2720383b4d8621c4a73a39af272234117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5190a9084ec73c6cd03dc8e83642d70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c0469d546cf29455ebd29f5f505c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef9e489c533983f671022f89c9a9c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae5c74d3885a2173a11a5fb4f9ea17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef251085928f3abb37c2afb67ff4cc1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8213ce33188d92a7687fa1df0a7a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95247d1cf3e1252501ef87745b929dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb86fe57bcb8329ed597dc7875efa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d5012d6d673553100adfc6b50ddd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db96b6290c54c60ed306b6b394417c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3efb716bc35fc7336f135a0621432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0371bae6292137645d30b7d3ed827129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d51b272f16ba7456ccf11d6787a0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1847ffb48ccab3a3e90d2314af2fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f69c1667cada407c7f66bc4ee9373132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee1966fc59a62b9016b8975fe3fbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a934b2efc90958c7bc15b7e417ef6f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72316ff5594372b55b6287097c59ff67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c2020d7264d3d971d0e2f983661f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b8b2743187d12128d6e073dc40936137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5c080b80c35f3ca7656c04c75f333138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a29a039a56660d2e4fd9e8832423139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a7cd545d4ac456e716084c0de5546140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26006c629c59ea3a78a98a60678dd76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f35935090e2d382815d3633415268142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcab2a71fd3fc34aacb9f4ab621d81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2115b3869d519cbad35942e71716e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628506bf458f868e975d5e294799a49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8c1c92f3cbd67ba4f163c4b148b05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e317ed1d797505260a4f4e22e3a0ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a55f566af94d80b4185f947809424148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0d68e227d14e34cdd299ce5a939d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408d601acec8e95920236ba423eb9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e161d0a0917663aa64961e372a7dbcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a00a2971926a3642b33aea40c69f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b9034b3105b11556d38090e10869153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b3190d27fb3607ab6c14138daa564154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f9a8559d18365a5eff9836d04897155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fae5a7a0c98b0af20db53ea79e7f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092fdd7d10e9b5b3b1e6e056f8b1b5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439fe7e2bda91822ce18f1396e95ea6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eeee15e64e9d861e028b2a3eebf55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e0eb51190cebaaf1f8fde1d65318c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854a9e765748f06810c15f6d0e1139161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca015bb8dadbc52603934f611ae6505162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd95becee2498a2629a7600723bb9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a270623faf03fc8652a4deae7e1ddeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d4ab42499f64e6078f3e55a3468bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2a72bee76dd6a87406b25405be2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665fc26d36c788c9c13c022c85471a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a12ea674b5bcd8d3c55b9366335f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b1bc27cfa70236a7291df2b94f69a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047216f3b22298a7555ffa53c456f5b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6bc477e006c8ce03264ba947c66c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943039c9e5e5930ff4f114bc48efc91a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820761dba76bc68e47312a6cc3c538c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a84d349e723dd047ccca0875676909174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88984dbf732de2327a14ace7e8327c4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128910d5426fef44400ee0a141bbf60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc3bda65847b4d179b5e93408e1e6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f9d28deecef400b010c1af3bdc69a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7f61e4902abfd7efcdc412d57aa84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311a375d6ee6682008185f69d7a766e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb694147620ce512f28155cb29794f30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14066b30d874f41d5660ecc759bbf15c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4311b7f72333b62dd82061a841c65f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c1bb8829d4dd0bde8679f0441c6be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a1bf618c4d3311801913a6d0619e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b735cbb74c8eac86ebdc08978c492186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9b13c5d2b648bc4a99b0aae9bea45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf180b4025486a7919bfd5c4447cdd83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff62260ee0bad9de5a459a80beef9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c253cd9af2daa3c4a3a23562adbec4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc8f38193421a2378b0b8752751e30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3396a1f85c67f94743c3400eea0dd58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72857bf856de12f44e8303ef201984f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fc3d32de52720f12a912abea81abc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c568a50e16faa7a3d5e9e750ccbcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3194421eba5bdece2bc97f895daeb8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca34095e2ade47cc10d1fa95980a4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f38cac4f5c391ce31062e61a96227a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001d45eb3198a354ff0136ca40b3b5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e423140a70aae31e37d57ea2c0a42f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdd32262b20c8c9ce707f8ba55a392201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71553fa9ed6c89e71171108d10e23f4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf0428ba0fcf2a7a65bcce8ae37eef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f444cf1b8e7cbaee0618c1bbfcea49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee47691b6b3834d62e96e7614ed9d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33213c88ab4bc7fd02215a5e8fb8de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67cdca29267b025e56c36cea20e283207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5bae5bb0d8110dbfb0351de34a521208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943ecc383ddd3da13a1c80c14f3e617209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24dc766c312a7692f31f14e9d24521210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e8e2ba8a6ab9aaea955691cd3b2ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf3aa56f09652cc2dbd7637cbc962b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff184adc492e8dcdfd7c04cd7ddeb47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b7ffdc05a5edadc67333ee870409214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96c424202ec100fc098700932c75f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e824912c9d716c8716d2221db46767216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4518bb657e570c2438b92d45d92fcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2319636c0288fd1bb9ce1a8436bd0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539967496e6efa489afbf77b3247a75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee809e3a9791a99536420ffddf52e279220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172b7bb7c95430b4178e29b30b7a7ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c28394fbe0e8e669c6ff2a4a81c9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514132b85ec4f36fac3e2dedc1c28d94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6f02bc7b69068d42f89ba9f2639d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a0694d6b072cd566a8e3b2f56c6f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a857ef70eb3e234f146dec1a9f053c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b68dfef66aa1217ad557e03147f987227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688ff0ca8a060bf70538524424b961a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa6e975fca127fc18993ae42d5d23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2a359ec7e364c851f542af249554a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533be8c804c6af9f2b804090a566c26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102015e036c7b9bf3662bf135201fbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efa300789c0f92e5ca15ae61926fbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1d2a1e509f36c2676e9506dd9739b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72b3c960d2b6c4a6a9dc1882e03f17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f8b8f4c600edcf7c678c44b55f488236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdebaf97718caf508d6ccbcd5c3f873237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed9971aae05c965ad926d71769546a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311d18a27899e5625da4786c9179ec3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cffc89f3882c9520c3b1183993e4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e2b5b9b529f1cee8528422ad2ba0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7be7155371910cda6422a1a75e724242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a734b0b84a32eed3d33750fa8f183243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957b9f06807fbe5d574f2ca5ed3181244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a53b9bfdb2a12cb0a91fff3cdfa56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aca870c903f67b2bdc8611c6a3e33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24d846e423c0e0c73a20961f818480247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05996feb07ce2b91856aec694378247b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f350a52b9201896c38b58be5abf0b61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b0e2225a00ccaf4c01d584a2598e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fb05a13e06fd23089e34115406f45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65864e7b8255fc94a7d72e2993fa91f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c3cb93a8451c41da76dcf237cd56f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf9b760eeb982c8cfc463747aeaf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bcae62cc225e388c3f468021901ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01752b7795ff767e4001f6e2e15d1c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c9fa8415811e9070901fe3ba4255f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da594907bdcaef4466065d97b09e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66e3db9a6f305ed644b63004168993259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dcbc9a9c0b34f0064e0871d5012cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906838d97059b8570e93a6463df82a91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85b733680541dfb54f7afdded6df09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eb55068c2dede546d24fa7393c3c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7200fba955a74600d8f6078a24679264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aea5121c55f28f789eb272e0806b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d960a2402ae851c739555c0ea5e539266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79808f2c093dd13394c2d7d5b7503c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e37cbfb4d043ecfa70fef0a83fa24f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c32b4fbd250479e2232134491d3d92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f58bc5044222a2126045346daf03ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69912cbbab631f165bbb81e912cc02fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db12ab712bf2e4a29fc31ae1d128593272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce7fb295f60a7cca1b923ead6aab3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec638fa2776d41820971501ee7846bd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8fc9c8ad75c45a46b681268d803ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f01e54c11b15bb748546e96245e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b9faeb403c7dcb9fdc17d152b3f8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74814f008f3d06e49046128bfcff861278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dc1e2fb2702e6813e64b60cffeb39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df35a69f926805a33570276a9350bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210e2705bba29a10fc437f109f94e91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d244b2342a7a5a9d5d6177e1a43f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49266001fb29b69afe069b8df25a43c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84201c7365c9e6e695e15ae2c8e71f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22e01d8873024f2802f6f89000ebe7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8315a1eee3a8c241db1f091a50c9904286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89248d5af962a1d9dd6fb441bd085f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d70491d184ddffc3765f6bb57fce7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b8181da656e467d7f59956a8680f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4480182ecf5629b72783c894ab2b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9baf31b6d28258bf8517179c014ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca48c725e998d4f4d620082c4c9e07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d815d25a3aa97fded40d50a98c0c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87168a090f048210907d1ffceb2827ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc32ed6a19ec30120699ddc1041a98d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be15c0572095fbce54b0c634b59f9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8cfeafd16bcf4546113d07da3f167297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d7d108c9b7044f367e9988cf3797d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bf4d3303d575ea913554abacae9b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6ac31470518e6804babaa42bdb727300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe8f63ade238accee6366f5c056063301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ae9cb5acde441c6789c5ac78312f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d5d89ae2a04f4da24c22b993f9f49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebd4bdc79794c2ef713ad59218c3a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283db04f609d6a3ca5aa5a875cef024305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32061d0156951b9501d30a62756019e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405bd27c6fa3d4fdf5a2c05645f89b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75d1bdad5024a5358c2379f4dccef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565da00e1c40b9175d6cbc9d0b421ba9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b346dedffaf4ec66fcf4ab03722dc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf33f947bf85c532aea2f8742382fa8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d3ed7770c30ea81e08b278e6f993312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586f49b22e45461164489e7b0df58b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42822cb5c6f2bba94f2f78b5ec763e3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d1cbabdf876e95e03f0c737bce91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a9f8b66385a8b3e4db032af440a5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4f504802b2158167bbe0827397e9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a1551239bf1a7669ad51e7d73c95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dfecd7f077d67d420502716dfa1a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331ca5eeef6667390d97d76ca3e2065320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed532544d75ab8924f889245df80cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723c7feb24d45cc5fb173c8a5f1247a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e5896b41de6bb6f8c918de2f9fea4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a424e643a4d338e4c16cb483661057324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422c82435189b1ce3cf5177c51f35e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b7efbbfd9d374e72981c5b48a5594326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc59017ac678c95ec736ddd47231df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d8f52bf9d8452224f96b4ad51a8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e094076a9ede95c7a26d82a68b044329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260f0867e86c80ad615fa9a14e4fde9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d8090c0f90dd3aea75e52db0e1eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064a1e6efb1ea29f68c6afebc51a62c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a694fb123e7e0712d05f7d0594bd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91b61d858f93c38c2c0a18b9af3a7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9126c89aaf2fe55cf96e945b865500335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ab0ed1904f07120b92d800dedb928336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858ea5107f6a2d0d455a2786f5d48e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557932459b2f20fbd349c52f2a0c8c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22025a8fa5a234563b31ab18d232234d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04d13c8e231bef84f840c44c1df644340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcfe38c665a4b0d256fbb726320196341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23453976c9525a6d480cb1ccf67df00e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69fe622f80406bcf6592643ce233c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a61254c25d0ec5c3e4c4b80b0e10ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce38546fee876e3ccdd51578a126dac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73095d150020a7c94f3488b8751161a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaffb497f4de929ff8394e372bfb86a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af361700296ab6f6863df2401d60577348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699db56cbf3c853e02be69aeb59f58c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7059d863fd856b45d9c4dceab759f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed47ff1ad0282738918e178e802ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d1cd15ad279be00903aeb7be9febd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d229cb4f0320da9347d1bc5dc8f04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d5b8bf02f1878fa3c0378ff419293354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f997b9a7fc528a566e6117a6c1842a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e3ef1834138429d90fb3f5227d70d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d75e02eb2ffd474e5c26ce598a74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdcbf07aff740975d4ccc92bb143a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f8ab3105a349bf5b04637fccfa30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8003bce8ed938315c1486b1493a7f50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdecb377dd76e9694eed7a24126499e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f24c014557f0b1f181ef25a1392cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec85c2ff3e507e0385081ea4aeed0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724a6c0c76204e246fedf22f4366b41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8e9aa2225251f3911d334e573a6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cdc53aa6b91d2dda43e64a5199096366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80d5a13f94f8d42ff6ab401270b57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf4d65c566fe086f9965cdfa124757368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff78fd2893418e6f4b9d39916b23b5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0583dd15d62b64cd4f7fbffe7a02aad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f85ab281dcc3a641bfc493fefac0a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac145c09d06c832bf7d9ad4e4f2ecb12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136c046dc15968590ef90d0784a4f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5fbbc5f302042629239988d1f498b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ad5d0a0e70e288f058a71d320d90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc30c62b34a5d53cf7f7fccdbf4dd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ebbdf9fc890c90b70168c8ba73a4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dad6e611a4f885b0d3f857f1e55691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcb1aa0fab8f49651818a7c999242c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fdcc540bd5e199b17c0b0e65495e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa085c03eb59cde9008d6be3b52bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa952449468299035c114812ec2ecd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615e2dcca66dd51f007a1dd16d14b05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe8c2c6c76689edf9900798b0dd71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae612c48335294d479e106677c45091385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277025f79667576faea6a4a2c8a4fc17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d0f81c6bc0820e8d987ab5f74be32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea917d78c055640b848437bc47b7af9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b20879e885065833065dfd5b771e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00e4263949bf810d499dc5de7a0d7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fbee50c0136f07e8a7025798bb04d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b666aaa4f0551cb13b5474b08659e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37b8d051cf5f796956c95f5b16bd6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dd573b6706c75760c79070cfe52d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d2de0ce7be5b923fbff1a5f04d00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0085336bf02e3d192b6a58ddb6c7bac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898392dc278f16a1709638992446dd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca2e9b07ed2bf55548587402c79741398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e3a2f37b5d33e6db4c6e663e6ad5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60acac3f685c76847044cb9ae6042c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc42e2e31368900cd0cb31f43fb219401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d545e5ca45963de18788cb78dd42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19756d0376b452dfd201e7737e4a0fe0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa8447defee7beaa4d39e32190bf3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50983c0da82a96231649254ec6d57a98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f75906a6ad701f8c2d651cd2f46f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a392260ba0644c82686d0f0e87a60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43db5a59eb672f8eda23ab4018120408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db084a8b4f875784812ba3a94fb86510409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd859319d312342a004dd5038d592410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c6ab05f9be009028e29915e93c0b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97668b1b498c539ecfdcfabb74f3d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e41ee73ebdd5a8b287f36412c014b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414cb3597a646218eb86407491d2381414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfa8996366ee0c11e5edf285d44c86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbf13cf98650f43f09dbc4a1126c55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b5b110cc66da178b56feb838306c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa68e064b84bb62df8e02063ed59c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4230ddfbd2e38aa6beca9b059d6a038419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9820f5b900ff11ad2a2a24fded81f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88912a52a6bc725376cd7402604f9b84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec9219d126a867b14de517ea5199f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12646d78b44d2c6260c7a10e32b5c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162179793f86f869f9f16b53f25b135424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b7a98cf78845290fe335169144e99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c09171462a6eb790215ff37b3f75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294802e19ebe49ebbd8434fe3153c08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbd99ab1b8cfab5f016b1583717ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6d380e6fc79dd97df5619eb70b9f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c01568b13f261db60591b38b2ec9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3a99aeea64657e097fed1dfb036e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5564b03154fc159781fcc19b6a589432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ee60452140458e83e7a01f09072bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b231b6163ef5a9d089fda62323e4154434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0deb419feb9e42e1b71162c83fc09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e16d4e346ea86d147a48b5f41f5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda266269475ea9ab1a7aa23df9b2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587cda4fccd25afa7b5bbccfc788e5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb75ed4a0a408ae3218419e349fe99a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4d01288c4fa3f1755d5816f93c276440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1470ded0edb73c3c87fdafea2bcb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0164b736b56cb9eea9464a301f60de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebde5ad2d7ff31a45490eb3021fcad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feaaae4bcdf75afefb8a0f45c8e752444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e571111d20a23b5cf02911e187ab9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b1c3cb9f9e634c55c79f52d17b77f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa388daa9a05898f8e30abc73ca488447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe986a6ec56cbbec54b15db2417d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e940428313d5fa658a5253889c7d88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dad4ce40139c95e7bcb983c39dc26b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7095d82e23e02cd09c4ba0ef558ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9ac4bf28a89ab655f4ca51112772f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9da17659e32f0d60fe3c5f1050c58a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4955c7b0e650064d40823c6c2a414454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a262ca535e827ca6c54b62c1c3f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbeb3bfeaf47e9c1f24fe98a78ee36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dec5484156f05c602ca1467e50be89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2fc3148b9755d07d2f3e850e99221458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3c6a084776dd055f4bd02d9cf90d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35f7a1ea7166f5904d568b91cb4460460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2fb44e49909f806becc0ab24804d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dea4caac5b2da34492eca411854763462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf180a40209814ebb7319ec11638f12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a0fac5b9b9ee681f623a8e1f51919464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cc0911c8b7c16e5862dc1013817d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738d542758759a2b7d873a6ce1e3e58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d27c8c1084733635b2e872600e623467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f0e34d29aab63c5503e323bc8733468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa0adf9de015cbb5816134d83d3236469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b8cd020caee7d19d1f23f8b5a566d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520fb4cb1f6bf6e34615ad20403404471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930269df637f149f29c2774154f5aff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16b4853b44a81edc24f586bafe0581473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e221cc80a7cbc2bf830c9010f25879474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b41f257fddc7b194d75360f788e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9dea5cd90e66da499bec795900193476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1f4e4c80d10297666b450f17b7421477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd36b90c4306a32a35526dc4503f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c7b7622983a095abfd2e32981a582479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80254fe73aeece1c5ed2ec57c50b302c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b9af2b299f270e230da476d72407a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b901c16e8292493a05c865667258ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922e2f493f4a4cfa5e6bc8d1721850483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccb152708484bb1b818c8febff2bfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ef47dddbd2c70cde454117ed9b980485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28a8320601165697803d82fd10eb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad554536f986cfa9d86f96ee77c2a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e654cb31c94cce77e1d7298de2222bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d3a3076480ac939acaf07ae691af9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345539096c02b5743949bd225606d56b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b3db70788543de54a861033628f86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afcfcb2d56691ab9593fdabe5082b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cec153ff4cafdf82f36a937d8607d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2dda44499330cc130f0d6d70d64b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a0019a685f3a50665b69d228b47d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89c6c823ed6feedae1f395fa9f8851496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f766bbd2cac55ad542e5cb361f010f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526a220cf49128b962ab49ac92e6f21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3cf2d85d674dc0cd3a222b309054e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cba314f0cfaca05e54436a01e7c69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5c09831069590077c1258ecab112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0604922e3e20a38ebd5b7925355c0b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe140f0d1c9bc782f5e2dd8e1ca1432503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c856a2e1f8067ee5111fd179335000504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d52625713fe2aca6087175ebe0a12a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2beb6546096335ffc34d2312d8efb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75f152e86372b9a18dd3923b78506d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35dad39175ffb02c55ac2d754013b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba8c5aa6166895f2d54010d379d36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1c151b00a3a1df27cb0c2ead7fd29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e74256538b9034261717dca1357fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b96fa76b56f65a9d05fa392afc1072512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a156f698214f1d897df781e9be504513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ccd2f901cebad2c1a5734ac323a77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f9a3fb24a9887a187b71d29da6204515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576de7fd047c7b0e83f54a0e8d05f8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e214dbc5c9c031b23015ca17d089f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d58c2501cd2c954f099bfc388e873518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cb63647580f0397b2fbdc7e38fd17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb80ff4edfec0aaf5f46aec24acde6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f22e4e6ec9eaf640c0f9acd33e63f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18204ae67efb4abf49ab26f529d322a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c2e2fb227c817f96972b31dfbab49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f26d7c74cc14d3916790fff1737c66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8400b4bd77471f120257eb55cb9010525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7c527b4baae3e7d1ef70e4aaf8bbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23858365b6ddd400f3eb53f12b005e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790070105ba9b0bf156a3c82e7b08c4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512f818280df0ef752507222eeb04d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb957069709093c122f3a98f2316661530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6327d1f21b65667c42edb5a1385c92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08b92b947cc8977abff7e67012956d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2516f7cbc0f7e2bf913cf5a8c8627533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b112eac532ddac88984b406d44f6b69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081844947cdb9a41622c8b515bd08594535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df48f686f4e0d877209051513002c41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976bff01e50afe1e2124565a0fb5338537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd11bf7c3fe00acda0d3bab5205f12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef670a523f2c1555ba7da470e490d464539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bf6ad4435e20288f115e92d386066540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d37499df729411694db25a0e76f47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314843830d7203af9468e19d9bf31552542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca6a531ff8e93d1be549489fe2bd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c0ba6c15104c5c95a16a11e460d3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a166fe51aaef521a75139c582476f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cda478e667451802a69ee18d35620546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05083752267555b01478adee7d5026b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47f2de7c2842c240a9fb63a1a29eea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ba08f9bc81753b72a972640079489549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9928578d78233a2a13d64385e6dcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da332890a84bdb9cd7465378d854413551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b018fccd69e09e889e052662f34dce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823664110ae52c6c58b70bf7a307dd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e99a0a15d0437047638b2c0da50ee2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b74e650a8c298c3f65fdd968033f72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92502ededacc3c52d3e228c402da57a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b125c6de52439a184dc335a2586140b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5755cdc5d1bdaa6cb9c44416e39c03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4b905e9171ef2a62dc2afa01345c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4207ce7aa31941d03555d3dab8c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9d71a20d3b897aae41adc1a5c126561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744670406f26eb170294f1a018fac3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50516f11d970b1516651464a13da2c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ad88bbd8ee100909e0601de6a5fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b03b5476df394f141fd8913eb386d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8771e89a27f94cd9240641494ac0f85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201393fbfc1be48ca079b43a4f81a97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef467b36884c243e19b767452d1527d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6124e3a9e9292c09c743fb1e7fa1ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1b216b0a896774f1e89d832107dbd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af8736603d85d0c1981e86bfcddf7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea32de362c4b61c24a6608a2366a42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a415e944fc6154afcd72d8c704514573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b393e86004171877b42032b43381d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f34eaebb128bb003a8d23f75fd260575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dff222d7ec3161128f0c4df8477615576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201fe1d2950ad1e4a788b4607cef46c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b2381bfccbc6cebdfc6c3ad760b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692f0889313ad0b257fc7f690ab073579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8dd78d46e1514f1c9826edfee053580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebfe07ff79b6652d53fca0bfd9863581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e010a11cf1c9439058a4e57d77006e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dc5cf701bb724e7d8f62506cd35d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc3067b77d64f6d08131f76487d87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cf50f186e7278d9e257cbbf111895585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aa14699816eb69d22295f5d720fd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b685691bca8ebd250dbbb426f07bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ecdb4ac94c5bb4254d49854003d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5a0d60f0a9f84fa297c12d396277f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabacf0f99ca790949dbf32ef338515590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431549bc7f8ed310bb639fd260699e18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a9a047487e0e7d205a4f6c377df9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a1ec23f81966ac30867a421f69982593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c32feb543465e42f633100bc8a7ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166798a9f2dbddbb38797d79802356f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ee35f6b636cb0db7bcab6ac44a37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05cd90ad19fb84637e29c7aaa8b1f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3752f27e14d65db02737d4035d04c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c5311d09aa420330a50b50199012599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bbaad95f339c6daf3190283ad093d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041895c46661b76414167ba3bc59aed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b57ff268e2478878c4415077d2f55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf6fee008bc4f970bfffe6056da4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb22557d2bf1319ed3d266bfbf24e7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736d9b40edec2ea5e7e49cf3c992889605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a5c74e4841df8c31325f5f9222c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b84644e6a4b732bbf484bc7bc34f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8474d6b4a56ce50d19649782f08694608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1ca66f35d99e2482ebb30a81f9ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0bbee0abb880d9562127f0656ee00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f285a2294e3e99ca8a6f3ffdb655611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2931116717f84df5674eda4792a143d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6be6b18fd81889e9587b369534ba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b242a2392bc854842b1453362e893614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d196827403655fe251efe9388e6c9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901875a5378818865c9724ee50efd7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ee17508786dde33b2e5ece9af8a3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad175165c657a7056ebbabdcbc006618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305a39d07364d0e2f3bafc34b5c931619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a3bd3c6a76ec446b125f65d980db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f10e497a5a38de749b647193cbba2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a02f5a2a540d0d84564d118d6acb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73889b75eccfd9424128ed68ddc51c6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e29025213ab786a02ab230314dde0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0df2a5b659b0af6dcb7f0f614cbaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500d3271d792376c1a05dcf63f3f463626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1aeb984d885a3f74d5b9cfbf80086627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46133e4ff4f4a789e9de0afb7fa49b66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43931360d9aabc1b98c0385ebf2f6e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff56dd51c33ec4c4b15c7691177c9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ea4581c4ba5c68e3855ef4d2c570f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc3661d9e7e05f0be599aba4fc38c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0358854837d67ebd4893e21c32ff9e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc9341f119768d09fb244ba185fa69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25da37ffb3be00b77784d28fb77465635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b80cc76cb8fae17890f3df23a280f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2d453971943edd7a7d40b8bc82d52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaccb18292d8e9ba60091e0437debc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3021aed947a5989656ac77ea807b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c729579627c308b62f550a5ca9c5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110483bb7666618785cc3ee3eaeea31f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1979d3f39691a8fd0e2194058408642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac9d63d3cacb6558ffb3195394138643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743fdd708a3a6a479842a545c2c1ec2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a2b1978b1c0d01b83848c10d6e3f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571cbd961c1ebe6c7e753da05804ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5ba240a530e83bf92d827063c8b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ee7d8201fde3169ada8e3cc5e790648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588b5b9291dbff799a545a698b8406e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39f98d3e790408374265a274cedae0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f5f1ec3309267d795faf869ba410a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a525f4c0550514b3f2a4091869b869652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59ecb31e89b3026445fc650dd23e49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd63c3d428fa8fac69e32d24246ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd3b748d72ac37be5db96085c1a96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b623451295d42fb858c20f8e46ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd30c4d6ad38f3274f28d42eb6b310657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad1f56eb1e458aa1bc74590ced7a0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885bec564bce836c6e72dec88e1c157659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc032b50ae7c603d345a8b676631e72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84b0e6652d010f45f37783392d7d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c987c609df8268f8fb51bb9123b8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa946ea3ed6e2f3e97c730d912d4cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f4ce936e8c5f6f98a21f5c2c8671664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2125fd82a462abc0dfdf2c704eedc99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0a35e27b7e9d2c840534885e7275c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94738878d1984da1eafc0cf2119c411667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0fd05ab51fd0cb6e6a5be472ca5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e18e37744ef83a18d4613d35470fbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15786e8e11b37fc25fe0a73e1d6d2a71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c2b16187238d78142d0764c823b31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7daaa88750d400e28f595c7c132eb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef9a61d3c7a36bd4e23083d1b1ccdc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f0ae5318a7184e3cce0c261c9b5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ed4ed7afa8736ef88f6aba87c8ceb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d8eff80c175fafc8b9ae2718cbb91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271554d4611c86f3841a7aa74c3be21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ce834bc3b1b9b90ff0c7c7096f1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c3549f900793605b680dd71a29c4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b7b53b511e2d58d92e61515c30f4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f41594d5bfcd326d4c493bcd6b4d1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4dd131bb59126576c098847e30b42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46928f8457f5d1c704317ad58b605216683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af240fd6b010b1f65fc9b5a86830ef43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f95e137a848b5ae570ac3bfef4f86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc6bffd1d4b1be1d9c618000a3dc6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d318a2f2f4d5de51b0713e90727292e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada4066fd7d1b644dedbf37437b431688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51616f195de751d99fbfbb6873ea3e08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee40901b7131058f37c3a094aa62001690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db1400ab7d40b7954cb8e02b2f7cfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff149a055fb208a298563154699186692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6089609f6460f696c3d61f6c86d370d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318f13637af1a27d36ea9fa94e437bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f82424ee98483b730263c0ca45d2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229e68e525d032e2dd08e01a8ed1b63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6bc765da8185d896f5c2bbc9a4812697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21b20e8930dbb7441c1ab2ea20bc0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7174a14f14b7ccf866831d2943ec75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684f472362897bf0a408365f607b93c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228e22808e38aabc8ff2aad4f90e02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74841f185a4a12e3cf728ca04f26c575702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3510712a4dbd7ccc2f8b84281bb1dd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90baf8680b508442e62d2fa311d20f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cac932004ed081d82d52cd4d4f5d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936dd4a02b1a475e0127aaaf8a3b5cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32aa10afca8eda304ca95b51c98317707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e115138d20b3090327fdade5123b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6485f8a5901cbdb234d2752f6b8423709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977bb9c191b8de0d364bca65dc5f2b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7c202022158438287dae90559ce4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2291b80c9b8e2c491547a259b2738712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b67a0f315a443a00decaf8524c46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b54303cd265b9a3042349d9680873714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665916df0be50254dfec496cd94fdca3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b15f650f5c5014a2e1e6023e26c89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b301898e226a9ca735b90612a0da5aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3a3f6d74da30a298a7a6ad2362e3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7539c6d860d62370e40cd3d252c2df8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55594ec2699fce5a9c47e694f602dcbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c18f02acdda65eb969f6df80e5521721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cdb1572df5ed9a075ab27d45f6649722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a2c518bbc02ee5226abaac9e8bbf0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96a7e675b70998686c2d97c64b11a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6982a44895eac9b694dd2a9ad9efbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded23e4c4b62f0e486fae3e24c09c2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26954179703379e17a278f0d88eb475727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a4dd6ed8f6d441e3eeff380cf050728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6436c7a19d14d69420c3b020c283ae6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc71bc65cee378f33a417eca72d093730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce923b1a25ef363135e1a130d18251f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb970d3c7edc6dfef75d8b6bce89c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4a9fe495a550e95525d0306f3179733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb11232b492f81b8dd6331938fe21af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71fb3f84c262a88871716fd255feb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcfa8427c40f2fd57e1583ad0ef682736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e4c687a84bd754fd0e1eb891482b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c32d6374c88d8d6531f208f32efd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246394ad5a260e2237fa5ec152a8b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42b0f3dd2e56ba73430a0ff08fe3e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ece4869070e8ee5e044e6f96040a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d7c30978e0972d7d41c1b1c3833a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7d42793da744ab9b23268c001652d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db475327e5314e67031bf0118b5e7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9244b3cf3198db4a78b006ad2a435745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a073a269b99213acd0d68b09ed50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3cfc5f22b8908510a52209bfd99b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466520d53742353ac7e5ec3e9a90a39d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c3369f09eda815894cc74a2ca570a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ecdc4c62390faaf3f463fe387b50a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06b3a85ae6717633e45fc455dabfd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86964d04bd6d9e0ba982567bee0cd45b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660e96c7475d48537bb1cf6cfba38d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded35ff095ff16a8632cd576f8059fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c7f187dc86762366468117f3a56f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd318daec9522cf4a04c07fb363e7c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05de951232dcb04a213ae16c3d865b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbcccafcb78adc76f7169e6e140e3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df4b17864bfd88f4f1675c043861ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb092e58e256c6b10e5dbf79a3d34b001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095db2c6128526c1bda8caa4aa99241c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4445f0ebbc2d7e6a92357e1a6f532783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2862dab363b3f7b191506fb8c1c794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e414a4c2c75b3fe926808ea5ac36e605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee0f3aa71daea5988382bd6bde20e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dc00ce1789b2e476be9af48be52037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6804e487599e5a88b077fbc424698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de938c9996f512f449e58b9d659a219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c1525ad26228d92988284af5ad6ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8018f9f098c3a56fe334c3db2f87611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ad9362ea13b929645f2d801be65f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c00113764274799ad08c15025f128413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419ae0db3255b328a22a059a3b01b0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71824de9c45d6fd5863675442a53f46115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387549e0e08406dd6bb4feebc58e4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e2d137e45383cbdb6080134a5bd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cf03a711ff23cd5520ce46e29958c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e33779b75a983bda1340401ae057d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07cd21ade5bfe5972b9d113d0127a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc74344b33878a8d4850772c47c2eaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7acf32a6810f9535d8f55b952331e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92607e39c74147ac0317048118416ed523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75a9c6dab776d5dada52264004ed1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c809d2a41121c7602d335d603010c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf3f82f020d68a0c287f1558ec81c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469654258a2339a18964abf23c21ad127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2efb7105b3b42a010dd703e878eeb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2214d49f562c8716f052ae33ea060429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ace6ba708eb4dd89228a0b55f4b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e803ff2f656cf739dad37ed54e6c3da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3ed8d281638f6d5952e4315ca78f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cacf48ff3f28d704d8a02262126e2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdc274c07108643e44449d2cb98e2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7848e0dae79bc24cc4eae47292c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f7b68ba4e66a6063bf96c91e8287536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc53769949e7b50a9dca3fc1cdda41037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedf0f2844ffdd969111164c9f69c0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56774e92c5ef644ab8aa2d322a15bf2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f3ac4cf06596e9832f2e3929316940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a1f54c08724dcc604328d3ffe1bfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5d03295f156b5d741785a80a863d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa04d3ab5c5579d066aecdbad0e5ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53597e361aad25adb8d6bc7dcc2f74aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c472535bfb490a87589ad872b37645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0422468b20e408dd2de7d7120909546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a87913b6d3d342e514de6feb4f307547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59133d4f02da655f47018724c6659d3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8a3746fc014b9199cc48bd54bce9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72fffb295728d4624ff07d57502a4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b11dc0c4efcf08a54b9f782f42a5eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85242c9b1dcae43e64a60fb42807f5ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aab9364f32323e42ec0ad02ab7fd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1b75006cee38a46b8195325fb16d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75cccf7707812168eb048b8f016b9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c06495bf39c77396642c816a2f99956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e5458820a343a4fa5818c504b4db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae19cfea082292c7d7bada74dbdc31c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c09d5a59308bbd91b49766c37b853f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036a1daced542cf787c163b8123aec560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a403bb62716a5a4fe6af5700174390f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5065fd7fded750fb8a9fb4fb48c4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8598becfd4aeed0f011fdbd7b6c8d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eebc274c9d4ab8e7a25882a8003b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe41d41865179282bbeaec7381c216d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33223a4b25a0b7bf11364bcc6592722166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580df5591b82450c753ab289a13e06267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882774b6de056e6e4e5b651e9b7989ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f22c795b3f38c3a24aca7193c10969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4ad5e35bc149e03fe7c122247afcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77394797058575be84f92a487b985d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f4f396260d92f682e5db8cc5489d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90084a86c7bd9f9f7da788c5b26a8a6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f512b20cc615a8bf3dd21f546cd3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c5a67f807901088db8d41e933631e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150025af013acded7716b0a52aeaf09976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78215dd002c83a6564d739c2ca4bf7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54a745d97eebad22f0b27a4657907478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ea306333932e11bc1d37df2511b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024f1488300ccccdbd25a902e3da21380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b0c90fca6347e18280bdc8b92569b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079268d890a6c29be003db4c36cf5a9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb33b83b2ce0463306907750790a5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f1970ba712cb56170ac626b9f3ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d746d2b949c2c2d35636e1bd8591785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d80ca1457626be1db657e4a574275d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86934371e228a816ed5fa80531ba3ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a489f38b53c987d73aab7470c6c8b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ee37ef2156ab54eac79635cb80d2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63651652355d4ec8900e6faf9681adf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e776ebec6563896cd6d1a985e6019891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bc7faba2a6ee53541e2f2aef5b2b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93126b845fa937a4780ff41e308dd8a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97a920a1864f7748ef2e08350a91c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da446970d923aa4ca65ab368503ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf61fd8397336bedf53eaf646db94ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa666c05f8478c5e15fe42afc653e70597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de626c0e6326cde0881df2ab0475991098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8785760d648fe080b04ad25e2486499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c95b94ad65f7df0cf543b236a53587100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae029a0c8af97c712b8d147e52091a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9992f2c42a784932cd960a1ace872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b17409d0d8682cbb59781181b16aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0bb50504b5ae5ca05028fff0cf35e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a54901ab44c6730eecde312cc7b1db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b00706e757fd5e1b94224bc7e7f41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565894e7a7e7c679dfffd263833e251107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae212b07a4d40f3cd15d0a77294cec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e580c9ffd8fe59dea36faba34f107109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f368c57b4712833420f86788638d89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1c8b37d877d3483d84815b2fef45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155eb9699ba8ddd06eaa9f96b589950112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e0b05e90b58df2a1c530a9632ed67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a5f7671b2264cbb0062656220a41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151476008219dccdfc0ff0af8b11d76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bddf726240ca758bcdf56ea6ea89e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef382731cbb3509bd30ca0e9cf903c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12945ecc265943732108866e48740a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c879ecacb8c311728ed83dbab33f5da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c3620f1b797bbff416d870719904e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d108add25d26e646d24b652cd5f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1815efe28a84aaf649ddc44db3575122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dce776d747ab8796f4db63198b1ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaee3f304a856ac9ad88513104cf870124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e7901d21545d6e62ca0f302e4bbff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11389188443ec8f1d7d6e8bb93258126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0549d60927bdbd88e9c3710bb30c13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c8e50cb118ddcb05a5ec8207725a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa803eb652b75e9967d7e0237e87b04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27192745ac3ecdf1f954502615309d3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544ec2dba70047f1f7bbb57fab3f52e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffd1adeea8553a5e85139575c331f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af299a185721d7f043ab715286fd34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a287fafdb4c4ed4354eaabe1e7910134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719493acb3e0567b4388619302ecc0a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a8aa1637383e6463e30d65523535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467603c5ee0ead6db181be08f60c3283137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d564c581c4afee79796478b39c788138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4024cbec27f6e29a7ff93d193cb39a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c8144f523fd6c265d68c4da22b28a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6afcb10ab8fb24a0aaa35fcfa6ba1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f721d124ac6b8f66f4247e82fe99b37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c1e4d1d92ce08773909f7b50df8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad975558e62f9c3cf1cd32e08210a84f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b2406f7f1b82dbf076bd7dc74e083145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaafbe6d85ef040dd25fc4bbc237fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448d4e070da4a42cea3fe8caa8d9e0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ef4ec9275c87b2e03a87fb047cdd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724853de4caa00c6bc9e922e88d9b2bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4da54060dc547e53caa48ea1aee3f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af460cabd2538211d8f580d29c95e53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab271b771c2081e6041ef9269211a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767770dce27d04c836f2756e44669452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df9f5e5c49861511036eb28aa2d62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df0317b7ada13a712a4bd2822ad67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acc7b5e6bfc7345c2302c94ede4965156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd234ba46b72194aa5dc547233cfc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbbbeea4a672bdf9bec5e1e95e1734158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14032b40a33d7beaad22cf1a5d02dc54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62d8c08de717f8cf7b0a93b58c8190160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ffc2220ef2053d13253e3309237b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308edaeec01d80ee96b9d31abac5278162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14a0556d71cfbd77e27179de388d33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9ce31b0d648a74567dfcba21b1a20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8cb534014e2f053c031fafeb3c3f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804bdffe6471d8b255cc4fc33620901166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893d42c70ad9704e6853666b3b35dd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064dfe59f3aa08414be6756b5be645e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669880141a66b9f29f1f2bc0b267e99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd68cf9c8fabd3373d76e6246e20c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f9d76f245d727891b6de26871d6f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab1c1f5ba614216ceea89cf2f839b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc676c123f44e72c9a956324fc48edc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385648b55800d72c9f98a933a07e358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a93a426fabe00e8b85026eca92cae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651704678131f3eb58fa2d7a8a79b7e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9ca84ddf7a4b21073645e70ca629e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c98ec8759f2c5f530ada2f0df4cd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd28e7724fb72606354fc67108cfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453820a8333da60c40dc35c948c637d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16f839b816012dde3046f82a06ee39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163c8e379c5e38e87bc9a171e3ab65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee8a0f9d5a194bf5ec4a8b12f664cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e85461a603bfbc7ad1730e411d40f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c96f2b7ac30c7a5de9617a6a71fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3b1b86a3ed2b50665662925f4a2e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300c80a0394a8c6678e93e4feaa89f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a704c8271d2e6d0dff71b31a39e004f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb0e66d485038b85b195133b997e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870e0c4dd0d0b404faf5e1d54e3f80e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d15c4f1fc04cf09be3c54c0d51e092191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043f575c0aecf6217e618540a72786192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a3ab2632f55da581f6be43aba27dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39ee3d8f631980fbd6e6bf10a88dd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d710ce6bf7dfb6fd3882223e0bc60a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270eef3b7fd8c1c3011cc0fccbea11c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dd03d39d46d0a36b91b79fbafbfb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df6d86fa4aadf5870cbba389ed9fbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c372e66ea1d7ebb87a1de765ea9e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa04c3a0b2c64e807cdfdb1bf131803200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c4fb06cfb82e91679d4d0a523cd51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d423ece286fc61e534992a77fa96a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f3e76db5bc57cd1734691455c4589203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56821cb78adf54924cbce79f76e64833204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535bafaf1c6be4b12ab7c86500bd5d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b4f193668661d869771432840e589206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e9a894a2c35bce5e4d9fe894b658a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e2e5e61f38fd6331f9c1b176cc950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8e1e99e1e511eb47b8d584b5fb86d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad576481b084cc3fc57da38e04e748210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237037a1ada85b62d49d69131504f22b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a436b10c29272c2a69fb12ad9fdb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abed35443b6a8efae867da70d523750213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb66c733599688b037d7d7ff1f10f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde5f71bdc720519f1d1a395aaaf72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed39eb3d559f5a9657f0f47c9c7d711216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8ed139690387d48a540416ef55019217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaf2d9f674a8e033b174cdce2781b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47061403a7cc54af15f43965cf5ab0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fb77809a3d46403c4bead3d565272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cf78ac2c37720c3efee399fb1995b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4334108628bbb8a54def9148bbeef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e356e2d1cde6d0695a12ecfea9ba18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514128a8078f3f93dc2439ab69cda57f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b08b071800a179d382148a7586e1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad95ff87531ac7d4bc306adf2409ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d79110d1f6395408142b223e5caa2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9725ef10e6efbbd27fcd519bf3fc8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab67ee4467e1fd207b5fd3e281b68c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064f0999e75a1cba8e3dbde2581bac1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661de1109dc5245a889c7c666a9b299d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a9b15484cc88f15a7e4358c70c784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782a09115cdb9be330b65570ef775c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70d2bc3a410a50b28029488dfb9ca4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedf970041574561ece006b936295fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879c9e4ff0a582f838f32410ab07801236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92247276d8f12a02fe29cf46249c42a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dcb6a610b538d6564311e0f82fba2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7da1924d5e75697718532da449dd7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883693b4645f87141550ef7bb2f4070240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b800fe02991c2181a78ca953c49e8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf80d7998be94584d01583137a023242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54b53c69833f7935a7a56fcbac4a27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9d3f226ba002885eb0c9cff4e774c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6ca7bb9b4caf21271fe738b458d7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e0f661442060669cfe776bce6419246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d11de31a960ac20536a39d28fb1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f728c774194fe1fd94a8791f273c5cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b19c433a8089bd0e5738810907318249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490fec91a0466135ca5086c0d889ea4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8baea1e8bca52c672004f4a1c61bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf273f3d7b5caf43d0a746bbc4986fd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979744106b8fa4a63e5d3f20de21f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e450edb5e5c2aa12c9648a1dbf27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fd2677749968b5fb3a9774d3d9683255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735e3eaf8e0aa5f125ad235966db663256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21959bea9faee422db94f1752871bc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810adca80da7c9ddddd3c600ca59f4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504ec7b5e3252a05442ae2fbd09f15e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9165371f5cbf1e84440a7f72ec7f08c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd448cd07894e782f9db1de718ebb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc7a30c8d09624d99a8a42f75e5a75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7cd764fcd1b611653e4f469bd9b9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76939e9cccaed7b876f6003a864da88c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba2f2c518f5403ba41491ab8a661a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039850353870da7f75416599751f4bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446565a09ef0ae7893d221809ca0ade267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5116a1428c4d7adc3722f9f2c6d9b64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caac4ec18b95aa7a2a8eefaeb015de7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe81cc0eddc87390a3c36d6e6e1034f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f167e86c97f09808848b1b590fe0a37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781c840235f253d1c99ce60bc30657f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71712b8e14c745e2b08ecba9c01924273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ae5d4e8030a4019577eb8a29ab5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8b91ccf0ceed1477299dceba525b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685af5ab8d3236c75143500b93564c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652c874951ee2187e49c3df1efc86e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12614e8b3ff1beb682b11db64e8db027278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04ccbc11826b3bd4e19721398b2b31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c221cb1c15355cd1e98530b6855de3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fdf7d35d5120c149a90383c6f3317281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397960b1877c7962c0a2f66713373c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b64d899a77fbf20d71ffb1a018613c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3211b76500e85ce91da7f8eaa07e42a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0656ce35b4f4ad40787b89af7f45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dad763d7daa0719a2b4aa34c6482a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338155caa74dbc68c194be4f3e9772287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4bbbf412270bef70b5a8ec4c98f78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5fd0d8ae26ade08af287c9856908f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cdc8f8d29800702f7459674613cc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779716241872c74152a7fbc90728824291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e49f28d80953f866fecd946e7d02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6039d974ce53213688f77edb0fbb90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a7732ad0628e73586b21f5d6cd1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b975768852be5a65f83e7094aa3c524295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020d8b025a48eb6683dc57650eeebaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605cc380e3c2adb5b2666d0c357f2db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04b65c171a2c162e52826557c3c131298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b45b214b64c5fed13cfa13ad8ed1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38f1b57c7050845340d79beae339c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c94f3fa124066ca7ce6004745ebff8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0425706599f44366098defe11576cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce1fbbfd64caff1ced775632a2a7fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f56a4a39ac2034a799a2ed91529d49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442b51ae0a261158f8ae4ba8c51044305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449dcc93bbc6b96b53476420b130942306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae945ce1aad7efc395299c2ce656d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a78289d1a8284ff5a8ee4ccd5dedf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857e23410351816072c0d5a233bd14e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f38089eb9276c279bcfd92a4ff73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849424e03c3c2b68fe943c2f4be175c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfebf7b861db9463347b96f8e848b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb20bdd08452dee084806e39873e11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541b886976fc602dc6576ca78fe11d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54c28304f44ee3b908da3ff64cdce0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7cd1967c14555d58704e3303ce2a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cea60f45a89caecdb36c078f2f174d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7375bc86faaa62f5b6fc42cded5d8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5abe5243b8ff7bbf88467a9bcfd711319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0846b43006bd8d843ecf7a3b1ce5d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4f414e7e43dc20375e3edf0125d79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737ffa5f8ea089d1a87a559b74b70e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffc37ed636ab887b20cbac0e6221c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ed6a9798365e3cdb2f2765bda76f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf9cd8ee31fbe0f056cdaada7e3e5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5d14c4306fa377d18e73d7470b454326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074a65cee2fdd5d7bdeaf88dbc827e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a95919b536a0c0fdfa589251a4a799328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e749034bc51b7f9389dfa523affdd0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cf674f487fc1c81492da0fd6e90d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719778c34a6084e307ba4dfd9d870b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff388bbd77a611883f245d6906197e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741eb62e91e9af7c0cf5d5e3fbabc4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd7cb5172129c6b7ab1f9513583f86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e768c552491966f55c83f0b221164b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75bd450c0bc5c3faad809532552ea2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf0cab32a65266ea653c6b39a9508d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bcd865e722b7d672dd9f9ed9afb5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbed2869731e18767604e0950f3ddd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2748368a764f94a8aa79489de03a09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2361df1f37818f2aadab1e5abb62f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc6941c4329b6a7a5f233b99397153342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b5b922659507bb94a53900480f5bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace5be08dec5fef5c18dff6c08c07f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce852290798ae4729f6b88990e1e150345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fd075eca4fdb87611c2f009aa62fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff552566c030a1c8251fa79f14e59ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd73ea4005925c5648c5c366850eb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e267477e4faccbe2a6fe695fbef93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225965f7475a321140196115382e2691350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ece4dc90a05faa9dc56c809029cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc514ae4d3a4c0692e6c9d8fcbdc2144352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36654df6b8f4957b89245a33b4d8a877353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67756f21682faaa664ea946ccd9514c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bef2096512d52b6bafd2905237d27f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387181a7effb8e1fcfadf51ed321ba5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf849aa4bed62537e5ec40131056b01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a61befb9cd691aebaa6fcd42c5976a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682822f7a1c7ea26d0d22606bfc6c2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eb3c14babcb257cea8258b0b34541360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb98ef10eea2e227aceed2106ad95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682120bc94aeef0f67105af01bc411362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be565212f7d01a20d330667c5d660ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3decb60b936b696a9931f6a77702ee2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36608752f5fd26311f7f6976566f2108365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70267c71b4d1607f64288d702c22ce5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60f187850393a95b01f7524fd35c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dcd77ccfbce4a0bfd4ef602edaa24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f2c1a5926ff5cb1acf9ee414a8ed4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af75dd554af273b92412d46f0a4d3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164839a17f85de1fef2229b4976be913371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ceb39626995ad7e950f84bdc0435372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1342fb210bcc9cb8af669ea31d0a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec59dacfcad583a7d1f0ac1c972e0ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c64b9cf008579476b9d9136167d74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc9bc166c2cf0a89f982663243942376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0831f0d4c2a434498f355fd851bb52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30196350a40fc5f0f4534b6159dd82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16a25491a097fe21863551826d09a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1223a672b46a2ba9c7fe902ce068e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c72dd2426f1730e81306b448cbf4b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bff41c1a9c161d6c4d795fb74d356e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925367058602b2de4f0295c0b88110b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462aed9d676fe46e6f6c58fb19e4dc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb9c5980e72a5ab7fcc5a4fa0f3cb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659d54938ef2a043edd215e34adba9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc5d94f53e95fa16815eb92a63d63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbae749f0c7d41ee71be4068e75ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7afda0fa4cc4cf9a36210fe4572dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42a097dba791e6d13e323946b20804390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432e3ddce9c11f2d673b664465b9a56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2121ee7df190802a59bad6ad56313392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da84164c0a4f61d4d38ac5dd959d2ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16586b95875f62a36a0a801e8910653394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa706710121be8486c03d0c7c4770f4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1cc8a2e6f8040084831f42c3a755396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a429a107395e0ec8b7fd5a4d8761f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dc99a862bf3873c1f4aefa132667b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d0bfb1035e44a9305b62f1e334ec9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2554641bd69e705578c4625bc16cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259266299307811453b20d7008e0ce0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac1b76bab527df94e7aacc5e39b8ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c24144b23318f70e5daf83ee53db2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d58c96ae03ad778a684cd250073f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903b3f7cb1a268255e6bd98fc55495405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d36586a6790622d0fe666332dfce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0f698373fd7ff91c68baf3c8fcd28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716eee42f24347d928324093c346010408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473f2b2812f338e0fd9b544a5f660cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798e38e8ea49df61e31c457cfde56bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa81d21f246255c6ed9811fc12d744411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd792cec6cafe252b1e4942442b19cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18159defe7bd5fa70359c8face1b09f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1f69aee7b3d0900beb7d98af7e90f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f0aaea37b4536884cc994836eea7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8cd4eabbbc76c36579b0473ba907d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae63ed8b4119a738caa224e6ee9c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c7c92a68c0c952e56c6cc0ecc1f5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5966e11aaaa282b68567d3aece21c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dae1f51188403057973607fed44a52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed010e53e5791f5a20f9d7d6b02682421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed1732420e8f1938a6a4183a6824d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4205663965d8cc1f4ae193c797a07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0f14b4423a380d19342c81d360a5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08087c4e3a4f74f84d7c9f790fbe381d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16962955d4e6ca1d2e1b723b29a26262426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b964375418bf207b60392d98f68c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3082bbf0c0d32cc2595c013e76ade428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c3d3c4fce224316031165ea2928ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a8721df9347999d1615b9ab267721430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0d484331642dee5bb293d81c51008431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4a91625dc2dfb689fd3621d10b13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9468000121819859414c0c3ec525433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6503cf8161b98c70b7cb5b40bcf95d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd392a43dd50e18a2c47917a00089b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f9017a1156af518883127ba234b17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249adfd2fa42bb0b996c702e2369314437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126031c2b07a518ce6135c203d16dc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e5b89c6d002809db4aa4ca22b430439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadda0ba3d5c2648f52439f799c4919e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86049558f9a8e2c278410f25fab5c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faefde881f7771321b50aafb3690b63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6d8fdd8f5f3834739e482f7cdd44e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80f35b29c4e644e2beec4de66a59c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a6be183335bda876389f12bea6d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968e292dfc943e8095579ab530fe2ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209ab3ad048a17668bb441fa212986e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f5d67402760bb7a5801857d5d3b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd481d32f41ea679af9d0184b1bfda6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35770a54dc9f645acdeff26cb39fd9e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e21a50762a9ad94f0dc106169b20f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b22f8bca71524d811e68cf8c3dc4f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238201549d4a8104b3e48d604cb2c74d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be7c8e530064965eebf4af9da1c926454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956bb427bae2a1ef372100261a36416455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d5918e95fdbf8a34dde701ad7ab6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64320d140554bfdbf091876015a86692457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4318dd73e4d6a871e2c3f5f97f0bfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee369e5ecbd18e930cda10cf4bc0782f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9477dd00db260998b1caed7d308a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a898ff1e6048669dd44dc0361a9d0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bbedf3292a431495d746bf0d4afae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6a6264411711f6f91f8576ed598a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b69510fd69caaeadc7b7fecb9a5b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f7fb071d0f6fd128ddb9cf6df374d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f77c1b54744ed24931e9ce27f9cdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9143f0c13670d4502ee14ff0379d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094b53f185c5879b8382f8ca290faa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49efce4a45ed77c77fca3e5aac0950469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ac9dafc20237a99b5f2e831a0a955470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dafa06719c7d96832b49e517d06fce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4e6dfc91f7a8e57810db8ce17265d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acb419038a883802b57905c4981394473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642169207b1d0b295dab3abaab2ecdb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36a2ed424c36bb33c7125752883bda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0d544bfb52fd9c1d8cf764c15c016476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1eaac151e7db6d2711d68ce48b1b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5844589fafbbd857a7f96e1d365d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf57c9b031cd20ec87e6e70ed68586479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9bc9fb11370ab0a58a381ed02ebab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74933dfae7528abdb7028682c103b09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c23327d09788cc475a260b5efd6036482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491cbe4cf895f5fc89af645d8388777483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860a3fe63b97e4282eddd7b1a61a15e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead3cfea6c53324dc714d5223417296485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52172c75f3214cb014bc0cf62f465782486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab4894b9e5486d60d2fe2b7c4f8f54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fabbcdb8a0a64bd1957956f0ae4f4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94c84677db4cb239bb322ca23648f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254e9e502361903866865a6c4e4fd57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac47ccbdb93eb78891d412c1f8857491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8841397d1b96c295961f10948e2d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4f4e40dd45bd7a04c130bf83b6057493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22936b911ffe173f4ebdcdf65409962e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd03617e9210b1e203d9e7700a805e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99656aa583a139a2e9db073cebfc5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3eecb32c4ca26b15edf1a0ffd0373497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2eb402fbb457fa3132ac76b2fc456498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77bf24d171c9aecf47b383ea414b42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dddc962505526a724d90efcc552a1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38666be7eef13dadbe3e07be00e7dd5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831554787fde17a9d74026cee6b5f6b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a4c20b980c8c902bdfabcb52f665c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8233da79cae612311d840ba205389504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda53a917bb27ded8b458b334f0cbf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbe058b0f4e59261206e8372a60882506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9047fabef02b7019b40c0b98fb68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0f99a9315137013946a9859607946508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480997e3dab1b9446a2d507a19ba6389509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd67c50338003c507857a19afe3bb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a3ef97e0f16a491b4d8e204bdee31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db3b891c630bef52566505ddf14b6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f476a46cf1d9b9dea3e4e7e69deff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa388fa307a56a2f0f846d1ed74d5750514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36d1df8e3c1300bcf4a209ea83a89f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc8ad3bac2a4a86d83b9507322df8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aafb3d1231bf90f2d838da6c89e1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd08356b0fa6d1aeaef779695a6d55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e006430359d93f427f0e8e6bdce9aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aefc6169e5ad4f966beae311d6336b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8896a7cd1e99657c64ccf68b038727a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4f12acc38b1074b91c695bd99f9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baae2ba88f1184f1d4fc76899a8d83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ae21a37a8136bb6c25628bdb78c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500093120402181a98111b0ebc38d101525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa0e2d10d114933ba8a36d052d15e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12b85261a578fa3ccf3744ec153c1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190cd7177902aa18206f16aa5647ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1ee76a500ec24c750b34ea5146c77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c478e3a69f2999d39824d7e4fd1d33b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb0e113aee7353d441b76a69ff155a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525563e66bc7211b4e174e8738da354d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4f2a6962fa39bcf75418ae2bbdc80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acfe10c3db1e98f7dcd74eb315cb99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60325abbcc9b395a0665bfe60d0da9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ca47afa794d5babecc3d0df60c801536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f276daa821b88c539f9c6e83d1510537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4412bd4dfae3a6d5f77e2785db2ddeb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeba7e0c26454f9967b836753ccf4c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed14eac379f5b8e40279e12662a2bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4928a8e3ef347ffeb476551fbbeb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd84bbece80281563f4fde74e34d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e4c19eeadecffe069c68ea1aadd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d178ca139676e0542c78129c043583544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cea2d894e74cb918754196b295af72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79f73dda8e15336e74d9c58553983546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4281752a8548f2ca7df822b0add84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ab8a29f67b178be253401b5ef7f87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a861c31c1a225cf53e9dcab6c8ea39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f9b705ddc52bab2cbec30249118b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4845a948359f8e89bdc7db92499fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e924d7b18dde2f94e51509faa550552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c9e6ae25a1c57927dccc848001da8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886f653d1685e45f3961b8bf517dce4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb010f03eb9b49aabf0f3fcc6d35a06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a64119adc98153e3addffd542dc7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71cbe1f1316d0a40453a2192b4a7bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ec7af1b76cac9a080349f88de8bd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b23f2b872c432199ba33b0750557b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192440e85f012f03facaa93637c7504560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40268ea946a12fadbdd64dd4570c8fcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d8cc42ad98bc503acddf11a420a4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baaca3b55d6f3e450cfef8f36fe3e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164549a429a21b930910fdb43c16606564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1fd2f5ac70faebbcf945197e29529565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ceddb418644f1e5f15473c4749e82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04f5ae5f964c08559e68da691b970f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f0e70cccaff31c471e43954a2b26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9732a1c805b52d2bc1f624ace0909569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d3d2abb5de9e81dbe1beb0acac06f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fa31a21fb20211ca78620ba45f557571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878484a571db9b3b5f46961fc6be5110572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c35bd9c568654b6e7afc361e329f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4b852799eecefcb068a32021a0d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf26da84468809277962cbf531c852575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1f71e44c562aa3c53088edffc722a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ddba46cea72225f3d82651f5aa27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de63736e583c5435b927168618b00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026b4aedccb1f4aacbb4acf1fcbc1a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665cbd9c3d4ee38fb008c6a74cbfe3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b3fe737c4b2a4ab4fe00bcc23a736581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b4a222f6fad3188e32bfcdefc9fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7efcacf09fc0dd63c0a53094782bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea30d7ac7894c0ae114f194cc5fc1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa077d006dd61ee44be38b6b89c720585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf58c0b8dbe5b09d3874bb24e2d0f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a60532455d83e77483fbbf41d88f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5545d09e2a731cc6c80cf13379ce04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4651b8c8aa8e9e1cee34e1a9d9e9b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b543b63cfd865e649c172ccced7883590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2920326ad0cf641c2930f707a0591591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534db284c364e0a3e7743d8cdd9ce7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397a63d64f0f6a84b2da55fe899122e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45313a97f4614197f3ee9b6597977e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852d566111ae4e202930ce3e90d62ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a016948573138f2c3ed5a064dbc49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09d897e26e996c930cb59e3b4b0dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cadb7b35926f4da9fcd78aa4feb392598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e27a0bbe437e0a4796b4711bd34d50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629278b5d0264c55500da65edd02fc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be2b64e54d2b61c8b0d4e3657fe8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349473038cd6912456fa5416473bff2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12b6516ca6137587126309a2629dcd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ffa0df7d0c22026de4f8a5a97e93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61413dd612a8350652bf99a455536b16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc842327782402476c1f3d20d911c69b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232512f1ad144bc329e3c36961f0711a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f2974e082fdc67b2d84f21c80707e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ccd85b7c696d9e70dd2c4328fa71c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7ed8786bb88c14f44677726e67bd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011df2e28bb8ac0fcae9b225004ecb9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd62bcd43f699ea7609dc21eadafa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f48deababb1ea029bbcd7c11722489613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c55a12814f796ddce274e2b84d682614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937bf9533c51261cd1aa726bbde12b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd36327d448f09b5f11662b0311c5fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28795d754a0c1b4638155982ab623225617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15056fac9b4991127f164f295be99a76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12353c47945c16b0a89f66966f4da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c449549300a68f3ab5e03d110888b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ce20ae234ae22b29a49419cecfcb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02817fae25c4b32912db45a33b9491e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf64d236f5bb6931a4684b60dc6c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875fd45fe44a1bd7ccafdea15211762624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49886d73e0401654da0bbd3a46f022c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7819f742649e5189daa7a3b50889c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a9ce512ae0952815fd39c4acb1351627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c09957a5a27408019f533b8f2a0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606f3d4f54b16a51021fd1dc30cc954629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935f1d8a15427ed7b3b123da108868630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3347fd7525076af9512cb88b074b75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83c6e14fc06714de59079edf4660d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16377630a1c5e0b195bdc686cd33eca9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d2927385fbb1beb64e7a4c8d6a40c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b722c6953909dfc116f411ff0562635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b6777e448d42181f4bba455a1f021636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd54b4816f18ae9a09b6c5d110d19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba74b327355b6f5b5bddcfbe33462638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0d9bbeeb51f2704e497c89e1c6903639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb0dcd3d49003b9c96192c6406e52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6838ddeec709080dbac0132fbbbba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a6e576fe2914805aa490d470ba7e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211034d28f06227554602df5e8cde64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a37f1151b691041e1bc8df452f661644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e77c6028752b900ee18a39b3dc5e57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00e038da4d07f96cdebf7a37e58dd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee1c697c9e100490e5448f7b269ad1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770ef78c444be788bf6f77e3981d097648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aecda80c0f3a83766988119325c6f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137286e9d38871b1cef0151ee3fe766c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8b5d4ce31539869879e770e71f792651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ca37ef6cf4619be30fbe6f8beafe6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a52da85665b743a6f25e06f235d36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8ca55267734639b17b25bf6fd697d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d32fac7d8dbacd5c7a83c2ab1a917655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3f21fe290b93703349879575459c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acb0c4c8f7219c5f4f88696b468427657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e072565cadb5e81c6ba30a439978658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e46e81a42f40d08d8f9ed117f4a91a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d14231a7300e9b5a6d8999169e0594660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97b39d04a8527f99761fcbe62ffb7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f29c34ec364fd4e2e613990ab6105b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c33a33dfde735bbe81072c771e9aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7483e26a823d5c560e769542eb55eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0933bdd211c9a3aa0fc136d74c26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1adb2764aa0b192f2f0750c60a4ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7ca0b41f16c2d804151beec9a7c3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7544a94ff2b3217929b50773f301d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb9ccaa435e360f5d8990a9a5e148c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e817467a3cbe1649404ec2289f803d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499b61f29396737ba5d614c78373156671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2dd5c49c7ffb0616f60b5ecf43f0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2176de51859320ea1d513922250294673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c7247dd69a1ea48f45c3a251a7ca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30386fe4d8d3857e320425884a47942c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9a38378a0887e45ecb56c86a683c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9295a48dc6f8622b1291348a546183b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f24bdfa79ff4acd45b60c21151bd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e164c91c259f35191b9c7b1bc2c95d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138494bfd7ba24d1d6db111d39361920680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0241b001f36fc57a00f8d28f832a7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e2dfcec3b3cc78610d8608ebee5f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59282e027e290940d9d6a5c7e589fc48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e4508b5e065a73beacce1a8f2553684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506d2c7d461c030baf633201c067cb3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3823fa9a22e0d613df1424e01d20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65366c4c33c0129cd0a5ffd9c69a1f1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808058694993e278338cb8f80a44aaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b53bb42125675248285c1e003576689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08927988303ccf93356dc2ebed167d0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633825e9057d84decd8ae8029fe4b15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ec51523f223bc7a530e6ae3814a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf3b4ef822f34da7d7e1f5580ea58c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a918663bf31100e944c6732c70d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9adbc917d37b1b44e268c9ecf42e96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8968303147bd0901e453d4c3178c84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431396708e82ba63369cf65c1e28d292697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286ac2117fa62c9122f2527527ea371698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc62254ec2dd9b8eeedf3b4601e33a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce1ef54c53093a821a13d93c315c57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0f9f4e115241ac757be7043739dbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6534c5fc7de2bfddf16afd22c37e1ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ba08bac3224fe9dba3e9c9c1adfcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454032f4bbacd57a9a36cc58d2c24da6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534991194d8434101a528b2d9ac94902705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc4b08b87157961b1da3c7667c278706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96406532572ee7781acd576704354c3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ca0bc877d5ec69641bf2990e4def5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8188e1bc2ab62178b216fbde97e7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f76ae7244f9d7f988e5bec8342c4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5912f8e740558c13a6a362d0657a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee965c2182f0efe0821c6edc6ef45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb7bcb65f3f75a72e53e6a404f58c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d08aec96401fa31b7aed753094c47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254da26239f1e6b269139df13992b127715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f1505ed85cf73ad79221cf29721a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c865e7da50159afa0e3ddc9ca30d4ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce88fe9f5d1d315d47acde844ca7fc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b79df1dccf939ed2815c45382a2bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa9e099453dfbdb3e661545369aa76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff551eac11e7987e910568e7c341b9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6655be4ce9858608b8afabadd47a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcab26e1b33a5a1a248a9a0dc0228c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df3080a0c2c4ad266e4a3ce636af43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff132eb368eb28552c5fb0fca774a00a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd11e3a4c6b539f3eeeeb31431b3806726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35ae78207033cd6de5e70ddde0c56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4995fa666fd5be43df97c97cf12d31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cae6c8117231878984be53091457ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d9b621c6b2a60f7211b83101fdb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3ac9911cdabe414531f3c13999a9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92564ce2e5e584cb73335701bbca223732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eed3c876223dcd9e385cc749bce637733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785abc9c1b098ee4e2063a03314cf8e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e97b62c9e44d2656b0fe4f85748180735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1200b569604276ff01dfd8b112d7b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb9787d8b8b5510b61db3ed917866737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d262e6df43f6c10c050cbcf6d3b76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d326940278d627b0d6f898299dad4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9364285958bfbfcec99461069b64ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4be82d6def7cf36da69bdc27745c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2166040bf90239c767d528ef0c8dd65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced8ad8c5153b2bc7c19ee07399606f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c24bc216dc00afe110e78b73e6141744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f2bd0bee87f6c3d503eaf3e54673745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aa1aad63d3d4a627c67ca3596b9a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b4598daadfa55b467716a283d257747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2fbf501af13473f69638aece48bf3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c998094ec1412e86c63fb098118fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c05811818c995b6d298f76fdb6d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857d6a90f8200e171c02d7dced7b68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4b3e872f79c206922715f5a51f72b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f50c5a7b6f4292b66a1ad371b39b40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fda7a98cda84b4f1d2bf0d9bf4380754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7522205f9adcc1bb4300edbac46085a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d2eede5028f8ee6720a7ce9070992756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c7ee801420c0be3ac062a37266c2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea772714e82368797ac326459125d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b63f59f2d1f002187d839436e76b7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>