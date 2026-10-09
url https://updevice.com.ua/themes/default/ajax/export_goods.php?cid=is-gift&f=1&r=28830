--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f9d06cf7b7db86d1b5a9c359705f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceedb8a4671d8bbab770de1d3e496fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ab2c38e294a5734228d3818e9f33e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70af2ba7c8592142e4ee41e43295b2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006831f80458ca9f55a25c71589d995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b9275c70a3a18509928372d81454e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c23efe4d21fef6123745a7619a6b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183121fad2ffeb2083c9b796ba9be1298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115048d0c13856c60730d4695182db429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2365aa745b6a1fef37436fcfe1ff7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6685254ba63afd1c0ce54eccbc90b5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5638ab339586e725192bd755b918712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8b75e69460db524f67ad0016befcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85be0280395f8f9261b00513e23edd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326edfae109eac66bbfb86142c536e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f950f918d4a351956a40d50d94a5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ba5766d55bed78506a57c73b896da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95412cf2894591208d4e391367c7aee018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747aa650ad44a28f45c369487abbe4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4997fc4aef22cb2af6070ce6b02d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944748cd23aaf3c321d3846d8e5f43021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b0f3c18c135049a24fb26750877ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45f404773da6e9e96431a3cd9995fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed2b1a02f048cef6ca28b4531d79a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda575f7a84616146a9dc3e6efa3db8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c2cb2c3f94ec85f7f553da9bdfbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd39d243e747ef17e1b4c59a01d80027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1655dc125a6c957bfd263626dea8b9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16dc57a0540a615243278f86cc7f7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d24566b134d14261e347ea55546d4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e18f1afd6098610df50dcf24715bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e29f216f5adbe6901b43e3a3ea12dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605871130d833a325d3d33387e9226333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa40684089db6dea7f2077082e591534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de6565e2a5a90f5068b0c39b40bb1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5ed200a2a6634d4c94870bcb27a0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7994848f9a5afc1682d0c0a5cc4c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688814e20d706f654018b07a7f366d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb89f2a79aebc7d28659485840619dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913beffd0504c011f7fc603c6525096b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2574c4bb7b39ddd24a9d1fa19c6bf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd02a63cd5d238a9ecef1033135e8af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348aad77797cd6364a912b4b4efc9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa9eaca896fe0e6176a4bb43081adc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf0b7eaf1b8622a11365b9b04b4f4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f79ccf4794f99f47e0b33a281756446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c70103c64cab0c60e31ecda17f5e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb2f4ff68d7d3ea90a4270c2cde6f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283114b616355cc1a51fe4cf08d17b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dab513f7438bbec17b1eb0f3c83f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c566a56088d79541979c4eb738557351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a4c56e132869a891a10455ee3b5c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339489555390a120984b1cdef0828f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2038944cb9cd4439a47d9658af4df354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4645d70a2d4ddae0c4e25f3bd14fef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206aca452e876bb7f3d60d7a588802d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed09755e151f847ac3eb1c13ac920557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b2cf37d0c29c898a22bb1c59cf18358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7173bc6812c11b837db7d0aa3fbb0bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667d50bc1aa2f07d1b8c1054c115e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aef41bd4dca5e0d1000ff6b306fb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f2c63ad6a9b309c48ccaf4164c81d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b12bd0cb33ee0cfb007ad1ae40af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73a1b9885b809156092fedeb863b1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f31da7d7d121c1ad88973b4d42d59465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6a206918740455e688f3eb6fb28c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbd159f3e3a6bc88adf532bca2b3a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf94be7df8404df6ddfbc8a4493d9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f88420d88cc321a46a93eeee709a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf4145a2edd3d48c2fedec240a0d0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42221db0e23192d1edcc3a158de13c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03577329635ee9b296045f397576609672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8fa534ea29e5a79e520432ae6225673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841526227b96d7061861c75a054d154874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520701fd54687e528acfd98e7e9c734e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0654874389fbed59a4ecbfec0b9e6be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca3b9c81647a26aaaf53084791e5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521346159d2d433466d0badc2b708ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19062921bb9879c75925cad5ed2cbd4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac9983000db7ffe01e3ed7f0914cbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dbd04a67224c2ba44bd4471a530b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19097c8aadef3522aae580f6bf839982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dfc3c74030142ae8c77b8daf1b98683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526d3daa096b21afeb99bfda2d9c12a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a370a266cb5777a7989c485678286b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511341b27b36b108a880182bc7ba28ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8a0da637f875b38f26a4e1c322ca287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c601927eb320d832eb587aeb71f7f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa14ee80602dc39fc0ca44c23dd3d0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e4b4667dfa82cd7c5c331bccea38890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae152cc77ec8ae25630e63913f2f27991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c1524b903150fa5ba7e9cd26b43492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528428f2f61f9dc814948898bc4fb69793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e445d21be834e57b9173c6a1992931594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e635107d9386795902ffb4fc7e3b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e2e50e0564e260277c48e8e2538396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56307214d03d3ffe5246bfa3813bdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115646b37f30e03fb4c551597c54851398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e2fb0d532b4123512fccbef42167f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e8bc017f4a586485c13de266eeb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cf53d16007a003a3f9eca82d56305101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd96c2dc6a4be2d08ff3bcbf2ac34e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d88e8a68e1802c07e885c7a0f46fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e68242373e55729ff575b01f38a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6afdd6df408e034ae93a90025eb7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7c8b01decc20ac884b7464d5038f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f31f059eecb4401d6d42113c301c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6f4be64f8d081c3765a1dd19efb5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196928ac9b0b9ad022bc1c54bddae561109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796527d6c119985ca2357f3eda61ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896095dc3c56b5669173a8dc680448e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19382a39d8c9b380dce0b13aff33e8e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39f84154bcaf7a2a9bd03ea40b91eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffbd9ae8db16649f43fc4a218394b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b26163ae4f734227366d9b6343d77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e947084b53abbd0cbf4593c0a426057116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50157b42a20f1373973bec6720e90e23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d6b8ef913911bfbb5a9744e8e7b49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7bb464935185fb454d21cdf23f84c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d076cf7e16eec7535a24ae30e982fd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b54584268681d9bd4b1960798bc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31617e9994e337f0e336e8eec6f2e8aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96699def839cf762bb4692979a7fcd10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550830be379d1210fc74a40a261a65f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d5ef1d1336bb6ed9843fa33a07caf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d1420d17b28ca1da3998496f78f78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8f5a04e6c7587d563ade267e3df5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657194ace2d2be0afd1c2142f58a047d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f1206c50c6ec3f60506f6c358430d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea48ea2a20747a9c50f4fefd6d14f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aedd2774581f724fe9fcb615f0cc78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7f5d63829477df7b3b7195975e57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc3221506bf87bcd62c0f62036dd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c3cdbf2beccdaf9296dd417b2578134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824783a39cf218d5a760982db7fd76e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81842f78369008a0d7cb79e079d3e14e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb0365fca1b16627f35d897bef738b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805b6eff3ff08e6cc806a261e44aff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82449d6537dc09c699ff28f5d4f06f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08433b4c30444932773a7a968fc3df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67340c8157b8bb642d79c83d6fc9bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475723e1bdce964e2b45507a10de7897142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc2b13026b9ac76b1626afb850edd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe81b0d632d8228eb9dc10dcc48410144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa78073cfc447a493e2d0a0eb84bc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059607991f0788306324b93290f6255146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9061db6d1f1eaa5a0161c0fc97d629e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd350f3dd46ca807195f9b079f071d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee3dbeaa95e9654b09ed8dc5bb8aee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341722ca96533d9c34932afe8c6280b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd704a4800ab2adf51b064f9763bc02a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d18cc24413fa7c98189c8a87acdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682521e1ac454cbcf04090754e4052f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe6c3c14bb8c367206ac597cc4402154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43363030412a28b2819b739734c1fb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136dbe4bff95e9148039129482801c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc05dde9d7062704f75ab14c9386f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037b3b66beda2e5af0c47cbda2f9ab6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f981ce537216ae609390308949ff4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06685b83a8ce7117684ba729bfd4b99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250833a223a0752eff7345ade3321eb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e668f8cd867ede4df4e0e2bb558a987162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba0941f424f6051db3bedef0e51dc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591102bd35b4bba61eaa638eccc438ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d47918677e3b444ea98cdeab6e78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c680cd3a013f994babbed1fac294a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04ec1f181e577c26371bc691f1226167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf925a9c71744f06eba600cff2b875168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73592d30ad5d1936db7bcb5da776f489169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6054fb51e4518dd91d63d2cae36e3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080781204e04ab488d505c024ae9674171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aba3243bbca37c13f0f05778d4ea2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c86402558a5d55229ce523fbfff2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b186883ce9f434d5203e857e2c7ab0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e37681454b961d355109128ac394175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11c72b57b8006f76fe70cbcd5c9c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18848e792a5011c31adfec5c450e9dfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22335ffab607af86f1636f81bc3332178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d0dc6094bec81c2054eeaef816b5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b50c5db706348b89641acd0e612ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ebf2fb7e86059fcd62abde399fa76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76299891222625962493fc24c0f7db90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b300c8bde9ff6e759c137b43af490183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c425f49789d8f492747d392e1b9b9ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a56e26dfb663a87da5642a8001a20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9793933c02e7729c523fe30ea44e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aefa9344612e04f5c52f7c72b8f32b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2ccb1beac528dd7923791c565bbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751deecbef322aa6e44a7ae23b29445189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163f00148c55a64ad0c469b502ee635190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cfdb130ce059247259e4fd19fcd74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428ef17200c114dc304dc86c711ff0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07642c813ed1d87ab4eeb1683424a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6addf5ad3139b631fe0da99f89d950194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed53f45fd20add72c8e51aa397530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a049f24c7ff01c7a176ef5d3e253196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68decf346712389b72c266d0c7cec8d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3c9b912c21967bb6f2eafb9c6c86c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e82b9a78b4c41b6cf8cd8a71d7c677199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697621772e3da5929221f59d78aacb55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a160a93d54c3decb7f3cf8664803e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8034ce078232143dd688d4fe5583ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2ea107f60ae4f9623b9ac9afca52d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90621bb6e860e9cf7923af460e3c9d58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604207a0de3508444618ee894941953205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb026a92c7c0a9876dcfbac4b19817b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49c070808fa47c86213e0740fa8ff3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6b2fa7f4efec6ceefe107916017b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1b73df5000da277bfc28998ff1352209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f30b6d9810a86b61a045d5337f63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758196aa09a480d4e90de5830bb7433211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6bf5fcdcf282fb0ce6edf3a2837a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec781202177d6af7eafb271ecb919d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cef6fc724d4a187995c281c24f575a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f120d24a95a83c2bb44f7622a46270215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e0835ed942c6bb03e8a062d6289a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3b5c1496ff0aad2caf817048d0ad5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c97f9fe00139b5ecb7797f71e8ca0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2b7a609c80e4364d07b1e5aee0917219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ea046a66630b90066a942e0424efe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccd37e367e3d13c1c9aac247aa8c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea8f4c9ec4c0dee92845ab10ac21e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c986e7f0822847221511752f8e35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7054123e30a16a3c0418b1638b7939b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace225b598ce98bed67e091552dbbc56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68287e65fce86abc199d344c4d6d9107226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee9e7d5a989929298de235b9eecb10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1a1d4c19812f5bdabfc561897cb6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0770dbf7b2193766e1b21d192e081c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f3f37ea55aaa6180411e38188013e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f85239d560e1d86cc2f4e93280f914231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a71e999bc9a419d5afb1ba2e30427232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f53712327d338acfc524be7dcc9cc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b188d9ddab86fc0579de0292e78d3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa50f2c689fc4b939e733436012ef2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad36709672dd51dff6428a905f8ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a17eafac9baa0885fc90b57923e488237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039336d590afa5e79778e521fe4428f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab004fd50419179a61fcf23360d00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2053b414d6f49ab693d195dfbb425240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb40607c3dbb59ea80b26803c4b06d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c98907ad4eab96c3e22339d7293cab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfdfd5f4989c23c5967cdd9524b0ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b3897639dc71d6bb1d3e3e555ddc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025ab9be14fb50e4fb33586facecd16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a969072902494ebfff8310cd20d0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aaadff11ca6a959574ef64bf1aa3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c7b1e7fa30eaeb97cc04ad334be6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3656891a07e7e5db079cc2731c516249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f6e73e9644471ff7e9684beb27cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22703ca0a7f0ee2c2442ceef25b301251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a6819ecb57185e01f20a9fc8b420f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363704a88e953438334ce60da8bda4da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8d6ab65c7b31767545d58002f1d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e21e1b9ada2da70142074da1669c8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccda1af705b30f29ad1e8c1400ef3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa5bc313db0341f19dd9f2e10c3250257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4d5f092c5a9b4062373a942c41e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2f393a79e4d9ce68998096bf1f900259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70324ad3a3cd96a731ffa45c2dbed5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9501e5c58187cf3e27c92a1682279c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3c1ac1ac9593e784c8db3e81b6a69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff477cce6e93e5b698ea5a1ea6dc6fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3c8f12ece16a6de0dd8a73fade6c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad26439ff490fef138a235e055baecd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb437f14b6eacbb626d12feefd0c3423266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59abac44873761e2b579002ef769ff3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f36d6e9730ce989a5580a402bd1a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe84eb54f2584f935b4590d6fadd267269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f537fa2a32bc442381d63914d66e3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053de03a788e8f8bd179a44640202eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d43ea337ab050384129b77d53ea30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fb03d8d7cdb4ebf596a848f3e9f0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d442c8f36e120d285d4b4f7c48c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e18b7dc06d266186a0f989fc2ee510275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31e88832ec60fca59b77318cc778f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0bf87baf575fe8493dbcf2a1b1c78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08ac5fd8fa6d6fa22265cd8c69e5de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9de5861e70744062ece00009938eca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b637bc241cf237df2bf8a9a4160c81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00010b34d5a6fd5bea1ff7a93e16c056281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a5c42dc8f24881c1e608ac27a1f77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d76a68d73d4a66c9943b58040b6dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0527735811c58c2de031666f6058c98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c61b7526a8929e70cef86cc5b4b1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3ca86ae33e252535a179d8c5372e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6ce1b55bf3b98f9043168633b8dca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5bea97a01dca8babe518c34607645288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf8bd3fd5cb73a01d46b3bb28f0936289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa025705b2c72028975f2fa3e6e3bf3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273acafece042f08ad2e0e5953c55f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3f5666b5a235681b6d1a2de4088c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822d125d4c1f49469143bc49e220ce7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ec50d6a47c0d45bcbaced5626424294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21ed6abb9b56266d3281e50530fee3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec85bec6c3a168425f5bba70b06aa53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc4fc78da9bd77aba65c7a041810cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af566fedd6fad1cd6ab503f92ffa20e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc382504ec09c5b791e7ebbde657ca5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2938b284e766cc6b2c2b7b541cbb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b2d550dbb975dfcddf676cf80147301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b631d2e22060fc259e53c59494460302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f67d537275c2a811294b74b0f3707303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6375dacc3969f1336807bad7f3f43e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6aa6aee55f97c7a992e8c6a714929305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ef4ac28ab8568d9e2bca4e1e0d1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d60193735b73cee84a5ff97c46237b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ead6cccb4e6e3ffb0dfd818a0c1bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4c978d41a96da7a7b958ae647c24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89d9fb2581e820086b53a8cf3ba3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a233be990bcadeed4283935b8444f7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15142e52e8cea8b34e12087511b18a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c7e5986989c5a014e15aa4a7a0daa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5877db761f42b9575dd81ddca752938314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672679b9eb8baf105021e1ab0160155315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeabe25b57927d40846f807374266a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ea1bc3305061b2045fad50052ebf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cab8f94dd2294005ea11adbec3de9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebafdc674c6ed49140c462cf25ae3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d12db020f06ec54e75d88c6bb6ea9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590113f5dbe15d5dc1465afd95b5884321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1f5ab4aa13c3dfb81daa55c3c88b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b7f3fb80ec29948bfca6ea2908767323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccbc8c37969363d85e9aa4d596ba4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6e5ff3e224b5845ba93b7894b3cfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e41090505a3998edfb55280fd0b1b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85123c032483a3f5654a46c1c32a220e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5353f955cf3e0cebd18b2584bcce40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763619ae5761119756f07da865c9d1d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909065ab8cad0e5e9a7b7a0a04f33fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e4e8800549ba971bdfff12845b83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1617151af6e80a793999974110d96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507f1681d5fa4d7588784efa16ffb37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52313fbe69703b36467c105cbb03617334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc2038d54e611607314a97d247fab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c8b504c371469c11e2a5362a827c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8266985f0b6ca81da326d093d01d9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df85c649c20195b1b33034eba88eb28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d21be72d0d227d8e036a80ab32112a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821ddf1a307775982e8e3027dd382e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ec38ada152b816fe1a568092140f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01a9794cb7dc39142940355e710c04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143d6ed74c90254da51c3276fff34f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49163f317993f29b8304b3045e1c8058344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597dd3c94d7a0a901ea2cdd0ac7ec9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af7975bfaef1be98ac85a8a816ec1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daadbbcb48a7844cd225ac22a42cbe4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c764203152c1de6cf94ebaeca096e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a1e9685ed25920515f4567391a49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528ed85ed1d4c591c9634ab8829eda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5a92512ec813f3906f3307e3a5370351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00a584fe91c1aa2fb8a311afe6bb16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214a991b32a64097ee9d45fde780713353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ce7926c4a1506b793d94f03de10c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24347c20e52be4d18d8b6989c08978355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdea0bb560937a262ecd2d2d6483fde356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f7f483716b5a741ec3ebd81f57dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20b699cff9f0ff781ae8a8c61c7bf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e34acf420babda133a674f591a9f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ea569cf28e1bc29c5f23740fdf8fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcfb380434db814cd9ac39d4eabe9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bf68ff526d377ae0c8878fd13bd15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bc21912dfb7ea7e40e172505b5605363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25367ccc55c4467bbf007a6f5be79d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c2a9c87294bd45c0128bc18b1b747365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7d53827f93d0c25ccb8fe6ff4667366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f1bb1cfd7adbbedb435fbee83d3a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ddf8536352dc59079110133a862bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cd4036b9fe8a48bb0f91dc1dc9b6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ef538e4e540861a60ca38511aecbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c9ea53099c18c0afe4cbae86a867f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341127ac9a679e57488a5d1383473259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb4acefe6089bdfecf48508b99e56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526b3c18d61f24714d5a49710faea25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b05699b633c2776a8927fe3ef27d9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c43387a6698b03731780f4f0107334376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffae0793bdbc26470c8cdcc46055bbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19ddf9b84c88cf60d2bdc06551c009378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff930b5347e1c3d9a24eb9a895d065e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b5d493fdcd7a74772f39a635acb95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9294566189d62ed10028346e7a230381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e0ff827bd1021721244f8743f3552382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd767c728e75ca27f56fa1d7ad15256383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f443150aa0515bc4339119d84867d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff707207f8cd5ffb0a1f02fd76f62337385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363e46f6cc454f6793232cccb166e33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849a7c5feaabf8f6ef597cb9c9880ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba057a565d31657fef2d7c53c6a2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137946cc7a54687705838fa921cd50d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34203cc2dbf2bb3f3b3dcf4f4151a84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b023318e9d0ef774d96dacc0c18b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e460058cc232963937094d3b5f067a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54a9dd0d7f8ad70780e894fdc7e7b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f7dd5c8e1c62fd41cc6c7fdab2d5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecebe7b9316e7887fdf5b0a9d6eb3fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94539484198fbc849d0e45986ab59d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af009fad75e398edf9c9ffa685fe52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39536c0ddd60d8186684e0413a2958c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f554e7d9ed3413e6170b7011115e06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019b7c7380fa091febebdd54ec6c8a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f9a43ca363b451def53881e17ba72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb0c350c75f2eb4e7757c872a6ff28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ba7c6fd3ec594e613aa4eb867d865403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd59d1d0b9157b9e21e950fbb6a043404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661b9b60870f6d47fd59f4ee8dfbb31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c04f9bf3b9f9d40e9d0db4e2a20a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83985ea6a718b4842ba80af969894918407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697db4c63c1f1215b2ffedc5fe9c41cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a629ffed938f697cb7e9c119ee1f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2836c12034b3ec6213ec6ee6fdf12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639f350efe48a8c1d87976a342607fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93ca6cba7402f102891d0d2a9987f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f74d1deac0099e5b32748c2b45f151413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7979f97bec50e458496b3804eb4bd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e9f14fa573f784f29f267dee13f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e578eefbc081e06c90304f3f818c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9d1dbb0ad2553eacc8de45d5325a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173c8d2c851e833ac8c06a0e2b6a9d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0bacb5546ae80a5c7b0ad50b0a515419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273812bcc391eae9a50e62eab254e3f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2fb01d5e56193da10ce6cf07ac826421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f05a0b207855ac7a541a5cd137ce3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35493742d4210e4a3a06aca4f93e885423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219d60a84a3bc7b8916096066417372424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b51dad3f64077333ff574c0607665425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc6ed97318155b76bf2d60a3c45422426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975716bbfe4b19cdd204c0ac86fc6630427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50f7861887f3c123c6df6c299940f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a7eb77770115fe331405ef96a0b52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bdd4c2f9f2b34000f3637960b877a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41928c38589317386ce69d8112e5bf33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014244e893eede0729ddb1b7194bdcd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433ba30c94c226785c95283a0c29884433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a99e3b0f6e04ef3e61e35e77b89f7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de91699ecf24aea0675d9ed07a814435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6967b984c68e28e1709c82830c8aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c6fbd5bcdb1bac404f81c5ad20642437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c69e76004b1d0ac5d31300000897a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561fd64de6fc89ecb3b2d8841daf0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464ff9792cb98420d09bc13ccb2671440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced102c95f4ebb79189a9aa7046a65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d55bf9e31962e6d76a15f50a1c0004442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761ffe4239dade88b82c4b5b1ff0fe3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56530397f511d2f11a1398f7ac5cb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd1515f545895c5b314ca29341a2e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417a60d2dd043dcbfffcb3c7d74e7e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d55c9d28d8a2114e95505b3c43e71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317195ad6a0c1c219573fcaa4a4b2fbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf177301128349f625fabcea39c73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a9db8e89f4c886ce3b81ccbff2098450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c381ea22ac300484c24346672cdbe17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a349becc063ec5817371e2008ac00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b0ce8c0122cc9bcbc72b75f970756453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684cb07450aff2182f2990f70f1fa1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6936ee2ebae901573fb47ce3f75a71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f628c7148a9d0aa2fc70dec479e1813456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89c065aeaa12a77946710dfb92c9ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa3a07e2b5b77480a7f2cc792ade94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16940f6097057cb2d2d8b0ddd28f56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f83d18ed1c296cf9ef9357d5298825460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaced2b0506ed8c4c288e62ddc34890461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fe24ebd0d074e3a822664e243c45a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9a9588607cfa59ddb28c18be9b125463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276bc7f42574f9f30829e51e8b6f157464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a362ade8831eecb70bb053b9db03db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a880986e817bf0315933f6b953afab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54024e69b579beb677ac0665a8852188467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ced76be5484fa2ff1629d1acff7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4709407695f6409ffa76cae3e7ac5d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f87ad4c4ed19fb811559e45cb2b1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d01d925e5b6795f3e233a0de4acc46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7412d5dfd3f64c1891fd14668c67aa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d939be70ea60974d97c94260b4add473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f4de57d16ad0512f66a66fc02ced8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a5ca1e46739f51d743c3858d3fb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43c6018b473e199bfd135fc4f6c085476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d048a92a60f02ad29650d783f593e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640170c409a5a8ceda7152cb96eebfa2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81c13e09970ebd3c5893a07981eb3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccafcdf1b9cc7760004cdd1e480e2de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f84790f9de5d2f2ab8d789f8d3adf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326aaa256217e771e5468589fc9ff2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52822f5580d05cdc9bf77c5a0b2207483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b0a664565a0b6b030156e57c3d4e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403bbc88740f3d87ff36d62afa3b92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc84d0ce69984cc0490f13d657bf952486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c03fdfed286828ad274cc33712bdb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096c55e810d65da296f2b433fd10aa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5166986ebb2d7e34b36aa6ca57f5d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf348b372deae6e259e184df329cb043490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7b6420ca88b5ce9c18855a980f2cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44233ca32489c1662fc7c8c60cbd914492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846e8b7a3c5e9e107a6bb6844ef060c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977965bf2184e58109d3c802d59e1e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb62cd5e337fd870706878617535a36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaf0470b45a6292eb46123c3108d5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c025df5d7993d0415bab470c7c0f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e9cc9106ada05c91addf237153a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641883af3b4ab514abda5869eab9c12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae2b4bf238609aad502bfa20c4cf69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a82fec886938d1ab1ae0057b186cb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95eba9c28f126418b90e476951b528502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60549e9e0e664b70c1c08755371b54f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4e8c88f3486a67e2ba7e0151f90e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0da50b231ada8b3c7f1a27cca733505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67ff9c41ec0107aab4ac9360a7a7dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52483e946229398bf3c442c0fa6aa18d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1626c946518e18ceb0090566b285e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f6cf0ff767812ce01d5fc2667c0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2258c801a967c89fff90ba953fcfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ffb9fdf6b543073803184376cea77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5b0e0ca516619eda9dd901fcef3fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126f994b549c4590f43f8ba16a4a820513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2c43e631e874a0d743923052375e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576e5802bb2723a88e9d3ba699cbb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ee7ade3e3f3eed03ac87216e8ec39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf011ad127b69a1a2f40a4f8177eaf6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d696dc1f7aae94fcc7ef09f5a98157518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab49a750e0481d50af7c45d2f50ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fbeb3d5673324b5363ed010f60e3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f8ed0ff1b20ced51eecce0a96abdb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818a79aecc08a51342a095f78f99c9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc5ca2eab27a5cd134c9d8110a29d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a942d0cf4937727df467b29f554beb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aea040ed0465921f58a7dad8255b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0142f5b95fd808f4aec8d0a826ab60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e9858a872b172c9acaac215d020d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baec5ff4814bbe1b8feb226404bae9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2afa11d68cc6a77f7208e3a86278d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6683f6d28aaaec40797e7488685b7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a304dceb766abe0d8a6c6169577192531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d9eaec294d78aab641e264edc6c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761636ecce8f3bf90387f642f7f7b7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404144a5a3604b9ca6fd5703dc85048e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2075d2f9946febbc0fe48c9609840535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfd5fd73b7162dd79f481f9c77872a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ebf1ba9533733f4fa8c158b0abd55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96c486d541eba3240677b467fed94e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc437491d6a5a8a69b0dfc71d8531617539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce2e38e60938f78e03d6c2584455f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366ac01c13cd24f878efad608ef58bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b2536d9371b59e4a41eb59e013c61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473aefd429e5a6d0ae6257f96c3e83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63229de8f15730fb5840079710055ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0958318a10886dc4569e52aa2f3ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112bb69a556364212e62b137fae9b9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3334ef14c802d270eeb0179d2065f8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baed55abbf6f1f355d000152dee623548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9168412001afd432c36a64c59bea5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5312f68700bb210af32115d78d603550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e864de08182c1a505ac891c0277aca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364823cc185b55f12e76c37dede6e3d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ca0b455bea51fdd5f8564354dc22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c14c59be6c2167f610a47b7f9290e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af128b9c08f556d9a03e5766548d5f43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef15bf534dedce3a7f8c3966e91a15a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dcdc0a8cb5175bb5137fcae6160cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870858114e959178ecd629c003c902558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65235cd86062a55d677f00469c80d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74fd550a04f0581473e47df630ee2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07485ae37b708737e2eb91bb69861c93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a05176f28e64337948fd2d0ae6f786562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d98f5daeff60a665317b63e3cda0ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df535c79c609bc97e3dd5f3f852e217564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34165ff4e677bfe7155965b095f4097565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49525344f1d4c1bc815f6a72402196d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f75d5ef6b64fe592493123d403dd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce510daf7f2fdc9cf872822f154d3bd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b4e389b352de2a49ee99f50d9a1c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806381e36529ead0732c56e97af89f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163be5a38779609c9699d33357f2e45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e97ecbeb8b496b27f527a4c50a82d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba6811a66760167a372de49556a473573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578cb6c8018a2faf4c8240f287b7cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b1843cffde5af00b811579c4f804575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08151d96679a6e1c6d877167bbe74a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32751e38578453e1852fabdc74bcd5b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44120c99174e33985428b2d6f16a4d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030307656740a1279f40f3275ce2740d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14570864917aed5e592cce3f5ce4033580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e50e9647c48d08761d877fb019ebf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98251b6fd5604694a7b3bc623d9745e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12f667b2b81645c4db874de9ae21cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9494c1df750cc0882b008d4df49f5ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaa86e0117eff074885e334f0b96c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348bc5421305d367b9fe31642db9f18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8de08f65cbea533842912ba9a1ebc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452a1985ff88b9c837081c6ff30263588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c513925956696ab079132e87c7f876589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e8b35ab90066a91cb487dac77291c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed58c58090c4eac6c0d547d4b591bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f023219eda141d2ee815afdfaeff1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b1f52c1d4bfae991d2d7904d97d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81eb5d34b4474af778b13c549d9136594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad91f18bbdac17b358ef723750892b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfd2408f2a78c4a40950f75767ec0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e2163e6a9d6ae75211551233996d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a58db27eb6c69de39df4546b5faa00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63667e380f16759a31166760242b0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d416ab21e4a79130a247a09d2b745600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1aadd5d5c4dd72ce96d3bbb3b5629601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d4382a0edb4bb3c79f9a428e19894602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078500f913ebb9a040ba8c70d6b5fed5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e241a582ab6dc8cccbf7d0833e21f5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b87403e4b1d7d642c977b9a5f61b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f4b7e496fcb0880efc44eeffb045a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef8b8bccbaaedef5bbff15b6a311ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad58afbf61da9c889b49dbbd544739608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4ce678c2de15cdcba56c929eec3db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c10e042db3b448c379fa8ff9d67ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6522bede10f49a8082c5fb1ca35c053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa1b51cd0cc4285d1e83772876d8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a85df173055200cdd3bbc36ec81689613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40c66a189b7157d3265f2a01087967614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369b475cef53cc617d6ec0958665eb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272ec45a6ba36c94bdb553a66a083ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd831adbb613e16222d75a9ffbd8a1f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4848248c05f2b105914a5d4026cc65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ed95f1a90bb1247307f4080579643619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fc798fa4168b1b9486c6c4b6c058d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f02d8672c710318635d3d110952c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab96c77e308c5db519cd8c1f545d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a72eccbd5c72018ed9e227d2203d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e584cf3feb3ee0db97aa4d3dbc0247624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54639207eb51edafa70726c8ca568625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e017e5afde0637fef5bd46122a6b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309a98f7b750c16fd3584b74b6cea95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982608f7fa8a20c44e01df27ae4fa9ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d78c1231124853d4442cb52ebac81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6ea86fe794ef3e5b62e193b2998a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb2b9a7cb78f84d28bf8df54dc81a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16afdeab85415b6b7d06bb4376f5de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2b66e8758c8bef436756f81b8d025633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b45e2c20a5f10687859625ccee7d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831062cec7301245e03300c5917beb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bbdfe82de391b2f6c5c03dc11c1ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1604976825177b22f017fc28a8ede637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0db5c51adb7b2132e9cb21b58322d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52eb1c07f9f31539fcefe6978c734d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe5d28ebbce4aa324f0014bd306c47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc98b1f20df073d95df36a0ecde60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb432bd5b937a6b385d05fb4841551642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37a049eb94b82a38b29d6933888787643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45938f6b79fa9e0faa7950213ec5c97a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e21eaf5c13dadc5f76abf82a2758a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94604da59a7d2fc38f98515ba566ad81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ed30acde1cdc18d0a9b85c463cd82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dcc903c6b8907d365470c63fe500b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449d8a311694fc57f7657b2f11adfac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e491fa24ce3224d30c8fffcb81d17b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc25fdd6df696e740b697f038f466651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37c604549cbc181da5511dd3d8f181652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4411f9e821e1771608fe9affddced11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cc64bc6a2582874d888d4c95b017d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b5f2d9efa5a6dfdb6d9925d77c459655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa962da9750ad0185cb47aae281b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203e1cb929f7fa889475fdd2e52b25e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88af10a72dd7ecd502a63418341c52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd06adb594c07626d1da463d2be864659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158adb15d47e94ffe890e5f71b2ed7b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9b63ce1002497b58da32f86b58cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75220c639a867237aaf012ecdecbd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465d23f9f01f793854d437faf998f6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee2054104f1df6cf4fc1043d2c448664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a55d233fd3f80542aadbd39f994ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61197f7c85fa4486f74e47b66d8545f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe84bec6f3b1fde6ef4d1b18d7a71d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014799660a58328bb679d4e7aa08174668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57dbfeef08db57fb5ba786a2ac85e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6c188772906c3f58f771440f6d1a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cea4427a31cd25795f89b57f30b685671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a61b510a0d502f4ba316a2a0b091672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87b8252b3946876f82b0579cf08ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293637e7d83a5ffd00dd607483118f03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b387456ca47ca96d29e09b089276845675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc730dcdccd84110c982a82c32f8b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6159712491ab916ee36606ada643d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd2dd2e74d74c0580c98f694c7ba1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225621f6796eb824ee487c274471714679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7166aed40f3a98e575247644923d325680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19743676350f062be6c87d72e422b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7430c147ac8b5661fe86287576941e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a20e0bf4a6b000f7d5e3a40cf37e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092c114c56b4c2e14a9faf1d685d21c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f07f1c8f3fc0021372cc04d5f7e5a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a63c04b78c3731be4775d4d2f0f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea064f82bc71b3c75254dcb8ed63e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babd758436982d4606a4c76c719119f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a05e0ae91c3a9bfd8630595986716689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744765b0172d83c6838a93333432f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3305f5cf57ec1356e8b10e20661b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e20d3a0c3408496eea9f989294f0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adb80c7c326d262656b898c5473fb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6ebb0fc46e78e98f45527235f03da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53335f33c310396867af4779666e62f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a2b698b702a60d4de8942eb783e6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b03dab230f95bf2a1083817cb661e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55bed52f91052876a4e727fb3d9a0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdbf9a49b5180a9bbf25f9f229ddce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e5283b92eb82634a6447c4d01128700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee663df12d09bdb713b01a2872df3c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6230654725a1022c7b609ac9f0cee79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cdf7bee2e455d1e3a43e004297f8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b741506b080f2e87e94dbb20bdfac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98811cbaa2b355adc253c12eadf4d987705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6f79000c4e0d383aeda305ed50238706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e59c5acff30fbcb5f9296f8c9300a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b9fc3e0636954fd3eef745ad5f3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c609ea38a86893a00e4afde623a7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86db597165fc72fbb03af94bb060b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691be1ba826f6b19f4e1a84fd3120386711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bb8cc79ff1ea5bcba8b826086b9f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03379da7bc838041ff204dc5ab60e60e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c67510c1b46ea8040ee057e075976714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc565927b03ef24f3fe0f0e293b93f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9988ed2b4e7284b8509967b8b06fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f83fdeefeae118ab195f05ffd4e98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45ea4854194a57b75f1fd07834eb69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc22d82463557ad4704fef3f8be9dd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da625fd076f1de96a77954a0e2df4c13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8cb0a945acc4bce70abefefd7c96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71ad3944abebc1568a7db338d32120722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283d87be4d5a8f1875e7180f242730723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b05381bb811d75baa88c0aad7bf567724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c04c9f443dd492873719ffba5c408725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2628fc9664e875c3785894176c8a969726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d7c0b87aa16bcdfa1cfe7f64ff66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804a9a50812866cdb81db3fbee03a6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741579c4e82bd7d77bcb90e4c0548e29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff43b80131b8fb81ebfe66978958e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700e41141b8377f1842f21164aa2962731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c95a4039d7db6c3161c461a1386b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fe5f80cfbaabc2923162de51ee400733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a948b3138f824ad5fe03f885ac039734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99763d3db6eccfa7bb2c72f0f7d14cb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec24627d5c6c0d87d5c0f0e253dd4d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fab96fef3a8d964cdb15b1e564dc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a660dae65a6f222c563c0268bbc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c651311120a6a0d8e82b4a3cf386df1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9bc0b46332dae635df8e6550a89f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf1b07d715aeaff0d635b39fe27d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60b60a449802e03b2ff138e0e8a60c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049094a507ef9938e2bb580d21c06cf7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18518fd415062a670180c3ad06917e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714406bc87356a5bebd7518fe0af26d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce03f37b15ba84e521d1c8490016c96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b148daecf7ef4af139aa259fc8ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f3809d601a956d4a74ded8f6ed5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9922bc7b2a1e7f4257abd3157dd6f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704cd457cc1bd9ed71c2332f18633ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250bb584b30d59611b7b647839bbbae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0804d4fd6144de4a673e9aecc1960752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558f48878fc5c171f7985ad94c81264753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f699e218e41690e1ae9eea05319354b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8aa3a8159685bc8a1fb7a8cb72f0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126aa86b15bf0e5c7aec42b4a2f2fb4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cee894653686147aa81a7d71202d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdfd17c910a6e49e7f5de909583e1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f303186615a9d5f4d87ad8ac83ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83cffffb247bb711e6d260ed0b02231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb557cac0109888c3961a7762eb6532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be3ae73fabc55714e5c2e1a42ca4b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39fffbb7163e8893a01029b9aa4d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeb6172bcea4f7281e78c759061dac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5af136142c1c11b5bfd0f2249ca76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ba687292cd102bd3e299e605713d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53f9eca2a30ba53b26340961360d098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21543bd7bbced3ed0eb7b3cec60215d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d38ad8bdfb7e26584774998efb7ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ea2a61e450d0c3b69a411c43d886111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628486b36429dad2991ad7b0a763bd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43998f8fbef2f3abd8b46eaf3cb624f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cfeaaf9390135e84afa3860e1e4dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84950a04f80ee13f5fee72b89ffdc01815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade87b8893c06485a5de9562c83ba1d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d09ad450c030f2f82ab2be7e7a98d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f75497b0be7d7f484c04da9dc28b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f19e6efde008c31b37f464232d29519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66db7d0416ba80adc1cd99eb5da0fcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ce64532ac9eb187deeb3084348aa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd370b9fe32c1ed5a7519f7006e181b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7967f7c5054ca71bbc067f1afaf672823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba058e46628fd67179d50ea9b759d7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa70fa82cb583ee5beb067838673beb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47445f6b0babdd71de97ea4b7ba88c9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd118db649063031a325270c2d28213e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca287952fa87f4c451421dc67c677c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f10b4ed9c93eb542afd83c8e082429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d33fbd021b5ed55980aa1f8ab101f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab80d25ef091e14ef83e0ffaab8b7ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2358cff3017448bde489623ae7f45332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928deb7cdbd159e39a4f8cc3957c01f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdc927e49a9d35e22d52b27292cab234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f612e41d1fb2881835d657776cc1f9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8da44a3ea31acc816b9647fd0da9e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70b1e4b4a93545dfb6729bf6e683037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83c2ebe7b132682b390a967f2bdd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236321113264c6b19a661711c3ccf0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182466dc0cde4e370fb78277e2f4ebe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aa7f837d4de45fbe57dee7cb0b84f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007acfa1fcb3eff040613ed385c74c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4283783452d047298d954b2f3ba7af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e72737b076028d0086eed67cd0db7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd794c50c233d1094ea534c255b8e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a334110b5fbe8829d5987a10b6af146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd037b5541e0bf177f69904c5294c1c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f2922ff6d32b3493c24318c2553248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d03170e4b71dc2ca30dc98c9cd24b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea5e61209328fa7866c23a6035550e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879baf4c95a347877f0af4af5306008851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8d484778d3aee046de351493b1ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda1c3deede8da948296e67cfb513053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846f402d70d886f3a259d3b7f76938154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc149335e5f26bc32da329b18c709755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f1c1140d6083dd5abe7a71d7c2a8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bdf6705787945dd64d22ff1c020e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780e5ccdfb29429ab066902e6cf892b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54767d3091121ea4ba740ed2ca722ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2493ab9634b58802eb481fe029715e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e6f92f7f0e1e15b4b1dc3c3bb410161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d517940115e0bff154b35f13233506162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d493f1e83c5ad2c9cb5925da44f4d4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db1a52727e7eb433ef6ea07e6ddb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063820b96a07cf7ddcb07b2ee453264865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72558a3d092e4ef8393dee7baa9c5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db0e35d1685b1c2010c6a5bc40b9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416fd8827e9018c6b55581794d1678e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871032f92cadf0ebaf221a019d95d2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68987017cf557ac64ee76e47ea18e54270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b0a7627c2afb131fa2561f88e78f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e18572ae8833bd6c8593d9f74550072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad2ed6582faf351dcddc4f700bd50473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6565b53862382cb72e2cd9137e2aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b13c564a21b159e5e1238d3185a65e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4fe52f9a78cb2562a283fab10c26976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b5acbe359d0bed70857d48ca29ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469a14373450763da610fe6d18f4a3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4272589e908aaaf0fdad1b846e3fff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050c0f519db155ff388654ae643087480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089023922cd25773d3bc186d514ec51d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2dd7e9127e4a522bef3b66dbbd03282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e9059e23227bdd3bad24711d6586483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2cd4370186ae78d1344adea20d1a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d760550296ffb2f5e2b95d143a14085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de6910038e106a9881ce9834ebac1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b91a296d94e45da5bdd3d861f8d1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf5309cb58c261291835ed885b2df988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436396d8f4eecd1b20c8b11ef004bda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b499abc0d76da3d7a16f8d5f1660a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f91edd87acfef1945f5bb6a8c054f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee531c400eb3584ce9fb48c14c34692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a0be08cad732c9d12448cb5f2030993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e5bef82a61d8293c583676006339694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb8180c89285b20e7721d38b61132295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a6cd0fe434a046e9dab22fd4bbd6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdadbbd85fbead09670db5901190c8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76391119d548a1de6ae138d0bf0ade98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9392b551db448b63bc89e8e6c5c9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222994a3df6e377d9bbf79e3e40dad44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c95a93827afc03d609b9ee4f7e4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d2e530155e1a82b78c4651101651102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7928c495c3b9d0df421462157d66f0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf149d3ddd4223a816afa14ac0e93ed2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133c193322ae032b18d1a189f27a696105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89ce7a161ada0a937f2c76e13b6238106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4856640dc85d6189a741817b25832107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461467e0c80a0dfaf4074c387cfc054b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5ffcaa953043c284d30099c415037109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260fd38d0d24f7089966ed0cf192ef1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9b71721720e422051de05302b2445111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7ac7455b95535776d6b6d8c7638e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03832513e370a6676382f825e031fe52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecd4acdf9b582bbe74aedbffd872f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904bcd2874ee35495db7a0f82448f5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87162a269ee2cd7f9098e6244ebaab83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2ba60ec3bc4868fb797a8cd30181117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa6251b872e46490b150aee251cf97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d75e254c166a8f848bd8f2cf2b79d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a81387c4338ec3b0b9c6e7ef00909120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a08c47d516c4d0fd41cad8decae37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bcb6d709438d6e20914f89736f7f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac161945555ede5611d3dc4e94f68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6e73ae74fc2f69e582cbb87c43efc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a18e6cbbb21437ac1c51aa93c96964125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619545fea47d0eca9a2a6b69f09f01d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ffb0967bd55d9dd35d28416e6c4b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf10b6754df8d109fe939daabf1e75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428189064f548bf01141b93324f1958129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a07534fe989a52aeb66e15d0f5fcc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb4683c9ac2fdca44cd485794e053131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabc552b28ae7842d814966b3062ee2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87180058309b528fe702659ba43e55a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9fd7cd81ac89ae3841529de4d500134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a242ba9263465aa9d6ef4fe57121ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5f2ac41e04b8d2cfe0ea7d68ed8ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea45dc5109a1339c82d23cc0c966771137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083858453a127a730c88356aa9c8ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e1ec967c86c7d4d351e29c66d407c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52a9105439ad3e124b291783a5d4e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ab89a06ed1ea00b71f00934072db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92753aebb9ca5f6d324b53226dd26063142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ca14ec48e21cf16a32c29c286092a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a50c37b452d6b22536e91ecf37aac2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb87bb45532186bfb232a1887c8916145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00746499d6b1b08fdc63a67c8b9fee0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d56f68fac13a579402f2abb90c69fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e68566c6a10db1b5e8b8a40648d2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ced194d3c459ea2af3f8d680b9926149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad2d5dd53007f7bf44a20028ecc3cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a452525108e3a26229bfc3a432ccee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273081ddb1b2f7ce887f78c6cb516b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db947316f0154c087d62f65beabdd775153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a6bac198165b7a63712b6d69bdfdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00575b1c99fd4b0b25878b2771c07b0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35815fbed9eb9f1867f3578f6de5c6be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3365a89edbd71eb85d1547b1723429157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa49b36b56c6feb2413faa5fe020e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba072de28279f81fcd84c6fa50d907159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1cd5b9bd4351ddef779a11968c467160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb26087e4e412d84b1be47ad2aded38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130e2a5b3961fcaeb76d9cf6774cd6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d0ecf86256b65bc72a726c8fb036163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6996a77685df31df3555729d644a25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfc360aa8c553c71a46ec8857b7aa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893479e07bd531c6898d02c7debfa4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b161f32b0ea8de243883d3ff1ae1dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59637a5fc8ed30476fa52955bebcd0e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cbbbfe0c848d5db10b630555c4fe4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f59e6825011a3cb1bee40a5720acc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d5b6ea84c61bd249059469778502b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710aae2f56c49934006e890d29462ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d5d23b1d432c9e53b4a0f81e703e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdc8cbbf47e9a466acd24f86cca5e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9e238f4607fc9b7a703041c94b11e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67ede463bae02b388f189b528c5593176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196644ae8eff800262fb224834de49e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041b6ce782173541aedb5fd9af00b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3119e61387e4a69878c0bf76be4aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825875d32f2ac8c34a08877b1837821180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31872b68a7661ddc4ee39dd652c5550c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede4ca105988d118d0b627f264b8e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8942252dea615093765ddef4ee7a4bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff58bf37db0f7f8ae0c8d1a01be0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59e19261a4fc72b03520046eb07a27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5de9de053ae2e56a4f5f83a42e501a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01158ea4237d5637fc13b60f5c9c640d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c7db2acd24c9d973c033c677ffef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4fac4c6226650bb3a87feb0c6dad5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869cf7dbc0f48eea7eca652ece0ab3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a42a0355162286a1f52291cd993408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a781610825d75d1eed641b572e68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2543ea085a1d7d38ac21ed53411ee8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efec916e85278bb6315111b621d2082194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca1297073501ee3e396dc8e571094c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776c68e96f975a4e14cf65e9c341a49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496e0ed1fd5736f3f1c6e39bdf7d6ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e12e64c807b0b18d810ee745505767198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4375e1ee9746ef858291bc146e141199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d300959db0c0cc53517e010e4a23e61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02db476d8f187117a9e928d30e8d15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574691793f65c603b9567ceb113859d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69701e8664b589a08d80658168cc5d0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a65c35f8607a9d0cce2083c215023204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c737168c4663ca77e63802fba51ddd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566820ad0b13499ec7e5ea8a3e03e046206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d939d987c1e544654cb436529cfb75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cbf29cf401fd3ba462a4c33c3c249208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069bfc0f6d56385865de985cc8abd51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552b06d39b48fa5d3e37d21c636c03b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef37879f76a2a441e43e9fc16a16d8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ae7e1a2736fd8ced82bfad9c315f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad00aacea583aaa9eada312c1cca3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e11a72476a875cbe1eb984072dc99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e26ac7e20b6a1f17ccf13e2e5f3e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3e55cc6d4daa5519c887d4758907e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87023e6b913227b49b1fc901b93c455217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b0b05154d533ca17db8049bce824218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ebbc2e7d1719251e2bcaaff52e90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded3b856a191904e336d67cea92f82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8148d94ced0d91035adb185eb5e5d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9111a9d7a2d4f50702786dcef0e2b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33774a1b69b290b222e7c6ea692952cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b24502d6ca492d5d32c34056cf54c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d66a48916d16575f4a93d71d6bed8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341321d7953ba1a7a1d2ae83fb3559d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7fdc360165b7bc5c1aa0d7f27216a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef7a2c2b31508eb0104143e40207fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274661b5c4541571f4ac840db88c153229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df927c91bcd7a5ab2398544243137230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffc84cb36c7375f6ee28e084833c4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab92e2ec43ecac136cce1cb46f12e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597052dbf0d9948fb46ec4de0ac1ca47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d42284131f3134d22846f40e8128d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac4f7febfbd1c598cedb5fe515ceb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111cd211d48256fa9f2759c06499c6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9904202a062316b5d8aa8826fd50aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff23a08b5a58c0f399b9d94f5feca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b6d662fed97e947597a74c28d24a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74201d63c2af145fda2e8a5c4ab4f75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0848ac14339d0c8f35e89c9b35d82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f92fd8eb0b329514897b292068860242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084756fdae16978c3141e1b25dcf7da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27c79dc033066947686f8f544ac2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fe8fbfb1ab2077fc76c8e3081f66e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692864e456037a15d1cc47d2f4b6c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cfda1c5a3eadb31a0f54117f2a611247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe2d78c171eedcf679b12941c165ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4169b357c4724be3a9b5f0de0cc7b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6d8e31b27119436084dd862e01bf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa13085e90dde76bbf1aa667c43c7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db28446c6d79cba7a413f4450925e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51167986d32ce4a2a4064a7b64f5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afd9df70b08b389d4abd38100add7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ddd77e735930977a322c34fa7248b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265fe97db002a2723591cab9558b009256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791bc73591dc1b29b1f85ce11e129bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9ec8bfef70d5731288348089af463258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dabe7ea0d519930ccc19d6704f8d34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7430eb5ac5425f988556564a220fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34ec28d31ad69e35df1668385ef486261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fa26072c0c025d8ac4036cc818172262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfddab2005dde6e17861eaf1890bc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4e26f66183039971107c336f41eb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d3ba1961a6ff373f04ebcfc9a56c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19482e2f88e3c50421c082c7bca1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b1c198e5a0ee2592b26eb8d207ce2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc628813347dd21701a724624d4634268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f13123e41fb1929f74e609879a219269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097e4c71736cbd0a056dbcad2216b32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1cd9c4508540dadaab680fff6b07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c214bee846bc29eba8eb9ac1f32554272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b80a738f7a4c6cbcfd5abed6cd915273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c76658f11b14459e50dd46e5c04a93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54137ba2edea96448dbd5c279f3289275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc57f17bf147465f71d679f85f4dad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8c66b40929987691ca5731c6187ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518f325636d08e00e8fe14e3d48adc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c5985907abfc8e3122bfe0871c984279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19a8c3f1387547c65a4ade6999d3b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653372f7e7c0a2aae79d6d91bc9e593281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462a4e929908e5a971ddaa0d38df22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b072db900e157fc253da5076055c59f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3f8cb4e5c63a097e70558253b0a7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4797cf628d03b4fee52c7c726b8829285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2584914a9a38cdefc42c98f4018e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df466c562c6ed6102ad6591c9e1456f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f327013b2d8975beb8930fe27de1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbc3bf2e205dd8464fcf02feffbd00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a28d347b1c650b4a0558b7640af8d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db0f60ba24914af6e38cb0584c7ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f20c655769d8e671765cdd1265acbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec34a453b620fbd510ba57f80d6857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1160df6855a6535be9aee6f44eab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f888f0457d2b1791eb547325b5228f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d621bc07285b5e75c530013480add296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9eaaec9e772bd800ff940a070a411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae3a9a75427a3285b82ffa74649e70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cce2d4d0cf111c283c38036dc87ead299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82992eb2ca5f944e2d1fef4664bc495e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f4316a3edbea1dc6b20c97e313f67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e99cd44709366c6386bd873c295b16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0743d76894cc4215e441476b2a4ea95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39a9085bb5b8f3a883ca2f6419e548304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57827d491f9eb47f8b9970d63ad88606305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54712fadaf37f6bca9b0854da5fa400c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102936f3b6d9b9ad9fb9cc1ea35e65c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09103a542eacfd1a20af8f744d0203c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05139153e68197412cb4e6373c03cdd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5647c8815c8843f16bf2dc3a3de9e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a3dd0304a685d985474e9b92999d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f183621b832eb06c40317047213a54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b2088ba5cc2f709d4e416dbfe5fcd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdaea82a386e59203707c762232fd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79e61af6bcdc56e264e4763be5d258315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08141d1ef93d393897ce547a7d51de79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab68dbe2d498a489532e23432822f9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1349592da7b72186b825b390c03230e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24469128ff1a83931aa6b0f7fd08b94b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28807cd18abe3fa83cc26a6372f4acd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831bced33303cef5b6f8ceda10bbd27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1619175ca57211ae7224572c4b30568322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33bdda4cd9bab9956e46ca11a41eae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6c02adc8bed95c3b16fbba4f58fcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1bbefb4fb6d084c5e1799c8abee69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76af8d288fd3bf3a087c8ae2fbfa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddf950df58bdbfa1c3af49e8018a47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f457e47ed7acd667cd1cb32ccf1dba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de7dcc2696e4d74a3a91b8203eff1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61882bbb127b6d1ec14162dab5d4b320330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed456aa4c116bc229495a5266eed766331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e1e2b3a6e7e1e3f092e087896cad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa561b78076a5bccc8170686f4a17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826a49fce4ebba67900e94550a1ae7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab9742d86cb885849d51d20c03d327335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701af79a67783bfbf6e30836cd8da4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa2bc4294c1e30c2e034788722864337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898fc255b405e7649afa4153e2f23b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929c532eeafba37e522ae6a6c8b1d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b5f5122e4f1fd596f5199cb7d17d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f058f8e25c5e5832582ee89f030c87c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4fdf98202f7ec74d94ca53949eec0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f1c0ff6b56fc0879868ae35e82478343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd6608de00bb34f3e5a09b89784143344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c035bc3d27dd304d6b04702705bb25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ce5f927f63da5c816245fa310c189346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee751934f43d53926457da4d339121347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ecf46c0b8e7dad406f572ab089738348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd280b9607faa66f3f8da8ddbfcabec8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5f92033682c773b632355d37a900d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ba4f7fa17696eeef51c2ee4e95913351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2dc20a42f48f8359864d4e003c1cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea28f65f7d7b7953d8b5816b5a9c93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e34b298ed37ef4e99991dcadb71f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818f54c66805bf6cec91efac1b49f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d250e526743fc1cd06c6a9121538ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873fd35a6917d5e644b43514c40bda3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fec08e88862f5aa21ec7f1abdfa6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108331ee31e22f73673d58df4d31a5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5cda798aa9500e10fbf961a4d202e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458904ed1e10117311f46e556e98bf83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7065c512e9efd5069e7edebc6fada362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e19314307b096139cb2f9fdb8787363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7425c95dba459045a439d17a62d7b2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32117f76976aa1707316435f4241668e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39976dd6cda897c12a4df37407f5ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a36ed24c71b9c71175f05aeb9e83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5613800adf5b359bfbedc037a603e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d3545254ec5be569bc1975e49ed83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d3fdad644cf20d53ee26c3f9e637370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f064d5f294aa875422f849133cfd3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82238a395887addac24c9b359a7f6bc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5070f754dfdf5ea5a412517bc9cdb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95d9fc525ffee5c7a3fd1964a213b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26fa08e708f2f3001a0f2f53527ad5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1ee99e14fb78eb137665681dfdfa7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163a99d5a1db90ae33b119d0cf738cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799f9f5948d186600eda2a47b8f9b12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf6e5d8c815cfbb7727aad604a28d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db83ef600fc216058b7389f7bee58f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae67939f78cb9bf8383aee2959551d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755795aa11bb6fc566b5287cb863b16e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a37b84c61a89360720d25e50067d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04120c3e7620aa055c95399da854fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5f61d126450c2208616b977e8ac07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1cd5a3193c3d8a1eeb2d0a537cd4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e1a10e6deb5917eaf02c57feb3aea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1da86e42a4d331776b66260aad40b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d07ac87f8a768bc8af5395256607aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab900efe4de3d5c5940ec4057c03983390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d2c9cd888782b7ffdf1dc809225d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d16f82a0389b95b207b0bd231f5ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0328c3859304a8570ff9f4032377a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be72118f012637b1a6bf9265f19dd93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d686171f33dfda996940fac50ef95e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86bcb7302801151167879c8c27b9aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b1a4f26d9eddfdc7fd5c2a2552e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548d394fc1261bae2a49ea207e6ee3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad0607359d4db2b171f09eaa089785399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3b6bdd5fa9b9368b867183bf2417e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853367dbb2acf0a155ea1a9c0a10fc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f105ef0b008ac79fab71812c60c52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52989486f232ac1ce99fa6da266884403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68ef1d4661f193018da5921210c63d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815488cfbef8927bcc6f2f8f223ec2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fd2add76d0a19bf64ceb722b856e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f17d41beff95f3ddf95bc302c56b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7d584b062d2dd84e442d22d9760b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457dc96544ffeef75d3cc2e032aa760409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198298ad6d67a12ddc240a3a82866739410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c308a51763ff3496c46af23f1a06af9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661f9306ec099fca22d401c69ccb292412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df994a49751ef4d1ff7f29dda9b4109413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d7226972ab92d7d26bb9face6efc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2813109dc05fadec8eb96327107549415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4493d2b87b3034b52984d74f88287416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a22eb82959947a73281f623c7338417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82edcf712d57e92859dec1411e10aba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdc1d348b4327fa26007f07ea4871d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc148b9f5b2f5b013e0a3fb3d5587284420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b5b9c662c60087a097b882950d5ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f1a70537ecce2a9bd69421711ef5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9be54c95779cbd92318c8f159678423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c36612916908c38a1c514fe4ef168424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e1c778d4014b84d02386f026dec0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540978252328f320604b22d841e5a26f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581e0253dbefa8f2eff25fc3ff67ef8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a82c62aeb399eb465f6edb36f991c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6675da0fbe8c1176d318ce14622b030429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7b89ca35563c0fa3696e201555adb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d8ba0cd19d3d8d6b9b3b8cb9d185d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787bfe843b0e4f9ce261efab3721a74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedaea128625f4fc583002a1f1c806433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999913a3e6186aea462938c253e01e98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c387a4becbb3aef514962403e7372c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989835c0d9055a88b0aaf9d0b96f43df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851454aa65f7b81049c6d10b149988c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cfa1d39bd5df0b74f8b5230c7706d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a65dedc0f643461d75cb275c3c9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d199a70b74a3c3a29228be5a8288b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e285316515ef9b4e83eab6a19cc4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a81d0e8be99e39430559dc3b7260d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95690e03d6ec203e7f56342ca841794f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002c91faa222268000c34978c7d9fd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab34b627839805a59719ad24bd71a72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ccc5c3395af261ead8defde706d56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d05211e73eaec09c279f3cb18b13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf1a40aa464774965a453146c7cfb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f861044fcf9edf584d2b8d21b6af1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870dcae86165da2d7f72a15d997e32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4279eccf8a9beb2d834ce931aee7a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce46adfbe51ae00661573a8b4af10af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1041b6284f6a9a08c0c3d617b28ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd1ac0b32f8a3276f7828b01607e59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4286c87645fcc8b556f8faf94e82b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11d6473fcb2a8fba977f887d0633a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afd8ead796b85b857aa29c297b59bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabab0194903c73bdad435dcf1dff3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2e09d172bf62bf60a16de5992cbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e957086e8e05bc1ed7a800aba0ccc13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14ff1cdd9e755862ae9a614462f2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb8d09e6c7ea10e9242e045201af1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f5e19529eb9e310b9238c5a65406b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fdfd139cd4dfcea631c24880d9e25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babdffd3dd999e4cc751195093867c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe2c23d2c2da6e8be7b7a59778930a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc9ad82b58c732e92b86520910e324467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33389aa156206f00454d368768d6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6907bfbe35e0a88cf9cb1d92b679d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19030656eee7367287d8666e2b540303470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9db565d1cdb1ccc8f0e1c72d236f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb140a14a6527ee64cb31072da56b55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b5c84bd7b1a44439c8c886a396ee6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86d795339682feae03dcc60da1c16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e49fa1c971189d25b6f04b00e5bb91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e95e56b819b949d89e2daa0e2d4e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d2c425a447cfb90a35ee03cb3120477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dccd31652ef3ca3d91d97be0339e2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d799f3c33f10d2e663fb3c803defc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428fa56d998bf8000acb4468a63176b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52160000a35908c4fcac5cf717c939481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f77178d67f1aa793dc5d97e963d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13660bb4da8bd17fbf9e9545578fcae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1e95779f1042334310865a9c435da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b47227d3057dd919bc2705fc1cc8f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84268fe10a86e977293b98ebb1d8da59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd43740c0b39bd7c86b38cf328faa1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96389476877d7f0fc335355cfadc7a8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99a9b6fc3c8047f02c05ea652ebf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b7fa2fcbf0fbcb38c00acbde9cad5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b25deecc7ee85abed7ae927f00b9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80eb1dfe4889202847d6217f71b422492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce731623b01a6946a60f09e10734b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a23889d70a9d968cfc9e148aa7703494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655788f993812cedffc015dd0ede47f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e14fb94bd1cd5ec8227b267ab57811496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c34ecc9989104ef7fa088b37282546497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe26f609d0ccaa9b9184c8a058d9ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66cb905eaafa7a5e6951e83104a10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b12a89eed066957981ddf9fe95a4bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6648b5f013cb232e3257c3f1e992d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68946fc1943c729fe3e049d3ccb99326502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7936e00f4fd0698ccc52ad0d6c4cc9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aef3de0b186819be3645e7d6ece09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44e37e79e65d24e6da3fb0c3fd3a9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023863d1f392d4a55edee603aee555d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52310dbc2282aeea047dee2bb736b06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc5a1b8fc3c637e63abbf32498f8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc351ac26fc330eb20525361b5c0f318509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acda430c95e580f6a47c83803120b09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6edffa135e9e6d601a82ce3c2afff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036dacd8298fabd707e8c4f8c8a43ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e65e85e5a44922ab1e3a7f3e7e305513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950eb26e14a08b25eb0f7aa1f8c3c4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e6bb2ee62d856e092735098eb269f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288589070588ecc3269c169e7bf60832516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6f1efa65a75b2c8a668c6f067bf71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4930428b640e00fe223bd30b717631518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e0807f81d41af296d365e20dcc9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e977b4cda21def2bfaa55ea7ab4e342520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868fe8cedf581b1ca63c989b327236f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a14b296e889d701ee3d679f690e8c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d4446a73ee0cf684016314ef57f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90187a969f21f14b44595f0b13bd9a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0fa186295b989bb4a45af839bd487525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd17dbb6581fef1ab177485aa4b974c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2425d77de3102dbb46b92737170798527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59ae4530d1003621090efcf7040ec0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fff0fc6545a114fdce341ea816855529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4e9bc2763fedc5dc3ddf14294fc8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdea011a30fd754179834cfe6ff8740531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b239de909932a916767547ca9c40b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9298804ed5ab69023181920d374b8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a01fdc593cd9c866adb353c77a88d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c505d0b6a238d7259a2f979ac33f5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd923a3e666af8d916d77133aa29376536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7466e491218ea7416fe627a886de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b464a9846908854dbe81f6ab8c9faa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1150c922fec4c743c1d0be10487ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d453411175ae22c790e2fae04ecf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d9703e4102dd3d56dde1eea1613f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4a289652b5ba003f7cf967d8ba114542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003a362881c50d8182cbe7adb913e33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0845e4c4726d55e6c44b7bfaf71c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6069b816959165cb03927c400fec54d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a81de3f30fa217eb0b37de22c27577546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42b610d4fbca40a2003a48a4bfaedb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a1775fddd651b7f8c4bf45dcbcf1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1037edce2d4b0871eb432a03d6afa0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c5c22dc54271b4167abc3f3000859550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68afa3edf4bbab7310808b122f15251551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbca2ce6c754641864b3115b85351b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a368b98d18903cf638cad7ebc77c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020741ab11f09bdcd0973412e55b6af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ddfcb676b6119f5bbb5170d29fde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae3b6b27eac9c0054f3cdcf83a8420556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf599b9a006695e41efd68f476560b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a00d19e2a207b6940aa4bf4df3b263558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f278384f93fea79da049b506585a34a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13eaeb1fdcb006bde343f832f77b97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150bfc6589de050fc1ba583c867a477561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2280b7cff861d20c3b9c895e6fe72f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70d167b617fd4bed29a802d976e7cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f980829cd4144f1e82243fee50d0071564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ee6562767f7644a8e372e546eb34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e584b9bbe0d6fdddb46d3ee055430cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa457fb8cbbccfcc284626d532c614e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951943c3f47bd814acc90b0768bd969568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078efa6fc969af0e13af82bfcd35ee4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c01c3856066113d9246996a6a55ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6fddfc938e12ed6ac31d7e6b36c1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeae186ecf2f2a97fe551cf56ef010572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64366db09d1863fa50212111ea275b2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e819c4b744ffeb8c9596d3ddab5f3ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbadb5def68872408443bc41544080575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9833f9a685323876918a1b5a89cbc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d16d0c7848bf03e476201206218dfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a064bef2f141da96572f4a86ecc1bf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2aa102563972c1b7a2b882fe94f4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6033e5b26e0cd30d011b053fcf2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a33890500cea053d3bf974548465a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69df4f4668ad5cf4ac29ce4786b50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f97d17eec1e1a65723fb1237dfb5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ab3f7968aaca51e6184d0571c4ef6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5d549a0124feed0fa1560a3ee0622585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1bb9b63e7f6224e3d9564246622df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dacbb3a993244a7a483faa23ed779b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76e66faf9d400e68327787b08cacee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2003e3d09ebcf81ae35909072afc3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da736b3627ef964895c71ea28e70d79f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec404c8c5475b2510a0d280fb11788591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33634d34520f978f80615b7416fe54a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc053e25594fabec220f0f31f297008593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9038d76f4324484510a852bfd4d20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363aa23f70e178c31482177a19620a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3cf7e90d0ec06cf59c672f59ab54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc3892228f999da9d1a8798081446b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76def72ca58c3ca18295e1a2c20a9c94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfceb1a7ebd891569ac122f6442423a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efbae4f975190d47aa94a2e949a062600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ad89c04d4464ce1c97884238e6de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5a2243c9bff1e81eb48c6889f613602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72016645e6adc5cbce7ffc015084d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8666257a26660cdf3ba836e09ac7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf894b7c38d4c2820984971ce30c6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade65690ca647ca91c2448041c710e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b18204a5d136cf94ef48ff86d9eaaf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c3ca47d411c5c2c9ab12eed3e820608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3b93a61f8e6b57c3d6c972efc259b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a51d3dc6442bc08a094d2d3bd34d08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3976c8c55662c3e1d21b57bb32596611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af3c81527470546b7437ed214abe0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc8eee37c38338551364791709b8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb3a35dad2318876ffcfeca76863fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb9eef192d97c4ddf19a1ec2d7887615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163f3e13fc04ebc9f7208ea335331fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b3832c79fb6b7cdcc8371551a31de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2565000ee4fc731b5432dbee0196ba7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffa88088ff9e6e2aa7e9b66de67095619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315497db269090b6dc98a85c5a9df2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff633a195f307a237672a321c5d4d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13524086a7351abc9b9c750ad4ced608622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c6ce792bb27778011235e706d575623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf4880e89e8cd308f56cabfb3d158c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb1f29e19a5b60ce3d5cc55bc3fda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca0cee2988fb0ade1d5cf11dfd932626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafaaf6ee09969f7d5460f4365d2586627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396095f0b2b734dffa01817eec235eff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eec78f5d1c2e206631611d89f7505629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d22fe0235a79e791ec7d28b14bc72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9127f6a027cafcee3293dec22cd3e29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5125fcd0386cae074055aad79bac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9985e578e39838ed49dc341256533a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f54884be1bbeeb1fabef0146da48f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94772a820c31a9521a4ad67b4b8586bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b59fa4fde37baf4155a898cf701f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77418ee0e535926c9c2f1fe6bac2461637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1162cb966df19c53839b9c2231f1a88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003bea58586bda73188e6f7f44db849639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03293d04eb9e9f0c710085ca35aefa6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3515a8149828e99c1ec2c32afe2a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fcec0b2bffe2e8c45bbd4fe2246c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89768df2ef3b7d40d223abc042888842643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277be1afa3a6a54f527832b6ff15798644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c86c4f623401ecef4f6f4ca899b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af929147e377917105e80cada9df9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f9cc3a8f5a8d87dee787c685dfb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7b60c35474f1a79993ef14f01107d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcd16add5c59ce38097f203b771d4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46b0a344808bd9298d1badd2b9323650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50c91cb588e90cfa82450ae6a5ec73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dbd4dbca2afa8c81d12cc0ad48e39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9620417df44ecdc5499a445cd21d18e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584511430897755fa1ecac748eb624e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ff604dbef4379f87b69801e647b6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c506550b695c5ca25da027989409656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6834fd87acea4c197e062526c54f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cdfbef41c57bc4a5e505aa47b00a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8ef310325c38ec7c5c39dfeaec950659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b6a612119c157a2f0d16abc94dbf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bb0ba075a9c179d14e1acfe610d5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b870b065e860becec26c89b1c103301662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b730aa3c11621c15c724eac09a77d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70682d30eda5d3b736bab67928ef437b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6960b133b1f00e4a5c30d27483cc607665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc9d174532dba6b2de090834a6cc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab665ca628816074915a40402b89b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803212af604d94614fef896b9ec994c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4275ac08dc1bbc686c7f438db602d5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4a82f86a5513423a1af4928fad0d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3dd2c67428ce8486ad4701acd6cca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd6912909f690af9a4adcf4815e157672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfacbeb1c8cc18da7168c8c25b7c70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e407c3f0778082797098513dcd9e58b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34047c52f62e24f98a47122b27ac96ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb7352606f208c1616f6ddf9be4a57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26becc5fe310337d7b0bbfa3dfa33c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c9d42ca7d759a82351eac118e13c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813586444cbda9d50faab6781fb1fd29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaa01b24fb8ec3924889b88790d86c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fbcec7b5ae31ccba6bd2ea0904521681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af5db7d7bdcdba3a5c17151537292d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6695b8270c09dcfc6c71189a2aed3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edc0b2e374094eb3743d8526e5a5d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa7015d21587c75ba9e730b881fbcf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458ac7f8d7ce9efb42adbbd0594c71f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b777c9722e1889046a548492b01c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea064e1606604fbd513b4bfda33792ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95a53cc8233faf5dc5d7233a8bb2a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d87ce72a714a50b28480723044dfc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614456bf938fc3107a82cdef8becb9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a798eda4305395cf88cff8074c11c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370190953ade15ef3d6ffa67a3f207a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b4eb83c3bc1f17d97c1dd5ed52d2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9c21eb02482a5f629960c82557ce7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15d1f9eee49fee0c38e0999d87f40c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf544cad68b4666d3de46c00b98ed0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068148ffe4a727b9734acb09c0fa1e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeaf364c315c487e127509fa18b532699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24db2d26d7f0c118536b289681edef1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b36f374cd7e314dfe44973647ebb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf59bd3f4d34c42d79b6ccdb774a40b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13894597ec692db9e4510d1c91267a46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b083d6d16b6ce1977eb0456e0a690704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b16f7b85aa8c1943285ecb14e7d1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dbb0803abf556713c515d39d3daa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffc9367e53c06755345a761161b500707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c400326603f01cca64ce7f798a457cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f172409d7b58554b3921037905abe5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a91fc6292b92a7fbdcad578275ddff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911169e7de75e3c5cd5828f95d3dbe1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd1032f33d4fa5be34e81a604e3711712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc5c7c02bdba5f999c5e3b8c4f3e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0148f4f2d1a94922b37cc55038650aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617f68f8f6e1d2b52468ac57104ac47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca84ccb92ad0c3123d8ed8bc4f72a64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891bea67756b2291b30bef31425d5c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135780e151d59e3d437c53f0183fbb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d9b6a2d61d119c42ea6f15f8eb77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd1b373c432f669f6b2cd1d147cb56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd5de189311ccf234ac8ec8a48df5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f91136527b104e876f345d4adb2be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e036f65d2262252746d0857d01e216723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7a6b4bef8fd6925903650c6eb76aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcb41890ea46e2cc5a53b8b8a33c5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee4d42df14ffcc4f7c913b01716ca2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8697cdaf5d3d3908d266831772d017727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe614a9dd1b0dd8f73d061a09fbbf6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5ac0c5c28406906e74e64a6c9d3db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919b3d348c7cf90ebc2e1b47fc1a1af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3591f54afb71448b816a6e8c8ff757731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac0e820075fa8f55498a3dd7500a03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362554c09f30d4e43ae8e248ed4ee68f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e26c290ca250f9d3460f9b16be7a2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e370155b962a597661e04784ba11d50735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390fba2ff0c3c57f370405ee7e83a28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56eb71ee1eff872deb21e6760b5d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62d3d492e95bf0af78af023514b942738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f97bc7cfb54a6ad5c309d2ad1efe8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96bb1a41473dc91e9378549d0e8604740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262497c5a99bc1eadf2ec8d39e9b1e92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3fca15574f619a60004f53195b550742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd7f0f9fea6560879df0093458287743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6e8a9fdfade2e9ae929403758a0a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6e742607549b8b6d1be383d51b512745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b8bb6f277f6aa62a3388e8f0d796746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4155c943a0aaba1686e1359fa262de8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c28394ca8381709f9092ab7b617644748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b53f616a7740205531d0b1ee0a76b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5de98f62b2b5628a74bad8709f601750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b018b70a698e743e35654757c224ca3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7f40de58af0f16ecf9d3b730a3599752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ccf4be1b2fcf30ec3cf70e5078e59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651314a238ef51e7e1f69eac27600b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38ea2a607eb20ef4056ae84f5302ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7240841d2d02bc9681eb43d9b64bc84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe379b67c5a463eac4f602be57a1a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd42e1f84e045ef053edaab43f347758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b460ed184bc5fc33aa1fca947954c3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>