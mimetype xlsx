--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91368eb0219bcb5129304bd4e3ff9ed01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387c86e52d0419609b9d3f772c60472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bb9d40a6a9b8f90ee254e4cb4d6ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d573877986bc4693434473c0596ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ebd2732b2a0ae0aa2d5c9921a8dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fcf65e91fffd52c5dbd2aed4ecc1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c784dcc1cd2923c5e9a1a3aeaa30a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646ab74e8b91fbf5de27d7361d155ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f61e1c7824754f828025d6ff4374979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca082ccf7fc6372ae52e86fa535d150610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f0668b688919a5447886c692b86bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e6d6d005736d9c0416b728f39a6e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d8c6b9970d03ccac47233f92141f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e5098d86798218fd826da6bb7b5db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46f2e2b13cb06308d95d1c205603ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d665b2131c124fd8e32c8a8d912016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4564846e96986f7bdc0265b709e3af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6dc7674a17e760ab914cfe3323cda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7de254a5c56e28e1a9c87a1697056019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf710ede2061d1c394136585e09a81a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf6cc92901854d34830ad049670bca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805b0fe9e20be375aaf7f2315ac9a8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384fec8df0acdf8bfa352ca17cc3e3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb33fb229de0d02452b50500db15224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3498c7463ca4b10e685a4807d2a3a5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c602e441968ab86879e17afd545149126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f4e1c7586be8160ee5bb5ede9a24027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8721cfc70c2a4ae03545410477e2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69dd6f43a794c892bd0b7fe0d4524229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af05af0e9c36e15188599c132ebd6f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793df6940ebca9e31a033beff05a41131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6347ca8579a7a6ba7d4ecfdd69d2ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ed83f7062353afdcfb026d96af3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3f69a2dcf3cde9c5f1ebf9a8bb10b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f308f2827602a37a84e46d0c18fd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720889453778bc9320a9456b0811264436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00a02046535c6498897d167406ab5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f759c1c17ab68f9255581be44e94a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d1bbe6f60db8b8112514470292ae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130ac064e7adc341c74c764e17955f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cb37410a11bc2e8818290ea7bcbe841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84431786d38c3ebaad51b93a1f5894b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf44c2e171edfcfc4a5721500911443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc763845784fcbd739a97690e152f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012452eb495a6d37d1fc924227b5c7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d3957c26f2c417c0ca403a16a06c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f041e100e53f5d342a5b6ca21a2d44847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67153e87881c6609561e7bfbe386057a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d1170afc826fabffadcf9f02d76f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61410362b8ecd56b59d539f1f5096850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d270450e39ab909b63d3aac9b37451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9083119540fb7e781e7b032ecd3f8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fa23c948e19920cb6ed38d1d3bb3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2409218584ce5ee839d5a35997e0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb8c2c0bc176a98bda20153b6986755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7999c55b5eeb8d0765b4a1e605d0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d2c7dc43a723403e0dca95078cd3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c917104cb0af1ead37a30b9c8d40f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50059e9aa479f4739cd82124eb2759c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e356e0a39b39fa78b3fb4fd95c8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70693be5873f479a68aff54efa4f4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc2d2810d6da0a03e63dfb01a320062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9459ae16467981525bebe4581ef563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e418670c4d8a36e4d0948081794376664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4fe8fe30bc8fa4f7c78e567df197065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35344d81be2e8adb7fcdef4789ada7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee0e76893fc69dbec2839c0275753767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66df940e0033ddc2befd704aa006c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d02f1a18d3137c63fee29e6026c3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10056d620cfc68f1c6408aca6ef6dd3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c2418c981c7d2ef227867c5398b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0315008c51633ea9b5a77e2b92846572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e98c86744664e921374405b689e6e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8259ccfb031ab9906e4f7cbc52001374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfe6dbcd4615005c033b95e817e78375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aea9b1c127571465619bcafc77f8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5104e6c1b72a5a3f0ed9243601828aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40ee0958e3f9aff72a5552e75532a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bb60dbabeb6e3ddabaa6d5bd22fff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef265acf28fd7f15832cdd498dec9a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dd7b927f91a0cce2e6c7f5b81eee481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0593a164f4c56a46ac1a57647f81d3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd74c0a2ff52215e38e55ae5c1a717783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686a45b024fee0c85e6910193fa0c6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099259d369d4fa7cbac01613fea3628a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e0cc28beb58c4e513ce6244b18d5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c3a6040d47c916e4ff4841580558b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2c711637823b68870f7c63bd19ad688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aa22644233b2868bbff2f4c9f96bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435103d5ee9f56e5e0ac8f070f0384bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451e65e8423abb5f876c916212a608c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4711d3953a9658457902c8a4fdae0d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0ba401c5e6c0562196fd65b3e372193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402bd18d549cdac667e88d1fb9b185a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d60ddcc838d43a9c84594123e3ff2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d8c722765a13ef151a6d21e5a4ed196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc7333cdbf2cc40cec0345a63276e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07551d0301be5b55dcd34aa840096ce898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854700a63423bf673eca556273c215299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f2de0ed8ca60b4456fb4c55636952100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda46d2c630667779612d15171d1a7f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1828a751e7d34912230c27b2ec804f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff8c669c5c7f8f91ba87e2e1a3f6f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd84a21c15c2784c7c62374095f852b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d76a29d052083c69bac74d93b71105105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2505c49309d1e4268b768fc208a624106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30adea5443e2947f1a2b2787992e6b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd05667cf7093f7b824936294b5458108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a261adbf06438083e1d474950c25e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c7525d712064848cfb0a7c24617cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45969f9deb190c47180ae876446db6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d2d67ac60f4ec6d4fa202e4edeb32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c156fb3f3cc527e225d2cbee603b62e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4bcf1dbca6f958c342701d55d022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdcd015842e242e7339f3e45146d9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ddafc695e2516fa2980c737e46ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a60c4448a77c448ba9bd000c989e1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943f904d7328010665806dbe7783e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84269a9850a5248275b4ad3f772726c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa814c507239d6afc7d41023280ff9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d16d9ddbbba3866ec14ec6a3ee47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ddfe48e7b5cdc3cd9dd122edf3b9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc854b5a3c5cd534e6800575515714c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b8d8b5bcd317f108b5ab06e026cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d42fa74a1444d0ccfd57dba7f95644125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58684c3841e0ad89a706386881b3aa7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e99f8c4f65422bf151baad8a3142bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91e3dc6ee78ba9855a68d43a64eb96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65e970d3b14662c802558830ee346129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711a9d8ff9194697b38bcde4bb0f732130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e6e541190669dde1ab44ee23c0130131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b804fc9aee684bdf8a55ad9eff7cba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d259feaaa9fdd997281745f057dd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7e772dcdd84056c547510592ab1e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55dee948aef5d2691891ce30adf709135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0f5a0ea45786ee23204c76af21694136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99797a3b224200b96b85a9bc29857e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd1e556d16b26eaacefed20e60dfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229766d9cc2cf6b28161436d6b4250139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aa32332a7572eeeaf32ca2157f351140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106318d4dfa0f4574cb80698cc190bf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6a2e99ed42b83893e808faa0f575142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa96f51669f5a266bcbea82ea08cf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b3e2c1545ca44d7872f7d5f9959c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd43b1e5ec76f3d636a0fabbdb44973145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940abe121ed1528ac0037156b69cfd71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84fae6267f4bc4f8c701a0b93b09c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0bee51ca159aadc8fc73173c31964148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108556c6a5bd2fd0b5200241835a9d23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dde0d4a0716f94ccbe56349c800309150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902f03f6b664f501924b8d48723525151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2a8c776034d2530e830469db2ff3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880a40daf525915047ca2184412575153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb03de48844546148701a6245f47a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68fdb4a5b729380496cbc992beb16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c456287e2f0930ede2b69700446af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ca71e519c29a250757a9f0d3175ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a5b26570bde626d293c24e5e80afc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a633f4ac54d6f8b5e7c5f73ca4344159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f182752db009ff4057d0c41d4973bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e4af4ef17adae6fd090c2b468bc42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc1561a2351e7fa3d799260fb99b8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d942011a1ef81968159136e09c5201163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e246c9c75371fc022374105e8b6c95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9d024ab321ba95c492bd935d47ff7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86e5aa74eb23b1a564f28970a37b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc612f41b2f5a3546d7334830a07d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf4c7f3906798a0bacce08ca991ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14937a14b3f66b0f6e705c0bd117b399169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08b54f77a39896b9840183ed9e528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d592bbad8553e24ee9a8c44ac31760171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd25b76b56f2012ff282648f13e4698172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da230ca4f70540af9db8fb78ad38b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e34629b55d459f96b485d106c2826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6e880d23cc122a732b96d4f7965e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aecb7306a3e5e2fdeb1dc4cf2b576176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f64925b9a9b77d99c71cfadb8cd06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6ae9f1edfe6b18a2e7d50158dbbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f7a61da9a5e44c89ebc4b6f26e97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc2a2e16771be863ab9d9ec9e05b13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e1b5afe863491280bad4c7f2b23b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e30621fe6e4391399568f36468ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d9095a37172f212bcd57fbf53bea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c83fde12a800827fe78afb886de4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e37d503180d39db191116385589b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77203542e3e62baf2df4839f4f950d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763afc283aa54e303e05895ded6a732187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb06c4b8401567103569d72b2e8d51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a0acb78fbb927acc20a94579bdf48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fbfc592a1236cec5a2ef1bc73ac9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43636c24c401aaa4b98a79dca97a6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d7270dc6926cbf462d33b76039569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da8d94862461410b773ab1b99f091c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffe93b96e452e194f412be61fad203194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdd8170324205defe85b97ac74bc4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3c1e06af5ccc4c8537bbd485e1609196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c31ea1316a695b9bba75cb25a60149197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11a0dbce2e52d3e0c1267a5e5001ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5d19672e93ed5ee07602d82b500fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eb66a4604997ef897b7f714f151f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26513db9a7ccda940328f0660b4b38f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a741e7e073efab561f27213301a103202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0d75e15daafd838f0fc878deb899c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a90e57ab8d97321edf9af097bcb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982de1bffc0af8eb5537881ecd66c2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaa481168a4c8c2650027bbcdab25a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cb726f77dad509769b67bbe92c682207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4e2c291180e4f0902609963889c43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742be9425baeb10027ce7c16c18e187209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074bcd6ecdde1fe24649fd884fe9615210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166096bbe62258e0987784b24ba9d78c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ca81fbf3006e1ebaf00bdd5ac1d0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788dfe61b269be12278a34b59fdab89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1487019525b5143112fde7632093f4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a4ca0790a61800f8e185815fd8fd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac4ef4f0e5b4f1800916742813a527216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b183b5237bf241dcc19052a605432217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183270efc971f35f6afb7068bd905d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0de408a7807dad8b8aa267891b0ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60510ee4a8f75e5ab2d67f494e5a4cf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c119b92d09ba948b06584d83dbf28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9640bc1242457aef321c007e38fac6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407f77b2159c200eda5b8c2720dcbd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7923fb31d030a0d9fed8ca84d9608a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110f76f210437b225abe4a01784a1de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c71a675f8120cec58d890a1905455e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868db4f9989daa18202562d0c74ce459227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f8811fd08fae7afb84632ca499b27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd83a5171841c6eb315eab34ebbd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0e1857138a520232b3dce73d7ecb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18422f4b4fd7418ebb794e0d80d8f3d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ef3247a4dab2daf30352875a74ba3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339f3f7286deb23d01504ce4f9d10d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f1465c0f9e35958d23323a7306b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4124b817d1821931f43c514cdc978235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f864d05ee4f3bd575c4c7c5785ae8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da774e18e288ec4d209b6d98d51d3437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a991c64a5628afe2ec11c45554881238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d70c18a5ed20bb0099c312cec78c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b616d2731cd9240bf777b9d110027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8b4424af7a7c1bb8d320733dfc40a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff59906bbb32e32fb08cdd19dd856242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf14e22f3a3bdd008fb478dbfc2ee7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fa553cdbb709a9f2e32e94e03c981244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64699a9fb43b1397bd7486b0b25fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3553b66c00573826eb155f7487b85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98a73dd35a1dde1d3172c289c64479247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68feeb6b976000d96d67b03b6d380a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a81c3cf668f359a7db0f22b093d6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd70e86b1a6e959412669849d7b5cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3097d4d62360ffdcff6e412659cb6a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608ee3162baa1ef68a9683fc90f9fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f29bfa10900dacdfeddf34a2a08f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a628c4a28aa33d36d2f7358882af5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139d9a3aab70ea94f0d6f2c2fd85ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e19f1f32324300c5c89a552eeec28f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874698e955fa766abfa7cdab31aa2dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99846d593d2fbcea7d920a0ecac45b7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd237336dc9e541f09fe29d9e8b8f299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973c8404acc486ab4e04d2ec0117a05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494146e886c0f251ca07d17068c11197261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90381fdd2dc1cff9c3ccb91565784be7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7d0a497c9d666b941ff494f45c36a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9b641c74bb3452c9dc08191e9b3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710fb97a9c7bd8811e014dc134bbbf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0479494f1592391c05217f1254977b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc163446e83119253ee07fa6abafaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2635b66ba5c51e34c948abbf1f89d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a48c6d8e1ea849c2eb539810e6713269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd037ef4490484a185f9ad3c9d981a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3df72348ec87012d4f7793abb13d3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33403c906d01e78a038286f7685d8f03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839c9f40e2c7db7546d2ff467060ef0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ab9547228ecbbc267928826ba5b84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291af5b4c8869d04c099299453a85f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90140bd5546c85266cca50d365869b3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea4f46060d7f5a703171553154bf54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864041853d0724b90670b5f1c90f1cf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63ea6f0f2fc8b25b9a83c35358b9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefe1f52ebd18eef1018362598c33a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11090c37747613b71c2cb9e632350d2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b77985b6f7d29e94680951e2a7890282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693217aea25fb1ed8f677d835b79b55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c0ca6e2217577ea60ae9afba17877284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce252e7c3415dcdbfa8e81c56aa423f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f7f4c1b3ad4cd971aec861a704c6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eac4d2b5ed955c424dc85457ea301287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d8ece5fb48a8bf2ab4a87f2341ab3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dd78c00b6775705e056e2196a29b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff7db0308c2d7f0fe0ecdd6e69a11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7336d6301a5304f0cd07d66b1e5cca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb1429c4392a96208d9943e4df2723292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18b8083cac89d555ebe9b5487d4b02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e700b40e475f2899176db99442b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a0a977bf09d25517a061d151da4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc98a1cb8bc80fb26ca9adcd2200053296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43632f54c21d84c68b48a45382b852c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039d29dee78b38f6b1042beef8ecc57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08dce275eb0e4b74d54ada4d8c0d10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3605daa9545daadf9109b8235df120300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee009ce6a5fbd14f44c7ff0fd5c9779301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0561bfbd200a3d205da3bd5ad301b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f4b2cc0c6d97aea3b1ed2ca780897303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02b70efce1a6cab25f78c3adf72f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f1dfff61af888fb1adb23d234a45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f296c94f4473b1ab8ba7bfbf3a9124306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf8957abeb51684f1a3f085adae0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44243abe2a701a475fa4a9ed630e7d74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910c16a907e8d157a41e1117796724d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f1f5da68c9996310e381f63034de8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900f3ee7a94aa29335a39fda727a432311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344276c00e1ec99a1971de962e9983cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be01d0d50a30a3b967e26237f819c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0935c3f9dd177c10e6b24915773a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a96fc0be463217a84d53e71110d785315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8cf8bfb2af603a0f8412b098900fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2d582d8198bdcfdf1b279ded93a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee34b7e1a256fa3eefbddede69e8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b1614004ca236b52ab57154cbf03f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb5e9e16e1b9d7938d8a81669b6a55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82809b0a1aadf3f16b959528973cbbe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3a5b7955dec99566f856aaa7342aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaafd354cad2296162dbb4ab5df3c29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48eaab2f37699cadc1ce9226658af5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41335deae6fbcc9d5a25228aa4816fc6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffb7c60845001686b53ebeb18f6f6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d146a0498eaa7ca83a825f1eaad8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003947b9620d1975cd7da2a64965670f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc873cefe592d0045b111bcf8403dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac723f6c0754ea42c04a97f8e90f87d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcd0024f6bc9730beadd130503ac1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6f834fce4d30c704d9b14f56ee2ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53453ba2637baad3a10389d75ec96ef1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bf72f5c7660e7807dacde04d03de4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a7196d79e129a8d118f7eb1fe6dbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff2a9c0d232a3a8dac943d4b5819c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a523e60c23e72020b5416530ac09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4a0f26725141f41f2fe1d0403ff57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447a63d72f1bce6ce9b9665db45077339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2165135af35b082e4068f7371c97e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfaa2b93cafbb07462f7dae6b7f92b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec196b81e7e64d962722608fb877d3e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b70b104e323d64a410b911d0872d90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa7900bacfa727030983e542d54f65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0b55fafa777f287c53e98a5fb8d0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e706814bff36d7dc5060fd0adb2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42833bbc7e7519f2b73ec491c2961651347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2256f595dbdea9bbad7844b915c298348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014108f77a06a63c5d9535b5091f3c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53864de192c509ebb46d52938fe20e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dd06a592a653726b5aa6e6b176dce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c384bc29ae001aaccd4a40b78e76a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7615e892e33289dc938382148acb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d370e67f559d71d71522fe13621ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9f2d2d056c7755d0f3d75067b1e45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eb9151af0ed67ebd18653620a594a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0f218d9fd13084871a2a516197853357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b82f6988fd6969f605efaa08f50fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d16340de842be6d2a985309fa28c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a373586648dfc932fbdd53a260a9b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fc5b53806336677c0a0b59cab0d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27adc171406c8f375bc0ff48cf56e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dda94029c6495e510434884d56f3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c4678a15327301d7fd3728ba3ffbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48d81a0a02f4eb1fdb953c648675e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862bdb0861337ca2927723bde75f7f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809f41dca867f048f628eddf829b73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcbe8b174a6b8da0d929430da3c162368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7bf0516896f67b184c4aab7792eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e688e087330ecef80648c0e93f516370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e0796ad1a8f723a4dcafc24928cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440ec2ef08e4fa04ea472420bb63765372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404d9b3ec2c54b558ba582e6ee633c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a562e38333dec2d783d8aef54e42c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440d9bf451670880c63aad67758115375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4694853e1225341e6b4bb6e0271702376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301b21a1983bfd03dba7eebbbd3c03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18066779f780f325fdddc06f99ca792a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba91280df42c761c9e49b4500d3a639379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17267a9a2d6b2a253095df631ba0d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce13e42370d3c27afc19da6c52ee39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc38fb78e7e2dd9690c7704cff28d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa2a1bc4757d4a10f415523928038383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895a1b819e2dd3787451e25659d727e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542461d465c4d545d0c56bb89b2c0bf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab32df13cd2401b1d66b4b3ff9685f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234639d3f7d3c533ade5d37745aed57b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa535b292c72c9562d96f3952d12742a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075829a37f1548f26e81672f17308cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f677f8a31cb97b7d1d7412d309cc6ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c796a42459d78c130a65db0562e1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84714be86a5cbdef700c71a1a198557392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2c591244c5200c0796892c0607273393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82732dd5bc9b186af9ea0f814072ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601d62adfb4c837440d253134bc658395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2bb6c1b5f9edfbe2b327a253378ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1b2665c7a99e92b2833707ecb6184397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f807ec1f8843a017c7da475ab234a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fd93548a3abaaf155f05850b3a073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942538222fbab54f48f9381a0769de8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af8496337d381aa4c513c42124502401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840763f6627437bccd1c8d49465b4b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e79d379817fd1f74326f89e418577403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6a00c85adf838fa9e87d5c555a68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952f7c3ab7259e438cd5f37299ffce7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f695938c58b2ba8f37adb14a37c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd296cbe3809e4f7560476ab627fdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f8fe5ebecc325017da561e0fd380408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f76c4fc3a1b2afcefa8b5c1ee70e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee13bbec0f5aa16590c64c377eb2332410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c3bfdd3647365f69fcfde1e8ab6b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1eee63f874180d1b81290f8253bca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35205c0ec1db393d3795f07e49b36899413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd27b498eec0eec945a53fae8a0da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f435a821dd52b6ed595ac865441c633415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48c16ca3b6c3b3f90990c676836065416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39848e532de7135ff18c611abe4bfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb94f2ef4e07c42749f5229253da3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b906e813cad21707c493835fcf83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d68acd8fee1e69da56d038783636f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff2b24e5b344fff397b2a619342032421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d27d6e69ffb237587ce76fafc2684422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e772d590497a757ee7e4ca8e601c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0df797dced127ab35f4dce6e229f12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66de46d2aeb8f9f92755dd50d37f75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7617014d3a36cda04fb3773e9e83a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a22e8cde2bb528a573e97f67fe23f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c83d786763c66255b07b0ab09599f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b280f28ecc75c4a37df7f59e4ac17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d61c422d53e92501382890e9d82f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c86156304da3aa8e0714065933210431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee7096b536f3f7b5814bb61a82aea3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a23438929f3017fccfad0109e307433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc23d3d1f3cf43b3c7bf994f8507a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b874d06dd8702527c578b62c9352e50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7d0bbffdb237308be0f95613127e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301124cd049a2d77e3fbcc4d550a62c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd967742daa3b580fb21a1ec8cfbf034438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd4d47040b8055613e6e5926e5c2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eee754a5966711ffee6f9b01eddd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5798d58e3d6e3638cebf7af5484fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6f51c30b055b8a936570686e0388f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e772445c53ed714d9bd666964f289443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d5f05dc44b4b212cfd87f83c2c00d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dba5e351215df832b48ac41bab1e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a013ab9104c7e539250316770b4b9d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce464a9a718ed7d42d7a6b0fd52bb1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23de3ef7f22ee76cab7348187ad4a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44d9cc38b83de011311fe5ffddce9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1a1778071e7269e037783a5b67ba2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e24235e225ff20be70e1f2732d2158451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2193aa09419c2b6db1eb5c2afaa9af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31f30b20f3f25f5ef9ae4cd27186f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b811710f2ad5a5c9f5d795bc6918a89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35cfd71e86996dfdf0f31352970bc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec625d73e5cfc1bad91492d7770002456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff2dbb85906feb3c9440b7ab0cc5e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f625aa9bb6e949c71f8aec386de9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60a22ebe306930f010afa6e4dea871459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56801c2e63dd404139a383d34ad02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9eacff1906ec956b9caf0660c66f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d6f38f87a32cf7f0778b32f1b873b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592c02404c39c1baf47a65cccc2157b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70b62671bbf177cbb44424a630e6c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f129081e14bc4636ff6f66e18438f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312b0aa332cc8e63dab0fa2050a396d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd69b7bc52f5b6356ed8806e2df3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30a40aaddebe620b11e4e395f90c0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1870998e69f62b60deff82431c2403469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dc24c5f3febd42aa93fc281343840470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90504c59d363f43f4c8d5ebfcb32a07c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba7f531269189f4703250fa09ea719472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff23969d6d2ef9a040761e9e3ff48dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeadd00af3092688e4b8cebff65576a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3557947e66bbeafc7606c3abb5ff4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ad2675a3fa511d30a8c1a86309529476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e03cd4feeb2dc78661a9660b31326c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f6d3a8004f026c596c43e450ad8a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d28a4165208564b216df13b02eef7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce75b0444de1b3dcecb6f6858670f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e840767ec87e60836a2c7f436c072481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629fbb8244a03a71128800136e47d0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ed1d7413fe5c9bea616877f35436483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3339fe3a63dcc25378ca22fec6b50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70140691d7a4e0e8e6080f67c68a3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01ca5890e48c589cf108a9532e9ade486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68f1d57233c937f8bf28689ea6d769487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80513e5cc0884a1ef00b22556a61cb94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac18d3efd91368fe2b56458bfcd7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909d14617c9ab030fe0e4ef70011870490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d4fba1ccae01034c389d3b5654fec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a55ad929892633141980815f1c9212492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46937e8d1e5b764b5e953585bbcd56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4431d6bd7e3be7ec40574ae238cda1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d1c9c6047692f1441bdccc19c6d18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3554c9190999f3ad0fea38628c44e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e1be8b7bc90c5fccdc7e537331a06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fae33dbca82afbd29cedc656300ebe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd4bfe3565bd8f5aa7ae1bcfc2e2a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf9d7ebdcf45b7a3fbe78192ca459500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33de1eb76998a9952ce78b5bedbaae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f75519d325e60d9d103e2c5c6e2045502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bfd023cd9a1c8a8d48bed76c66f8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c373dada1895358da1df3290b6108cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d68575d7250db942ac4c2ffadc4e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091db5b7e27ffd5436b5ee25f6cff3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf4cddb2497ad26c6aa13949562ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4cbd7985682c7859a2646db6df9ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650219e1cc4602c2fd2649e474ee2dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea60a1342bc034d46d35a0d10b7a30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b21f22d6faec5d017bf3bcce73fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70978f09c203bc59872e7dbfc7eafd7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec8d87556505f28e84628983bca366513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2060fac53d8a0023bd4f1ee930b75a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc2515e220c172c382d7c1532e43c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274c9ff9c44cc3b452e3501a4320777516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2b64cffc43966f201d3caf7e84c3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b232e3350f851686960f8fd6f306c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b2effecc9348a65f67dd692c36c09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff29f3e6310012735f6096e6f2355520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfc62613a615cebd05fbb946157778521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b2fabbd369c113837830d52ac0e4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518970e2afcfe1b68c2c371cb4f7fd15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58cec3716a36dd9ef2e1ec904a252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f34643a7268933d1dbd2d976f45fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263184d32770976f9e34ed721028e6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9685bfcaaf97ff1395c0c5b6505bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0176f868d870b42fb4f547562414e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d877ba13a0baa9d1012b75ca3ce458529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6703d7c08a10efb1284a211be8325f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78838d43fb7ed313980672d7b8a5b1f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010618417d512f7620de54905ab107b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a4460228b73edea6cb80e713bdbab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec52974595f9ef2ee908a8a7c280d1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7148745aaeed7fcb291d21f2aa4a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b410b23463d9b24f83b830e33888556536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d336c724a2b0763ce97bbfa3bba0c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d58043a0002e94ee1ec44f743a9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67748e75601632a80eeffada249bdef3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09961fa92c52397a746eaa1e288212b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578caf8ca1f7c790133c80dd3bc3e403541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16452da2bf45ba07f0fd8cd7bde8a11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3919e8b6e2602f667a0c705c5d443a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943081713e4c975ba34b8c7517522048544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cacc0fecc71dcd4b4472922dc3006545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d069ddb1f24e020137114ad261b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3831f81867148c22ff2970d11f0260547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0b645d56c344ac8d6c4f9bc3be3c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4feafa0ef0697606b7b0bda764ce72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14357570c723ecb5c9db0b69a3d04bee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76fe1423519672272d51b2b4357d68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04cb0026f3c889b0b6e4e908c76b60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dd8cd93d39fe381ea6db94fa603e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c0519665f2c2d200689931ebb99c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d819706b3d9fafbba56569ef71dbc51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1684aef6abbdd01692382dea7732b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9da455bcc60bf2c8090b8a5f0450d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a572e037b37dd3354023c8a5353c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426cf5f1f1e22caa171989e8a18c3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2dd7f92973c7dafe4b2d2b8c6f203560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e18514949f82bcd630e3c897c2c052561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54aad862d1708dd88368cfc47b9ca9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275dc646801693fe7a0739401542ab0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74bc98274e3590705eeaeb6534e2e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32b4a4564c71dd80c6fe0c7740cfe3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75b2171b636955169afe468954a53e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af71c3f16d45dc366b70d702029cdbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ab304113d1f0554283fa6bb2f41e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6112801d09edfed57eb4653f89ea5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de634c7481328593cc059befae4d1c98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c79f631cb8f085bf10b714757ed26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1aa0e3db55f2edca73ac73c95b492572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2061046aca01d7db74f3dee4e81ea52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf442a3bb3b77b82ea580c7844814574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ceff6a6cf0fe156a58b09cda03216575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef8820652fc41d9f39a1007d4af6d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce819f9bded788d670ca580ad450eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f363ac3171503677ecd47f45c79773578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2de1c1fb86203bf16386e539792073579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9163e7e8cf456c68fc4da3e8cedb3e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe92e6072e9c60ea5956ad8982aeab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b4b055beab524a5f20ad43f5d867582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be147f6d3a1ba9907daa9be40095c5c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844cfc8a31f3f20d133ad8ec83dff15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1d80ea4230e6ef7ba7b14b8af06ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1dc9762b6475d43f8898bc81ccc95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74905ccc4d407a535d4a64343bada587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a499c43ce2f5632f85188b1f051f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d11d73166f174259b5cf811496697589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b59d2fd452dee299956035543fd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366157c7b2ac62b36be5c47363b04b06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb2fcedde0ce5a712076f42dda49b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce2c459778b907361b58bc9d0f5f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbcb0728839136690b61fbea5be9b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883068ee551cce27122d06eacb984f14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75470a751c4c5e90bab064cdb608c08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5d715b6f2db14eb7dc0d2f17e7c5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611b4420da42f4d1380c37dcfd297f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4d79823c775b85f9b908934874c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172e9ff865fde40c6ec450ed0362165600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706f41de361ca827c2407e149477ec2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f083528462344cde3901edc5f5e4079602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e539d8b31d52631cda7291c80961ed1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baef00ebf51077f7d15ddf2a33551e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ba979a17b47a828a482019c7af89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a878e4716e57b210a7bb9586a734cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65939797ba6e7cf9a4e67532e2a19c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee89f07604fd995869f561ffedd15b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e71fe01b1c0ad7710a6de93944e6e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d9e87ab5d29adf5ba34c48e1ba35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4284f69fca3cb0c2dd1d6bfaaec13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f869bb35641f40a62950c150e91f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d0b6cd41ddaf6f534c41d344217c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c128e3ce7d5aa379f8cb74af99fa8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087062961fd98ff391904b005b21e015615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1fa70e0fd5bb82da1bb38c95a458616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5053acc2cd0a43205413a227ce03d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac927772e2b38858e316f0ad21a15d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f4d98b4d76538ccf59efbe6bfb50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e3a8644f143b8d1f4b30dc84271c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597e45343bc8ba5df21306d677f4bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fed52c99029ff5e597a5d723fc035e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f296ec84330c85b77955e4588a0919623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913387af5faf38f9590adf6db44400c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed71374553564b5ace9c5f1c548737f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9267ebc4ccc7e57b098ba8cc737b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d96d77a212b2e73686ec963c0431627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850722961a14d2034b0e008d0d1c194628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa843ca84329e07a6606c8195ad7446e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae64f997b1180322fa6f2c8c6aa6110630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d708586f29c29f60c8796ce786d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ad676347eb0cc69d826b96650c54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aea84aa2d0613843b53ad02363f942633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18adcf50bc7aa789c2317489bfe060634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16edf1fa6fab34918774c0811066f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8324fffb6c8c35082f0284a7442b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a4a7ad90f2f5f45a2423e68b6ac87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b029da23864204cd21a9a1e785ef0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e475256bad45a4d500d4a45b1d5757639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec82c811c69fc7358866134b55a6358640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ad58cf48f267007eb96545fdc0eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d7fc97929038987b735eb7d060ded642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc712ca70a7c4e3b4fa372eb063eaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47945eb8adebdf3d2c07bd86af07cba9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa8b98d0a7770b6aed306289cccf3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39681ac366f0e787125ce6ee0c52404646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b405d581e05038c6822e4fa4307dfa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d5a58ea23fd5ddff4df6dadd6d2fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b2061aace8b46e7b734c0d5e470c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7777ba74b7172c60d1c6c9e4d8b91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb4a48fb37b784d013d2d7fac840f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143c197b3fed82711d0f43e7e81c835652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3f39e7256348def09be597c0b73ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d37ff9e9057b2d26699c1b493cd5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1aebc3a4945aabc2360d3173913e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e4fca1dab30757fa77684039e2d35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339803dac3853ed61b7c03b83e10fcf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069725703468346b69f60194fa9010658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8c106dce69c9bd7b7906f7e09c839659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab98bfbf2b8ad9549416c54d50f9d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea949aeecd38b4881f2c5b9b0ef8967661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808510b0c95fa60b2594d29f6321eac4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb2ddec612ea66622d916af5d90ad2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfe980579112c50284bae2353c1a28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a361c6492bc938e4fb7037d012c2ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f114262614db493a2465f1c2ef471666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf8d43f46e22fcb924f2dfcd788c4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63b4efad8c0647238df151717ee47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549311de59686c64b65f668a18bd25f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675b4043785f0a8c3f49e9748507643670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77700fd9e675a10c4fed90e731d9d1bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc8568f152b5bc4ce43664c020d049672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673961fb7a1d40ac34321574baffe60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02acf570e9071eb1cec31477a01b3c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b926d9685602c35ae0049612e7ca3ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477e93f3871cf68ffddd7089fbd4b53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e937e85c4d217a157250015249ebec5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face88dadc8bf78c9fd760355c7ceafc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa8e5d5728fd01dd759259dc09e276679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a252026cd443cdd3e9f9f398d64e9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e099565468b4e47ab3c16aa8348d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cceed18bb5456a30ffb57222fd315682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc901fdeef9536b60497bfacc1adfd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc63f6fda920ccb26a280acd4ff04f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d05d9fff8f636d7341e150adda37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fa4bdbc5234d10fadf02a11b6e8ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ef3d699abb1e8fc12f8749725f1f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400c14b310fcb32ddad174a74b435e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7287969f91b2940e7e0f8e2f75016c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359eb39de7242c8bbe63caa18b711c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f01e2866d1f9104f2f6643aa4f3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4603c4b253eba323f56b24d2c38ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40573612b2a569ab79119ceb0b1f501e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cf27aee621827fa259b04ef75c2cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da157f7efadfda32d8c75cf7c6326695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083439cadeb96ce4c6f4ea25e30ed949696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687acebeb960e8520abe589f415bd74b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa63ae6b0dc7d3aad6bd41f3ea5dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720985bbf5c528603796dc53f9731efa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d74453adece05bae4be9d52ef3ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6872c09e1626c04a14aecb65213da5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99633fb099316c1e79aeb7f7931ca0c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd237126ecfb396980d6b122be44eb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e26cc74c91400899d07e091f1c90a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a9b91dfa5c519b40cd6d181ed914705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cbb32d2b21a743d1ebe258044c496706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30361542d532ecc724c241e5355049b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117a8cfdd02c16b43ff96bd1a91bbc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f286b9de4e04cf8561ac992900f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59665d87c8a7a764b82a40c022942710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf521bd11eb2c984c1c736d091575711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b28702080d7f037b14360d88afd69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a0f8cdd3a506ab4e3a456f98e26e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ddaa52d383c961e79532397df1634714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244cc43cc00046e96fe538c95fd3f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf89c2821aaaf5b7955ae86bb204522716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1212308eba9e2967f1ed71ba37a476717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f61ccc8a111f74f51ffa4efea896d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b16ee432dd5778e620e6043d853f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417fe16bf99ef1413affc0ec77ba542720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44879298917fbba5f36b57789194b172721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572235dceed4d372829abece6ac2ca77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d9637ea5f89aa420e2eeff4a004c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7d718ad04db15f109cea33685788724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1662004cc4ec7fdd86a20a3493c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3686cc15493a22b060e9ed807dea0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c97512fa541d005c08653a52ed71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69b3a3fd70cf38117335aa15856a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bdfcda5a9b2db98d481342ee4e87e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af602c994589137109db8e9160c9a7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecacbd489dabd8d418ac983b96898f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bfcc36968dd73ffe5401bc595c78d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f401fc09dd68ac75a235b0b459e81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92055ccbac0a5dcba8c35c184024819734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecdbe48f91ad2388b4b6967e4569f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9657808c13b071dec299a511adf5b2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a17114dccaad07342e2d9326a8944737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8862e2c1365776678f237ba59a18fc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee22b8f85ee55e86693c6946a4d74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c7f61581dd998d67669c64e5a7b9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb933342778d4ca38a0ca75f3e45f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c8d338a64bbe8313c41742bde3b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b30d790ccce5a8ce925e65534757d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374852c1038fe8651c766c5f5d5fb620744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce7c59c60280d08bdf98a936614a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd6ce56c4e145fb44df2b52bbe0d33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7503a291f3b2a5e5e0ef900188e86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5ed1fb196f531fc035db1376fea6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200e7e6696ab5dc9299916f1afda6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94eb53538a12c938043a57fedbd9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5637b7f88946554b736a79ac67793751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612109938dda7d3dac8f9568e6e14f90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d572009ad3d650b289dc9ad93d2bc14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efdb6918e22d3c51a5520902a7d2ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0f6f298f4f9e0c06a944ce42432f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce6f315dc81a68a3c049138267c5eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205534bdc68d3b12a09605db84d9de16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c6240a0370b211d1f754415531e1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13b691265a9e4ca706bc1474a4c964759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b09181979cc5b4301cc1783dbbf2e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c33f5993752ec171d758a39a1d72e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a212711c9e50253a01e1703c1679d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186b4ba434cbf53e3cc96a62d1f283a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736290befbb209bbaa81f66b798969c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64829eec0f44ec84ba21fc73ab9461656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39ce7fba72d5cb8a6020ad104aed117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f4e38373a8d9976765df4ce7d96f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d10ec1a9ba4932926b5952ba4805d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcd3edfe2ad26c516f9b51ac16cafe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5870be333edcccfe31a9c526fd07dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc1dc7c1995486413483a5d4362ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc85d44f655045b7e22be7d43226613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d235d28a64676b271f9d7e328a9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67b85f84f2538a931b7031796d03b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fddcb0ff8e22cb0b3ce469a63c08f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6859363d3faea8102039eae0176f2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19090dc7013d5a2177f2255f4c4c6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d15f83c4cc2089be0f131f9dd454119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0d5feb4db43f689fcaeb216effe920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c1cfddabc8aba82978ad145c366d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496354ef5b89d3b0291f628ea09eb3f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598091e90948ae09fb5ff63765ca15423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f82ef6f07aa18b47f35361e5e5fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e4e02fad89aa7767abc2ab8642c8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07e51bb5298871835c75b8f969d2e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213253c4b4777c5775a943fbee7182d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007ea63930b06806d0c3dd60175194b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195183be5fb8226b6aa1916574baee729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff303d31e39f5ce253d20a80d4404530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e1ae2a494a1024675746277cd0dcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84159b18048731e571a6cd6bc9ea9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a3ef2af78112ca9b03c8dd52cb8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01612a6ac4c8de18e3e091c49835e9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bafabd7e27cfe4f6075d7b2061001935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d40cd14feb6198bd9049e4f3b73f2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4baefa2ade9fc42e95d7799cb2dd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aee9279f5a1045c0e66ad830f4c9c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e307d8875574c9163842ef83ce6b92839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69db903d6a2c0c94896cf1f8e2745340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c441ec432d21e11dec372038704fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873f8b70ad136d19e625b7ffe7061aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5737dd06d5a1931bf2f69c0b9ebdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060406fcc572ba419eb91999606b85144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35070a7cf3aa6b7b856d6b841a3696445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6f5cb84b1c75c98b55afbd01260cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be6c50100099afdc94dfecc9a38ec147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0670196ebde581c5540abd0aaed7c9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d915c77c9920f57e45e3bb7c2b9a32349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309ce003f541ebdcf7a2ffc91b773e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c5e2836b8283f069d2fb3bff4a09b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c4def19d537f1628757cd0cd179752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79348a24f8e9fba5d50792fc9ddc3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a01d7ff4da98b7de9a3a81dafcb0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581c0751fca8c7acd7d5df6cf05299655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6149935268e0c776a5837c49472d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328aed66a5081cc6063f376dfc006fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fed2fdb43bffc8d2cc68a5b731c9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5a623ee7ff20456477a1c9677ff0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf5f562fa247fe0982fa74fa7104c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e8ca156136cff22022e17c5c9917561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230322afb13f9f25082ae85027cf93be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2f86311062cecfac5a50b0f93fef463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022fe79116590a689f0b4be2cca557464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f2bb6e357c8a5bcc8bef53c8db75665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573f6dd7e64a224c272f6be06529a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb0a20fc14181a26713004fb5045b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2b9e5c2f9dc053bda6946b66541cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642b9957e3bed7bb367da10e5529b4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a021be89d518f213fdaad9da564f5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fbb2a6c0de32e586a84ffee6b1ef871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465ea18993099f5189811a50822e6ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bda94b2db4c90305ef4903a575344973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d91a6b0f700fcd92a289e987e8e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc77033119b8843d220d6266eda4f0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af42357adad1c1b58ca30993fce0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa398917c29d4dae0343d93e24e9af0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de140c8066f611b59d14ce93030d54c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1ea036e6e5aa5d655aa9fdfdd09ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cfb4d9e466f7eeb8385301fdb883b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c1cb143762bdf15ed36e2a01ff6a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a79aedb58d8d49e544f94f61a57f8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec20383038ee24ca4c00fb1252e20e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bbbbb9243b0bdd87ee4a2959e6fd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad2adb6ecf95704b72fb228ffb500a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef2ef0147fd2371671bcc65162ccf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e54df4e32ae8397783d57aef99b36587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe85236e73453dc7a621e5e9c3c1d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1418f3fd7fcb8ead7a83b38fa3a6d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be459b2d2abfe6d71a30ed87525c6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f14e56eece99662531dea51370e5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d6e648bee1fe4fd5895c91df3edd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20d9e5f2a5c1bd2a6a79875ea543693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96054d9fcc72271f65f43d1e8d7b5dc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc872de9cefe33035f356b8129af795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbadb7dbdf5eab446067456ccc094d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb0e863cf5665b9aada8f5fe9773c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198be8f57f8b3386213100e934211d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0674cafc22484ad75981de7c61d2be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a83ca4bd64459a28de144178a23e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87758a9b1f22d4964d6b51548dd48bf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f947da03bff8f0ca58a1f0898940aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4359b7b9a8a2417af038d7ead49f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb34f3b5b9640f28697d6aa306d87d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417819c3058d6d7a36e7c1ee69d463e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f51c2c330b4e45e2f18807411e94a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63376a1cf198c0858036e6d1281bb7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d5428d848eff9239dc6958ac08cb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b3e1084bd66f3b47da0355a7a4b57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f574b65cce412269f12db21a176756110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48e08c73c269f0f7a08782c046393a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0395b6a4fcb2a64383a01c6f6181f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cd1f322cbf34e2d179956dc1ae30d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ad7672b919490f38286aa5c17cfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e875a3ca7d4c4a557f70a9898d21ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09cc1fc5ba5c8fa6ca6e62611155e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4a5d847feb53e51830fcba0a8f732117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c8293364679087a902c3308114cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f975e2da5538a2bf3abc31f45cbc5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b4617f11c673411a755e6387242ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97044eb1c10b7e6f45cfda458d6196d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1671ebe39a312556400e4ae612ed41a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20cdb7f146a2a32c4898793702bd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a666f8dd862723b94b8e657dea872f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a0925a97175beb77d28bfe9449354125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a149930dca80f306f161224278f0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f8f8a7244392716e77afa1a965e74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369922ab738792ee44ccfe9e7792b249128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a4d389a3895f8b92e625f7cb19b74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a1c8fb7d2e4fdc5820b3a47f40a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c22daad9a5566f7069cb85582279e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5068eff5c1b5adcef54158b95978c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e227aa67c5162b7fe32df0d229665133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e78cd5d80a3bad6db581791f0fe3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed07ba10cbae7198fc05820e42683135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857fd1f1878ccfa1151167f016426bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786d3652cf034966283902269202633137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa53dc448f8fa9fdf74da852306754138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f257dc524236fc7a077b67041709fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90062b8bafab4102a2fa80111272cdbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f614a6ed88356b1eb705fa4fdfa9c03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e9a0f7d4ccbedb3267aaf32fa831142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0d38c1e49cb961bfbeeed69552c98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90affcbc640ccf202d837b568a13415c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc6250ca2f3a632b9c4cdfacba96e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c03338ac8a950bcb10bd24f56f790146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54fae72a55e80dc524973570e69cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff431335563a00514d1d459df1fdb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82562a25ad9e07c27e04c2bcd7cb2215149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e28b4c8e8964b0ff0e7bbbac2ce7d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea116dc741e19610eb835e8222a085ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe8154df84be254bc8b7a6c07cf91e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b573ca3ab12e9026ac1f6f3aee993153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f72fd6a22166b31b987cdac3a8862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0475964e81dd8cf0cf711e56ca29b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b5d4cad0f6d98c0d2c85a620f7e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033b08a02c785d98076fe02a71d371157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99411c88ebdeff345283b058def3e793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60798d5f853a7f4f0a5d0004c40da2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8f98e84cb0772794f4b7be70c1c07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4787bfd276f80c392c12957dfac373161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1eaa9b4cfe08fd0f0f845dc0b9d60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ded5e3490afe7b614a23443a79a1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413c666c61400e6de7c42de521b9f69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51280f638475190c986532ca4aa57129165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78967ada47fa8e7ddf9705449cafca21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bba2c636afacc6c6e764f8111158f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb04fadca7ccde6134fc58da1d1c53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c742aef62e1f376bc6d5eea40e71f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc2f997891e8a4e556601751ae78c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d840b963099f932524807d8b412ac7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371130bd83bf73cb4058eddb1e514bd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab150c6b5a05d2322f737187b42073173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21546c129dd397cd6891d716337c7511174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daf6550333ca512b280b965e00461b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3d0e36ea51fa7ceb60be0163f7a01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f30eb20ebe4834358cd6ede88751f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88ee71f555877084009a4136d1e717178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35651e112e009948e672334a1bb48187179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a6fcee00e74cf80c6902f56cdb379180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3860735e843b5bd93bdd6a4c8b00f2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c326c5a078cf83c7e19ca723b1036182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dfc3e7fa8446780cbb712e4edb665183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89738407f5d0aef797ce86ea38a37b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cc84adf322bd3778780e57b0edb13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50776e67c93b0716dadb20a75297e462186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612e2b420746a683a47f2b95e17723a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b5ac0698743fda604a1ab72468692188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf2e4453c812c8f020515ee1e60d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255c8f6e461e3d73eb3805f35692d73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290a2056991cc515ab477f930c18309191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99cef90c6466dbbebeffcf2d1cb74b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c3f5f6ad292aba7a98a36cf710f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364429532effebbc7c0a7eee72ef1e81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27d32a89a5e99d4baa0e3d830ff310195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae47df1dbfdb701d496953eda405497196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4eb3b8ee4792bb1d7f5c9b6628095197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76abe1b699d038bc0748087dde5df08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bebd43a1ff587832fcf97868c64c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755669858ba0d46a1bf3e940e56f6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77015104f32b85f1e8b40101fc7c63c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa3cfd7a5b3086f2d614e0b0528f4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d0318bee8ebbd413dd0b99a65f76e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109079449c2133fea1480752228902d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3917745c28157e8e6af999ea9912f6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6cab5b859d3e2ee38dd0dfc33706a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72232c25277ad3af6b69b02bcb6da3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83a8b800ca1c6cbb02f86464fdc554208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e101d75c6811e96a6cd5d011e36438209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018a8f9552bce5d021f3fd36f260788210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b726434e506407e1eb6b5bcf470d11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff2bdb0a02a76ecaf8c5cfd1fa4996212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375489352795e9df12baa91257bdee74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330910c5d8ac864344afe12f6f7f02b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba51264c6b19e5d7c15ebe078bbf2ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849834974d88b61888e1fd4eae5bd13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab7c0bad19b2d19157af1ed8bdcb1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b565345bd77cacc1463b25e3aad3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23552a89fe5bc483ef9c87f8fa6b6668219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef74cd18342f15dcac1f187d1cfe92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f89366019028328d15f22a9553c1ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5db6fc55f6d22ba648ca6431d42c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac93505f4e34f0d75f1e3d5ea99c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2866b442d740ac80bcef10b36cef2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe3051395e99a239e1a3a7edf555ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00d426e8db243eba423e0697a5d9bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddb96caf262dc2f26b6f09669f0730227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e18b1b5e270439c7b04673b898c79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e153364331be9f6c358f5aeaa55d0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d49d59366e8e21b1d01e4556c6e6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d45c1374efc331ecc77e5ffeeef1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc70bd209625a49d441dc89705429e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc4d676ba860f5e2c167e418286ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ca834d8f5413d49e63ffa154ec91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2335b48fcfca112f2e29b2d61760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5239eeba4996e5a08ad4b99a9067294236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caf4b21375afea8dbe61e412e447d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8ef2cf81924daf7097c38fe940acd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee041fec81742501a9cd31842f251e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a366ca8037ed99719f9e62519be8497240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529f8802a4225901c13ad8d6110452a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ab87c6254b1aaa725e748f1d5fd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20fe87ab352252ae44978b9c326173243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bae6e88b2de50ea686708ae20c4c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1267a1b05fbbd8866edf2bb444543f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff1b978ce38c787b2aaed74c45ba72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe285b2902aeac4034fff426a606b9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c438ddcb7e92d113ad3278b1528914f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce7f1ed5c8a1fee974451d0539c442249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59944aef5ace966cbd30771b07074c4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f0c7d0f52f4d29d05d5c18703a65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda39e072c874cb3622e7e738c7dcbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06e8c178de5b85ffb5d911156da0ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad60626a53c853eebc2b3cd473fcb21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366515197cebde95491f8921ff9d49a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94445ae0d394236e271ab2862b7caab2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663471c276520730145e6517f9c9b86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8862f242a00047a7d0da50c7cc633f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d24de0dd98940da60c99946baaa8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3628d461a259d2741e047eb97c5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662274bc991604eba3f1e7f16dc8dfdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619694894743d0a27b5fe9384e438e8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c323ca9d1bebbbbda10382e24612a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b749f41431f39d68605c64751ee80c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90182f869aece2b13c7256e4cc51e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1d30bbd9151e9f35d6cf4e8d39691266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e36ae5949f4ba8fa14259c0605f07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0977734e74a5a00985960ed29636a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e030600499e0f9017b8396710ac2d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c324e19e1f169f755f76ea805ea02a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce697673ff1826dbeabc687cbb198271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d343991c9fd1d4821b24e0f5dc34517272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3f23f806b42b8c6adb8a91acffca1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2de7bb377a96f7faba4d73f3b0a6cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd3e7f37d6202bfd0dd86b90499416275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d1e522b106664875839c22ce334b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873126805f7d6bec30a4fa8e116622f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65537019e175a0be849e39b93d234b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c1f1e47908f2885de5faf68cfad2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c6751f3c1dfea97cd9dd1ee43df0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac92018dd90c6d51ed022851fa138f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c844b7fd61d3ba3281c3b7b8f2566282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d0ce157dcd0010e15b0922acd772283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd69e00be89fe49742deb0920d150284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b361dd338e0dcde1d7272e6c76ce3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2964c8d482e9f6131c6aafaf7e0cd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e86d27f46013c1a937eaea24a86eaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0301de5e3be940c5171adae569e466288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524b5b21bdeeef4760dcc946078cfe4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2016a7681b86e38c121f9bb3d31be2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f89556ec3d4f63456f1cb3ddde0721291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da771323ee42b59fb5274c0ff25e926f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ed93aa83d3a09695b77e66c44c749293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445c3f77dc647ce4f01af2957827efc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e6650ad347767e4fce78b1b048126295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca11e51f406363ad81af27aef5598296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c46ff76d126f480ad443080d3f9f33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ef978ee8b526096eec59b83c39ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70399699bf161b2d199a4c1e1c8af512299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578c10b785d5de5580e09e3708c0af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b356fd474c52c454828527ea79261b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ab790f02c67c80d11471966995f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ec3f674e339d3f31b17ffac8bf94d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c3329dcf81251276685cc5c894f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18644a8efb06aef14ca73c441c9fd33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7fd7c9829171a96151501723cf2a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d65a35c19c0338f5854a7ab12f656307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987e7843abca59cd0aa8629b645615308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e54fbfe7b6a5fbf55f153e1013c11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851155de6123589f6f5627c94f38c844310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2181793116e1880f45c6aa6e712d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42b9b06fb9485fbc61588ac4c1d46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446d3f667090029d072eb0a9955f5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c2651602d88ea368bafb38f58d4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b100f5f9fa497ebff00f2c004fc51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c9c94d364bc7c6e2bafe28a76a03f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534e12c6d8fb7e4c1440cb2e8f3017317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829d04a9c77bdab035ac75a8f544c92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afada397b5683d36a8c01471f44b65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca35153e08bf9510b58ab8c0567b4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb242c8df2274cb781f0cc57977c91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb7a740abbaf5e91d02e4ce63e5fb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53c6f0c54afd76d21e1818c193781323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6360f862ecb99e13b1be16559610da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a6fec40428be2f6517246598ec1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4a46f5e10839fcbd1896e8af89500326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c0ff08dd856e79cf59437ca1b3a8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d24ccb7258a30a634db8e1514f33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73c97e4678fcc40484917aedb65818329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914560780a8b0ae35b8414b30ca35b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265e91c9dffcc2f426b81ab5ca6fdc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f287cd1be90abd8d0d58201742fb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc23a5eb85cb96b345cc2bde46a3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897d11423ea4b9021fcb805e656db64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d059baf4e59a31bb461ba0e212f30f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7f981900c046fb1250c2ab2c35568336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4849429f5f45e2370fb0822cbdf9a7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c61b2a9de28b637c067aa2034b914f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfcabd581cfb5aa87b0bc44bb9943b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5657e1494b79533676624ede14191340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef587aff56b036f0b7397edaaefd6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f500bafa0f8160bd39c26d7d6c595342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272bcbced190960be87abc6eb7d698343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74da9c75726c4e535682738616a475344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914da2371b70b011b1a42b593728485a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839856fd1c079723d6c427c54f1c9bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8e88fae78d3a0be7fa37fc3cdce95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9223bfab2c9e3dc88ff8ed405ee89f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db35e3bd90755d02f68b07829a046b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f311aef352ac3785aee6375d8d656350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c1fc824521ddbc97ff89cac368a24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b6cbc29d80d2e7cf44f3ca0d97dd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec77a51b33808bfbfc78e192adf5df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef525373c136a59be46b36ef658b89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0ec30227ef48b0e60d952860dceab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6348db3d25d019c43bc858ad8dfe0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90285886f52dd4656719a7265a775f2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bafa548db3f105462b207fdf11ebe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d8f62e20126956dde40b43c29ebf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c1d4e6c0cea686da3c12b4416d49b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be4f332b74927cff51ff0f041586ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd6568e4218399a5412c013e75b49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace4c9de57a3aa0a19095ce9af14501363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b5378f6b59bae64077c5cb3cbcb0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537abd41740cbe3d0ba2575a62def39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb682ce2ec0662bce6bd68e2aed67af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8073283ebaacf0eea52e96ad5d2446367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16372601631195efb1b80f32187226c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84775be78043c08307f4c2339e9455369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db2a6057d70427ad5d4ff981527344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa29f2f33b021874be81693ac35f8af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259534527f2f58106ee0f57d882e67f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191edc6c2865ec665b4a93793ca74ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b800644a8a942d9c22a4229f915f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6564ccf1cd10b206a0604057e6f591b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cafc8883b449dea5bc21e44da5f6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bca02492e9b3200b8f0443d37dbf66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795084c4aaa8ff45c5c14f4b94b3e16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f909bbbbcb4b74de3643be7311c57ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a700687825aa342b71c3e491467917380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb69b11b8105119a5548927027ebf4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ace4397dbe60bb1a16c78cd32b04c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a745452928ad789c86f5d3b63f907383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8a8005900e7ded46616f15cfaa4ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e8e5a3a5fe5add0793df4bec899b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99261407b06d4b2859d935af90fed90d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c758cb33b77739bded66deddcac2bb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435b17eb94f942ac3f682263e59dd88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a127424e2ce1f5d21297de2deee9043389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa4a553d1d2d501da8d237bcdb8e4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee959d5abafc4d81be50fb9c00274ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb404f33dd5834eca5817fb9cb36e720392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83adfabbadf7c37aaa9736af03726e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a905024ae329b10028d64a4e1a2f3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41953bd9d9d43406d2929619abc0dc1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a8a78e8697029246abdbc1b7526d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4998d9ea8fa34c0341efd2f552d90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aa451bff1741e2706397d0e799fa1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814edd587a3910f821de9e53bd91b86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06b4d7f8c0fe364e61f35c7cb5455f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e9a24c2c98bf550c5e723af65daeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1865eae0aafd3e925a3d68784b9a97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99d9d44f331fc6b33f1f0c7028a298403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afd8f20c6a5bf5032c894314018726404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c5b42e778da3dd2984c3b13d632aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5423d51a069cbebe18d6495729bd49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5421868e93bdc54c88b9500ae9fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d1af3c366ab8f6478662d833dfcd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f1a22861da88bb6825aaad612379b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42095757f671d76f41bf5408dabc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a6612a9cdb8d097df98ee9f9102a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5479a58c73e4c2ac15c99d20dfd23cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feac79439f1aa4127c129556c2a9ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1b055bd4521247db4256e7c9e6e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beea013996b4e0be0b21eab60f36d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03a01791a49b8c34f53d952c801d1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e4119bdcd7ce013a6249b2932db1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e40ecfa2642fbc35c2c34e28ecdd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c650edff9c59d96e92bb07717f17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb80636e467cdaa1782dbaf013372b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b842e2eea9a7cadef2d89b65fdff4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1d7b0a691f207c5bce652e4988c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2f53ec9b385b95688ebd428b63131423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c39152e78af71bb22b5d7fcd63694424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5387ccc8752605248cda6f7741acaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6f60dc90481a7b4fc67d81729836f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414bf760e3a7d60199906c9d0584a32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f27aa28811a356fad942766101722428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75c2d754bfe95b9ea52a86a9566a8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3ff2db6fa7a47b2ed11aea889d218430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3438b27f2e6c9505cce864bfc5c8d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6a6b042d3e5f9972e6ac12f926cdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff316e6dc6f747032489e5115884c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66bfc5d426441192ca66d1a7f38bbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979cdf762ebe1e3d4f7b15265347ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de8f4d88625bd79997c8464f25a942436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d60fe69b13030844ace68d479f00b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd4dbada4cdf9806bee306b0b2bb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2902061ed893ea7f7fc7aea54153c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dc8f5f961b54b3502c516a3b48733440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d213b91af2c495524a2d41508823fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0a72356bed15a0512c97dda274e15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9c209d7eb7ce4b3c68a46576620af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da5969e3c6fda6748ef4d24945cfe5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad0079a7570ba9811d73f4f7cd89e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee356eb73ed81f7073e80eb5baf47e25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46271951c64374dc928b5e0d820010d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cdeff691925886c1ca35766c3c64e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd3fc7414c6b3abfed2ec4e19811ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96676faa200462f5220eb059dd9d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a15924e7901015a1527139d56fd08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168bc5164cc9daf8f4ad9b5deffe40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bae50a9ee2a85a19be75c3a784b0d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed74d6cd6c349f49ef36114859c1bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349511a97eb14cdf3d7a18f1c8fcf2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c2cf6c4202d785b781a561e76e540456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652854e708a6ae80744b1173a8e2f25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0d4d72d1f9aa8eb5ba84e6bca98bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ebb8afa9e013def60b925c8e19636459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e95fd1c2397ef528d7e4cdf3d66a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf375675d6454ee9f7568471aa497790461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44be6d4f527a5481275d2c2de173de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6b0c2807fd5af0f8cad9913d36246463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9debf7d9315e4c1de0beb6a8080f9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce9ddbcf41ae1474fc02b6c3c96544465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2df65857c4a51f02354100703eeb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b722ad5b3070ee7b8fc1e04fee8c7a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac755b2697894cfb54a8d8c55989c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd76a6ee1f1196340c5fd979010b67e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d65524a2c1dab5ee4a8d7c0b594e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ced80a96385be5088dfd92c9357a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fadbbcee6fce05be6993af3b27837472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657c8b1635fe5f6399ca06abebcd282473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecf575c8337c89cf19e770a75a6fcc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb526b76c7fca3f57fe91d89aba938475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59c1fe316f63d8be4fbe2bcbf37398476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15754a4522908bb8eb65a3370eb7933a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bc31726edf04387a5f450bc4fdec9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3d9ab151f62ff236c8526a186908479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913677b2e7d8dd0b0825a5b8e2dc5e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f2335953ce848d731e75406ecf2f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117efbc97485436d00e748f65344e1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df81cb019c53c0dd82f40e09c173234483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0237e6a3f79ba9d18a3c5c328a5c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b908ee7fd55db3c452325d246cd9c70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c567671bd45846a4cd35dd615d0b9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ad601ef4bb702898b7ac6fc498b17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4accc2d78ce006f4290081f37e9cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8f5da238d92caa3871434b1d0486489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208c1a01de48294e7e7b2b2c2eb220490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaae036e5fe3dec8e3a74c69abeccd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a78163d5a6ed4411e9bad90c9a5c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676e2febde8d14c6aef241adf816f61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd5a6eda7afd67d2f0219c382c1a9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e5793763651db99c10388e29a670495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3f14b3af4884e3a1ff55c93a2721c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2266b4d23fcd3022e78927317e3506497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a71624ab8de6dfe0768e95a5a2e620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655efbf75bc265a636e17f038456222e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f895300615e1675668bc45415876d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cb9d89cc25a3e1e21ea6cbef2f212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37846e341493a7939e9759b2429312bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e37f57e5f7ec620309bff2f1c5abd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b676e3bf5f8b86eba46c6618bca3ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d520c2468618f650f94a3c1715aff5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3831b364daa1dfb350086d50552f23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd6a63773dcef3e9f3866d9d97ffcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923cb0ecb72c266061c327e95d5fd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4db66a11ee537787a089396b0a63ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3740a42005159c5e1b2032c3d5866510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5203d16794fbab56ac5228dfcf7c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb46b5e88cfc77b5648156daab7c2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9308aaa96fd7fe5db67aba1c3a615513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c151e10e7157cb28b7ef9e42ae21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc5ddd98a6fa876bbe9ea5f3f48298515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce54462c05ae4525f6916a1c579a8da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43effd3f60d75ff51757a65bb2d97b16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe4e43b2a2e5ab2f7f0e8208f4680f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7f47645ad73fe26caf42bf3aef36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4a3d7e5d7f527527c692f1063e606520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f0a69044b3326b91428e7de0a5e77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c1cd2787351a9d97cd3808db92721522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d20330f376957d955ef189634ca94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8dbbfd7cae78cf89d7a947f60a5ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19face4a7ad4c9e6402ca0daa2bb0101525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad54db1c78e092e310865975d26cd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf4505f9fc0a12de129eca8efb719527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1339a946c53a0445b649a49582e503528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390487f8fe747174b10ddd01bd6725529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738967b25478a9d8c3fa8c59cb94a495530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb817a815d496ed9166ccf87c8d02f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23552f8883d9047b4e47f0e6484d99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa42f67eabfce5538ddcfb15724cc0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25730a1275e7d073c4af0a9ed31744a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab242d84fe9a06aae6799986686b6f64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fca1783461dfe1e360ac19cb3c8d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e838c907c5fa487a4c5fbb76ace2282537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b17967a25fbc5d684158c8ad0bcb0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13d50a71879d4541c88743db900afd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff4b57fd8afd7868daf11d424cdca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616736c6d3462badfb1fd4d63471ea60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad1dad36662e72588123a699ef2ac2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d3fc2878ad177529f4eea92dc150543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147cacc3fe111cbe9a42690859d6ddb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad237e3f150323d842278d5981712d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dddc35e1bfd8cfa713881c4f26ac78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbd05d1e40fac1911859559e01fb05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f79ae4f32c889bf9d10dcdc35587548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365345e644f598ce8394b3c525ea56c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8af48ac7408ff7caeb257ee37d41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586b82bd99a3289ee469c7df9b9791551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717674a82ba0daf84c2ed0bab07a853f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f6dc1be5e3afef2f4e71626d70fa1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac3d6323c5a1f8c6fa3d4606c92859554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7dc87e263b6ee5074759a7c54db5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1f908118d131a560a19e301f92651556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ff220ebe9f91fd2a80624800fbfa3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a9a2d45f4fcdfc0e91fb8b8607497558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdef976e9053687300cab8569f39d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb97a4b18a195cdc2afb173daa0e0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d19ed1511c32eb35d2e547dcba738b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b2294a3069514c4ef7bbb9afd483d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dfa8d41fc765a41001bfd545ff73c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867eb7af0f2f09b9c0dfdc3884d981564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20bb6dbdde60cbfe2230d9a3df1f83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923aed62a9c3166c72aaff83fc5e4ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8012e3e88901ba1e11813986440a43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e5f436d78deebfefc9f8efd113e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5cceda74431f5a5707e50118e3efe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254de62bdf730c5a23c6250c0eaec5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ec0375704c751ee8f8e5d22eb2e61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e61ae7dec0500173fa805eda2505ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5e680d098a97c5f7ea896b7f3e479573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64e51fba530626ac4463a42465c0e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6695793a0da7dfdef61e90aa276ec3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabffedc229ff5d3e6f39f1fc3ce287576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf1e6c0f368a3c13dbb34980da05e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c149f8fd21c242b8db9e7788f87fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fecbc0ea4263f59c487cba9d55e1a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84951cd17c1c6756175eab3dcda1fbce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e973c7ec6f57fc0beb0e77e93086a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba1603fbff3dad0f9bec3892e0c819582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77088fe2a79a529a18b136b5c92e32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c39dd8beb2f9a354cc952c3a230726584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0584b875fb99b7f2364d3230b63eb6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9854cb59f9babd57b00f856745d1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa923b4370a5d1aad4bcaa8ea11bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f799c7f597cae47b9450bc055a41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab26984dfdc3b357bc1e7b7a1396cfa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96039346a3257819e85ae2ca26a8af4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf8874208ec3e04fde85dd6f3044e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09ebe6c3fab2a32c1ec193d661fae3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b7f404cbd423cc2ccb8b21ca19be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3cbe21a30498dd34e3ae1880815c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204bb65732c226f441780960422f132595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106814033d030f7fe468825980270cb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b23cdf3027b034ddeb2482f7703b58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39660cf70702c2e52e9a4047434c9d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393c60f2986728128cb68e1a774678599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e254bd455cedadeb72ab4325e495133600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861207d5a2b71c99d7f379bfcce5ac5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bca64a060cb4e14c14d109d9f1ab3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2097bdfb7e07527b57c18411d662dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792f1f524854635101510a75eaa18f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fda6982b378f077f8e075fa48ea64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67365dd2104cfbd2614dc0d6ada48eff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4952e592f5184615d064f8724de74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c568840104f7fd89ace423b6bcbfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5b563ee6aa9aad57504470bace32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37d6c230946217f6c4d9e9dc4db819610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6690ef2dd0968549f439e82414a31a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd17855a85522c3cf3c9ddcd3e1be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe180ef33333b5ab02f364f4adf5868613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869875487392a03073c1d47bf8ec030614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8163e62c48d4ce0ae10a2125e6785c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a645c5e642aa1471d92b000fc8e8c72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac72dd86cab41977da288f504403f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fe9f9edaaf2dd74530027e52badb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50637888e85987ac7e7f46f0f3ea78c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e41d03ba86b8302c35575b63c5747620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5600e006f11ecbd731bb837738dc54b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d65e23afad1492572ef93575519ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84447d703f01d752f9c2618641952e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156ad8c973ee15682f9e8450e9e4bcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032788e97d1c1ff41ee2ecddb14e9fde625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6a91295e078da436b0e6e621e5955626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ad7c9087f689b9b15917a556cbc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f3e612ee5010daadd47d164964545628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b553ed0bf5a4075dfbe1b8a1f2e04d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647c174d6d5dd22bd41cdbd70aa1cd9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a37a893dab850dab895e3204680079631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea965b709e6c7008c1707bc87364ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9cd57592b3f129fa187c0cbe6c635633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593af52243bb3743e9b2c9869189f46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa075a8e5c4e81ffe32c0c55a6c77ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875c0c16bb6d168803534ab76c4f763636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9cc6a0444139b799b77be3ff9182a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585050d8d9fcf259bb1ecc27d88ddef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ae3c6a3fa6f2ee68f7ac53df57b84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc092f9e80c44f35ff0e452727d5fec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7332c54543b4c446d25d5305db233641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eda1ddff1ae50d2d55c1e8a870d731642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da97f460515042cc04255b3271d61d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c06c3fb11021f554d643dde426a0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c48b2fb75b225a280ffbae3eab9b2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d3432976275310dbc49c3255abc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bd091766f74a90c6b1e1346b5d77f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7a49451cf0e87bcd49a6ad60fec21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd6cb485f205db30812cf6b7f7eacb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb15d1467370c0045d2294b8e6a1b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce919c6d0b256042538edafb8b13f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba239f95d798462d79287437be85af3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899e90b340a14ae43c906d0bfd994c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0009547d2537bcc20822b3f6050328654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716fe6dd9f2ff400b0516978bac99ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50251da8405c30e038647e4f23bbf660656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5737c0f6fb7f1e2394cfa0d902e4e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12bbbed86034a096deeb6b1ae1a175658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b2cce923cbe5c6ea974fcac9d369b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da0a8c8bb10b6236839fdfc6ca9dbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f3c82f9cb5f2c47cde1fec98dcc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af100b3974304b47ef539f47543af8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d9b78669390a70e554d5cb38d2275663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d9b9ccd84d8a619619185df629a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109665d17c617333a31fd2f0438f7d34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42506d1b2dfa14ceffa1c2925c7fb3f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567257e8a7032f26ce61422d8228b3e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c8d4c4cfec77f2b8ab779256759e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07943ab3d4cd13891fe2e393d9d380669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ab1214d88050880c8f2640a5a5ab4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06542f2ada6163b39afff78f52170c92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b8d4bca73663a8f48194729074921672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd988b065354eaaf59e895f40f7a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d60527276fb6648eed72bc644e3aa5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e186ed74bdb77fba7b8c68d20deed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc567619dc3319179b0dcd409bf651676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525cf8c4610d63283cc7e18f59066b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f75fa05bfb1f55f5c1e5015a6c3fb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d296d440b8cd55620fe42477ff6d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ec96e890a075c87e91a7da40fff0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141f95670375070a48e1a1827da6476681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef61c2f5c889ebfdd919127a724687682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f12905158a94a6e058e6181ac66a32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb4ef60b70a01864991bfb0cc32113684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbe4d8c3da0a7bdf9ce757813b26bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a1390f6d778aea3ce2b0433866fd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03b19aaa03c3e9d8ad4f26b87e4553687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee38a2240ee3ce4bef7351a07ebf290688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb4ec6bb82afd12af640be876d9057689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4dbb3ce7e71beb939b764cf44ae2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60c41479d22643b5f6d75c6c94061691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b74937a67c31d5183ce907e41caf5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3ea15a154db0028c5fa17ce07148693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c605c4a648819aad3abfc4321cf0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f80e28d75299c9ba2bddb4e3ee22e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e82f33df42dcc2f2d2ba3eb3587e1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283aa85d3d1db12756785a3695d05e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22666db0951b7174bc1a7492c03d3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9616170269a9b44460d105ea50195d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1856a0521e9e2a306cfe41bd60283700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fcdf79387b8e015f5215d331aab1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7a25033f913efbf75b1fe84615d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd4755f66809e63b0ec95d50cf691703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abb6e44cc7e57880ba9a74374e1d8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673b82cdac2e9c0c88e76b2662ff3f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007e5176e050a18a0d60882febbf2ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966620491497416a105efb58949795707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d029568cc8fef1926b6aaf084f7e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a6ebaea0a552e2a68765b833551cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada2e8699a242e0ba066fec6368cde4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a0ab221871bc17681e3ca5ec9814c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2e971731484f6e84d177204f3d613712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8f19ba89dee67d11cd2d6c441d89e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc955e19db43af940476001f5eb5f36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017df0469273f388118bff85d580f37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604ac7874fcae0669ed157d26de22a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d39e725f8ef75cce20e5eea65eb5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9632bdfa2ddd9d5a882da29044cb75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e413f8011bd1930821d0535d9755f6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e877e36b30d42a2b48fcf65845ecf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a1f8a6c5ecf409c628ca06d0b9ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e984417209f80f482ce6f29f4b1ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74699ec91e9292c1bbc1623cb01d8421723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b14cdaca196c978b07be4e7755985724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633ed9b72ac05bf17ff9066bc2a221d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0bf48170ac344b89638c327df1f71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a8ed7c78bb27dd8343c8d0cac6ad3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e76bf16f68fd96a139c5758da5a64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3978dedb8bc4d168909bc0d09b106d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65db98b3e00da99d9ffb48271aa2d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b93efcad129e1f8a6d8f1694ce8ccd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01690c4ee3211ace4661f8b937d1d202732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85016da09621780d104e9249a698e30a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52250afb48042e82579a045888b74939734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79427b1716c4df2721eeeaaaf9239f00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55d9059aa68105d787f68760e6669a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469b8b378b33628e2cc68a33bf03b7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8d9d2f52db80cc7d56e463c22ca34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b3d86e674fd797ce45866924ca0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd646d70bc97ae463dc2e19595d68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63469e453cc55319ea953fd501063b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33ce9a17b9bf79636fbdbd7a054268742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10773e79bd802dccd78203a95cb145743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521f08c3139e2cb48edf3777b2a6c01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f29a1f610a9f5b761772f9b19f2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d5995489227e686a07409a653c147746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc702f4c5a3e329b2129179b069261747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb332eeadcf2baacbd996a2a54b3a97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca2d69f614c0fc22fbe858bc813205749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317d0b0b2c345d8dabf12e70e94665a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154613026df0fe64fcfe28b30067fec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c2e212003abd8af9707efa4b2999d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb57de1c0c90a5ae06bbd11c1bca552753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069b491f639b53f99bca91fe29ffceb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75170e478896317a8271def3fc334b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce86dfdd7a5fcc41eb34ae2e828ee6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c712913a7aa16a7af585c76e744daa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba8071867e4c1183ee4424743014e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e2bec6167df3438494120f9e27d4e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>