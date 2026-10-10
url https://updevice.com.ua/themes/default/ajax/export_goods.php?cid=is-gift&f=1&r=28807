--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f6cb3a7dd973233f0b26c5a3390dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94d9f61c56cd0dc0cad2948818534d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5423c134012b108cadb42878b577b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31995663c92e124fd54aac5aa664fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76221c00b67560e124159571ffe6295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113fea55bc7101d5b6b11d07cf3c5616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c84c8530df816474ace9407f588617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627e8676e3f1e84dff314033d259c5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dda2e0c0e90fbd8050e9eb96b8c349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c09c0da6027ed051a7f4bbd73c300110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31643a22d5aa9a4b1bf006bc751c26511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab614f54a82c5c439b1a77067db0980512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96026985cfc17df00b9752178a48a40113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3d27cd0cb93eb814dc9d1b32e01114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88537aa6ddc6122cda081e220cb9913615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c809b7fdb60af1e31090c1a2dd4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc59fc9df2849915efac0d2f2c8f5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82338f89776fe949f353895f40b51818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb1c93b8dcd6aaf4b3d0f43be263c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da663eb3418f9d480f5ddc14e10810d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf102cf9e38f527da11a1bbaf3319521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ccc6c72e1f1c060af91c29df7046122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a5afd18457d3236224aa4424b14323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de29880c808f4d18ad9ca503900afad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9aa9adc49d6ce96f82c0e5382de3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e35a6690819f6ed6b4517045c419926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dadcab767959d3826d26d24a4ac99c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215602a455bfdf7003b89273d0f0a77f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50bd6fe6440df5052a515fe556168429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e0178e11b178d1f3268026fc1e9f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c957a2f6990bebc084e44892c873931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab8d6388f99c4173747ae7c476118632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f5d6b3f5703b51f07e60e5cd0483733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37430c312324655580a7bab529fb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f79a6de20bad453e153b59bf633635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf82a641c4cb463711a04b9b44f2da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee7a9cc45a864448157d7fa81ba5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc0a9608b4e467fef9c85d46bdebf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005cd9074cab75d7bdc7d4318793c9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f656087aad49ba96f7af3278770a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b527760edefdaacc37c35ae09d61ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2425c3b610f3e1f44b008d144941e0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa81951146d7c33cc7a3465b3d312c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5ea82b53bc923e4852d634caf0e0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585801c4b7a5251273cac573b45f8af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd82017918b05611fd586d80e285f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9457b3bdd0473dac48bd6b25a09fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3026e14385c7ece6a7cbfe18137b46a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861cd6d8408b89a8de80fe90be18fcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91bd67ade92710a1ce194a4de0fa550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166aa72114c6dd5e1ee5898b68517dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595f38d99eed92e370a10ff0273141f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbed34fce0551110ecd265967709fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401408f8e559cd7d84d33ba026187fbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e2e3f2298cf99f831b9a5bf0ff43555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4a9867a2272c6362c22e738e5b47756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942cb7afdaec552ac8acb95a50b880957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595bc7a4e380277327ea96e7a0e91b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5650a6ddd2155806b87111de1b8df2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bd09f4b0e6a91e09f11ea1ba4b1ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e93c6a52a85bfea99ea449948608c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddedb22499d84b762f27f7e6430667962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7bc3a3c0c58687554a78a03d981c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd65e8c7a02ec001764dbb393e871cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a7c1a96f0c7137708cdf6c4f865765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a9a38b8b7657f0b15c1dd8451e3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6857ff08525f32f92e1b19174a94c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24ea34ba5c406625da015668f573268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4da8fa6d6f4eb6677f060b077efdd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8467eed2d8b3c64ccae0ff7572618e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e536b57bcbf30042c78d83241a172c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832fd0a5b59f0936bb68f8b27e8d17872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d99a1ee9504cbb7faaa76bcbb1dbd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f94b72be4702efc15ddb76033eb0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ba384efeece7c2f82f23b4bf55de275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe18028aa119078dd9c17277b74837b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51063d0c7da13f51485006e40530f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd07632e1c7187c0fa02e69e87c8ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276965cd22ed8011816b2ee203181779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f531df37ca4b9e85948a1ae60ec0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29a42ac77b1fa69df25f2f614baf8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44f23474a29a6404d7323f1e8ed3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d2512b91ec9ffe3197419208a32183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8179cb7f9e56eb3a840e7d7848d1b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01978af1859cd486563fd1870d5e2d0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50173ef56ad8303b860ce46bebba1c3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc4e675b6d72a80e0a4372be7271da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b0020f202be19e0bb87838546a36a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb592a522ca8da4d8277ce5d30b16cd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9210adaf3a0b160bc270c7a3a65b1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43592ca29f338e674de0c7856339f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f6a1658faa04534dc61d45247eed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6dabe56b81bae40e537c88e32540293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa7ac446ce876d2e3155a7798be6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49795a6b9fac0ebe0e8bdae0883a3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb818b030ee5fc0dfb7cdb39da262896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6914f975031900c40fe93e87a908e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb20afcb22c00b1285f1a554f6eae2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f1eaf6640bace88c69490c2ec8c1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1a215224a045c5f170c823f0b5d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edac1a5c5884e2c620b462341461fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ca73003b537765aeb06f16e1fa19e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a8f444dc165b7867b72025fc7c72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec834b4efda66dcd55d5d7755a346e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a221a3d77766bc1a5772d2a8c7023105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26927904c08b0029dc9c534eaa33c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2d31e7458f57476f1b1ae82d3ba4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d10c295333afec84aa957925f1d9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14086bf6edf644e5b1feae860bac5f70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf101a5137ffeb81b21380f6c2af3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b194732f84ba60517362f0bfe8ec627111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13605aab06558f554acf0088d6672a49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0840a6e540248345e7e46b16bf85d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d57367935115838fa3809e790282df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0001d52f95be733f33976f10857c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d939cde5a0a63c00f14aa057c0eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23c168a9e917cfec784b361796b2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fde00d0e5c457974be385d3dd5dd8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c96a277549f18441c3b38783219c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6551ea719ee32e19204ea5ceedbfc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b729b7a7e99020b74066cf96cab95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af8329576746b21717b46943dd18cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885d6e11af5efdfabebf9d5a7e831e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a8acab093ba3154bb1b101d11eef6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d565cd1558509bbf3b2a788cbedf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab84cd31cdef37cc4a32ff72c5753c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5405be361208664c5b39bf651ff832f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060ff04b24cfdfff93eb38cacdd0f42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792eba49b499c58ab0e32a1b086f818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53e4be73b5a0f01a5823c4d060910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16fa534f15a5285b2c7f7a40a19920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9cb0bd7d39b51db49ff46306486e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5619f0c60ca10f2653288e320ba3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d6bd1eacdb8cfbed3fe97747831bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35977bd2afdc20fd9c6fcf34b2d5355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505f6f22de75e8a251a9d46e1d82fae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31f39d1b4f2a06c91dbade0fcbf3fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6be055acda68673ec015b1107637e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ff67705a350ddfd4cb02ae1937c37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4c0459f4f6f64cc2154976531ddd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e4c08c0643238080e8d0ea2282304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f048786ac27c40f82ac07b260f6886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94663b6b24f8f8e368058b4e53b96a1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b37aeda59383175ebc5efda416b34a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92bbf7d3d0bf17b8473ce034c071b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677343f7c1038bf936ca7eb8d432ac5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdf06a9311a89ee0542df88cf047d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff7f37c54a6010dad09d1135fda57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d1c33fc27f51d46b47403ce9b1a35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389f9f91bd0164ba9d785e7bfbe2c30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198a7b079393fcd867b474dae80348151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da326767611e35a296207db7b36d65b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124ee91db8be689d5f436f9116f2398153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90e1be97957038b86077c92f4e4376154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf678f7147678f69c9fb9edee478e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2228f9e5bc9adcc3d4a75ecab4b5e27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2b392b7091bc3c1706b48da1da2f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6302e71611dd9bddfc59b2c04af6ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef9dd04b88ee3456cee60e57e1868159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317aaff1a78efa8e3cb83b27f1dd1d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09099370148609bd8fd292ab9a8f53d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cd51792e40dff46bd750297fa0c99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c351d19716e3174cb9bb529d3f9b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007a51e4996a2d8fd60c5d9f97d6fbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c79aa691475b81477776be9d558b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d02b77814a85386d854a77265e114166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a273c774caf8ae1dba66bc08607e779167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2656b55a51e474e0d238d1b69a61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f0ba52a18cca1e447673476d9b8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ef19669dc9ade2a92d3c6b9f85c0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca4fdd83896613393c9731762d7c34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfeb1bec733c7d5f588d9f5b96c383172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed704b0ccb4b9498ff06d33173efd97f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a37ceb54eeb0f27d1194632166bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd2ed300538e552f025b25e7d1f0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249c7654efbb7f2c8dbe94d0fc5f684176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e96e78bdad89eeecc16902b0e6bcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f73a5b99aab930517015bb82d39204178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf324cb3a7642261ac1c0a84ffeee8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671321b71d693f7f5b7a6a3911763135180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc045b1623f2aded0b362709d997a0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa5bbb16f982c0b688bd2cb5cc9fda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c48b8d5b0996c87d91030c3333c74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abc8049bf1b9014242f8ccfc189424184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675875a9e7c43d64377ba56b5f2b92d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568db641661cc2c36740a4881e0becc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf15d7ec6cc8f317c4be45023d0a0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf4a9736c5e9bf822caadb7cfafd09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef33765d7f1c9d5f211dc54005c54c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c7b3800be93b5f09241ed0c15152f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc2990af5060865c9e850b7aad4fc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3549c8bb66b40a7b009854d33f0e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4870f4c5a3edb08f71e1c1612f72027193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569071b1964b1d3cddfa2a651b75e6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c569b2e0a7fe2f8974b177a9219bfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d99db5f7be734d2349d78139d080b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa679015188bd78c632f7f5cfa0ebc99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be854e8e874c2547e75a381408e766198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c788550bef5dadee200f152ae7eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11558e2891499a152fb2b51f208bb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6956eafc7c7f51969d1d97cf94340201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a4e01406b91b94238a195a7cc1759202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ce05933ad4ad080799d644b3406b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d871fd926dbf771e12368f4ac5070204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed4d27fb6b7b07828f8b561f7b917205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37d3c6a60b76410a57068379eacee6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c3029ceb8dc80ee187b30fb7de87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855260f1bf10385796622663984fc0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa83384bd6709959000df3f264b8a77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea43fc2c4bf731e5b86e21bb6ae980210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e78457ce9d92b843bdb0f1d63381211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ce4751ec8c30f36d682ce565c708212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc18000fc831079f36bfd9f727a1ad3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e907f114c79e04cd9b0e8ac601d7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647735916a23d2a07d0a7ac207b2aeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e979d3504609fba5c84d8e1ed995f75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3038cff259c8eeb122a4d8ec821d003217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02360945c1b2bb7256a2899798b8df5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0592a0ac8d1c954cc9156422a6c11e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f1111f5760f82352291596c07b95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9d0a68b16185ed61320781ca46610221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f142d3d9c73a38abf638a0bcb7058b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998c0543caae112a56a3a57beded701223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6499f8ddae3f4d8149ac847c31d0a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6532d77a37cc4eef5ef8fb7466431225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d11496302f69c41d9c62a54723c0ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f114d9ecd6c456795b8fab2db493c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff0e57454d5d94197e02c1f278f69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529cb2e258afb3d0ffdb43b6ee4cd70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21a67aaee2dc024ab773b63b191216230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e17f0cc0c8f01aa3590db1be0548f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0fd01e3db238a4c179d3d48a7bb5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ebbe0717bd5fce6cc7f3c6896315c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647891fdba12a0b23fc567b360a3059f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83019696dcce1fbbe1b5e1991db3904235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45aa2a00669612d4ecf4bbbe3bacd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5f89ff8434d99e7cb18c50fb063ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bf025b287c1a37cd0a24010c961a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25d9bcd5786fe4991786ee6c70986d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33163bab96af6b2d87c1b03a1edcbd34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1d8a86333360489fa1270b8de344f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521fe4e3698d475b69808f8849cd889242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18633c1074b1595fecf41519023ba3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a5086b0c1c3118559278643c27686244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab55dffe7564c2c405d21492fcda18f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df962365c8fe934c50e16e4e2d571246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504567de101017e1e3c8ca3e817f2b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb289444a629435a9a3d0b21ad1392248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e87f234f147ea693414f8caf6482249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cbde699e9f6a6382809d5b16a5a3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b0a470ddd37d67077907ea7d9a1ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9fbc5dfac08813e1868b01d2ed5c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da035dd3d09a7cdc48a9ef144e8acb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0e67413a9e5c98ec320739b168034254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865373e1b4b3ec93680b65b1001316ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badab5c3dec7fd693dbcffe8ef58055256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918421d95ff728476e10aef9a0e39109257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51141d112194bd4b3c093ee6ea27b5f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f078d96f73ab6b5c58a807036d186a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f4401f691c3e88ffac5de9fd262fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649292b9c038bb62815fe92b750086ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043766a8d37b8c1caac811fd1bf17577262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a97f16f386bea7243c80eb27e214263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c606ba421ec912f2b19f21ea77d3971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee51363cca0b2b05a15b846b975d01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20ac058d70197d90ecb21dba1ae135266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaacb00ff48dc4ea75ab4e2ea588a07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d6e91afe012f5e1f7204301986d55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27f878f9b08ba8fef16910bb6d5c4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc990e338ab55acb0c8304dbf9d0a7af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f2f016e85522544d3f0e11eea217271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c044026bffc2f06beea2b1077f3841272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb0d66aafa4d294418442edb1ab773273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f702cbefc0f8a4b69b936e27cf8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cba8dc02a975fcb0079fa20d53a42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7aa426db4c4eb724349e5807e433e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0d97556db22207d6dc7b77160264c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc90f7402edba9157c933948c4e954278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605449cb695eab231b8bedd2c9b63f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85926601a6f36465caff85727d2723ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d28dc5345d1c8f6aa734520ecbb5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f25500669e9f4225a740196583d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495075766ae6bbe5e20c1ffd33687319283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388292a016b5fe044e1435ea3f5d70f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351788d0ccda25b60e75426201efe745285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668c3db03524c460a189d44fee5f22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049cc93b5da35776102783fa0aa6975287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ca99365ec434118e29032cbf0253288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d94aad98c165f889b0bd19a25a58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222700813fced6403e3a3b2cad35f80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad96dc5e777313e7f4195826d9143f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558f2e7528403015eff7fefbd60fec0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7bb4d8707f0a7d708afe7594216f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda532a1beb8bf577ab1435208bb82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb295bfbc6bcf57b1f013bf87eb85fcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d823dd866a5acdf27829cb32504ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4589f32402f8cc0f7d8df41dcca6456297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefaea2cd9ecb033d29560364391e28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d39a8ead7ef5f0bd4f250e680cde7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b6473aadc1d8421fc5f73655bbee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43380248fa36eb0429e39f98952f0cbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5049c3c83e1953c38145e5c4b4cba10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f5c4f1a72b266076616ba017f7af6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db788a01fbc6528d963ae348b87949304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77593c9571ddb541009e3f805e573e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c38446d698b1ab228410e1cb54b069306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99380a81ce0ac52ab0aca195d622a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce6664085868717af4db76c7dd7cd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738b3a8ffba1cc4e0f8f96a36875cc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d64c8fee566af5b4f9793f211eafe4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4239a4de7a6ddcb14c19dada4afe5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c8d009e8829e16a15da2fabd6f5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d437b7a66583fc6af39aa137ae49e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fffa4685523ff0436a05caf728bae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bfbda45cf521cbd7088289af8bf32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b1edf0e9633b96436f6ed4eb68570316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effd71d6d573f70044ba053686bc237317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c096c97dd5fc5b43dd975b64f5b0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4728725a5e8f332af2746daa7ef4935319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd67198886e4c13c78e2a46680efed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ef0186be172f1db0cfa7cf770b71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf3d85017595955eaedc86676d261f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29d1d91366730992e63bf6b0a6a3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cef9a6cac3a00377d7123fc731cbb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173414a63ac31cfb7c530dd02e2b9a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7954b01b0f45ffcc325556d611bbf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75642443bda27ea91835b8314568766b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5c6c22c004409e3a6cb67e3b484c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c718e8bbdbbd16453b1adf2996ca75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031db2ca42311991c8aa6dfd013323330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0345c1376f3e4b3721b87fe81924099331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6f13b9262d89b9627604ac82f2a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87846878b016428ce64c75ccbe62f9ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9412c5b9bfd4ed051db965bfa2c78b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc622290cd5f6581405ca0c4210916335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668961c923e8ffe46c6efa7d1a94ad1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c584371dd0d907237ef7c5d59148ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7564fb147b21b6bdb90cbaf532bce7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf21e6f853fe40e4645ae9debc1eaa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165898c9507c4db98cae92346740d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff61366414568c6eb666c7458a4569341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae265b28e7e932c195df5ab819a68b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf5fdd210708a6d619ef736f0f80c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e982473e630908b91a76f2a6021ff0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c0029816558cc431c2eca2dfe563f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944c057125901e5f418d573094046eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418eb78f6b2b6c16735c7faeb9525a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c45819a2342e0cf7ce9b3a74e5cbb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80169040558ce8112fa7c7ec32476c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52969df208b20502fc43d7a77fb203a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf041ea4eb724bf521b1dde12b9282351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2689b80ee5934e19ebecb83ccc0b4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5bcf31272dbb6f7a94f7c0d2d1489353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9f3dd6d95415fac5c67e851307a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38c75392ae0a55a899bb129a074ec8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9638bc35eee11bc741aa41665bbea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d44d4e141cb2a4c53fa9484a7a074357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d6c64717e0c0c76034ffbb4846486358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eda4df10d29d0a1c49802eb9b770c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a36cb4ff48cc4110ad93d1acea27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92226d3245ad9dcd33740dec68b86df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ffb52a6e38c061faa17f77df5de2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07867fa69ab31b686ad555b92f914d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36c9b1fbc370843baed50a3142395a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b313fe30eca5ada56a807eda54eca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b9a3fb7d16833f6706378e92c4fd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deb8d8af4f514c4288a606cd46097e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976465d112eaa0f421143b34ff83b315368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ddf2e46cd71df013373ccdeb303f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e6d1dccc36df26375ff6409201be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8e590bd72ea045a7aed4d216c4710371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c40e33f0992a2b4424de3f0a7497372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065f2602990c5a1d10563e219de945373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f88d1cd9f0194ef9c14885a3c8ce57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c3ccfa90e8d3fa70b8820189974be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a494c1e4d89720e4c863dc6df2a1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5552d04fb9d4b3db3dab4cc4fed6b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c70dd5f6713519f2c045a3d07d22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b26ce27dd26f957a8b7ab3b401705379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa57c7b31351dc0582160b63f0a0c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfc6d0c5bf798d5f61e29975e7022a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f932e0c677472c77cd6409f6c8e456382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79a7d9d4efd66a9d181ba2bfc1dbf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7758a1017c97986b7a4db30f3312998384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1787db8d440476404fd3427d60dee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be318b42912c9de0151da73ea46121386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe7d6ac2a9b08f6a42457fc0175e0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba053f410a8852fc6d7f0fe7a1ad6cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeda4cba4767eafbce120fdc6354d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51247a07684485f6b81b7a12037b16c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ed3d49d619cbd9eaf5ffc53de9322391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3df6afd701fc4b445e1c0f65bfb5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c083b504ae0cf98078c5667ad7de67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24603d9fbd86aed41037455e0a4c4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c41e9d271af602f001a114e5d02b81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235ed7c66de01cc4cc0a8634009f92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a553a8915f1121f122416574c958712397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498937a0dc8de3af0f0b439da2d64a1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d74281b4ae3faa4ae093f3d79caf7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a769a7ec89c21daa48f059c4bef2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0592b24be0477e9efd2c5c2045120401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5f26194d33fbffaee2f460ee19300402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b920147ff5b0f9f792cbbd10a1e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0531868570bbfc3b7ebb6b77bf1eca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920a84d877ae07689e7f8945e817689405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbffcb8f18c2dcefd52c64db1f110b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676a7af226bf74075e1052daefa2e31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89639c9868674bd1d2f22aec328e14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a301a0940e2f52c4faf552fe3b75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeece3d1abcebe62fa13752ace55ccc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb5b2f18f69942510f5444b78e700411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ef06e7d2360c25503d4e895683dc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08559aba5e3a2a22ac04e5b62410be2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cf1852f330555b244fd58bf87b550414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c8b9927fd9eb1e0dcd219e11a439f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991348c22e00c0fd4d149cee799de12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0b34c52e6c9998e8c59098705180417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac524f99bc80cefa84efa8067ef494a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fd1976b10518dc7f511b88cbbb4a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3148503f3a3a404bb970615ce249a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86846998b75f4a5b2b48aa7e023d89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e780f6c9c1804892706ceb8af64f08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57d2ad977b4cfa4d681b52c7cc3314423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603fad1666ab926ed94a6ca245e184b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbded309b54c140bf0185a4bd211e50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137ebb82e857bdeab8d01a12108230b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bbfaa4be61ea8de1c6a5b3a213bfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eaa26563d762f6b0a58458c9bd837428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c85a4e772e295987a21e97976f1dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975736592d39bad1791285bfd95857e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a84971fe19164b1e6140a748cac2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135921b91d0eea1c56a05513df5d7897432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f29720c0b7a5405dc23cd48a8225d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3bd127c910f2c2053c97a337e77b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc010a1abbf34841a28d17d8b088c5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b16b663eb30a00f824816e77298fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0ba86976e3b4f1cfcb3aee7051cc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e558925c189423d24d999c721d233e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63389e8816964daff0b5f7a7383421e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb92ee24c457f7d746d4e1be029c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ecc9e4a6e3d0333908443378e6d47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ab67138be6063b8c537a04052ff7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ff48a1502c82b0825fcfb34e75772443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fffa1ea2bd962f93706519d4baae72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307d54840819306fcb2d757b226978445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ddf46e5eb5ed2e2f05b029df0a20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efedac451716f5a0dfea7bc8ce1c39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a58dd7929ea68be5bee535be8a3c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf21eae8ddbeb6da461d94d7a86971449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836534987fa3e38ccb314ee459914f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d61c711e1a9848ceaafbaefa0bee99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ac4d4897f41c739f373da0911301b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615952eaa90c9dfaf4582bb5b377bc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73999c795171dbf2584b7e91baa13f19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e97c097386e9d479a0e468e39f1f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd775fa258945c064345232ea8be4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f46c4b7bb3fec2192939ac908ea286457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b53e2138b4e0580eda278798f7024458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a836facea323c7d4d07c5cfe2745459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953620e07ca94193851464c9ecfe967460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52608fa5f0bd93e9c2b4169df8d97adf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d73101bb568831db03d4cf63519e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4329849fb5d460c77339a2ba6bd89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91085b3484b5115bf98b51d41eabbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fbb2519815f2e56d5f6c02cdff935465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec75f6732b9d7f16197eb975923ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b34967bc86ea2eb9eb4d0dd437bca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a1d2baebe0ec9ed983252ba0226e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d58f5d6cfa8b5e1341225b68e406a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f49bdc407e150964e8dee42130bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac30357c22310bf0f3dc79a58c383a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d01c648e0654f2ac6e5c1d83293c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083caed3e472751b426e5129246f20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912ff6fd3caea68b7154cfd83c4833474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15121214eecbf5bb357951b17f7de1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5445b63767ae5e2330681a77306a00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05a34967134da2b4bf099a4a8e060477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef75ffe14a5a1977078873f56a8005478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea937e34271e88fae055c105b0a63a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963588d8b7139123dc70dba90fc8923f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377025927dbbee73c036df8e6d8364e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085db0c6dcb7f871732c39094e832294482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af930af476fcf9f08f1b83233cbad1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec09b6eccb0258d3e54f78de519987484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b900758433fa59b9e8058762175a5a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c512a986ee67f5e5a17bc7250b83234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83732783befa8681adcdb4d29c018317487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aaa0de6b959503f6bab548978d1ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bbd9fc4392b4f3e1988325adf56cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b42fb6a348dda1cb2a992a326515f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f41e44b0116d8c85cb1ca8b1aed6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833c499b5502b70b086cd2f485fb5c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64877dab4ca40c13f4d4c381d5882747493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe641123ee640a2bfb33801339b9bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819afc12443d75b22223cce733ab192495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640fbd22fcc027c6801c5789060f5df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bdd99564708fff23faaeb942c5895497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e0fe98034d6f734217e5d2e46fb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d902ef637306390d59389ddb0ff5727499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110cc236a7e60243c6fdb1de4f7fa5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87128cc8470b5450fbed6f632d262c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e472fda8bf5a42b692a63ef750213502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa3d47c705f6085d9b5bf979108968503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffab5fb455f4edc75b65e7fc86c5b4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e38ffeed933b8765b147a71583b9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02da0dd1873bd5ab718cf98c69359ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f60f85efcb6c5b04ee88c10b6da8d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d371ed67937574c2996d17ad1fceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb873b7d9b708192d4ffd213778a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5156ec739f81052bdbe03c904012b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f36e456638ceec369451c19306a7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c6a62cd2251f5474c94c301ac464512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cee539b38d7f03f30d5c640cbd8d32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe05f0302b51342861500e596f78963514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d38c7b6247cbb6971d9a9ce829fc8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bd62c9332d2394bf54427f9df1786516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab4e25463438524250dcaac9f48c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf157f1b0d55eaa65138c9eb0c9f747518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076fdddd972b4cfbf34458a86bc71fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f884aee52771f9c8c4963d6723ac87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69384e96cc115491bcbbe103eaa0efc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a1a9c95a49ebd9ac76283b3a86e24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4be868e79f9a594fc20e65f4f7202523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5dd6b7c16a4d7352a066090183007524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cb97b448f31e8b1db594165dce700525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9996f1b33de08ba1e454fab20b58437526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26447e17ab2a5aa0ee31043da950a98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a583115c0bb5778448564f66b4796b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3259e5ff466396c17649d6753550e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399fdc92f2b64d7fb63c658443b6f5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854905ce324476b3283f9a8ba9c8ba37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a889bda5a7e53c8c4989ef030f464532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d05c8d4c86372b2641f1adc618640c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d4df3b383479175796e4203923116534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72183368f6f3cdf8f8e7bb99541f8dcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b386b86cf03d37e9e5c3c82c96c928536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841ac0402e140010269a6f6ec3d88b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e6dd9fe3ca04e065f874117b40c28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb70b1d1b633fddf5db42ed56c215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9afa345ddda29e8894a21161203697540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0a663476abb587c3561a205634e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906670736a31599bc73b4e6efbc43fea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1d91fdaa2654e47489fd34384119543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dbf980c561adfc8faa5e0ea854726544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b1c9da958d9994cab4a33d43f736545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24498d19bf747d9d499e4cc0a1d9bf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01819a0bf8de2009f286d129ede98ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54087c678f225000befa9f6e256dbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc621e4730d718308d37b3f5fee213f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878d709182288e4376718d627b0b5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f961376d276ee88a308bbf38a37e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb77c78d8cb251f2750da8c42fa2012552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a13384c46321953a034ceb7a3baa6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae250254d739c7bd80dd465278bd839554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d17e38a90599e589ccca0d5f315f60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a965e3e99aba1753b2024ca28d80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0f3b7eb600fe7b9efde8b6808ee93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e78ba394b101f79777f71c0e83d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f952fb3efeb2c5ed6b99c7f42905b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53b794caeea34cfd1a53c7af531c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4071b4e1b0511e4acc21cd4f0f466ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f893a857caebb9fcf2c73f44ff72d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe0634075dace5562240edb66e853f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a87c7c25461dc2d154168bc7856bf9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1471d461b7650eee7471bcda442d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe044e0658648b33a1c73d626cc0df6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d47af8db095b326a2406ccca7120e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373e5309492445742f104de16daf29f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b48ab5a595b1919a8bbb05cb906240569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debc861cf371b2883030a8c490e310f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f1b4d8f1cd5e75a9eb4e20974b38c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecd9cb6d0adc4fb43a1c7f5cc67e1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b8a159c97e39b9b52051b2be74827573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f524fe910d167c686ad6524ac2880574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172963461e8fc978d12856d813581d69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952e7036e047cf9b7abd6e724021e7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe0032bc9e6c8ae7c5a00ef29e113e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f113c121c81ebdb3a048eb598b620578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a2e61859e2a79907a94c48ee122c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e080559a72c72bb50b0b04f258e8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575d8afe682242c7b3a3a58885a480581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f52ccb3f3385e23147f402f851edbd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a48fed7d5fbb5f3c468febeee561e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d0f458811d09fcf533ee2ac1bde3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de82e097849633347f02324227b15a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec67b1acf662562f3d550a8e23f31a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b70e10d59460fd89bf0e2891dcf95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b5a626cced736f36b00b248dfe6fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367da5d5ea4187265584062ce785c17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253b14a373b2a620f35d887130b326e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef68b295372531a71f7dfc44e6d5274591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7630bba0f3a48a461054e86bfb593592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fcb60c17b588954c132e88641510d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0f772b40a62dfdbd412d3c7e60eb3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fae73f1656b914d9f7b01480307eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab8e8878413c75d97e7473aba977a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c120b829614779f34e3447852cb3e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec0224974ecbc4decca4531cfc7ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99e2bc409eaa618bf6750e186189e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f1ba014d111f31341618e02f3eac5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3beef683f9ba8b3efb42725294deb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd4d6120fe8411e9f786799bc8dfe8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b449b9121b60539274bcc19e2bb9a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eb8b27b7dc6fd15acddc5de7e879d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafa64eed5e9df775f290003a3b3888605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd176bdd27d62c801e284cbaec9c4c10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dd210fe25c64e4fb95ed2080ec0f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292df4ad5e116293d58dd90bef7755a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45978c36a40d793e17ce50052e6ff2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b152eb5ad8eeea56bc4ce4a63761610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cbbbd18570bb3fe0d30685ee023cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154b1caf13c3a77b089cb89f63b4740612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3678c6b71b7699fc4ae2f1002014e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1bc201c9b0cc11150c2219b91f62c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199ff640e29c2505fbd5f9bf286bf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a69cdf2bdff1c6c735227952b6a12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ada829b1609441e0e1bc52eeb4d75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8c17da8feb28636dcd9c0a8b355a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763495cce5302f93e1749d9f1ef3057619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c11f96217df8dcc319cedc33c3ec1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eaa7983fa2ec2928c971a089920aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c76780ea4000bb4b9410132a6dc7c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7df500130c2013abda6f80b6e390f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808c89fae2ebfad594830cf7f813193624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd545e6fb7ab928094321b522b119625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d36c5a44c3217b40ea7c919da5c29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84181f5ace226bca3c9ae5614436b396627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18d4bcf5534f83ac5910a39b28b208628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b519d4350644ffde902022ead3ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18373ec18ee374a0375ec7a6eede58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d4331ef0f9415793a05499713e560631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35447f7f20ff988d33c692ceff147d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3588feef830d0081884c7b34127f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af32c2d6e77afb8f92e06afe31c431634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e92f5f17eb5b4ce628fa2deaa314be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc52fd33c28387a284d98cd7e62706636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6564b6e86c41f367f31c09e8cf0497637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946423447a059ddbaaf9c2c24fe04b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de355d65f1703ee91e35708dccbbe9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa17a1446ebe102a65be363fb6f01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a160db95836ac46714085f9363ff1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a2210d4edbd4bb7f3064b87d21ac2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ce1cec0861c069c93d09ec158ba37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfff5adc60a39da1de999b2d6a211e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f050be65f7ad2afbb6bc19880e901645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97f941025abd9bbb12e08e06ec54f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30550ea4083fc7a9c00e574f114f04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39429dc667226e1bba8d66d8297a84a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386db953102f6d72a34c4dfd821adc17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a46c811ef1abfe384d6b3380306054650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd9a5e2a4a86753a4e0811441875e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9f6d51690ac6915edc9ce5f64a4cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fedbb770058925fc888ea88ba2fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e390a85d084acba2c5f8d4c0bd60113654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc39cbc43d9c961eb7a3af0a163cdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8605a82c433c30fb3a5ded0893460656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9725b5affd012e0c4e3fc49ec7103d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415392e8cd355b735d67817bf13c0b6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6a76f08fe3719d046565ffb98d06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4732edfcb3bdf11560f8aeb583451d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c9d711aa8a7770a672c274322225c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bacb4ac5189a3b87c49aed2fb31c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c620c764b17d0b991549d8ecee9d892663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e6e9693bfea8ee0fbb8c84884953664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153dd48dc0314e6e0122eeb515bb94d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a9b649c9b46bde81c9f5221c03290666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbe5bc61cdec26d3e887fd24e055bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad6f79ad589b7634d41de532d79adb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5dc5a0b85498af02dfbee7913113d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d0d56c8a5016584a2c2ec18b48a02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523ac7b38353c7844d9e8da7421cb03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c28ae4b973e86bb54f2a661a7cabe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95528bd23e137713f58f9166d538d4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124628e570692e34c5511fa82218bbf2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c7e5c0d7685541bc2fb1d1ac579c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266a504209bac355798d3878c0a1ef1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76308e3f0eb7df90ae1f7e8f665e10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7519b13a66defbf7d08f70358d742678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4e38ba87e1c8595a0ac04e9c38f3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d940d27433c627f6f444fd8802fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761714b9ccc41bcaa7c1cda177bc7fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bd9d074f904a81a058f4c6ad97e82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c1ac624b303d961d706147df9957683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c73ec31b7cd42239c781108ebf82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e00dedde1ef781276dcb56cf0d78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc36cfa9d055ff9fdffcf377d75f35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff86d226f24d96ccc9ea0e657371da9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a01928f86492dc024c00eb40e31b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a15c9714bb008102f73dabd6e8a19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd8f5efcea17f4c4aaa8dd71ff7c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7c038969aca5a7ae2db157a6a1a07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da46d578722759cad99a97a790b6a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563fcd886a8990e5260ed3c41251d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b888a80d6f1b968b7276044ca26b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7f4537ec8167d47c7cd97b7bf048695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a11e94e2fc4e15f2d071b82358f40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a179cc6a062704d851e6288a18001c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650d7993d87f52bcd357782c1553746698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf2fe3863f47eeb23be6511f07a68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5fa4b8f7158a1efbaa1b1d3577c0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef206ec09a9348ba159fa44e625574f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6800a1c61016b97a07b3c6c42cd8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e23dee18e02b389a6dde8c852370703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6d7f25fba9d0e3f0aab2abfa50fc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53813d02d1495a1196bca7381b55faf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acef2a309867068072585b0b25e49a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d3c0df93dd27d6fc7073a1491e646707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada1a7c020b5e4fb97cf02e82f873d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49e2b304b5670ff008d4c97409cad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271ed00b9e199254a6a80356ef46f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f4e5862aff0d03664ad97b7d141a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a42bf1ad50fdc521c35a1b6341f7aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc515e32c6b28cfb78cf377c25cbe0b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275fce787174bc51fafaa3c42ed2cf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6e7fd7fbfac59aa1afa1e132e7c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83817a515b7ccf5c19248336592be5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8cd108ab9eb6c8dc3f628614dda10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9a0543fae9a974a2fc85c191ac699718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789a58d46b13de89484756b995d1352719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84799ddc83741c8f0175dfb5a56a83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ffdc95c884502189cc8744ceec5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd67e9897913ea1cfae2dd5c164586d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795d1366f4d2b8a34e08540bb34dd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d3b6b001f0db373852e291a234294724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f7c7f0583d764c16701f42bf48722725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca91910c803461fa49872be7dcb84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f120dc2dc3ce88583ccd4ced6aee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f063babb89195dbcd9285e525219f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754505e7eceb635ea128e19124d9ab0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54db1aa6fefc452fb98684f58bda923730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a660d6139f767cacae9988d06686b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c636d7835b8907292d1ed98f15c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9700b4aabe283875b547b0e754ffe13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639ef12d2afa04190b2c33127de676f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c158cc77b3af9078fb64a9b6c3efa4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9eeafc80b4b7937d7361abca7e5fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f02ebcffdfe491e8f957789bb6cc38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fc4fd8ea46129eabbcea7b3318710738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef4ca83c58457e932fe784736e8ce4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24750029b23f427c30bbd218d646f709740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1294e170ff32057cb2312bfd923e95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549faced01bf6f7f82dc796426dbc07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302c2adc841ff60015804e92647c289743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c587fa3b0e0e1397ec473787292779744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1099261906ec20a89a3bfb29eb462a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131400173805d8695267ea7d6779ffb2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b4472825712cc4b2f86e22931c278747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff2af3adc3697c85ef44b10e1f954748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a57f02c77a6264dbd1760e0f7831b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442afb9d4a985142bc441cd46a891d34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd5c034ff34616f64dd0a80174c08f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd2f67f28fb6ecddf56b3055a8830f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f1ced09cf3425e9e395e7ebef9801753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a607ec1ae4ee10945b95511b03199754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80bf495d7319fa85d9c940c65340e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2659dc61dded83f5e4adb3a2e0174756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca507d3719c36a92544526ea7629a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d7d23043d4fdeb38235a8c60b177758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080fc3bb5dbda155b4aeab5b8464cd9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f91638c6224086ccd713e13bbcbaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664264c7a1fb2767f540c9c8b5691e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e574515987e4797952f48daff8053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48382028b2baf4d6e2479b5b89ac75a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a12172741a7c6f561552b769b8875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8f8787161689997679980c1319d7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf4d7a3ca674b5bdd0ab4374c3822c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd598a1d864d7ebde84cba336f1eac178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34eb254a6a15aff3a6d33674bd9cc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74def85c2522b7aa406167f3da20fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ca82a5d1acd87983d5827ee280b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc2cf828e296a303f0b9923a7b3b1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89add84f526ad7c54c05754075c6e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d4e2cbdf5429ef5be40504ec0ea3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895fe7485cf3a8c86eea672debfc8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea1f0271b9375ac5319b109dbb877416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1da21fd3f3cd9953dad320f0962db717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bdb20aba5af16045686f2f7d2870b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9423b7749cf87c1c727caeb324bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9875be63fc290157a4bd706a025a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e9ee8ee69f8b118b4db05f377345b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086bdf817edef7a81cd71543be88c9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada4886ad17acdba7948ec56fd558223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c71f2376b963294c92e7ab602925f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0931aa5d86af183e04496229f4c2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0dd504dbe5880a1382e2fa1666ed426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b557ba71ae402af155002b7733c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed31657e853de060545c29f7c13eb9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179a36d611860dd65bfdcc24d26334629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f53b32065d7c5cf649f41944ce56b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a868af6b4c855f2edfe3ad9fd4a17331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78139e7dbbaa69c142dd3e82cf208232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fc90d1b9d7e4d3234f83696a1f3bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333306f67fa295868b09f336597a3f3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1e0efe170a702d293efaed559a65d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d1941c00f482a97eab25c57d06e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3377e0dc96432084fe698d9221e0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e29f38d1bb7afa533be32d085c5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c93f32acf13bf0787f1b02d5c78b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947592c7283d5b3b6372f8f7f2c0e7c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6742a5300db413cac6d451e8602752641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080e3192b4292b2348bd9d6c7f746be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ede20642c9d9ccf2a3ac2a260f8f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee9c0f2c081fd0ea54fa68c7c95acb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fbe53fd4923f79005fa173d82349545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3235c8e07bfe247ffdba876eb5e89a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dda1584c385f2f7830adb0dcb416147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd8762d8710a8391f8e14297285e6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd009d9f79c0685e65696eee96bc50cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece0058d9659a856e4ecebd74573ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64d7f95a5d088f79efcdc80251eb4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2690640cbca2547d4958051b498ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d1d1eaf21fd297005d8e7e99aa82e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e574a51916efa76182fb35e48f2f7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187cc755e4dbd767676014b87fd778955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a239dcffefb5c42edec16c39dbe9f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6073167b43299c5e369e1aef8f1ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4bfda291cea56cf341558c2a1ed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69483f99acbb7b1dc87cde1a9f0be5fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843955630fcc91997d02376b574002660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f97cc9d7ff05c4476f5e17084575861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f1329a84e0784a367554d850ff46962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5898ff0ab94b485bf960cd6c88134663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccf924eb2df9576c1c65cbc2f3904d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48a5c71929f7ed9c5163763ce8cfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb39b2e8955aa60fa5ab2c5f0d1bd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b769633000d2c5d8c3348cd33b14967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156921126fc323b62dceb3ce820f8ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7bd0f40dd5a9474d1eb3a5a1236e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f89bae06a6fca23200b09310e52b7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d819d43d2afab530a629a232a15d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c5c6fd14ef2c66e24b94b9143f7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157d3ddba4f51ada6ad10062dd8b22d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9bbe26c08319f0c5bdd1165b2b1af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deffbb97778be7fe843413fe56dcf0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b89be39393ff8f41251afa2b7469176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc078069da43ef64e9365c8b6e62e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f866a786031d6dcad482b61205a4e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bdbdb8b5726e78e211c72107c799f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96516b9988d3fddd8c03e4905bb2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81107d20e2c0a645a6c5caa5a6efc5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6754b568c5ca1afcd175da1034943582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6c2ac783921144fbc3ba011373af783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eedb8001f743cdb02e891f3ea4fef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b1ac22749864b595a0c4ab45c77585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a473254b36b7b2f887318b485b2f9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760eb22ec0176d1572e9cfc786fbb8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ebed7cbe93ef64befd12708127b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62efa13874957bb593fcc938da1bd6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b6565593e72283e33eccbe6a7d1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec53287db922a9bbfff46a049cae591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb4e08fbf9dc5f7f61296b31968ada92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489f30da42ef46857ce31fe77b81c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ba16021e26aaf75052be694afec4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd814a88920da6620ff4a16ba8abd5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6c7f173ce4dd6fc11d9653dccaf1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37867c5e5e3cfb6b3ebe9a5dbe1fd59997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0f66f04c86f1d8c2178004e79cd5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27749c888586198908adaac07b255f7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985390396f35ff8a06aab479e3da53e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926260287b94d2872d7f1bbf717ebfd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ea6ebd1d9fdf1fad3f3571ed5f561102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7735a5c98aec163e4cc8acbecf1e991103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56190304172030241cd3c07192497a8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672ae2852a3ee23d6753dbb07eb7c87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9675c3544ace575bfcbd2d6457545106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890409523ccd9671d04721b7cc28ae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47148d1e119927b8a268ae78c352f379108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a551adcad88fcb9c2b774cad868c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893ee82dc4d3cff956c8b65b71c5832110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcfdafb93b95b33ffe11ae4b96460b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b307beb5dce104054bb7d51bd7be927112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a48acc67b8fc40f0d3bd6f6b5cf7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faadefe02f2f8dfa4bfe8d0f25f6023114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565b462ef117ebe54ebeec85e29193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed4c406e05c22913a9392642798260116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf373423a7b1e4784a6723b464cef919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeb49b2749eaa9c20ea28a043461d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc6208cd9d3d2fc03310fbbeeb1151119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b52c5cc38f23088707023d709a52a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82b7772561da7699b2a4a38458230e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1d44d90d7f02f528409709811da3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36109f81117a9be10611e27cbe7022123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf3e29a7989301a24018b0c68e97e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca7d66e8752363ed49c3dab1a4cf3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a62ed59538fabc688494c1c01b570126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23920587b5db2ab57d7b46e993839b64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653d4981472c23f2edc8584df7cff67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b565ee1e07e660f233956198a156129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3afd0326daf9b99c72c1104e8dbf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755bdc9ebbec197636ee97846c7e03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79363cb94f4c2de4fc3fc6af17a6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d9d023429f925cd810352689c590b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fc325ed470384c8a523deb06a661e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d349eced53b5af62e4f1286afb6b24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce5450281e9df8d8d131f47ee7300b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26315031a6f1aa41168224c87ad0b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bde34f3716dac6c8bead7062f79af5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a21ed4f7cad48a96e909cf261fee4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66720e25b0547d9ad35cef92e825a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25a94a6754646848178bd6a0ea78c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b471bf56956cffeb405a9f682d0700142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219035fdc071c0b4af272a040fdee46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75552ff5e2247af181a18cb2c1a087144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f80f26844b5073166b84dfdeffa4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd923bdb86c0b78b31c07b6e0ac6ef16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201724e60229ca048bc93c453e8083e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e937c431d147f53d2cc03a1ed6645e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b319fb99896f38c4e3946fdf4bad8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fa16bd82932fac467df44ed0ac30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba774889d720ed33615b2fa97600c5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b047bffeb43455624add92292d01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f841d71ae7d0aa3fead19d38f04f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae170a01317cf6277da159942e520104154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb80031be93c003b7c4c626fc4e9bcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1371e05559b8356e4224bb94f02511156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c34297309be3eb6c80649e4c39cc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8322d112a4352af00e03b46a3cc13a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c03480b87a6aed7f8a0f58cfc59c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339dcd4ad90825e3e87312ee74dee21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaa8e52af15bc3dce3ce9730e10bf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922a4ef6578575c9ff4e7241e4ca394162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde366975437c37593aea8d140aca9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a92e77c7909b4eacaa5f26effbf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f1f0ac4802ed8a741798ae00aacb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc265e46e74c84cb7bfe7d49dc5749ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b4f34ab7ffefc6ffae3a0f87a37b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452aab311755b83a33a3ad0625eb53c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f58201fcc2f808832115024978c49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c48b7f6d4fbc250482b9ca7b3718170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb1c7729e9aeb87db8aa0d8e4bf7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983cde2a95945de461ef828ca9fd19b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab078088dbd5de869386e3c71c1a1b7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe46f6e9637421c4a7f452a34b18c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce82b02c0ccf27aff6ad67e1bccc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645e7fdf146a88b60f41a7b885d1e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7742d79fdcc78b800f33927c873e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94623ad352e342bff2fe2a7ba544db2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b616cf158f2d86fe0ed46f5e17bf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0c3efd7e09b8e8ca73d287c2d70f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073393754d65319d59ccd515e21b55b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e104a0f6ead11d78296a07eb5c05bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe80eaa99f4ca8aa23dec4e34e68f3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370bc147c27827069c893db2e3673b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd988aaed028d36c5aa31064200ac1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95182cf96872e0b71bf802349736b891186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b1871515acc35ce562356714cb7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e69742f442aba71af36cba8fe2e232188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708d5fda09513f53c70b575fd6b126189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe48ea5424ca1f0d46df1657c573f8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b121e5a337ce077f1037c6520acdfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c2c079dab60e1e2d7e07b82a6479d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d350d292fbf85f0fe6b086128b9b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b54c91bf6436fd9b3026f5098472e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46eb0a02481389b80ee29bf0923890195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00966b002d338e294d53d57d6e483935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105267c938d929189763067cf7a0382197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b7cdc842f0c9bca42e018a6602115198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c79c11febeba99ee1f243d2a24edec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e30957115d21f3891f9a1bad0958fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa5468c3fa71c73ba57b96dd8714cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927ad1ecccc23990214da21ea45e720202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026cd45caeb554cdccb0d82f2ab069b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8016421ad3a35f05478dfb243b2c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feded2a12f117c631f6ae3c112fa49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34384b7eaaba271f556f24e3d9704332206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ff9dfb4982b9b3920208f9d1d9e0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d0033c8ddf90a0e9d1ea38c769a69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491145169012f8a961562a6a33292d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b377b2d38e190e33a8ffa3fc64426210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e188ad31d11f7d3caff1227fc1fe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f024cdcc7ecbfec3c312c6eacfb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8718755f1e7e11ec401e467e400e432213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a67bcd86c51bc5a8e2a697892e0f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeef472cca695845d8f0a34b3a38bc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6996983c592502e333ad9d955f3aead216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95996bd72b887bf2f89ce3eb232e1b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023804f1572cb7bf479525c9b330534f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea48d779b4375f1aec0a31cf413a75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31f99e562aace96e2353c820a47251220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140703aaf515d53b8556265ade469d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25bc1ae7e6d96199c5fab462f9a417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e7eb991fc42594c977f960d9e3690223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc3922b2853e5489301585ff5a125c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf30cb522b071106ff3b38d5f43d4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6dd8b7affaca88236748ca7f7dbd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193ffae548111a95fec1372fea80f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc7f2840b897a6318f0d4aa5638e0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ceb31d4d2d0d75af809242dc4548f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933344f74657888529cc4166db9f1ce5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c8e0d4af3a633c9fbf6fbb0f87633231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cf484182c2e1225271b87938b6b5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37492392107b518cfc820b7a5d0059f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79607bb17942018556a0c17d963eaca5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa83d7685b10e7f814e9614453f3e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c228feef8d358146d879622518ce646236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76197d85cd3a80eaa7c53fb11c14528237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce67768215ee514d29d0b8fc08846238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bca4363a528bccc1e218cc8f9c1e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b54d689dd50540b0b33de92ba564f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad896f172f58d876da2fe83a845f775241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f349faef0a2eb748a50e45baec2101242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19441944f2f9f79b5820b67466619509243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8df9f9a0bb9169ff6cfc9eebb20ba8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa0ff6e693ea2598fe6661fcee57bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f783a615bf1831f66c2afc9ea8d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098306f491dd1575ce8e5d5fee08c0c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03645b2e1e2e36afe70c55161b214b47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b516e89b33304c717d2ee16dc441a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f8e31adfe6efe7585320f949ce6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8531d2251314ad340c2c8bde98586251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe81613be519cd911819a058285994252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beeee0876add753dfdcf1a4ba03e59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c559c7ac8eb7020c7d1826c89864fbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37a9a68f6a03aca838606589a8e1b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275cd055a8801c304ddb3585c4401e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1529da81f0da77d8af0388dce0cebcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14977f455ce9791ac82869d9b5d791b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd8dcf5510344ee814a14de0d45fab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5b7d758e2b47b0ada423bb5b39ff5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba9af85a38c716ab49be752022dd7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3eabd9ed31984399ab596d1eb97ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035ce988d1c5a2267638b5e5acd623a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36967cb2a4bf96962be659349cf0287f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c825f8f6e76442236d91a2fb0441bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21591ad0ee6562145cd094dd631079266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd06355b74c82b9108a4a3ea2b215f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4d0638b0e024e09486c983ebc7d8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18122e2a5a4341563c55f6497d9684b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe8f2b5882fc1bf6aaca89e8aef1ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936616336ee6b4579614851f51390e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66074e20a4412301d7230ad6772d42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa64d77e857018bfda12c23756432a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917ac5e3ab2e9da3a62dc748d8d5724274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf51bb541d42df0e8ef4875d4f44ab8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd8b2c818d61c6a0bb02eb13b67b30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d281ce828e422a0f4cf14a68c751a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f00d0c27d0f285abf04e4e55ad0a2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cb75b7e02058ce13954113f5771a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea9e1bf4cbb034271a7c0cb4832b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e780f9f71c28dd8c69357177fcf38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1dd64c82fbc91aaa293239e4cd64e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c45faf465a6e27917666ec6e418322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7ae333c8d26b1e5446e66ae9bc035284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5dd4732299ea497c546338f1b6f25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7966157effd08b43b3bfd83d7b94869286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235ac255f160da061532142f517ff0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7783aee92c7ac90280c5716bbdb17ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2782d4f6de8f450009311a4e897c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369ca43f56cf2fe93ce2f3bd1985786290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2db3809e07fc5744aa0dd5f12beb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55432275c84d9cbea68d603747166a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1317aef52d13106098961893d7a88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd666980bd28c2192e9ea8f9113be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466978435cd2daad77946281c83a515295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5738625ac3ac4a3ae4907599151f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81eb1f3b438ace1125e0c6196281f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eee8c2898fb7553af3d82913e2fb38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f6aafc5ff0e195b5e5037de65890299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed8be1a3c1b097133a822c3bd5b77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482c66cc44b1bd0a3cf102310c8a48b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ea7f02ae652f77493102768c687e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1670c43dee1a39e0d95cb5f8b1c8b20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338080e21113f4b170f2cf48279a1da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb50ba6b1fcbde8a80a743667d94b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d055d56cf6d125b67add1587c7148d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfce9005c28bd1b27aa411199862977307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5d2b8e49f250ac711844029ef0eb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3672924897ea2d0792b7e88e9d60d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9be510314c0d9486bd4302e74c170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e54fd3fef64c3e177d5f30d87b5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4809d36541f43ede89f93687169478312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd924b71bfd26f6c266f6532aadf8a61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6d406ae0f4f7bf220480fef885440314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2241fb12e7fd82ea5d2b32e1b68c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b581b72be602544cdfa62da99379e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c7fcd2a05127ed25e58d7bff513cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8be1c2c69b4bccb9a9de6452ad3ee1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ae59e619ff833151280277980997d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210e8309b0b27777f022848f4c8361a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422b2706c76dfb851dbd50b51204b91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdad105e9d3fd5a648684fd95efd69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eced317a60a1a240feedc6f58bc5ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a21505b513e50e318611bb01e78a35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80adad0ab6558b650cd170fb8171fb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39951caf15756b39776fae8c29f4b04b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f20ed4dd2b606aa8768179b8ccfdf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83029c6eab58332e340aea19510aff3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b54b5c20374a527922ff83bacc4ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84eec35d96ab4dee1332669193875a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe8091132c4f07adc766c4cfd812cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf2de37674464881a6b2cd65dddf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980b2039f0ba55b88ad11f6bde5cc6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f8fa932ab364663c505b403a8db96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadc437ada60eaae666cc55ceae9e0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c734151e0d3ade26a3c800ae4935e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a7a63fd1e0028c30f3b5873c8e59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158943f3970a7b4f65901f0910aa6bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424191ef216e194f715cdeac228d939339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9adca5c3ff9dfe10901f20dcd3efee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d545a4e3b9836498806c7d7236300f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00b78705eb06f3f2cdc5a3c26c5e98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d28fd7134ea55c98d6f5dbe0d5295343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55357e15f212949b300d2f5a60d04530344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd38e37b4f15e3cd602033c4e6ac7e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7417636f6e8e117a8f38502f8e7ce5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d15c6fec38b5ea9cf04b629578c3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb46328ec3f42a6095a7426bc303b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaebb6c10b776480eee55474036b39b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb95500c01bd5a983da8d4d0e0ff8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e23944dfac421a03e1276e285db6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c34f7ce45727cd342a9b824b32663352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8184b9e4b85695574842897ca505f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428cfe873259a90d75fb681d9ae471f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62746520b1b6592f78e3f3d6c6815f50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b368f4a1409d410c09941785cc6c637356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911822a56d12aaeef9f7c83e4cd156e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63cdf63e1b4e5f76e4624f3423c9e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f80aef54d006772e868331bf081e08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7209901a975013d2b20524c15b02d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebfb565a6b427d28991e4f90ba8bd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff6b037ae47412bffe8482dc54d69f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860a0403663d905a6cb3ed9dd181399363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063131b95d508fca02bb3e2f9049007364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d90542c8149a432af1842e0899f36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79106b669fb4ec9163b65f321156e453366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a289ccb112851b12fc1d7bc22cb900367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2592416881060ab62ce356d7169ad8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d56831bfb281a354068580ce80b4d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a344cf3bdb8afdac74ccb83d28b7348370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096dbd92ab16be26b92b74505f5ab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c3da2e3a32db1fdb43136a68a7268372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a949eb610798553604046bd23e5231373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567a65088642daa3e665c2b347445e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944e9e84c08070c0134f32f9a82825375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cb0e77a5e261f296a9bcb941e3121376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e8543841b8ecd291f00d4983ef76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f646233f3bb5656d5408937f7a97c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d76f792dd7312dfd34248d0b066661379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf2af3ea02d0060377a226d3721853380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b75df554be7bfefa568a2edd51f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322acfa19c3ba812319dea017b81265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa32eb82ce834859463d06a7c752d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bbbdc3653bec25121588dcd3aa036384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0509efdf871c1f236ce557ae876752c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d9b5c4f6cbeb560bcaab5ae7bcdeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913e87e7f39ec4eae71e5beb6bdf321387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eedb9086da6671b7443678d74b5aad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82677b168863fee219ba0b3449d346389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fb4b9fd345bfa70bf4fdad1993cca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d3d8939bf6f14887d7a0015c9fda1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192fac00add97138da9da7b8569f5e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754ac483cf8f495a0571dad44abed2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac19ed6a6403e28d91b5f8aeaf7c55f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b395144333f4a9dbfc46ee291ead85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c015bdd2899ee5f263dc113cc39705c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3d105690d8c95345446a0bbe71d3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937a834086eb82383787de8de8b093f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e409e426e298b6cdbf5bc6f98270c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8a3eccdc49b077f8fc9b8e68dd89f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b97de36e1553e93b06d67643d774401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928f1f404edf05aa98d5d8077e3b5b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeda309b66191113feac510b19c378403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561a43d8a4d266c693a458999a47bc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d4248505a01dac8e1f34b062c5381405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cb952ea3b9b305d00f24c3faf1e6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f57133495884d5441008792f07db6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1337c0d5fb5c676a73317d3215e85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ffd0c6b94753810a7ca887d6ffc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3c34807b9f471e0cfc0cf94baa5f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8ac69ae5869de631f508f1b76c54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b022629120751b247c2aff114bd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e2bb3051c3b038394c5dbe193f15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205f425fcb0dc40ff8e72a0b6739a5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882abfb6df0fb492acaac4acd99946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221ea014e699831f31da5ce873b9a8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8b32c0bbe1fa96f21cdcee9906f11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d05c33f33a6fffeb433330eafc578d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9e72e7fff77b389572d09e7a7a709419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafeb6e8666e3656dbd6c5e757d9605420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a92a2ac5aba169bfea93ce1a7fc066421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82af0f89591e0955639bc811c5548422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c7915252458d3a0bacb0d5e5a9197423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d90f42426f8ddd11b44b924c025f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e63e74a838e880fe0ae95a17cdc77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9592410c8e82a955da913c7385ef378426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d53820b229be19ad4ba05b63178681427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433276bbf0b53076f4e754d107dcf5f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66e4d81920e7b1388a39ccf64f0ff9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e0b53f3891e5832069ccadd8c87c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673c13119e168d9283cf4f32dfebbbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6e0023e7c783ff083ec5ed86c21c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc136d012fbd39a29d166261c4ca30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44f10a3aa3d89cc123d0e2f6fed91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378eb42c5e54d3ccb477bca3bb682f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7d4d834eb5b457512c9742e3553d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588af8a46d74882873c9c1cdbda4547437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200f239c067436ef680c13511f8b1c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f61a23a237a811effecde15dd3cce8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41c716acec910bfa37b7ccc0243a3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c67c6c4249581fa9d568fce7064a73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8597d3b0536bc620182499a7b5851442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8026ab3ca47cb984894276551100cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b25761685cf5ce652570c165318f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0ec4e06e83d8ee4dabf1b50c2df2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba748209013a0e8073b28486bd08c0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb146b9061797ef6073fef9a109e2f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e89535f1e4a159826ae3a2fdc4f43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6eccbea80e48972ca89d9d9321b80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55572a84cdfa06ebf014efc285b193e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4220070a082025b12a9d0716ab275451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444eb6fae25210e4cd1f774f98357f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086975530edc2469a468ab59b7e462c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8686ceb608f4357111e4ca2157566454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c60950f9c2f9e124b83cc9dc37faf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1755ab00604093b2e8676d1c8f1f60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea709d66dee162f53e0a529285fc0924457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7d505a6e15fed756cf88f0cbeb548458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445103daa9f87cdda7d26c9e86cbdd23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b537c54ecedc612d795367d6bedb23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26c4e70a82bbe4ae24c06270bad254461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7fff9109c2fff41dac88f20d3f972462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61bd5faeb5aca6e4d1c9b7973bb8c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06416360494e37ff9de4ce8e1850bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa2c633ce9f10a304e857255c99774465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e4b0fbab66ed376a7e2cc1d381ba6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788b2949eb051fa852ae7fa3d092626467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e244cb3213a10a3d8065374199d4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf771bfd46da0fb10001394d542f60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf38aa0b3ef0786b93d4e8adb43d3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c4f87a161d2bccbf4bd69d5ef51aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54337bcf7df668f9735831aee0b21000472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a7de962e0e8e9c78af0fa74639f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8b7fd6052c2b807f83f44f64c19e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9218e80097e6165be0ff9c6e30e9f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a143c372ea60df9ea9cc79b0eb97d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622cd3c939b16ce724b8348b20057e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0632cbe0923e7f719683e3f40db65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94dd038ad919c4c2d66361b8d289c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add7517070b6a88c2e128c070a30ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb373f046b22006010d7a506f3c08e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaaf12e9a046c460dcb3cdeb6bbbf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511a6e48ed12020d294da62a103cd54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea084095071050e27063dd01fab9d7af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bacb17691b9e973fd2646655622d6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae75a1115f057a9ab2c1c15084567486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dddcb629d507379b4673027e308b5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd5bb2ecf512ff1253c460d503c7f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695da23e25a6b33e722c8d7041f22c47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169413739ea0a1e95172a86d6afe66f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220f9a066fd8f20d32d91befab5e8d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e49eba7fac2a2474c5c8d875bd72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a092aa04ab389c381ef2ab55ece7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d6ed3d416ca1c0799efd65394c37b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d4ad907203888b7243305e7aea21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95aa80a78151409ca38d1669fdca69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2a396b475fb88d7fc66318ebb0ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae9b2b220514befbbeb5f281553fab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be22e0f2623ee4c319b2fcd849f828499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b915ada6a2236fd8f4593c0fb1b094d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b4207b3237a8a80b0277176b26eca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295dbd2c8fc1e10f102408e852c8617502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68962b4969ddd62326be0f4ef74c767c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84397aff313b3cbd71361c6c29d4763504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681134718f1568a0112ceb50c8b9dd4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaedcef495e7cb74549b4c41373b484506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898be42442f74958ba6d4e6cb69501507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3b64cfdbf6482ef5a7a6d00737d56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28ef008a91fe9bad7f04733d944fdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5676476b165f73cfb499273039cdbe3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f5d6e737e5e0c694bb1593a1b756511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b8afe8a5176995b4df69f88e3147a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e766d21cadbd6c5e37f0a21015615513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed01d9141a766787c22abba06e578514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdb84846edf3c3f654d33ff27a1d5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0636d778aa3e23276ec83a22ea87e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f562f5bf9dabdcb23cc43ddbd04c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bdc232e20cb03a731cf1ba2699ba1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025214545811c3f94425667480b03ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ae7592ada3b12f495d01737ab6dfc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac1da4f0000dd17ba38dfeb306c57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268fd1c42d3a26fd8f019737da053c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e409c00f3ff477d2e4df59c8e936b20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b280aea844f7a364c37c3582f5b91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebe3b567f483bfede5df88fc9aa7c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf30d7e411e9924b21a72ee705b9fbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c17030cbc291736d16afcc88ef87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e4d10caa6e18bd89a86e149679ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e475d03b621769f6472553b1d998529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f8b04b0bb66196ffc73e94a64de45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd1cdbf334387fefc6f224c5617ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3736b7843a78652f16163fb2d1528d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f671fbac29eb7428c60c053d55fe6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4497ee436d7ea047480bdd4fff6cdf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7ebcc09dc7b9ae7b5dedb4e522b4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3552ab5c4dab5c667e7f237b06ccca6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c9f53c5eac6bac23b656ce1e972ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352344d1a258244b506a59597d88278538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8c17bdd6d82bf0bb0d83bcee0be63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340560508414dd4232ebee5ff977fbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfa1dd6c159bdf90049e64e88a220e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c9c3cf8b637d01ecf87a069c61b9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb9472e057ae3abe1050e98000832e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d399a11549b6510af158e10530ead55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc364943314ede45056c299ac3ad73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2535992b737d7e1991d2e23772c468d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b511d8c9925f5fd7bc5e452a068267a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adfe6c04353b49fe38787921219cac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf86f3487136e97e524119a689a9a47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8c9c012ed1fb4b8e72b7eed84f350550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee720e398193b7f65cf7b8d23ce1a0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ae87a0030de2a7cf54065526afd97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abbb6c592c5bb804b5557a5c28d57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8354c30efbaa97d57a6f85f50f59bbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3937bf8e616d27d697ec71cac3e3af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0abc8294c57e85917315edd5e1c68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8403c4cdeb298141a1f73db04143711557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a965b35bb00b54ac61fc20e685f6c34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8e37e9120f539350ffceec5eca301559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188fbe8c09bc13e16d220ec480ef584560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39338839252691f148e238559614c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69f7b6f3a5ff89ad77bcfa29ebe2b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3694ef77deb908768f79d36e39856a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc813e806ca731fbf4b2768b02dc2c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db889b3d748f5bc1e21179d616183565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b31ec6648ad30f94141f52d2a7e1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08a1347698ca7cc010c4dd7a5e17f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce684d312f8fddf200b4510a99050af4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484257ead5ef17134089f4d0973ca935569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7547c9c75667fa83be043f9a663a23c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bda9885d493e02e35959974e7360b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f9dd9feec9ff887f236c683f759d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8b740d9f060d7a555e259e9bf7b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bcd7fa1f72b077379008f7324d15e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4393f85085cd62be93515642fc60c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12a7917eef70a2fcbf14df50ebb131576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd303ba95aa6ab37e5b1dac479c65e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70461537a36431772e081fa3e1184e9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694fd89c1b79c84bf3b2a3dc97ccfad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca97c020c86eb9c413da56347b91a69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd0920b07d0fc73cd2732ba56d72d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1039e95c0bffce9531ce6138cc0e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb480c9611b67c89ecf12e25f751438583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4524c5ae855933e105e84bda4d384a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a8107bbfed0bcec73f1e3e5d52ab4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807a47ab95c113093e69213edf5dd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2de422e15c0be662aa406f6aab21eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41983e0b714f24f63c3431d473956f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e728156fff52420b761658ececf89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68583e64fa37536d680d6d7ea892a5ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1efd17db9a5c227a6942f7d4947d2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827108292934b4ccc6bd333e9516a4a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95264f6c65cbb2a30b545c21425180c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1008962c4810ee51019d96b848231594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29814d9d0f1085cf49eed2aeb84be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f42280640b6d4c4bd69daa365e86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4d296740a4c53359eb011740594ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118136d818fc4915cd5dad47bfd9dd4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c78ffccbd45eed473f71dcecf5d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c4468ffa4251d9a95268924dd3117600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d956a03b40fd90ae645f83d312c2cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4e16e29979bc9f2b7179efc37e841602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cda1832fc0e06eee9573a896e27f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abeb3f3d3c0c30823e8d1af7bfea23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504409cc4fddbc039ee3067d2a007b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cf8121ae4c9fccdb45919962884b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c1f9a87630807553e7e664b4902f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde77dcf2259abf9c662bf8fde5e15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8ed1d5bce1e2369c060bb1dbc09c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429969663f24eefbc5c1b0ac01175d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecd7a9e09e3a84145eb9b42adb7054611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7d30af9acc9f47c16f2f0c248fa6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111e22609e8161d834bb2d13a656f63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042cc7cfb11e31e98cb769cf92425bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f32e7a1d6087094c65eeb4890574f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbb24163dc0f87586612fdc1675221616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272538bad702d2c6dda6e19343024b73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6f069edb9b9464844174c8d23a487618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157947a97b6b9c218c413c9c801ea36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a330daa5925fd37c874b09caf89e69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b893ed97e7aefef1a43cdf8876305d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa1517b9d65def9e0412e175bf0015622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f5491f72c0f7deb0b3e9b5257fb35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f9fbc9d4051d3e8d1baffdf10a473624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511e4ecc57c6aa19fe0e4124b51390c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4281231c93afa8dd74f7d1581439e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676047e8896165b7673faa21468b9cc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6fb9172069dff9c0fa2deb22bfd31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5f9f39616910cabc6e6770dd1882629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037db1ee1b6e6f87d0b62bda1496d97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ece561dd5dcdc99da9a402a021f256631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e1142da09f14f169dda3605d4ff4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947abe967231112d552b150d8d0b4d5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44664f09e00fd6311cc49bf7214b871634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a1b32588485c08ec089996031a063635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3267962dd8c2959ea2f812e2707aba3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a8ad789d711e148d0b115efb68c23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d533d3379add06bdb02ddfa5341ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6dc384145c50ad1b83f8e4a8bc4a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c9d64f2b497e95e9e2169d8b8d7cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2fe21d1d547b0c3d7490d8e69025641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb1efcf5d6b1d2d31862a99464c6ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c795864e89629e774eb2e8edcc82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fda9d89201b0a919789828acaebd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb934503363a65d3c833e47e89294c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65312dc42e10c9a7d31238fc906af432646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6964ce0ea4d2fec8f8db3684b3f28d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ed81d4e81d53990498ae4fffb0ecb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f7d94f56ff8d6b9e0519021af59ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec8863d553d0578423cf5f240d8704650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ac23205f3ffcdb5bf200b17781f54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6686118609f2e6a6aaebf4c417a5cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32efd6ab074608fb52258daecfd6403653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d60653c8124c4e86e1c93ed033582654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfe349bdc789a49e8910bc70629fba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9432d24002ca927eca0ff882f6fd12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da1fc21a984085d9d3418152d9c79d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796882905b7bed954fcef27cc981236658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe82d46cb5dfac4328caacc14a5fe3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a1aa3e21e49533ed84b885ce97b23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0275afafa183fee38ede86d6f056a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7286937f43ef697ad8eca072a980b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a663606557ed294dec9b465dce100be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a97d0109d12a2a257e4d44f1d701b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274229a33e6eb29c19600555d2e11bfb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fa3e19e1aea67aff2f922c9942b81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbd48470314e528964c23921f9d4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a41bf4a7e8b154e7ecec9318664c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475c03caa77893fc6656c87b013451669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393258c6c2e4368013172b0e8c41db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ad91cfcc429f1c4d17b66ba53e94a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff4207054f4854901d0b4d58d98921672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885010edff25baf5d87e47cc349a1efe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f362bd37a1f8b9495fd61ba36c4ec8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6efb654eea751ede6df227763cdf4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71df9e524fbd5bc8cbeaedbe6bc20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25d766b6eeaad6177c0db3315172bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd177c5b8dd22d832a02cfa48143dda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6558d3efeb225bc145f25d9f71e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ba2000f189d43254e84f25a587c2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e508f71fefd373d4b784b9d1803925681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c53daf13836b81b96b5034cf4a91d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37907b6836f61dc2ddb54be069be34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3ac95754e28753f914dc0df5efb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694896f3d313e64ea285770e82a22091685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572723d8b3c585485f20487fb90d2ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32159229bb4b6dba30f3dd6da76b6c04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a20c7b0db9065e1fbe8a79e1cdc914688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a1865f7c32d142bf146f2853786b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69908a70901515be131b6f4752b4bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c16f1fcd5ccecc9f1a8c2fe00fe62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103999efacb008bd43a1a611f9e6265692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db090e1d06a57b2f0bfcdbed51c20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb1291766b90b256217cad6b4bf3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b66308eb10307149af8d71beb812695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b224cef054c25b3f897bec68994c1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be7a6e11f27c6d1b5668e3b0738351697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9151bb9b3274f988fbfaeb989cd839b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ec44c538787c77c9f1592885a207699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf745cc5b541f703557dfcbc9fc418700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572938a1790beafdc3f885217da3de2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb2635428a58eab57e344be39290b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1aa39f080143966ec93aa5a7573e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eee82ec415f939c1a3f2f29e6c6f27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db989acaf104c31b0918578585928496705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad26644aa24d5e3e4c73bd0c7e96b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e09b91b159158dba6fea41afad35be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f544e6ed0cdf5f01653231746305b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ade3222d883957b0374fbaee21f18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442f3a792b6a364bdb08d3d02a8ddb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b42ead18c8413fa85a138fac16e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf694c96a4e4495a551c6ccc6cb9e3fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06f5a03be21c0169f64c8002be74be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006dfa7e824ebe6de0ae6e4fbc6121d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff422bb1484c97fd3072eb91835ca26c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168a01c475e2f5102d6ce9120cdd93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39573a74fca8f8c260040cb5141b4afb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62de474211d653ba58bc7dd1c3668c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ef3e6758437711613cdb9609698b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55343581ef204e2e8324009c854379cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89f377a7b9d3f80f7cde8b8c1510c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cb258f4cdcc148bd450babc9354f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee183893718c81db00dd3d0286d44290723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20382e4c78d319d7045195761220e39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28851242a30b57f9189f2dddcb6c4f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cf7218d986e9160bd4e4fb43c6206726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb1a47ad5336d8bdcbac1b23951ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8939863f98155963dccaae57148a6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9a34427dee57c9f59b87d44305082729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef929bfe7cbd238935c6ebd8e4f75c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc37b53bc709638428ca9b0762ef8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ff8bfcce627b9fa32b5af36e32a14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ba4e128837e18a9f1f9fc8eb1814f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef430829e922ea555fdc5b95a94790734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953b3353255f4d15c2a6f67f0bac4e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9e76e1d2f7131957dd04a60853dab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e74021e1b80b375a1d9efe32abb9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa5a323e15c0c7b53c08647ca8ca97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770696c08eff31cadbd064ea439d08ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f09cf53e10919c10dca6eefc71588740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8af427c321f46adc12005fe984aef3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd3a40acfd199b09d8fbcc2ef285a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9233333f5e041c09a249160617859743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a5836d10ff5ddc34d847ca43c1305744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd5db6c66438b5417eb5731dc5d4d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c65da2e2b7d1036e248506dc295566746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ae06bf6ce57195530b95803734b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c997694d0fe6217a4cc51ce8d46470748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96771b55c82b2871e9fe3bd8d1d22ffc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a2b29ee842f1f2b8e317f9a0f0b86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a67a6db0e2c237d495d45152b915751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890d40ccd4b1e460b5548fdf0977835752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517cad7bb119062a962202651491953753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a1f9923e8b46eded29dda0716c529754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830a48a3f0d027c823ea08782c4dfc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c5149bf67829bebe542eede4336c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd43a7601276d2f2132d1d48616df6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e74b625efcf50dac9fa66ee25c187758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af0687e86974eb84d4ac36c3b23c97759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>