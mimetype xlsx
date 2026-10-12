--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93f48ba33e206961e00fd302c9cc661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7df443dcd4f3b4e4893ad4e6c58d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048bb565fb64d735f91db4fc5620c743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee533496a6fa81ded0881d2e740daf994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579d64a3d0b17623a3a656689b2b7035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07696c89b0433fbe149b3dd2cf5f0eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026416d054210f6c249af9955ac68d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2efbe519834e81937ee8648c53fbc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de9eda933e2d2a0294a925f176ed99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a0ab089dca8d80583b8049cbc718b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aba29c53c87e4a7276927ea9e147611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09db9cd558bd3c273b113d3a21db0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa91207f74502ca4fec70f8959cb6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e0f2e463cbd992f6eea8c8a2a98214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feca5792a80dbfb233c8c4c1eb734e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46919ce136882bf30ece0d6eb17656716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235d782aa52b50a4d614d53637e62c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e54ffc38329eb5458ce080068f742818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498d506979fd832f92b2581f90f089019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708433ff7c0284c641763b77c53643320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5b40d65ba8a9e55185004ea7b156b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79425051efc522c8fd607c277888e72922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27210f9b68a2a08aaa187d8477e5c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c52f54b0ac70a477ceae8b866736224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8114afd8b6b721a1a14658e5ce79425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86325b89e18c2cca5ecf6d074783a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d78441b5d228841080def1b806e8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dbf71eb62fb9cae58482c446ac79e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d7156b05ba7c78d7f0e29bcc1f2e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3579120093ce52013b233e0198363930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7d539b31b87337211fdd0a19183c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36e50764eba4653dcd5d251992319b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a92ae8883ec9f6cd9c5074c9afc2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6ffff7f687349f432d056efab476934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29988b8c74ac6e3851d58ecdc61f2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7af8b0d912a4714179a6fe8a3fcb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b56b497ca8ca2cb0a58d7573adb99837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73024c391f3f35796e73fed0a1813338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583ad30b20eaba622378f550fc1032839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4721d25a34d680769b25267af0ca8d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78024926d824138c2ca4bd6b86cf4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e23dde8f7c97d6a0de151781310d5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f5a54b32f1e09783b5d73fcf4141e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efa4989ca0df6c16a4629a9f02b69344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2363d7e71c4ad64e3b846488c0707145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760a4dea974f0e4cb7079ab575fe8cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d946ced49452d5944be746b6fa9e5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba1d22b7bd3d9984ca9d8b92c6aabc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe4039f7c9e18b5dcdae5167c4cdb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a6c08871b2672694b5bb865817d0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943db682db3c7f76ea5e678d8c3fe3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829345ee3c8df0f728e95c306b588f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414b854adf4b4369c996a40aefb9eab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2772a100b292b29d0406884ac7bbcf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b08fb8fff69067830767c73ced2aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1221aad5bc82d7b7592618f79f02956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a16e27b3e5086b843b92fdc182f1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06017a129c5e51d7399752eccccebaad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f56da2c18cbb04fe36503ab4f759959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b0b78489591211b9700d6fff7334a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1932c95229dc5fd487e0b9118c3b1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634d2dc01e18e2c206a7ec1b00b849762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5787144b86241b3b16cdb70689bf44563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6aa8ca2278a016d5fa9d7d9f930bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a46d48b0bb8c78443d757968b2c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87670ca8d6fe35741142f2799fd9671f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a9e9bb45098f02963e2d325e9ac267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169acfbb1a1dc6006774fbf34e8cf49c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4349fc687ab292cc6e263e2b8f52db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09220aec3d4ee582aeff292531c669070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31856cb809b8bc74ee468c6af445cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4498dd305116f4e603916ca1f2ca5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64a75805a2d38c6adeaa6cb9b6036873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692bdec00d59d420364c90f4005288074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c34ba1bf65b51494553db5782a740c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f319a78f3d03073005b625eb03bed7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b520ba6dc02ec4ae600fc3eaab6e9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89678142aefb29b9b97a5bd11f20e72278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331b1dd944778a9de1666e9e72403e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843f5cc34da4d781a39091ec4a062080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe4aef065c5960a4f7a579ce55ee181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1b6e0b6c2ab15d3b435338a299d3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be4809d10939e135804942e9f066d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace28ac5b863c10912afcba68f1323b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233694075f9541417292ee4ab8dc9c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e5f918a4f0bb428f56b128ce2dadb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2cf457b7f4f60feeae4dda7229ac487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b5913d3a8d35642b892e3daa77e1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2809f28ffe48da11dd3c9a3b29fea889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1c50d4f48a72a10f0c42c6dc3d6e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c65b13482edde8a6181acedab090d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd1e35ae73d8b7d7ceb1e65878d56b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf00c357f673b2153da846b6fbb68193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b458ac6fd6f4df76ec3137dcedd233c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfea874ece3144e0fbc9f6b298ce2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2965e79798755f6d45dac3caaae37896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d27b88cf3ea1ccceb3e925d705c5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccdb06981dcd8bf5ee29043a8e0e8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef88d5035549db2f54b6f70bffd4be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffaf239fc81ae331f411948694d778100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033349ef8cdacff2767e0ea54f8133f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036aa767f48d2343db6fc829a4bc8f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18074a82b1459f532ef7b730ac2273cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203d77a70b52b39dcda19f7409897f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2ab7c96f6f6e3db56cfd63fafcbab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860252bacd8aa5d5e0ba04bce0f28424106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2f58dc674544ca0b41d4958eb649a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7f2669feed1a4931ed4687a168922108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c20dd71a65f95b6a0112a5f32af7d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e567433969c28e939d2957795465110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fd3ec5fc98c94266974554dc7dcc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e711493849125d56e47b315c7e1321d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b7ec5b904bd0e07f8fcd2338fbd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b7665649464b685d94c1e9251853114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c271fcb786077ece60977b4c6dbcf79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e728c36f5e3d7658c50276582b2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bf7b8ad29d1f055621b891d1bdb9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b9e532e069970a9054ddc41662f23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37273154fa019c628afc0bdf18cb0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22ba48af0e46ae76f439b30a80051120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489aff0ae2c7fb322ce5c068767f671121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b2b0279d2be3a8a13433ac689cbc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc3af612f21c4c19292ddd5c74dbee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d10930f122968c55a1a9e1d4a6ad56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a297354297afb60d9ec1758636269125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515723b8de023b7a99df0f0845dff500126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b40b8441a5e4542a476fd1b6694a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13129e87317d00a868ccfedfcdd360128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85f2e12ea29d03da711f9198849349129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab0620a9aaab71d5253693c58c0c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf48127e5b72c1abcd602950cea314131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d933f694fa6b57b99cbad5677615f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c1da09c9f172477d0f326aa8b16b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85496f68379d0118062f0cdd990ca230134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7736fdea90f6ece6cc8c31714b2076135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b672d976709bf439e5d0d0fa84eec71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8d3091bf59db8ce52032d494d486137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa8b49e68ad18f07e536eb9ad23f86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c54f9a526f9347123421b5d451576139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af707a480da0add888eece19e45cd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f37afb0c9f8ac1cb0218ac0e1c1e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7977bab62d1f6213ea526a831d4feac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ab924d269b36d6207f6c0f82297f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824cb46b2ca0e0a8abbba998d1728bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853aaec20d57bc61804e51c8404de3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee17b9f1d64d946260eb870ad748038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b85aa6cd51339e608e97aa02cf612147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed257ab4bc84ced5d1e544deb8160d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14697d2416749f3749fb39299655d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74b597fd828bdcb0d236d8c9ee8b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f84fc5233743c22499a81b7b41a681151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe283626c4988cda090bc6a05b24c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f8ca6e119e5077c96297fcb1a06bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888d72bb2f0a02a3779daca11ffeb27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670e2a2419ba6cbbfb8a243b9e8c0cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb5c6c3ea0d649ffd3a0d4585ce732156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c5d2dd5b01f8b086b008e11a9812157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc756484b3357531a5b26707377c597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9917314ab2246397574c30a6a75ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0921221b6430336f55bc65140a9670160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7be02338e1d67f57bd6569ff007cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c33138cf6fe58c434e12697ba7cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a31d92990c2412c23b77e2f3f47e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332fe62ccee796bb41437111f62ca40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f4ea1e10ad7a613933406154a2918165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08b83c2fda99c81ed0c0b12fb0b81e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b145e9268d30bc2b6dba21a534b694167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874681ba2d06d7496d96f505c8550b1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b4dfe6bdc09e2428c383a96a570ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fe01c6768c71de18f7339a5717309170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789b9db70a1c21554532e07f8d976f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6913119b05535856545e49db8b3d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e61af781372319ec20b941dac6f4be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434fdfa5390d0aeaf1ae3dd8954bdc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b2143fbd0001c51e7b4de86f363d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ecbb432a1fb998fcaad3349ec4917176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e47b0a7a8f98e7bb3a774bf839ab19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae0a173b5b100ed471e7e1b125028c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af76d2e452f6a918c53c14a62b4e95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c0ce9427a1b871b67150d739bd98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9505edbb3ff6edc62458b902940e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fd44e7735ebbb086930c3f453d5c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967f1a238f21af7a29d881500bf3b9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54bd58e9107ce7334969bc1ccddfc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc06fe489cd87d50b3c30a103d29f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8299d43ba9189a02a660937d93fbeb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f80b9a9d9d5d64637569e17fa973b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cb4b4b56cc431571a3f4c00124bfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34901532f3f11b8e000187a4f7ac170e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd731c1dea284fd9921698f7447046fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba41ea87a8a8da22293d7f6a692167191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0feac7192db6930a2860401a25d2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5daf9b289e1ae2c830591d11ce07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59dd4f0670a6746d73d4ac2f755c16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6c1331da4f13524f9d55e852ccff0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca009d7850bec5d4ce02a44562784c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c0ca9f21debbec70fffa27481758c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc731319ba390f897a57d1aad7649ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1959f580f172a4b683006a8c97bcb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab292b4157120010ff39bb2ecad05c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f74846d2a5ea571366952ebcaea3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b56bd6cd12824c30cb21b217a19c94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c15e7f3d6e73366f4d6ffe1409237203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a87cbcf0d07e76988741f0d4d90e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfa5638c06caf2b73367a8037b0031205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d1061a6bf8be64be166108c88e646206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09caf185f1ff9b59f744e32c8abddd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460d00d97c097d59c694a33c13841af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6cf3b9430fb10cf67e97227a92b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff581548ff56350b8824d0dd02239ef1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587d7ebd0bd4c4a442367f457d29e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493804067fd7cc7fc068e942795fd5cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391a78518f02e127138bcc67f9c8799213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6dfb502584c6f5b74a1943303f79d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88182db3cb658a6899ba5b915a0b4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db8183088f268ca0fd987655d0e5b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0d5b7c99effbafb588eed0468b630217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbe53e0d4b801715ca274f9d9a520f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed86a4c18197a7791e265cdb4b8b79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b8440771dffeb3fbca62a837c311220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e84a9328764e496b6927d352fce13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c034cd2ffa16bcfe4c46585b71d3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a0edf130f93fb7bfaab83d04775a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7e37ded01c7b19432b93f3574f1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42c06861fb2e66ccaa8f812645b151225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bffd3ebc1d240aac39b71d90bd8f2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f938d4b0b69f1fce42b12873379cef8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4854b858a346ce5cff774ac602c50d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b354713e86d3c96db87353c9647b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413bce2ce953a82d375b2ec2b5e860e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4edff50b927e00bfff9c1b6612b5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda6888ed241ace1fbef593bf20eba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e87a31d4db85229931cc9aacbced7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae24da6c3badca809630e4b4492de4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe17117615f96072978ebddab857623235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069feaac7cc0552510a6fb2d38c65c1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e2ca57b6a64ec8a262843e99548ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c9eb143bd77ba4723c77985e7d355238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15399b7ea1c52b97ebbe2ffc75abfb58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe44ab142ce694dc84d1069354b153240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9e938ab206c4342311521525b0ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5188b72045cecaefa73adf14e8136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518589310bf2947a750569807e61f70e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7885073bdab1a0d3132e5b08f5bbc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ea1d602e7a7e44533c85eea94cba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a451540818f2e75ad60d0566be091246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd016dda53f5b758566e30df5067f09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaef4be2ff4878fa925020175289aea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fb1ad91ea5d1e387416992dcac6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f14be2d245035dacfa23774c20ba5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b4302e6ed1d6af563360920f157a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2217d55774d27fa812ff30177c6a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ba369bcad23377f3e621bfd2c7158253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f9040a8953026173c6b6613202e99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd42691fe06ab8cc0c00300e698fdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a7e11519504458010ad16f70e94c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d5d40e54dd0ef872eee302eec779257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b269c3351a320d71fd5920ac706adc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a8d3eb9c2c458f6bc75f9ea86a3c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2efee7127c0bb0e86e5e33be32cbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb0faf060d389e4e14126ef27b04d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52ee1af34f62deea57e6a52c187bf0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb4876e1e54b988a275413adc0084d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd252f5b7b1de30aca1e589d02def4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee4eba0319e5f4d9825cd1d82bfb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ba7400a4c7ead9139af07cd10a96d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de6a3852e338f965181ea4fb0d3823267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ffc32dcaddeb24c7ee44486723bf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d2e9401a81877098672167924d0b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9e28c2cc5b198c055368a094dda5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a0974881ae854f0e34220bc93b1a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3f45838457d1bb3bfedd1a813b0a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03474fdb36875b2d5a02d8e6661be66e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76fc3c60776533a317dc21fb2937dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c790ee0349af426d33bce629cd8c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29744fae10f6a1d484acf96733b90967276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762df2216c54a00e64ab2258d8704bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd65e1b3351014d7da5ef776f1edd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701dc934e62c21cc4066e5b321eec2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0291a1457ed1d17586e45e34cee86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2f80aaa87d7ab11aa053c1061e09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ca5e7fac3f2a17b5b906b12d8f91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d308cc3ed181bc571a51c2066e63978283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfa51e534992549ec8169d8f51e803284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabfd69c2c18c54e8fa448648e9c006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fce97c0b276fa9f100209051b222a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861de3a68eabc664222552b927ebf54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf023343a6265caad62bf09650e9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f279865bccf3d5020c174db000e5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00609af209c710f5b1cea5cc279c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaea0a7edd3deac848c9dcafc68ec2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8478923a2b0fd875fa0aabfb173c8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094df3d2a3ab32e8a5c0bbd093dccd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab5bcd145a8606b645acd5b280f51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da62edccf4823f547c21f6b782c4db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6843fe910e38c9a1caeab12081dd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda1ea56ca17c4991ead6c4ae9787f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e45e895101e5a86c44f791ba3f79d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724570d041e77883387f26bbfe1cfb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce3a2a80b72c58ba44f6fb73884c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd61c45143395425031ddbe6b70ea36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f5e1862b765260aa5e793472f404d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36460c157f39d5233a099493a1473d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d57966b9c00d9f1b95ffba5c0e846304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6734da588ff275b726dbcf5c01fcc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acba54b9bcd386606d6e93eaa3f692306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3b5181a4df8028e2b8c509cbec97e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e84fefa19a81096bba1cb1136d9ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b49f623c6da08072c44b7ba003e73b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de955575a0913131e38814109a209310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4ac2225dcd373bacc2137ba4aecdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa1fbe2ca44b69f28be24c3cfe0293312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48c381f06fe885241446bb9a26913313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd229ee2f258a1271a039e01af2ece9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900babf8f48112898a8c2bf718256b1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e87cc7c7cbbc57d381cfd132f480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aff9f5fb3314f0d116a15e9e6c4e2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a39b31cfe11593225b32a42e1d880318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e04672dfc9f725a3ba11a8d255ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bdb121a814b42728923384adbd6f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3b76553587b6f093eb69bc63ea09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420be9097e06b955091568ed0d409e26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c16947dab21b9148b7d8a0a81b57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ff81d8012a63ef6247edfa8bdef8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b20d4701c96622378b3bcf3958442325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5efd40c777b25e726287137b21c594326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad2eb4bcdacdac9ed306ee2fa8ef52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687671f2a3897e6221302b1c453bfe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d13fec2c4ad265386370a4047dae1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a685339272b81c1cb7ae9cf4115fb02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff4fe951acd9b79786317a9a048629331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e904c15134fb3e7d114528236cde6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9478b59471ebd28ff9a6186b54437c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6c4cedf8caced809178e627eb155334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94e1da43471c5fbd9a16ba796acad9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a665030e99b849a910614fbc4186d2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795abb8818e484e5900a0ebeef519dc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1fce312b3f5750731f665157adbdc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1e42185fa8d08d5642aadb4291e11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa742a5671234115ba01b23bc4d77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2554acafe183ab540b186713513392341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7f78842fa98911a900b6b03fba9c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1854fb58c9e14cf2cb3d84778b6d96c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a356eb32afb65d554ef69904f394c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094104948704e4f35d9a83aff31cc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985ba34133fae01d50306034fdf2bdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bef674d7ac41dad83d2ea4ced25f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b4b8fd7fbc809d7b2ed2786386bd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c1ff1d263674cf313fe2f7071312d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b3fbeb09557e9646ec23ba964f8c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cbf570b9bb9474343dfc99eacd9bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b7692877b822f64f4d0a19b00c77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c50b5fb7cdde522035ca465df12a9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563f406cd9ec15045424193f93a900354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e104a2b7b704c20fd3d67873d35d6c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4d999ba773747c9fc58cbd475a907356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2663a4d748a3f82256c1eeff693519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0139f8d2e931cf38a8f4b32314c2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5296e108f4889f03c0f99c421e13c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ee2608f83088d2d4a5063ac13b36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9ceaf53bec1685637a71dc0c45b40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aff971d547893b7505fb7a21281e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d9fd12eb36fbfa18dc1fada1b79e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ac653f5334961ff9bc5a5cfc26c88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc1f172989df0fcaa2060e8db2e40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a295c17a7744a4db2bf259e218ad2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e4ca6ceed2d5ef38fcb99820e53df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451195c21c2991407f503aa2a8ffbcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7626f3dbfe99059c769bd1e9745d9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd8ba520ba2d13513c734d1c6eb55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6709f26c8b33f26aa0704d05d30a13c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5099ae0c3f401812da643bb23d31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50f904dc4a1419be69a8b06cf7bae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680f3c32e89b0f87c245013bbee97fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27445ffbd55c8d21445de3e0949ce071375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed3d539daa4e8120dbfb64dbf238f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2375ffa186c18a42c6306eb20540c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6e4f657eb43218b16cac79b78c79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313a6923abddf18a9c6aef3051baa19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba312772bf6c9a03d7570a2c02c0cd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d2942e06b27cb337903913660a13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76d1efd95b6d95bfdcf0e74ba133ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92073756e241bbad9157d08ebdfb46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c2acf201f117c070af70c894b1d4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3de6fbb3bbcda2a1899722d0d9fa03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da19b8fa76916c0a4132a3edaa7c59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac3d9e8005281b07d32eb5476fb584387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72a9402c37f478f1d1e002d68125b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5eb9d6f3423002fe776435c34f09c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac751bd918031043e9f1c4a55f0f788390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29e1cafb737cd3b28ab722a99819e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0841960fea78af6f659f6bffa4b9752392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918e517850726841b9c6a7e7fb554c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ed096b2768815089242c3143c8135394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a26e6185fbe607a42f15e0c00a16a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a2369f7c620175d060cbecc5d28ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b77b10cffd6376f3aad0944f6b9f8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a910ba775670e7a35fdb55df2d701398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d897ba80b3e9b2076cd4455b0b1f4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5c08c297348be51d5d47da18a9011400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01030dcf975e36228231d0d76fa68727401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929f05bbb0721a31a50536cb1587c5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572219986c8079e19108e5b091a61b2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf110a7dc3c71416a869efac9db7b22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6bd64c7a667c506f62ef701b24d78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dffc355233881ecbb45221f237fda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08040239af80689b8cbf61a5940800407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0457107663d819ebb5d3429c54862be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c405aa8cca366615445d4faafcfcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e388d8e9a1627f4f545426f995632f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2d9def5333fed2b4fb2b5a802bb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f8341896ff0680164411d1850346412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a008391be1d26d63f38bca6dd822413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e96d033317cff2855e1238aaf7533414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebeed28c093d2d1fb665c44b2f99d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b8a6dca25b3a4c689db663415a6bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb2713c177ae6d5f709bf2ebbcd193417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87ffd918b6846683ad3c564381397e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1e1f84a3f8433b0b8a87d474b30c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90216e2dabd9b89dbfb09a2f972ade5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6ba3b5e46acde8ea47447158d083c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa3cd944fea1628b674df89756bec9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e7b133643e9e7f3c279512078e21b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dd66841c3c31ffc499dd3ea154063424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631ca7d55ee5dc4efec1dd275a3bba9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088662ade32a2e8ec98a6ac5a5f3e04e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e914ea7e8f8eace9a1fa57f0160872c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76665666b163553a94e157bdb61365c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8238c47826789f18dcfa8345d7a54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e2b660c5398908a607be7a16d023d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f9276dd17a054d0efe4c7f88a60a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbb7ff79881afd73b942f3b42167cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a53bb25d375939c060def8bfc0cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c87af32362b1f4f7db0672c06934dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e2c93649fd43198f3b99b145fe73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc693665e076789a28a1d1b630b34b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccba0285517de37989211b25d4e277437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bb7916ecc571fac5eb733c46dfecb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03ee6b60f384159b7308398f39f2a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bbe7c5cd35cb137a388530105ccf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7cac80ef01c2aec4d485bac194e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06624e15a710725b2534c05a323fb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596686423a7b004865f6b1c0699cdf7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaa156a7bc4769cd4c77f723c15672444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d793d6f89c499a72760ab46259e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c187144ab738bad8012d66512cf1a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b79bde8784acf4b61981a792d62c10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3e74cc099f2d568fda31e6922c7be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e548f924661d95e3fafaf9f24c41050449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812b3c05927701f0289cf62c639fee3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf83db79c417f11aadce02bdce459d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762990fa42f4312dfb0c08e7b649ebc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad4ccb13dcf023a2b659426b2256c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f385b8673074f5d59f858c6d5670454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d4ecec482c2ce4d280936bf0bd279455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd281b558a735d6fff756f8170793b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee8796f876071dd257b1f4f6bbdc35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcf18c7ff3fa15189a39715bd30011458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5340d27940ecb187c3e9f24983d2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb155ce53189d655580cc36369fc1386460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec77674ee3603c929ed7797b2fdc2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac6016c0f3e6130b33acc38129544f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64621439dbb8d1b99c2a4118a9568b1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0dec84f4f74ae82e36596bcaa842d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb032d88dbfe23f94aa74df4a42a83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3f509e94db02d0381343e2a5af0d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68038d1a1a4399036db8721340bd0dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab74a2c7ad09a75c87dc5e674d39da5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a10a881d1af7a1bb46d82e9fe279469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de21a190f54d67b7bcd2330b53d0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ec2fdb2a8f5a55c1925c7236d8d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54558198e617c6b53bf21cd0d8dae10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191434ba55613a7968c0e64c8aa77c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296b16477592eb725b4b4dbedf5a9da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b098f26e68a5e57f91eead03723ae9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45a7e4b048ae4b1a3c6dd13d0e205e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a3e6a829617ea533e502ea5df524477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55f61f0a69c33690aca957bdbdcb84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89beebfd72792e77cbcfcd1d5ea5e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc08df6eb47ce684233d126fa75cabe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd93325873b6817bbedf998b0c7ac4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5152fd714dd335d8f22fab1a5b87cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc559d9d5e2bc51b597aad0362731f81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf28e95db2620b8c386c3169dd0072f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c39687c5b438fb18375e232b47737485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbbb5dd53b990b372e39709cc0f1f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b8c58b933954a1cdb8ecadda35f4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9803f75cb3bd4d332461966c0f97e2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a0dbd5e1ce6d04132c328816634b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde00737f4af34a399fb605911af06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004d913005eac9e398819cadb5488bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753953126abd585c8ae2546f10e56a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555af33003ba9df73c3793bac57a0dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad5d1f6630dcf4bdb9079f86689316494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5f6f39e4b93fc0be551748793cee2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa230a9405d9208184c893a8dc43fbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb21d1f03bf46e73f80165c4172706497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8a2a7e9802b8c6056015c15d13cc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac2d6f856ca597b51c2867257e0107499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fef6e322ef20f46cb66af2844536b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c99d9623b29da5a9847e25757bc9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c21b52c78b0eb87698bb47c16078502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd22cc7c4399a5c19e1b07d62d25fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c589fb344ca979af9f661ed0cca947504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c8a94826e6a47c76fa1832224e2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9cab3afab59bfd04e3746dbafff11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f769ca7034adfcd9ff35685f72ea66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb623424927cf32e8f20c08136d5e56b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea767ff9f2c9ce7bf3d5fe6ac02ca6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cff9a0923b55fd95698348fda7b96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa309f27b5df9db2013e084d11b45c5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ca2b6b05967527ab823fac72bf958512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1d0137c79e2b4922b62c73ee2db72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fafbfb32a70555aa1a3a0647996593514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be96eac5c56e721946982b83813c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0c56cb6fc29127d77d449c03eecff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c91a86c2fb632dc4981ceb12271bfa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52380cd9491c306d1ea472dbc42b5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b088b9f4f08d08f34f07f2c1857cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ed2c599350a628bda08803d2c6d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9370fe11a93e8489d2f4bd4fbce35cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b142349cb1a439dbf15781e53b1f01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ef2575d4609c8d2d9a337d1b9c844523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecac137ccb02922448384eb62ad4c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcdb118cda8b9281b16f8d5b3272af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ecd4d14f66681b63079ed49a7d5dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2854a23abff0663786aa5021bbcca2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa29558de424d5edf2ca63b8771ae26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54454e5c0b38e402749799458c15ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dfa190e81fe2716c91486995a8d12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a18e00f29e0d4c5fb5e2b7a5dee88f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f3c7b780d6d544337239b3a2e72ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f5da013f3ca1544dfc1f5f5f569d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aecf82e52e12b01e83c87c7c481172534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb6d60f567c1ee164b7d8bb10c1f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5ee6ee7d6de5970a3bf5c9b5a731a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ed3f016892559468848031e3093b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f6108690e9fb4d62febc60d767721538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d187b8cc987a64592d8a00f29a005539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8dc1207f808b72a635fe00e5dcc6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71d8e34d0d1c9d53800a40289816eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db967032c5c418fd4a54a9268f4e6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfdffb352753ebbffd97bbb565c10b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fac7b6acb25d25012755be672f469c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8a025fbdc0e3ea9449273f45ddac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500e145d6d8be06015d75ff084a530a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38111c938bf1ca83b344b2408a2df925547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697efe13f604c78ff72d9d1c132518e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1611b784cd768de5fb52f8d5978daee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927824be2dc129e7bd3bdb80ceb7f5b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c60d050f562ec4fbff7dbce0ef38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8be0ede3235b0042e00df0bfb59605552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71514991f037e2febe18cae520f503553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15e945133a4d9266a1d7dea6b77c06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075f91b52a7ab5c6459ab3245ad8e1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96656d3c637df8fdbc3dbad761b0e3fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c644413306cfff3f4844ccd172d7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16188807a1d57a21f0104c0eccd7e7b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ed62bd37772559ba8dc783054362559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf64bcdd1647d255c95a58cd3c89802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e50cb3a676f9941e80d20db217fc9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde021927fd4441daa79a31473c489562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6929d869baacd490ba7c0d992c8f9e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d441a51c5a730f2ff92811370631564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f5eb955fc2ee275933faec6cb367d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b19fbb2884f20d8084ef839897aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eec1440a3c6f50a73972a3e1779353567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c884acce664539a5b7b1940a46442568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc61c925cb57024fbe676bc41acd7c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55786c1bbdcea93dd48502e5ef0e11cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9e7a8c90c9ad6203423359017b903571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c1612a9ef747b5faa4ba643ce0a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15037a7aee26308171a3ca557fd73624573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53603bc071f5fbc85a3e5f973c18d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3478e4d983db17e03d6e1b8d05d16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c9fa7357f3bab024d515f0413187576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c71c84b04126c70556e11aa3f6cef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90378572fb004d1a6938c0533bf60ca1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e521d1f18a2cd9c37da97f5f3d1a6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32d20399567eca256f91a5b190c2f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03714560b93c1f611a2e55ef5c75eeaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa015e780d08c7059a07e169ef265f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8efd26727062d3dec59ea70bfc316583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3969a820c2a1a647a90be5b53cffb98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcd33a0fe9d656e12f21164f0fe6fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab881c1c860295c3e2c46ded482ec3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb9159b4eb2e73a2d481f75d5b305a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcaa9acb7d7714ebfe85948c34426e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169e9d70f3e44410aa82ffbf9996939589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ed79182354978b9a5c9103bdcdb46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74671df8566b17c1b4b89d2ab69eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d372f73ac243af3836a054ebd25d4ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7fea7265f3b3ff86cb9a4278f65cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e340b133f52216962f48b27e718c03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161fe70682606cea7e047d31b531aae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d3752f7cb47b4b9c79c10ec5feda3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb4b013cfd1fc8f811563e8bda898597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bed411a85faeb7c34a2adc5bae9fb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e234fb1d777a56d497441e9d94839de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16921be0a490ef434105fd75b94865600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0db304026cd492be0bf7fc510749f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ad92daba898a55c7e22559a3e4e93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c43ff274ce58c4730534190a48207603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df6e4b0c05a62b21ae80f26c2c82c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce298201fc5f85ccb2aa063abdd015605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82f7700a0930132b471831bd2d980a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e3a012fa75eb03d24845fec495215607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf40a249e1dca5aa872af7f017ff6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb00c3f093dd7f9d8cbfc73216e37f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f8199a204e12c742c2d0b96ffd2a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c657d29d446b823069bbec7037df3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1334bb349799e34b219b0fa29bc74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2da0f9efbd773566c0134fe67b34d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f8ad3c51ae0929f008fc792f3afd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb5bda3a2f9fa961fae85805b03d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b276cc554d79c81cff1637a79e7e910616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d5021285efa949b6ff557cbd3a08e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cc217f1ba47d11ebf07dc858a7446618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f3fdc696b8d50683b1517dd4033d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c85382c0edb8181a26b56dba71faf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8563ffcea89807580b56d5d12918621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197193dd1467d369e14449320756c87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba29b00f0fd0c228a8641a6e38db5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93572bd3cd0795c15d56a49fff9d609624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e479db224c203cad522e82e80ebff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b6ae12762121cb45d50120f4da9ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a31559d7ee563ff581e50d830766627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208510e57773e432c778278e7e7c31a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac1db4472c442b089951fc64b854ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bae5c58c8407a688d63871c764542630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9764b15e11d7de69719f31f88fcd515631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1b006ddc2104def6b7b0fdbfde1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8f406eabfad3bfdeed12591c52cb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8f58f0573dbcbf8be0e40c6aa6e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5488aecaab1abae0021516a02a47d01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0390273d0642eb817dd92cf2a3da5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f368af337511fd2cfeac15dbc013637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c4b810b95396ceed74eb91f3a8be5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fffb54222cd17a277568f0efcfd8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d8e1a4e0ad8efccf899d68d327f78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811ca198f5c5e396b6dde2ac4b8504641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801570ef4f99c3eee4dea13ea3a3dd64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b212f33e80836d523259f5e96397b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e3498cbf65db7e3acec3ec075515644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639545db777d3ae8ac43d43ac5fa426f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235afcdd93985fec3697608248541d73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9ad6b423e0f915ad41edd57bf1e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c3ff7f0c98a6bb26468969532724648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc3a83ae058a6f1f8a82dda678c5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8d8e28ac5a2190f4fa197f0a0552650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beded007776d80fa0d5c47515a9d128651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062050c8cef9289bbf95d2991f506a4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19583482e8b9d4ae5bece603cdc8e36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d605fc33522a067b398f5b94165b9c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c884a21d60b1578044719a1d2ae1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32846ee71394712131bc9d03735984656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30391b7cbcb8b82c2f07a5ce769b61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b1d20dec1af12b6e9a02225815c30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f393e851d1e84a2bd30215b5c8529659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef938ed67393b52f3949a3bba8179660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169ea36a233b36a2fa10a2e7ffc00e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0739fae0299f6f301091315b56a0da8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70c6ff54dea6d120b7f18aa32fcc49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9886751ef89f950c9802a8597cb635664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded618a8cc6e995826b3f52f68a631e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8f7266a27aeb5c5c0ae8c6596ba3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c0c883e4ec875fde59f1a748241ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63111dfab95ae136061340ff2d3babd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb60f48eefd68cf4e234d8cf0186f2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988264a189797b8c1d2af5efe4d44542670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154adad56c7de90e7cd499354ebdb41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29531990745d0587b24ae2b5a9153fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b917f01289c09f7c1b418b56d56904d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2426b235cf07c4cb3196e6e333850674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68c86016034f07a971a271eb4e897675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5847dc918543f21131b4d9d0105a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbc967864142386400ec2999681796677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996f15a229f78ded247fed40ff2a22e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82f7162a66debd34db2f8bfe51648d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f03f58114037552a843763df80f85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4310f3dd13660a1eb705d6b2e9400681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecb05d5d3d9d10dba50d430db9c8ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c27e2114951212a2f68a8ed3f6c80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d186f53e36978363ab5ac07cc70ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b1d0f57a58f87684f129ee6fa6a70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ce5add36909efc3659c1ab213a6b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ae399b57aa4d3c4e29a32080c604d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeefd82d07a027f9ebdcb602b2482cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96d19e5bf1187186343a212aace65f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aaa71d2207573672cd0fc67a21be9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b419fd721f91b89ab2e7e645692415691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d301d8ffee168bf92df004239e274fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771eef10c29f00abaed5214d29d9e84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face4a44007afc31880cec3450215d04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a24cf157cba0f3ebcfd90af921ba2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e8ae0b0fd72df8d9c10a03252cc7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef8135597cd4b2226c5d5116c79574697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60fae3e19ceedc09feab24bb34282a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed84ead025bc88cd8e4cb9f8f97e004699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f444f19c60d0085e50401dfe90a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e2fca02e4d5c7e95d241966d21897701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d45cf1579afa848eaa0e9327572a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd365614291acd9ca21ed01c4b7739b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f94424bd2fa7be09c7ca56669551d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dc191985e7f760effb3787fa3faca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac0a81dda31d1f9445019720e8df7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf53dfc3ea340f6baf636cece5a0a68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a902258ee3a14bd6f40b9f4fb8a7113708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff301c060a973bcb101875445d3dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de70da9479b4fa2c27b22394adaf77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfab3e7715f34db6f56ac671c635fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaa15c1dbb248f92941b93102dab12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcab2a3e33cc2b22317064c605ec91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07d9cc7b6092e9360f6f4617351c25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9e3b7f68746b70d0bf36ae77709c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecefa806a1eb59d9b4c3801ff7d1dd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b38aeaa21558f67433e2ab3c283bb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e606aa921709a008fe037ed7efc78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8090282edf689b3a3e0b59388b1f8fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18a51ed3c19ebeb9655f1b1df6f88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039f5b3b020c174aa761d3640659a6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a797e2cf041d233a1235cc9e2e134722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89ea11f4e8ae19d78a627d78fe3dc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b608642e57a69fed635f957f30f2e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d819d8cd4ce84e0e0507597476891f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6795db50a43f5fe6d8aa23fd2dba60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe8323e75dc563488de556af1256b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb935766ac74df8bfa111879211bb46c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24074656ed8e8bcab7dfe1e7477c646729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795eb9464e5affa9a4e67804da41c8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abda83a9ee5d37a67a44d7deb9dee3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a107af8bae6c1aa8044b9b63087d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3414879355db49258c337331c6983733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d8361b1be4624f41ebb99834d33d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286480920e56372c3edb128f0eeacef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf657a84f46b6b17c69215b30daba75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424c58135e4a34273cec464c0cd596737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0984d85a3696a33fd64d724de7308738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d870e3c8b0131c6f95c872fa24825c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caae7eb44a4444c0498934f65679f48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea29971d11261b8dd019f9b5b4d1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf7049511cd1fd09a26e409bd853fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf9f871841b792c7f071b3c83a3410743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362b12176801f8260ca38065b5ccfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d7189c8c90da07e609706b61c973745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728790eaad149bac8f527aac72bd26a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067985bf7bba8a33e8fb48370a73f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16878791a5458314aa159d05a30337f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70198394ecb487dd3a312fd700c42bb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc9e385ed8620e9c264f728eee66d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa413c4425bba2814e04041430669c37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f978e358e9c690d0a2c3f0f4d3b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef17a414e899a6bdeba5ea64567960753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bc8712b358b97c7ff023c44d520a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dc3c6e7fdba77c314e4d127115f722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c3aec805e91d975f5d02dc0ddbb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6572d41074d07c191366e235acc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc5b4731a57023468ff0d0845cbcf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7edfba6ba755db9e6ece8c7d01561c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd55d4afcf4a3b7e4bcced47addfad07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db2139e1961a5c40a54aea0cee5678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08a9d1e03855305f7db6abbbf52e719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea91aa82b8146189df777529638ec710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bda02445de3e469d010b6aceb709511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab34583b8e85268e62a96f46b205312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04f8d101bf52990b849c8c24b71bdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549b8f5f7c94df6655c2abef66c353114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d409ad991d27da7fc57db42000ba9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74e950ba85fd1be0828788377a771b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696ba96f023199cc33214961c28123417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e58455e89f9f7fca5fec68ce43b7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528a44150ad68ed3b10309822acdb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9faea308a569bcc84daaaa16fd3bc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d83acaff80728a8061c764b55cf3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cea0cae7b558bf1e3b5b6f806d45322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ff4744e41f7871373694eb426da2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d717245f9ed86bc0835bccff9aac4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dcd1f794c709c737dfaac04a1bf4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a167ff3d4f81452cf735169ba5edc1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291ab3b472c53c2c4a12c9f9e431c0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b67bc7720ae71263f01e1474d92c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff0ea30c8dd2c87d9ea8ad0829dad429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d4067e2fbefbc4e93b43f0f3d18f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ed3235a36cac8fc0b8b41ce5ea88031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8719ceb8749718228cf0273a5c87b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206013dd62c9eb3be1ccc7aabfff8f7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccdca9d2381fb19685e75804ed065234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e289f14cffb3147827c7be1cece940a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c674d51917172f0f547f493f84c38036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb69d47011213f371074f899590a17c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948597ebd5e121ff294f2200a1df7a2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf81cf8a2a3cbde2e2c107cd59458cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3450832fca66ebbd0040a40f0925d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7191857adbca6e33e39640145bcad4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875eb702eb55ece7b69ef9660e8115342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d32d1e056734939790e0d07c2a17143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34801e04b9ba67c93d5a67f9a815bf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bc8e7f7c3adc218ed3fc8eba1671745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba64eda3024b0d71845826398adb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8515649d28d52f7758d7ae60354cacc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d25234634815372d2dd3515eb64e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3ac405fb46e23b2e1211cf488cc7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebdbb703aa0a04cc16ee244ac2434c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939df8246aa1045702779e694a7753851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca80ffc49efe1ad6df55922bface252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8471de1a98ca1f6f494e33eddccef753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cf8d96fc16f9ae1460fe054caa41b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f819edf1cbdf50b5198b23bb2318255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe419e19d9e9b2de38e49d67cada4bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b73b07988572db5d6f78bbda0f50a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee4bc33d8e378778b6a6befdefe3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac9da149d9d28f27f3b73583f02d9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f946e6f1bbe192b3c35864d086dd4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b41895417701820e0e0ad3d58d500561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b5f88a7d2117443ec1e7d7c2141a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275933d2e0b4ff09da9fca65321b668b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3a5b50ca85f88105f70b0cf62cb0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f880a45a144334b02e48f49c74c9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1b586cfde7fa1e2460089bd52316866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf077e3b520fe728fde9792e8fa82d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c950121ef49e9e6c091cf786ef7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f29501ff2048d1c33b112d7b0bbe7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc2c8cc849c1b1f54b3b08bd5e624870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1430ed526220b023e20e397827db8a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d4451679df3d89bc58b70d3e8002772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c775937205bcf521d4ed1e73f92d1ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14725d85c0cc67b4a901969c8ce7ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf585f8b8c2e14ee6f4f994226562b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbd2c23f74116926de3357e2aa09f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd695ddbfe591213291e8051f7e09677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cd9564bed653f7cadfaac62063d2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8d3cdfb5b385085e2273d26d55df779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108e8b159addfda54aa0013526a5f6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33110ce6d9f0509e4776cf699af1a14c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00c1afe851e5456386f582d34eb53582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d2b616149ee124d6e1351cd112a4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c11d2d76e067a6a20c0a4ebf8610b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b6f7e95950336a3b0b52817b622985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d10a5d92dbede290ed52c176bd73286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364d6fa42035a880ed67d76a846991487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489116edec49280399405d4d94b900288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6fc1541bbb0568d9e4190c369445189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703201d913e6e9058157c0185717904490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe75b9363c849e29d4c344f872a1b1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010c050cf15d9ae48492032ccfbc37992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf45e02c3ff85406b2a1edace776c0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42f39d5b7fe6f6f2094338f1efc66d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad48f018c41506a2ee9098e49a969195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afe231c7b548bd72c7e410e4b057ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f9da4bd71c24fec437b70f1e5e91397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd8911d63c3e9e4067e19f1ff350f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656015b030f1fe26526111c7a71294c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe9af1a1e000b4fdcc10176d87092a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e38cc3b0dc283e4fbf523f34b29d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaab06a10804ae7b43a1a3c0f901981102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c008cb04ba77de4cc76fdc0fd4a53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600fd65b0a5a6be940c9687a381a75f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd9a17ed4dae3d11c4887b3d1c7a47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6daa4a4ec8d991810212ae7466470106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b8985ff9d3e5f52295d7ea7420f41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07d396e78e3a977e85fdbfd3bd978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179a35698f4028a7b764ef5e2d66e29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da192b4d23bdfba7590eb99f553d7c77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2d0cb930d725b7f3899cc4387fd65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c393c729ad3c3834c9cf2ddaeeb469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a76c71b0d9385b02800b7f9e4ecf0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39e10dba580b3b5c5ad97f642c531b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9347f1ca3e3d7aaf4685a8fd72c343115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f36c647aacab8dbad948af75f1e23c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea254f7d8142823466ebeed913a90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefff4317ae97bb84a37e402e2b50da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41444254d4c0775d2c4f82ac31217f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6d709e82d4a2dbddc5f78f592880f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa9fe7e4c828173b709f584eedc97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932799da2ec4966c5ea6d9c7eaba7e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410bb36a9ea936900810543a22bb11d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df3823f2c6d61aa7dc97c49df265fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb68fde862178b8681afe8afb6e561b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f36ed625ab13c7fa1cd1e994241c18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6734da65125f40f33a8def28ae940127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523fc7d501965f428862ea1601dd9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7a33b0eec0dbdedd2f37973647fd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd614b5227f420ca6af1eda2f8299b8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32435fc1fcac6f0652ec0b10fc31fcc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61982ce3f726c06995f0b1d1f9dc0049132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c0d354b3a319b5770ac43132265e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f841f49963c0a803214783b78238af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee350254ebde383e05dbe25cb472924f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd0bc093f6195635a30d346ef0b627136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aadb232c34745f834c4e664525593137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a24f6c19c684e77f38f1d4816c133138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc5c72306c320a9225c3a19dbb2a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88545d8affdf7a392707af739253c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe387e7f4e044a3141e2581847d17c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1bb6d2f445142af3c0924cc6051bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a30a5bea200900b68d1a997695ea3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35544c2454b859992dd09b265f5d3c0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f7bb4d87020228085160d0812b9ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2df24e5f096e40bb69963f0f118041146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6861080e6f05c8d1ff25a2a9a043ad9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b98e1f97f5f4127b94e3682a6508ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bcceb7142b6dffdf73f1ad7c6124a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaceae88037c799dcd7eef5bc20fecc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87927fbfcd3afd54c3f73412a2559fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0845a61730220e015bbb44c6508f249152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6ea9e0c72334107a8094f08cd0eee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36b683ddb22a6af76a2950b4491f30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b22447d5ac738dc97fafe8862a8d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232f746b43530320db32df26a93aa10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69036f46b84309c674600cb0ca73de4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cfee256f042edacffbc12b73acc0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803df3b01cb827d729e21a1dad4f011a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb1639408f4d0e99811572cdb68eae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c961262d2eaa9412c76cf9866e3a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f7fc889a1787e94d48fc5b549433162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64103b9c7cf81dba56fcef82847a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106f213d65c758323e17f4dff1c4a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e42c00b5b9d2c6ca9dbbdc85ab14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74033bc6d43d9256bc840d981ddb90ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27023617be8155f372a358859b3d95b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d19219dbf58e608976aa012a2d884a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322abfcf15df5623ae2a0dd307210379169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc430db783e4d758ca090baa35645a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9821703fc0d2750fcdb37df385158f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650dfcb8cbeb016b23da1a056ed01c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1694c614ad921e138ca80632789d6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94dc9f23bc3883ef1f924e35dcf00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4750864b8ade25cda3bbe637746234f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845eb46a4d27092ba8f62a0ba7e2a1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25617455ffe56ec43618299fd88d5cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a439a1caed417ab202cdaeb8d525de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66884ad32e9526e6ddb6d0ae3963efd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca2e3cb064f7ce3607ac66fe38a0fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ecaa7660085e2a5e5d6715606a56e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1b0a226c35386344564da6a6321a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01984613472c65b0cfb68a54b2175dd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a48f33c94030010f0104baae1c30d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a2ff02815f9f077db49f912d85595185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6fa0b19697ae311da9d5c9652cbab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b221666a10be371c28a3f30f0be3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b9fe107dac04ac2896a49b0304db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca92fabb3bcf495e19e92e049d21bae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572c5dcc792c147526bba6fe3b01e99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f71c6bef5a69277288691f0d7c93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832511a75548d701dae50bc3728c230192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e188a18bf40d5274988e94f10957717193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3840885d33919fc5279ce2a39c2170e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc196476fdc24700f277371e52c6570195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba922a864dccad50526fcfad88aeb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f8bae4ab4a46f851f62e753ef496197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ff7a53c73360cb9edac49524d598d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d0d291ec92d7571e8bf7927b9a90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c7408bee69747bd618129acd10359200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8652e4ffdc6b9c79c480a0a470d56bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded90d78a792e17f9280f31ec251bc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c5d1d949fc31b80d6aa15f56b2add203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263d8806ba1905febcc1050b006c9ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe12cb94a1dbf0cd3111c72bf74ffc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65403fb300edb1b8516677cd98e3c4e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b10c361713c68e4ac193235497608207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b658c74dbfef91a6f47294d8aaeaa7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9e88dd91352f4efb98357a8bc4adf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c630dbedc85ba4abcc3a3087b8b590210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c38d0a5b82fb6296129468855f85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30406ba0ad118658b9838d74dd98156e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47b45ab040ca0378f80759b7c15ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fcb647ab4b96f301a75638a9f714e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a01aa152654831443882d1e5d477bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8e2c3f9befb75ffef65382a37d45a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2c20736d90e9e9f9b98473985917217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d824f049face782fe712acd25c0a06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40030741e9e0ea0e7ad76ad257af4089219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe1feb0a140b4e12e5898aba09685a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec96c345788568a48c1c2a988bbc3c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fe1960f2e1f13fa2a0f22d75f9ebb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72038af5683506dbbbd33aa80d0db599223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e36311646b64d49df041366f389464224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe6fa4caed79a4a90cbd679b1719c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48657c6159b4d34a9c4b4941c23715a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014f9127037b57e8dc191d6e2cbf2b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb978dbed5702822c91d41ee25ce6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ebb3517347056b1b366db3d007c4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808cb45d44626856bf67d3e58f6e7e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632e5db37133cdc35b4969b6c31e955231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e18d0a1cbe3018aae0dba0ac4f57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f29da038602fe48ed20cb40970e2b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925917eaf2c30d9019a4c3abde4e7e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff3d82790b0eecab9f75f2fcf08a87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e09f0dd56da7004917c05595a56e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f955246fe4c85ec293fa7dd6fa8fcde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d76ce376cf7261915c5e3e4cd95b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f89181107b3642522761759b2d9ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e28bbdb81f8cb853c9c25e61d7429b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e34567143136a4146dcff13d23310241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d6b18cab58d2b37f330ce327d2d91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900cc5a768d932d38ed2889297b57d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195cb0bd2cabb8ecd658591f4cc4743244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e33bab8362a6bf69ab5050fdb2f81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c5c7af684ff8189f80b20c6d11361246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d33882f447f5793a315b182c0a74f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609235491666c75e301a247cacb588d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533471f9a77bdaed5778e24d26fc8c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0b80ae47f656eb3bed29a22fb684250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de7a23f61d52b24368dc5eaff5bca0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752c81e96f53c6d18c0568a2e7ab228252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c0201c8c229fa3d6fd33f5a0d92e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a32fc2a8792e1fff3f3e173de8469c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4e9ce76b6ec86d29489349d0e8179255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bf72b7aedd555e9cf219f06629185256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55a1587414050754d18f5e4ca2d23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f181b896644e8f452b379a69f9258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8328c82632e46b50f49cea20bef44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44baf37b6a494f7f80ac3787f85319260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091def692c790c04fa05d50a65b913f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc3f0e83651e18483ca38bc1992bf9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b456b5f505c3f1578dd8da06eb37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4af8d02a95e816f0e0ec0e3abbe11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe45cac2bfa389cd36a09c985f1307a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e214ff95489e5cd785bc80ef626c57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933397dcbb6a10c5175c73990265c059267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518d291ef039df95aaa576986befbd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b20b781e4adeef4670b79c1894ab6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f626b940d4d262a569f455e1deb46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79461eaf142b93fed6fb3733cb00fb05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d54590d6b37ad10cab20053985fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493aea7e4bbca594b7e25facf7925c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158b851b65f4a3abb22deb488f5faea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161237156b10ea264dca0f6ef7ff6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fedee5da388461d9bbb0f2fc1eb4aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0d02ee5e38da24fbe6e5f7be80ee9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb3a4174c7664506d24e13e72ba058278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10087f2badd3361ad955927c66416550279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a3fa0485bf0424abe5bdf257ff839280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c174a4540c21ca2fada3622b6a9d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019202bc6ac9045385500d2e4510834b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55b467982de51a78eaebe030c8e68f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c036caa2d66467cc31d1251b2112284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a13710118a4e36c7d4821c3c221c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2368c7bc93c43b3e47b0ba0f208e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a0408e0308b3c3bdc93802bcd70f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23959033a69fbf924b2a71cec9d95db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527ac0f439a673868f157224f4fbe11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6abafff033041f3e071055a20c55e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eebf1ab40e54f754d8f28b88044916291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd21be419e774d3f7764ed0d0633d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2432157b1572b1ab49e0a00cee28229293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcef5e23628383e73c9b55af036024294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566f418e10adca719d0ae476b58eb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32f42e8b42cba11dd8849eb9709224296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942c49e83d230ffac667c1bc2c38999297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654fc25b443d1a14eed0069d4934a5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db836f9399342836219cc104a8765454299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651fe39f82d071adfabed7164041432300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b8b746519112a79d2699a5852d4ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e6ae12d03ea7fc504c6d6eb629679302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd677051183cb21a77c92064f42e41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed56570521b9f8c2e45f1deb3f461c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c0c557e51640cb8748138cd5e025305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a8cd16f84bd407493bbbf16064cfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e21b30f34eecba0361d1269dd1ea4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd402afe922f32e57525f86ee5777308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb703ed5b7dbe9bc3eccca179b450309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90afd92829547f040f2a767145011e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79211733e5b0bb3e2c5feb8d04a1134311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c1f7988f153b2a7b66ab79730734312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e42330ea88b1fed4dfbb57815e3ce2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b9e175df28aeb6857cfb9008f0dd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41811fbcd7363f47d22901bc2d4f1d04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a214996ef7fd8947a87ecd48fe7f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e43a7b74af779e066b25a7207354317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6987c79fb0494ebb2a9762baf35d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c491240010fa7eb44131611db6b42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06bf9ed1b0b02ba8c602932cb985b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14366826f4e3f18ef9b65fd8167c6c1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41edc04f296f9b275a6b51b341bec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335b49e1050c79d979130654ac60e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e5825b45386d5932cb54a7096dd6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99aa0419eff007cafca41c3a03dc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d77f15697d915b934ea2dc8cc41b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230728a26c930e7289ef3847896ef369327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cf3e7e70a408f044a627c4558eae2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df35b742dcf371455987e3f0359a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24268bc0db381a10237f6d780dc7c31b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27261a26abc304db7140a8c2890417a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938a705ddbac2b3a8d1f78d1df29a1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232557bc4ac1517b7d0f64376ef74e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19d63d4081d9948bfe5aeccb14982334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d6d99ade111453c3a3eff42948add335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c50aee46a9751616ab9afd37b749c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd390d3b4b7cd35da7225cb3eec41889337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6695a87f1411f9f71c50ca567750d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f21f0108baec595c453d9e42cffa33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b981d3014f3cc53c63d49a91906a4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730bd030163d8d64b879533c54969f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0bdb77ea766f59e85fe31310dd19a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3903c66fdd09bf8daf21137d4fc6a47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807e2d0d8258d1cb254be1e1f034dff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e362d4549a6a107573957b7a96bee0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f290421b311e47c30de74614417e03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36674728d71e7da4bc39e8d1ec3dd387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6501075234b364fbf31cf6de50163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c53473de62729c12c36c7a69f36bcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199753cf7e16cb544330582c91939d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c402092d73de29b39100ec6c700f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a19d6ab74ccdc0a8f0cd7fad0b82fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d1859b29adeb9f95fb8b168ca914f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bac109057fdb8688191166f0017801354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f611b364ba0ce942921480dbed852355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b850d9ab6dd09d2c8d73aec28ca9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4c70e3c7c5ddb50154faa2d365db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d69b663da2109b1cbae88edb2533b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8f010468687245a92ae9fae31f901359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf714edc5d0e2e61a1ee6f9c117bf9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a38a8c42fe63dd2edc290adfc1f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abacd85c283295cc25743c74fc04a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568cd93cd87d71f02273d1231d4f673363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e543354ed6cc343e730eba468550364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83caf03b63f7ceccc5967a6a547ac57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84aab29b499ad335249ee650aef272366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf055aec0d81e664a10ea154ac1525b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b159376ea204990a1d9253057236b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f91e91d77fd8cb4664c2c0d80bf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5052bd5a26d52e202c97304beadec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f74db84ae30bc01c92d668ab7dffa0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589e6dcf22f4d1384eb15ecf9c2a7a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8dfae6dd1c751df671785cca8010d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8486a5eca04ee21cdf7092cb37e73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02f470c0aefb4cca12ef2fc06b7406375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d64110d5f6ca9e7b69afba8508844376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e9ea1e3e853d756d5752da2f96920377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0e113fa4c7920058c0de3f2d37750378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888426e6a128493d3492776e7ad6bd99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd6ff25adb88595d97e0810979ea5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a40f02b1066ba8a145edd5f6a15d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38b3be1b785c327984b7475f88c366382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e237a39abb59496e7db3d55dec3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c639a48771c7ea72d8d0209c0a3083384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c954abe86d9fa5d8f1c16faf4187b6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf3b787131a017323a897fb2dfa57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ec3b5f9e228ca5723fe80402e101387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc767885e3c3d401909890fc4ddab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4f46559f168a9d5cd593e575b05ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c257d336eb8ed684568ab6a57263c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671cd19c3aa9b875f0ce5145d2c15c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19675321c9cea0ca35023cc0e1bc68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70971c8e8a6c8ea709eab2a1cf1b09a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933a0bd9e9adf641076e0908e47ec43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246fca82a86e8aa73b80c40b0bd55ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae70759b29f64dd6173b2b1d183ba7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef517574000d51cd84aff3d16c5fba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ef80511c54c54ae945f0ae70f116398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de4afa9439a53ef722a8899171aed9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88ddbf507c2b31d23e0b625ac74a50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c12393bceaf07df76b817fe807a7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057689a79794c737da9ac452706138402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7a5a3e9c8e46da846b322a8861228403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ca6e009b48c8e2681dbb53e7d9ac5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfc2c49b1999f37b49b338e08edcc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66322b9e07c2eccaab4ef28448e4faf1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18916484cfef37a1a9ef20e8a042c5d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0dbefb2ab47f1fbbc1e9577a1e56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed391e9e8756c5d5874d83e1abed9e4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c6796765f45efbbb4590f6f30b4c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196cbb1f01afcea9e0e6ba3cba0b37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032f02df54f8286347cf4eeb4f28ffd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edcc6450ec0b41f37dbdf8163831f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3c1620ebc0ce78d4b537bae7c268414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e98f60b7943cb1036539f414005a23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f67ac50aa6a4a3270bfab0dc2053416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a4350a5815be27182cc4bb47d9710417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c681ec6f8624167392549e47336a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd0ef4d9a0cc1e134b06cf47fde7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf572af45492f7717de15b9a3ff7590b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abf40c5f2c9f8f6980b50908509f5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab36736f0adfc16a38c7fed4e761eaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbb071141ced07bfa8d4736815ee84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110efa32e105b5c238f5cb7aebf6dde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565939a6a79b606df4cd8f29ed5f58b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cee5a8bd3b5afe9df162fdca13c34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ef447d8ff0b1ecb7262359f568424427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dbee0d57ac1837b471bb1a2a2219e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a7c2af315c39d6a83d451781672ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18be7341f3bf5040e1087e80410c18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a97c5be7d08a30d1d590a6f91a425431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e5b970aeeebe4926fd836ccc6192b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fb12acee2796120c9d00dae3fd1ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ffc9128936979c93ea55c44d0ef5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e33502ea34f3bd62ca2854649b1a4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a73c4027856957629e3430e79e23bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a59f46bd05ae18e2a0aef8322c7a41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2ee25a77a85a18d786c7d3adf6f4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3c4c94d74a0904408a0d9614592b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2398744b32f2f071c7e496d508892440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69b68d603b791ed56728d20a91acf5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f24160eda32e76a7429543637769a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c003d618d9e671fd4d10c97f5e88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed95071fd35098833425ab1a240529444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca420226d3dfdfef1bf1fea32a06fee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96406ef0019f8ea834249070b97b31f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295df6917ac1b958a80c1d07119f8ead447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d13b3ab2d4217c7fb178bd02b7c59d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0980f37a797aab20dc8c049dc355afd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9fb12f1d4e9b704290e5d30217deb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d3fb806ae9b9c0ffd198ec8430b8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1a35700b0ddd97f84beaac6596c96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c05177dc8b4f85177c3cadc65531f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73fa3324f6717f10197c34a2ea0ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0143bee328bc3af7631e8a7f238d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2ad4056993f7df02ea3e8872d6846456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6b56da0e1550e1c7c22a9b234527457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af405c5a3da6aa45f5859299a22a669a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f37d8b23378217c7a05ffd9aef22d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe0867a455145ce58fff87403ff12a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b225d65b51e8dc7305add1ddba87f93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ad5ba7e37c730c3477e765c240eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ec5bcc4a49ed180fedbf51391f20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507a840e68e35313b3656cabdb510a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa57be5e449e1df72c50e2e8dfefd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb86dac2bec8b79e04958e4510e284466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9037fd61d54c0c169896b37eb07cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01210afecf8329aa701b0b67b09b507468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3b87ea1bd18cf2cda01ee68eca3a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2083ebcc86bf062e4e6848948083fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325cca4fcad4c93e0991c4a38f8f735471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ef81888dec9e9fe1134a33aa7468c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639793b9a77708957ed6dec26deb7a02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dd9b3024ff127f1c650517d619868474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f35c4f4800e699efb6a0e804df561475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3629ac92b3292035a0c5c181c75f3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3587a7ea21a7a3fc3a93715472a8b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462a50a3949c7311f1d4cd3e4cbe86d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550459362cb6f8e87e833174d52e369479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806326bafd50738e71440b2af1e81d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d054885cb3f5f20e1c60412192e5184481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eca1c3a3090a082de102d3dac8100d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec1702d8d703d1ec1e3ebd0f661816483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31e00c644d804a4c999ab0887fed1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d47007295c00c3029296e6ced37106485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543603863ca6aa801f160f9c3383552486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d393e9206a5c300eb3784ed916b075a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73dcf9147e8c4786dcc0447cb99a14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc856d85e654717d2528295d414cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe586c26f7818e1db6471a07174a94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3d884066a06d855491e71d0e429a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072aff2c3d858703d661ea31d29caba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335804be40c8366a11d78da25e9a3aed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91acd00707d04802c9e6adf049dd75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b5cb3ce96496964eb3c2b05a35cce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a451be2850f41ddab7deff446c4403496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371309ba391f0d526edba591588b6f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f20e255245e1b94ccb81c89dfc200498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78456a1ad2728fc681a98a0b22b47a4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a28a7df752206ce4aebe521329ba04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe37bd17517632a53ea495ec2896de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff33ed9572de034c0ef15a814ca4f04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795a1fb2fe7f3e3caa5ad08875ffcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d100c1f8421b50d97bf7581e500aa1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6ed6f42a4ea44801fcbb738376627505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271c1a37d2ae0da5aeb2d0623d59c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab676889b0d03c341fadf73202d6aba6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a96e1eba4e6aadc9f11acd87a1d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb31962fc3c1ebbc184dcb10496c174509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd37e6f52a11030f94578f1aaea2d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff64c83ace68639b56cb83c6e03be2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704423d15bc7d5e8e8d66d6bfdfa07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bc883b4c94b7becd03743dd044ba5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c9af56827bc7e647a6a31552eddf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608ea1766782ed302e3a4999895636515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca41c102065068d59fd9caba622f6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e607bc16792fbccd9410722316a40ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afc5f540a00bfc8d7fcfddb394b385518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931dde87da923eb4f37bf39d372816d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c6f172d0637eee80108c8841cfff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f4c577e3b3f6cfcd09ffb28a47b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff5aea01d92fc969b29a89611c23c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea265136cfa033549baae47eafc11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2448f1c3b898ea9612eef890caa4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03168d5f7064263df520a745a35ac1e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a638a4d7bd85ebf551b1b48592671526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ae3be7cce7fc1eb9127e8e268b78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ca78927f0f1d87dca75c4ac9aa578528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba5e5bb322c2aa1d394f02b9db472b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373af9de05f662eb3428ac540b6a718530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801257fc80549e7f91acd155b8d6287531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65869c4a289d6a2b4b1f8e21bf98e2d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf900fa62eda183a8ba483fd07ff449533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10ea8ecf85c579e0a811f533f831f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf485a5e69a29a8feec3384c7b532535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2782bf36cd581d0d92437ecf1b732536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4384754bbd87c8932ce6694aa89545d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d56a3f7b4f8dc261c158f0345c2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e1faa26cb016daf538d287511f2c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321061d6d5e853d01371aee1f16214540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf91b4003d3384ce446a83c2de15d8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd73ff6514c3c44126523b0b68cf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af2121df96e456f5a0d68de75a4b08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846643c584c1f40532fa40f220811c38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c38bb80e230ac952a9d4feb8ad652545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ebf1c4e8321405ecfeb358ec93ffd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c3ffeb39e3f6ca03ea866c2cf97e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba727263f816d23b37345b3d4ab270548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a117d6047e901e15dcf7b5e4919ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b123ecdfd164495437009752adf52a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14324d2a470d96dd82f8e8cf65090dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9e3506d5c89881dac91943f29b3bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d24c10dcf94fa92eff927d85f42f1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907cc51933d510eaa16a23f4ace0a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e51decdec4e48d972e3f3dff81b9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889248b7dae149e6cf505b081669cd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75111e264896eed66eaf9c86625775557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778520fc65f48d6542a7704e314c666558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad15ee2778795f63723a1facd154e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678739941e94326b979173c31e14c426560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ef8191f2102201c27bc6951bea100561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c034fa712f54b5744c1fdf94c1929a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a26cc6d94b8297ffae6f4dd8f0330a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5afbde7d6d6955a7b3269618f858564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba65635a610c28cdb9ec45571319dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c012e6ae729a79534686035ce928a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767735cc555de2521319813c043bd22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba136b0101d7675901b451876e47a7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7e461e46d53522b5ed36224b04a30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187a67bac60a8201bb030e9607ac751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396592ab80e84991562b161fa6b0f67e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783861a0af5b214d9ace31b166b9545572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df77aaa5a0f7d7ea4a046d0ec2949d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8127947f07a67f5e72e2f60f3c312c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d96486e8deb71d7b45eddc11b630b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0fab1336395041e2fe2f07b551ac6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d39cfba62479dc3b10f13ec18e53b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24440f5736bf995ffdd178880e688d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40520d07c798b2a77ba217e276346b7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf66c6e16612aea75b121846a4f41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2057a47efef0b1f34540a89867ea9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16132f9a0e489e102d10cc6d5e6bf01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af9b512592d4e2bb8fda54c34c7a78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e7895fee966f532a46a974e644b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e947bbc87b5096e4b043058a495fbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e66a03ac532052c9c77e273a9a17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f6ca3fef36a516684c69ef71a2f9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65184fde3d1919b8cf05e91391e24e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dfa348a782332c6ace117b9d997b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace31edde73bb55b8a114c67cbdad35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c224042d6542f67ad774a5eda2a6b46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0236276bb641eadadb144219d44db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece1e7f4301b321c1ccbde55a38c20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124455c2c08a743f29326b06e6576c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de271f41dd07d4f7b12a6fdb52e919c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef523eb7faf3a99481dce818cd1e3e46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12900c321199908349e4a54982dd790597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead7e834812cf2eca53fd4461908f9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601363a0a3fd7ce96f0455b9906a108599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb5b990651482cfb8c59e0ac8791b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79514d1ff93e6d56c68505977649a2a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a1bb0e65cf5564e89c51317dc02c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15075014d428f0c2e3d884ba0ba8a591603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb847b3320e9bd6164a6b7293bbc610c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a29cec6738f4ccc3025ef43c0633605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63c0afed6d8ae804463c33c7385c21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b1e4a2e47e07b742bc61dd3b7aac8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce9260e82a644df1b921d1d501c1b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca40e6b756c3bf3ba33a753d84e8cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b278c439df8721423fd98340ca5fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6974f939942089e20d28119facbe59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d89f4e0b6378e9acfd0c628cf34481612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e93ee77db7482157474684fdda51a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c554deeae28b004ea6255e464ba33e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece62fe9315b3efbc472c223f922321615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a33be5b769fb393b37b462f2fc46c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d61d4d339f1b9269857b4daa185dfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22915ca6fb89f71c1f18a77b529aaa9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f2a6bb220e2c2f7906074dc22004619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5811f0c28b8f04f4b9e7796ab9aa1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad86b5c1f2425ef369a9d8ddd67d29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c30e81fff2f9de4f327fad65c74c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfdef97e9a1407a40aa58bb80b4c98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec895d1f9846891612e70dcdb66ce84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c383306203fd8144a20801eb79d3c8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e970da00de860865721b9dcc83446ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25484763b6c6ef359e847a65f8e2cee4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cef46b983a51b514ea69304af9f95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa21048dd2ee9f12ff946810fab9df0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec8104b4901cc961adf7a73de5e2af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d0cbddef21ea5e5db27a153443b39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb701e37705fd7f12da2a308cd867632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15d307e0889a8982eee967b3890838633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c06d83e5c5df2bfc15fe5f73a4df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d20e5a11d1c06b772de9cb5ee5aa7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd839ba346270c5571febb036940a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeba1a9a755d82cae0e3eaf44218b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa6dd2bb62e81247fcc968168a064638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff626c7b3a226c4d2780e998df06158639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a022c54fd51df980b07a54495809d48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e51dfadcbe4e92729b8eed08d6197641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30f37da41d8bcfd73f09511e4bbc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52863b30922a270c7441516073d974ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98454ee1b62cb5e93a95dea2f5fd3ed1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef8a694e548a96afc09493b2674cb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394810741d73e08117297601139bf4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468af4807252da5d43a4f87b88ae413647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19ad9d00ab88cfc3ef5a8829ebc9f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16d704484e6e5901ba087c267d6271649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8ab7793604314f07654797fda3277650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbebe06f2c4786d34f5d0fc309d7fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1e2396e55c0ed17580fc48d359086652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0a610d978a38cdcbbd974efc4b8bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924fb944163a20b04f8c8fe0326785b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece33ce85b2bc549a4bfd604da73f926655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71608233fc4e47acd18a1b5336bad2f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e51e3c12efb83fca28116b6b54fd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72689cb3138e2c64f6326ecdd116c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f9d92246bfa3910d87c79d26b36fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2160920dd56b895f9e92f275d561f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777cda28c286f5f92fd97889b1dcc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850c9d215fda3c1c987620f76026b3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a2e616f97aa04eeb8118ca212b5a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e97e7e3465987b547b75fc06637508664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea99d5d88b19ed88eb9d3c40d4c94f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917762778baffd79cc1bc569fe241c92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76849bb62f7c75eeeb2848ea78cdaccc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a0aaa6467454307a3407e850bd8f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0472142ae992fafdbaaf9d1c33adf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb6d352dfb4ba58eea8ac415c86ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56298f6b7b3a5b00bc31a932c1451671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56ee864ad650c2f8bad17dfb6d406f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06729c7541772e92ea9a301533a5400673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b857cf44c71626a6e966d2653a636b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a7d4718b3df4f7939194a978300da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802597ff70f64bdb81a6128b5fa4256c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfe30ec4c778d05c73c551f69388c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a3b37abd8140758309baadc2cab0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a477d2973c9f28b5ea0ffaccd4fdd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d8e8db37f1783d48536f93f30f576680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5ea9e78e042b50c859d7aed5b425e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a1d3ad5e4d996dc2f7f1c810c891a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf4796d251025cbf108424a065087683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ba7c785a2c8d607d9ea7631280b6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d742e84292a96c953d8edff1a7bd57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d67d6d1bbf16faace12501d38f9e2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aa5a04b6a84027222a7e0b0757e18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d7932225fcd8bda484b3d9d5204be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43a93776e43f64fd91bc318f1ec79e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de212750cc5ef1bb31b99c023401ee58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451b62c67d113852a4517800a8318c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6da7f8f61da78a484aa712dab21238692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4619185232ad387d9fd82de65f078693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cbe21e36e2182268f5e9d7cd36152694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb570ece0606f4aa397dd6ad67737887695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90d3777436f2df8862b61ce058691696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f5f406ae8f46066d1f26e3133b24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2360e2c2d2d59aa938798f9ac065a69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b49eb546b185868947ceb8080361699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3017fa697fb2d1eeadb24b1afe2cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f18eb7753f364d69e5c36b3e2296701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66dfa1f2ae63aa3a68eeca73fbdfb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74d29af1d5eb825d3c09af14e9b3ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2722dffae1fab7d5dd0f407849a95d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607416a80ad24e9bdd7205cf1d7adf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96e4bc5a534c4f310badb5cd23582a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a59ef6fbb611584b2e64c0bb0b97fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92b47b00b48ad4f9a91b3b10c49f25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281e21241055989d458a47442d14418709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbf51a22a63c9ad40fd77134fe1a89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253009b16fc53cd7a6f2c8c45c1814b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607f6bac8b15467f75c8fc2acbe6a15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a8adb0e19f6beac3109a6f81f1294713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012902fdffb0d14c88a3f28e4af89e23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a876d23caf845fbb19f2d456cdd3670715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412d27e6825c9238254133d4d3e8e1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d862194e30495bfbef436c07f852e52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0536c1dd3c8f2801d9e1db7979457eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974994ffeb427568b1e17bb2ac6970719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d096c57ba2bf2bb0379a18a8aa4a69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181d8e5d82b4cc4de81f59496eaf454721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ab5f549e6b7cf07f4a815eae0a60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc532469f224ff945541d526ece5c679723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc853379c89f94aee58a3cfad97131724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9754a12eec457f5f83c403b2119446725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05cb31f945cdc86998a66ca43ebb68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63726e5e571fc651f717c88811b450d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea556437a7112be1f617e39a23ba4e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970a556b22e0aafbb5a17eb276b1a99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf7d1f0ea591a8e37fa698652bec3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45827d49a738e5f38bfbfafa69b5c0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c721a0d4b0756ae803d98628fabb8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17ac63acaa08db77786a675b22851733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1c55e8e538dd7e2c7120f289d7d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28afd87ddb45bbf84fbc9aea3eb857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0e59e698e18a4b4ac86a3a4e36da7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175db52be9596b3367f22a67fedd62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4de2545465ff8dbfd8dc8ec6c66e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0442b722aa0eb83d28cb518aeb89330739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d52208c333d6713e086cb55f6a1a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994484252262b911097395d7deb0b4dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb061675af8c25a48d57a050f80baa1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604826e1c332cfdfdd35bf25d7938633743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667321ed423d3820732fd95e59b2c288744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3260a420164ea3251830f4e797ddb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348b7bd5a1ce945175ccf5ec5f2f371746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e883b821cbbf427c919e19dfa88bf88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4445908c09ef1aa3bd01de2b383df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e86e750dfe002d630691ca50a142e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cccbdd2bb977ae0ff8d974f654274750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56068b9f065846594efda9584705a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc5d4c5e6c9818ad996128536dd05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07268c7b5f12fb38ed02f037a4a377753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3807f15d6ca61f9e85197bf58069ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc52777c7bc27ea3197908e2a038ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57688b58531f826dad4662fb5e03306756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ccafb3b5e64c8e9089fc53a7ccd12757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>