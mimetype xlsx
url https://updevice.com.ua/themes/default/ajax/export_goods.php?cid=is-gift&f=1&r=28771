--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebf5af000c071d6fd4edcf4a084851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec30bf5c5ca4bfdae25c9556e0af552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47bebc1ba194d8418e2cacd962a1bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe080ec21bacfd3a73c0f62303f6c9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55aba84cbf7fa453290682c3aacec15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193523f6ea457570a6b688f84a0b82776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf235a1ed234b7d1278b25af57933837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e76f52145a0f344c2e7c01a6d4cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e636339d67a052c808261d36a97c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb128d7c58133e63731ff3cfa8bf1c5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018f1fbb8e5ffe8d90c8d8f8e412ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e5a053eecac1c233bba131e8800012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b353fa739783409d3500185258a88a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e5c4066cb5d938930e072576422114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1786ec826b8e8e3f0fdc1da61daea9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a1e6e414285f1bfb1626c17727a1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d0ca0720fb63b778078cf3617f2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16932883a369d7875199b06c0968c8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e407ae702831bc06511d16ff50c4b6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099876995c5a531c48a0372c32251620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cdcd23ef982153a2a9eedb6d082db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d48d0552905b91b932f1102bb97c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a7d1f615500d4566516ef26ee84eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d135dce06c18ab1b5a578d19cbce324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ece13197e470eb5e9fc3eec9573b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b179de6a32a2d41b46b2d65d8da2f4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981721f72a363064622a2e0f885cb3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0c4854b72e4288e00810a12db6d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bc4d979dd9b362533c4083899f6e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0a4ca92389bb9a24d29bfc4a13a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e901898c3d456669bc9706c670a764b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2bda607e84e84cde4da757365898a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf148b431365b057d1b94d7484ce8a0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c5cda2d7fd15a28c3ffdc4cad25434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c637954b7f9d9f520d17d1d02879135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164a3dcfab9f8abc480d26f333d91b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e23b688e6b66a80a483c119f4aa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f00cc55b7830ef6dcb373b247afd1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891bbb6623c1ff224c1ad810beb19c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9ad4e0c806566ec245ac94ffa94a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41469d8f0319b88b185b4b4daf03361941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa80f76d43a10c8a972236e200d3e4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e498540f9c1682fa59b292b5fd706e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c94fa5ddeb1ba7a044574163bc54fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd311cfb1f39dc984d0f66e4673662f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05947bd0a5ade8cb264b5eacc1b0e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d69810b05acecb106e91bf9e710147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31abe752e548583a79d32645ad1c19e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35720cc8718ecc96ce0628f19918a2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b73c4811f14e874367fecc7e6a13f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0cb389dd57e74dea0c999e579bb9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be6dc0a60b7a445a19a3b9eec2069552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917cd64a053602f779c02fa77eb823753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feef79081a10bf7dde2d120251b121f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2c051ec3e350c1364758e1b16683f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa2123a27a55188ba410e237f9506d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938689bb911ba910d7bcdb28576b251757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786da66346060fe2f377d13ec8b5420158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93735f4ef68ffb4a5144b600810cab0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ed8689c52e0b56c7c9027e6d5bca460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd320ed571538b58e60345a2a36ebf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30d0040680d8b4b80ac2c2fda3869a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5657b55c4fd074286ae98796fa473863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae03c4e8bb3d045ccb2780af158262764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38308a304a41252b8f0ac5d7befdc9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd6ed33607dd77273058ce4c323fc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3a1da48e248fc7744bda411f7a21467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492bfda210b9a25944edeaa07c87d6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06e45b498cd114befa24a44d26098369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df195a043a3d850d2fa7afb1a807237970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa093d68238fc6bc5ee34fa63bf17fcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24237d4b5b93e2dbe43659f63bc7bff072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226b9b0057a071407717865c8761e5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81cce298f39549e07301053c33941d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6729d9157bd1cd2332fcce0d6f3c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794a3a9d6f70bc7362211a99445dfac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b6c689a334aadde04a00cc233c2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d509ed04935f0cc9b3a977f97915f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0178d4eb1eda903c21c76138c23406f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe86fb0f8926f7687c89dee0e331f5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d857e091677d3ea803cb94aea17f2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1602fbfd2d256b98a196309bae7ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f7a41d9a0a8eb7e53b8ace6dc566e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dab764c1252ad662c4518e2e8c5c0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb07ddcb65a694234c8a3ba0c58b40d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f6b94afc55e37cba8bf50b138b6a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329a775df077a755d78042638c249887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ec0297216dca531f4e21bff6292588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda92761455cb886feda52f7a3eadc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e7650e320ce9cf11547d46cd5df6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445a8bfae3afe653e473a805778b1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9f9a1d58a2376e81eec37dc37526d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73d047f51f6c2310cbdfad000be0e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3bdccff5f65ba191eb33c62ad355894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3931738a7a9451142e2b26cbdf3d9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b763f2eaa66ca7dc4340b9657dda5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5bede7a94626a2ef08e1fb9cf08bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4555ca594f4a18b6e8e647a263ddc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754166c366a12f0ca8ecf403434abb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4043bf70df29089114468db504b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44342a57d41267cf91936e7cede66508101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7893d10e0de1997c3c0dd19f874ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33841e21191929a369a6b949f59b1851103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d0a4f90d1e863ecd133375b1a0c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d3e792d3eae082051a5880c170724105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dd11684289c746671241bd5ef4fa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a70fee080cb2524c250c5d39c63a87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654fa40e20510ae9deb09763b0c7280108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ef7c4798cb195260f6a98ef22361109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff62c801d2e654504b4e80e5958fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3408b2229a9ba95b92136b6e96ac4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c9f4835e14feba501a8a312aeff74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a54f64cfe77017b9cb0e3573b79761113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58f8efcec9889791a320cb6581df98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3beb45cb378171fb41bea1b8fc2baf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d51946b25418d09f1285a55c2c0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7879404698e8d96cfaa141089ff0b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835570d391061a3ef1617a1a7798ac68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de662f4010ff662b0651a68688b754d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aa9f834f3a1dcedbb295f384b4181120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d23e2f437e547c3f621cb7861a8f12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db5433ce9d2067cd1ddacd5b9cea8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e6a19c74f76061b7b912988b0e687123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5edbf0e6f95f669c644feffd3da80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7459de8e3e3564ce51bfb364ae5a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540876ed736841075388e82523eda9ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4ddfa7fdb9faa0a0ce600a6b1497f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58660cf6f88c25e3a0b807c36cb83f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f0f5afaa03f94b755f499bfcb2899129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b2454bdba541216d700b92f6fbc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f805bf999bd0c5496e292985fac9d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180233b99ffbc20a390558b3d0e818a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9ee2e9943bb1bde49f1b105ff5e71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e6995ea48a8f00abe74b3d27e0b94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505080e0d9f4f8fb4fc54dea8d6a81e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aea040e024ea3e62a9bc8bf16b939136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79612dd025f434988dc70492901a238137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1911f33791ce3a086e4c8b8630c485138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f3d1f36ff4ee6609b7ad6e643d0be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7336096b54cf4075796be82a8c2044140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4837b6128dd95f274480b3a642b8ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc1347ffab9c6a8b4934253555337142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c271001adb8c7a7217d6563d83cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b233f7ad6f359363b2962e2e99a90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb275a8e08f80ed96c118f9bc2ae0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeac8456c08e4d3ca74d0b74eb2dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99612069aae747cd6d443cb79fa8a6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d42232873019499fcfce8de058f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525d223d5b3ba6234bdef41e0ce388a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29782a2b9d1cbd6fa8f764c3e0505e1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8bbb91928072f570863903d517536151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd3416da231f47f4478ee26f043f6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26debec87ea66908061862b94e23e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac991d39be515e4b5655e8c7a4ab5989154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f520d261435fd496d10af71b4fc991155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed09f9b76e1f7ad6216d5427f0491f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d716d9fb7cd5250f88fd2d4ae5eb7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7549f96f46d3987e308bbda6e16a5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00744f6637da4730e2ecc4d2f009bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205e5f56cbe842355b169df99f6a694160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3690e0acb06bdd3e8f98b80399ee5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e193ad453617889553113504e9ecd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f08c91708d295271f44af2561ba3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc830ea22be50faec2537572d140b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e34ad48aff77a825cb38fc632d80d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f7744e3a6597a85738ea6a3eb045e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b9f4a57916c6f6f714cf93ff2641f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ecf96b3adb86a7c43fe6ccd31cbba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065cc2c369e919fc0cfbf62a1d8b090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10dc3c56d80e0e1695f79c81804e07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c550de1903386823200bba2684d5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b761c20dc4cb4eaa460b8b55068cd83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b12a1ac462423343e58dbdb2acb48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccbfd6213aac099c3f3effefc01fcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0f7bf5d80837e4322e241342ccec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c907c8f316dbfa8aa1fa963d4d1c2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605152d79d27a7a73157fc1f8aea1317177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb015333e93e8aa17aa94221de58f24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ff8ad647b5584ab191ef40163f20e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5a7e9cede975bf0e5d5677d6d389f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0416f189e5a03ccb61f9343527966181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a73610882cd2ac779b84b9f341423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd9e52892a662a2b68421d38b215df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad5ac30d601f76b8674c5c3eb68e74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f651606454008b9f001f783e343af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ab014efb71e3fc883eeed5c7202ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c918c5185ac368523d36f323c39d332187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd4da8292257477795e4da2af065d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b05b2825f5467a2314472c51148e96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a5c24b18571fab893de0efcc3418190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde84715a9ca09985053b5787b531d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfd65d1866dd4278726c3b119feb3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11010baa44ef4335419ba91b076877193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e5e5f3a0f85efce9339f09032c7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8348cf2645df5b1f1ee8ab65df7a431195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bd8966015f5d61f937cade135d556196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b501ba89ec01d00711fca3c80c590197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e5df015dccb545cac32d4ab841de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632bed9a876439046a83128902166fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ae9b6888aa64450af1fe3a7117da4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2860ff66c3b7ad221ecba926b1fd86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eda12e7a18ef7ac8f806b3dfc9dea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243e6b6de03ff334cedf093453bad7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fb71c67dfeab7ea8459fe96d4a3b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83d2222ec9dbb2bfce9bb67812c7f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca669b253273e682133d45b166c04bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685211ca24b2ee67ed42799628741ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f47bfd38b3d317bd391a5ed0eb65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced6c6d13c3ca03092075b72b0917f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993d27396cd0c3645578a20b65cf870210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14837107a766784860d5e6ea597bd38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a000e71279b72e8ad5f862be3aceb1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c977a99a5e46bedca2261c19585edc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483acb2d69d8760343aa04f27ce9a46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18583c549c324555fb2be51ce82926215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08c73139b6f56c4e232e635bfba12e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b40c8b6b6816bdbee7eb906843b711217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cda145fcb3994529319d7dff37325218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b77885dd638fd067a4b6f97d15edd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7156568b406b9f66753fb647ce787a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8d7b3085ae7d54858a76c3ba701ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37568d741866afeb905ddf6b9e851b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5dc27b84687a20f65efc0bd4b9f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12673d1efc9769559cc5f91b7a24fae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b3b7b4fb1f89cc04be71adaff4e2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fb575b056b5067d036d86bb79ebb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bda15a59189e96dfd0beb0d43eeada227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350650c53d30d8562dec4879c7fada6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98fa25d5b51f46a51064fcfeab2e77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e0d499329a47179796f81879c58b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581ada28056b55bd7bee6577085dfef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8f1c8e469528f0466de31a1d6f356232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd5ed42a92b890e865a03915e2555a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef7c9838f1bab162f6a6dcbdd1d79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc338fc838dd3061f1430b0076670a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358da6c83cc220186796b3421771ebc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ca17df2c79bfc03f316640d64943237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46fcd93cff60b94d3f0abe011f4e70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b327d4bc6b95bd23573938bfcd44b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d69424a150ca2f7a22fe0996f1f8dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127abbc3cf2057cb28b39bbc4f64d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f32b77a0f80f602d62512510c2fd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6528c7dd1bdea026064c7e5f04bcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843dd86cbe474ba930c2669af2738c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3e2017a48c150b8b595657a42dd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c601736e0cd0bf4a8db6700e22d9e38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5388a52ca3145dc714c324aebd3e60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f0ce9f78e1f9b8746c114ca672ed6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966da2ac718bcacda3e0a2ecd622b55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dba5aec30eb62ca0aedd11c87b9063250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f42f3356e959323a02cad1e8a93e52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afed0cbe2e3540594e8e6bc45fbcee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9158d5557a6cdd8ba6ee42c8fd31514253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29866f1b0ba6e4fb2c1dbfa5e5ddf74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ede7fb2360c6be63fa463bb871d15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939218d3d9837cc68dc03eea9a6ed7dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa580ffab60ee7d7810fa34aafdc32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf22f12307af19a76740b9aceb744258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34deeba1ea69b9761d422c75c378d61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c22b62792ff8499a839e728bccedc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad8bdc0e45aafc37e1a8727721e4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03baa5ea7097304290575372eeeca33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8da30fc2c0c0d14e28962e6577e8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807517abcb8799cc12c0bd0f31918459264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a68cf94e142e7a82d1a9fed255055265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90e2362a33ed420b8841f9728ed447266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac931f02d7954872917a3377abb1c36f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab66c7ef96406fbbb3021645d17258268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18cdc3e9382d20fa78fb5778661f9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d1fb4dc78ba5fd8ec1e432367ef2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc5d9f75aece80a50103191d0b33ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe32b7daea3dd6d053def09c24b851f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04001b759ec9efe003fc405115d4a879273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb29996da0830a7f0a1eadcccff8696274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c52eaa10d6887a0c270ce70c2fd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5759cc8ce0b4adfb38c141d138e05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37293549f30012f5ab43e6962a5dcfb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef956b06b0f6e5f21405ecbb0f550b88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219784b19e957a9b9f9f60fd66a73f44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db128ff45eef787a285673f764a09e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abb5a0c3feb673018ac7a7c31b54e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7273d4320038ca25e8fb4262ac90e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc591227675800cbc9e9d73fe35b740f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1f9095c1ae9927a01082299654176284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862e97e27cd7c753f004ffcd72091ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de19e119fa704b12315db49b93e5db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aa4bffabf7b921990ee9ec39b727b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15118186fc686e8210e825fd676f6072288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49abab78e638afc8b97794bb534569d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dd09d968992084890296c5add1754290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f758ad88da6c798561e682d1d90a1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a6388a6ced76a09e8071968db8feb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522ac379de6caf101dd95d4c95fcceb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92396e8f5c8e42e733fd660c60f4a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad171303da609689205c49538ee31770295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53e2bea87bdc831f7d3331548d09ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e0aff851187ad9f383694abe2f6c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237916edeef702c816642639973ff253298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f69c9e6b8df715bd5d1e8f5833f9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fecb4859c62ca8d766c2c3d702af8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620124fa6f4625f27f70ae0f462306301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3da83e2bd032e24ac35fba88a750e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c9dd24def42ee933b9599556c0f55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af63419b9379b13a01789153a82799304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624754550f312d7a09895bcd041b0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3175897cbb91c11e172cb02469bbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8225e84f6ed62b458a8c041474ba1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da7fb7e61473a08eb48f9f4e4f5600308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642cb3bba2cde72884516338929a097309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54a3bcb072bc73ddcac1c090c9b04f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da2e7371d54b9a78dfd198d86d49f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb1bb96dd23a5206b7fd9fce278b09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38983e42ab8ca7db697c6ed67d23759d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e5342a1f00a24ec4382b0ece7891314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f394b561f3f053fa906c806d985c00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7868b8090f4b51e9901f7289514ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ac96ebdcc326337c4dd2a1b9e0f16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c95ec81f9b4f6326fa8ed644252744318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d3acd0e32e3ec2d5e585f7534b2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f73a5260c640e74c0541e6f4f96ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad51d5e77c038921b7d7833ad12cd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e8bd5931b123c25d3de2c03b03fac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26821fbde55a58145b27eb724c16e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39b3f982ae517f70ec51c0c1f6c89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005c0af1c750631cc346b9edc8bcf39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab50ff610aa0690b5f88fff4850952326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835419372ce775a4dc9500e659a802327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890d6e8a7423c92cdbf3496957880ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b51de395a70e6d00bb60bd15e8e39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1af281bb2c34427f9c8433d62389330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a5413da8841402a58a93a77c3716331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655dca12304d877a14634eba3ad87a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4929cbdfef109255f3bad33f95659b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53838d634754e28edb580afbc0e4eaad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dee8259cb889ff2a7be5453f594dfd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55633177513a182c120e4d9fb9f20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0d288a936e9036d9a2358094d8a95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0483834275df013fd5b158a59a3040338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40c72b9db4d555277aa03297e4cfc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6591043b7f381871fc69c9d5e667d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4615d310a9fccff105042e77857b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b5a6864485740918e94d42ae190d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c003912f0d96e5a332497957ba8114343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9821df8f47444104101af76fb9cf289344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cb68d953e0b62ca6324eadedeecad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dd8db85db205620410c3c397b313c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90733ced6b5c644472f9448671bc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09c016c5bf6fd6bd952006d0419003348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574115fc57dbd9353df992bee8466f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d114453ca7f159fc3ccc264eca6de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9d8e9982637126021697fd9adb4c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32538038207cbe1ff06d03f736f9ab92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81507655217811dc86aec9d33bf37c68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf61a0ec1952411d403535d7e5ed10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c95aeaba56db8b368f4da490eb6ac9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e516a03955422c50448fdffe62b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779894f7e3507d7275f3ee1150aeb9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d7987824ee84e3e5944a2894657cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385b7d5fc0032aa3f8b6cff04907d25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162275ef4b60fc8d9a1ccc916b0eb676360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27263ab8e57a328a0d01fed1681111d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834b83e44413d134ddff2b900055ef6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d054475a4501458ec91c1e1291d555f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abcb47364a477e40d4b2dc61906a20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1b3a5e8990d974f5c84819ddad189365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966f4b0ce501d4aafcba8786e6b3d1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa36347c8844e1e9dfaa0dbd150a66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a23432b53f2dfeae08557c578f33fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830c41393f20059a83a14861967116369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba6ddecc3d83061a79591c5b0af9ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d741e550e59f58cd70e733b5f301c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fca49ff4e9f77dd380cebfeb8c4d3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206f923548b45003b5368479e6d87b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f842182c2d0941669777a5ef3272249374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac36f38112082b087e050b95f15ab1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad71370031cdc468b8d3533b55d5a48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21350c47635e123d35fef08a36f36a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5a4c1ce6a9c93fe1786c7e10e9e6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feafe7b742112383dfae5a21400a07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1fa89e96a132bc547eaafdcf3be5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af8b0f601188b58d9e77030b57426381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5955337bc362d631622febaff908783382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1a785d93ce250fad58e2c19194f06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f496c49a780458ad450959003fd69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51221656509508bf007fbd753372a22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb1b9547306763679f707e0f38b3f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9204ef9f4715b208a2a2df6db4792cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c88efd8fcb7c6fdb175a81f4da07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca04240822b0bb13c141410bf75b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3f766fd57679b1159fe9faef4590390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c095656d1b05fd083e5f962a8b771391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c0bfb1d36b63d453332b0ba079af4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154256bb9daabcb6358281c9e397ae30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2860d53f97af166312352b25c1d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bfc09b35c82272f9daa70de59210a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8944357baa10959058ce2b1e2d7b2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ddebf9efe42c46600c61fab3885e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff9f75dd0107afdbd02c3f816cd91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7473dfe9bb2dc82b4bbd5c208c993399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93cdea50c6368fef839604bed6c8c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713759403bea7247d45c92b682a92736401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d262bd6cfa2740ad966938c7807c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6e5c87051c250b4bd8a4e6efb1e0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f1e48bbf9862243d38fb9566ae06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b94bed1b118dee1d983895dae2c19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e6484dc488c8f1bd124a7d35ad188406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f64614df550b568697ea1bc62fc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838f1045fd91a669ef1b5d605a0fe2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca322f22ef9a5c8df913e932b1077d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e7f9a27a977a2dcdc859f0c50ac8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6580d4917a1f6913db7cf1b7329d9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0d2b4fba8f492974f94f6ff398316412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd73438cbe8d46561320e81066ef91d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccede9d53cf97c98674b6f707c42e8cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47c0bf13e1295e009888833cf875e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8f285359c7a88bf16db168005c30d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d0f15e32d3334a6dab1a937b6ab4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc15d9de77fb9e4a2c1cbfc750e38db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a285eef9e0aa98d744b37a330f781419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc925292975c5f5e1f6851b7403c6e32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1827b2669f3ee695c635fa539ee763421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420f3798beaed4b35e21fd3b8bec51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe81cd943d110512275beec6253bf10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02becc27aee6ee55b9a7ef7f26b57931424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deef9f641e4ef59006115c45167ef3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea92c90f49f7e558ae7b9e823f4a6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e63d77b94b8bbda6e7582cc10f27f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc4391f00600d855a3f7ad514d4e79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6b5280b698a67c0d887bb02d4f06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822dbbac752906168ce88eec6c0d087430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e9cd64789dca3c4958a06388d6218431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e01d2723e5bd31393a926ae0f780432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb2c55dc4cfb447ccfb5d0e421762433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52a63a64fa03f5e8af5b9abf41e95e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687d05dfab4e74a1c2791a6e9d998b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce71dea4a259c4208cc23e2067c1c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e4b6cc89a2d6dd9511f164f26e1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb810d67d0fc529050763c8221cc74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9201280f8d89f439b15f58098e74c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3ad8cc0944b787b2e76d20a9453dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2345582407e5c683cfab63b54c7b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8adada62742707f991e253c5d5c4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e254f7a99430ff5a3edc5505c8d559443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fadfe7f509def38d0f9de102808f9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49635187cf4e3e410ee39dede009188445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e818efeec43743c7b73ffae0289610446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0413f25b5dd13259c078b4b34f1724447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b559de68f667843b3595c247dbe716448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d395e045cc4365e13f50ae4d5ddaacb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5788156f50e6caf9be239acbad3676450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41159c29384480a476bc7d65ea5a3b3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5490c94e8fbdfddae60a49a7c5de8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3100ba177ad7eedc243f85b5691bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c49fb6c22b5f14787c10ec0c014a04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980bd65686823192e9e4f712801a2b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dbd50945d3f2101bd7f580d480b24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b650c78de3301ee4ae6236f0f9756a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592fe1782a90633b577de8c4464558458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700fa75a2474b318a21a27b1bc0af92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3da4e8a09b299d80d0cc3c34d09eb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3fb581611b4c92015eb9700a45c8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e91f527603c80e632ce45efbff749462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c9d7a68e3b9012b3c9e7b8d9510f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff770a3a9d6350f8960113f645e73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d3b93e9dcad2aecf2dd23b8c9ebd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48644d29044a094cd549e17b1dd7cb6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad6d74e1a746600fa7ec9f4bc09614467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f447472710d5771a4fff311438aa51f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8c71ad9149c256afbb4d00bf11dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aadd74e2e37f9804b66d2742a4ec8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdf498b5c3f885b11add19d2995d10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e77351e955a4367aeb75e164d46ace472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af35883ef1e8bac096ad11a65b28c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6539e918bd2dddda8153faeae5c03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9023da1ab5be2fa2c36a916a8c9893475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6a4bf536a71ca4e1461a06020a0f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c72ec845ae5cb48b373f4fb337ebee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0175c36b910b2b0b4e29dbb17478c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92990d36a3d13943298da26a8e6e7892479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d304cb0f5267678434f2e5b90233cb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e332e2f24bfe7a5bf9001c5751cc30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44210cb9a0cf21b13413351e335d5d1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8748d6400c382c5fbd710ea41f10eef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdde2344744818db839deaee5df4d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e033b7a7bada2cc70ade333efe6ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f13f72903c4946724eca7d0d91fd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5d8be141088c5cb0d0ae281d17d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afb0b96fa97d10e184f9ea909d7935488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115f661e8505f7db3ec7404fa2515a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418b4dd3d129d1aeaa554329ac407ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155acd08c137d8ad4d6d3188fbed9242491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ef1f41c1014fae9a7186fcd881285492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df0fe6c4643d492998b198acb34fd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171a03dc2d841929e4472dfd5d7100e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae746cc5ee3745fb3d78616f405249d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4fa7068db415da1a9f0958a7fdfe4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f7ae5a3f9516046f080ede662ed4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85ed7cb9c2c873c7562083f996c7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6caa82ee96a5a5a6fe285dff15b256499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2df2e54d6520355b519e1b559af99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b38173823115d9d0f2f72cdefb3dc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c700000b88a52e411780066f4cf137502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979addfb858a91194b6c956a0161363503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aed140f9b2697fe5a830124c22e99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac80d2c1fe5eb0bfe63ea07b3027aa9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa05a664265ab7ec26c09b432ad71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f017296f1568afc4bec05efea0c3cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595716da891961c4a651754f39688226508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e860438a800f567182e476e897fcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7a97562864a1d9af1a0d7982289e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7006d7672dcb13c5b8fb62fd5cd46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757bd4f3bda2c9c3fb0302f9ffe75b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d976deb071a9e8ebbe06d68eb4324e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e610b9e1f846fed7df0a9fff2a0197514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7109aded7cdf30ec8a700c8f4f4450d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567895d85356000fa2aabdea020b67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b316267ac2e707eb2c3adee3ccebff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe17c8bc7709a671ff275f3c95832c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30400b9ecd071725bd5c0dbb33285f49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d529bb43a06a842372f1ab88f34230520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078691bf34296823d29d46b6b1e6e8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeda2fc2f290a90f3333a447af62615522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635c12ff20bbf43bfded5621b91b38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee52854c54eabfc7431469b9d2ba9ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e2d16beb1601eaa49a421b0f1fe3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9384ca99050f8388ff0fc59e3d54fd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26995653678e4a9d69d6c012996d2916527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3c247382ddd6bea08c31776174b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c187e9ec182882272e80b5023cc78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf31a5de5a0faebd6a47f6b506dd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a75b91297ed0562bd1bf0ae4609d9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e63ce92193a82d1ef045913c5a20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77325535253e176c1266cf96f756d5f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f0f007c05d5cef51099c499fb430534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89c5595f0854eb6f5c47e1081b1cbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd10dedad27a9125ead83d063f27b99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e14fae1840cefd038bc0556446b074537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a1eb6da93297d9918ffc1a0ac63f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81530bf730ddf67f712476e926ccd73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db097c6388db305c6e20386f8a00b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeface0e71e86591c5914fa2a1ee1855541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3d6f18434691d94916e49fa5513d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500adb53e19f6fd57ec69f8c41af7aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218dde160c0d2180ba3de14c96f8ccd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab56a38250c2d6991063a8f0e847bad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa509aa444d15162c92287ed15e94f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad223139ea4eb6d0121f623cffda8497547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d497c5b6a74b8fdf5187851642110548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771180fd08671d573090bde8704772c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bdcd63597216b04be9a50ca807010550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de0171484d9a72b0f5a3afee53eb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0029ac8ca21fee3de7231b5e6d77a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c2ccceb8455e5469da4c906813db1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95790b202660355cc230ae9d24227c6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd31b347b8978bbbac0652edb8de8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1d0c0fed2139b7879f79ff0f56cdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401415a8c0792571685be54fb6e225e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c414fb881b90583e8436bd284d7a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db32e3c3e2993fe96898f341baa9f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f600dbf4e9342684af11ec2120bde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79833a4da95c937b4f3da1f30aeef08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9ef2794ecff397d3d879cf45a6aa0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51392ef9d87c156b37a235646cd3c2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536be360154df851c344b9bb73ba88e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140222a634e17e501766dad3cf6c658a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125775650dde013c2a44eb512a23e9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4de23c0cb7167f6888c38f341c2d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f71acf85ae3a0e0b2a1e3b6cd0b5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7257a5de25fd47517b9d8d893f2b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d157df439b3a4de0852b2937a7b3226570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f710ce8936cc348b316a64df05bb085571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c85770d8c7ca67fdf1aee512d23f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44e291c0027cf2579a93938b6c5c9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268c511d7a2e855de6549b926c3850b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a482bb7c6dcfc61b9589b1375c1701e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314add1c99a6806937a2e4f1ec7bd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702666e37ae74837d1d4519833224fce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ced8b24e512249bf226fd167a6df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70832ffc294e01bb22e55692b0868a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb669c02f339662b6a98a95ecc05c415580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5976166221c207284eabc4b6ea0f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099637a7076dd6089b1391e68139a5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b5da21d9d8ec2ebf7910382d1f757583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dce642371dfb91acdfd207c10132d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5794a7460f2fd621a483a1e58394684585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6a0b688400ef35392960eef57cf21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af4969d78a4deeeba5090f3ec42af1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8eb92200b5423458f28239699bb10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c1ad9228238ea3e948c70aaa21a88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b642e0d21adf79f0da2045b76071590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74ac7edcbe482394d62a0be013d893591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7033dd968533767a71081c4a88a70a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacb3faa6a55d019a9953d37400cc14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3b0873afd3b4cca107591773e4401594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720724d3a83262fc007816ef893d79a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608ec0a3e103058cabe32dcd045e86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547b15acd544fa31d78688a6fb430e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1990507d441f5c5a556058167037f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065ea98800bbea920db2a394032db8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36200206d23b1f18f421384c3effd08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8496ad335f1ee8d301604a1e21b7e54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6a1c6df2241398dc3d15c85b1cfc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c3dad62fb7410e3829301d0bdaab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85abcaf3a76dd263a21356da75d755604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0d9a4ac8463bea48746fee8e14ea8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24c859d867e3cf0cdf2ce02d6b80a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46294d6459c417374c14a54e64f892607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b65933d225ca928f380312a988d2af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821513c5ffc4684106306b04ae42e0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ed0c38b34d2c9a3f953d9d6dfd48d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ad57d3a7737e8b705904feaf434a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de6971df7188f3167d17da1debc71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eb987305fffa3a9aae7e987623a3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73bbc405109e642327a61d60d4d9b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfa458b0f66704f919c1f45208c367615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899d53a42f5ba86b5e401b045ba5267616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f2991652c341fb4f3a230a64c596617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d91d17b79346f27ea96245aa242e04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a068fb97b65526b568a583ca38166619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce58efd47586592dd509f380da08e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffd06dc0dcbe86c31881778be4a3de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49283c7185e136fac90aa591ac050f69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef0957f7d3cd171e9d8b6e6b1e9d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb4d931250aad83cc735c654cab423624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ea75c69f2a7ea3dc9d5f75e1d5a79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8cbfa329af46770473ab99661f154626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3f26ee8c005927e00c0b2e376f01a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a188bb08a628a0d0eb0a36ace4fcc0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd8fdc9bb11afa4a46e882f2e4081a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd10b8673208f8a9bbddf334ba88b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5a8fb3be2e3e502d5eba60f205c36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838785928900c227c642650aaba2b38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2fb7740803fe135a6ab77b9da212e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c808fb7aa2fcf7b23fdf87cb12f44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344bbbe9808253bb5aeeea984e011b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bd7f1697c4009ec6dc35e790adbd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e8944219210429e863f4e14bcbcaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0284c4e457d98f4f3d4d5be29f792638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d5dfe19e579b12751482480d41ad7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b326a7cc01aa0cb0aae21177de782e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9930c4ca9ffdea0ad4ee99bb7fed336641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76038dccca3bb4664a749e5512aa4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf50f9c1389e5a0feb6cd199c5eee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881459e6668ee5c4c29749c43b568b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a069411fd97496586ece20f1b6eb92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e74caa2cec1085216c87d2614ed0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609875ca498f508d6de55c331260431647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1043ce6833ae5ade18f9d876cf1d8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65599965ee0e4ec9798e825b0bcea4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e83be75176cb2b07bdfc0086fdc96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af7b8595dadd4921bcbe2c0d0844c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ded217f34234e28bfaebac9de3c884652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a2f8de722bfc6853ddccddf717d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad1f760d5b7c321b6313578c9e29e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e08a88fc9b7a527a1d53386305a04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1bc75ae2d39698d02c7c04f49f43f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234d9d3ed3daca2790f8809023bc7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713709529902c422b46b2dd5f8288a4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a930abfc5f3a5857694318a187bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ff00f50ea18217f841842a19907ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850ffdaea0ea5711b04c2a03fa78423661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f009b8b40c92e1575c8505025dff3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f32d67b209074a1e603535381da4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a8c5904128c76d0fe338f1636ff4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a0ec91b2ee044141baa7e5a07e326665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6fa2edda45edd1bf56e237ac885a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d517a820b08c31e1469f612db23087667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d3a57bae0faa9bbf2f82e8eb1bdd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f032ab08b2c9b7c8ce5fef61b8fbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab453cc3f89dd2a4401346419815534670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ab373664b3dbbf3971f75f1d7db62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d3bc02719d770624067c22d79594672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b07e7a47b2572fba0f77b40e6330fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b57474d6ebd498f8f44eb234bec414674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ead8b48b2a1ded9936984716bf50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426438b7769bace263b94a4480e8e6be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe713d3e1dbe33a71bf127b82e054d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05944c8cb700010a32c7169d5b0ccf1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bf4d3bba68c015ab13c9bfda8356c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7bb6adec7ad52e6a1324feb0923af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba7c68be98fb63373ef2aca17e7fdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6afe0cad2ee6a79488e12396d3d407682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f41f036983b933264291b8cf306c04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772b1075cd3a14d259c1947bf0e2b2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf00d63f7b725f7527d40761d1691f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f061a5868776035fbcb2ea11c5fb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16edd92b98f6f7e0d4c5cea1f3b596f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f585a56cdda260d16b0152304ff8e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8ab522708da580b15c44f9632ce4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d5259aa57868f6cf817823ed1a097690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d769d5575483218b359a785ee534d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06792f1cddd3b6840ec124acc2f7cbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc66650e14fda1159eae2c748466a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fffc7e1fa4beb42a96017d6cd19cb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8440b11c53c7e4a36119465e77061a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d309f4ec7a6dcdef69996d9820bd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da6150839acbd5afba24258d7de5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a062b0851aedfc15f94dee1f583f2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf28e22c21d3aeaa28f8a01648e873e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0e35abbbb86f2fcfb6daec697f99e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f85db6851ff4fe54c8af7910ed9c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780fa2eba15ba035bec17c94365b62f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfe7244618dd25dad0921b93767976703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9b31db5069a817ae69f90f4a94ed7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb2747dee723b7e74ad19bcf151bb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a803eb93db84db05d6f967e3e382b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faee17735d76f55298b20a1d00c2de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916083e2ae6bc5db4f39932d3cf5e91d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048e392fa4102dcf3142741e5355569709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32ec60fb4805d8046278a92135478b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3649c05eeb818e0a9e8c7b876a91a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fb1a7124bf2e52a26b2bd7d49bc34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55042274db5723012abb137b4b8ed463713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e06fb8ea6b59f85c489965818979b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca023aa4e14665e19f23db96dd3690715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009b8713c905eed47c6cd676e9a6121716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803c9e1806be2915d6e589a14e2a134717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1d3d2a5db3e6ffa27d380c30489f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b845dc7130def54ec7fabe57aaa208719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02fdc314af5c1522d7eb7645778756720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f93c995e8658155b5606dd767190721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c1f45b4d13f8092d4efe89c892eb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4501dcfdb292952b7eed907cd7d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f2f63deaa14f48776e9d40fc7d2c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091e76ead5c6d0bf8118407346ef76e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07d7735c92df28e79b69ec3fa73ea4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1cae863a072697fe3df59301a316d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b95fd9de1f47f3fb2e9faf21cabfc2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab81838e73bae2c3b8591595b9430729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0993a24a085f8dec85f3d838251084730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a26f39b8b4a6533bb383cfd37d802731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d31696f153b447433d041f1a5445732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48004b5dd7577d9af06468a4c0bcf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1368aa03a04c6d38e0858a2837ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02f499ee7fe5b9660235bb2b31d6b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb5a4634bdfeb217b1f8f3a7e1c24a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482be233a32f49389db63b07cfd8055737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509fc927e9c541eacaaa25846520e0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb71b07c6252a6eb0a07d00d6e9c0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78529fc4b8728d6bcffebcdca5d77c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde94535cea9d0096afbfc48cced62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e5dcfdc27bdaee8851c7d6b44da27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25ba8f5ce733996fbfe7b9efec22d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ecfeff2111db086a1a593c5ad9913744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f10e8c7dd491724d347945da0e0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737596bd1dbf3d1b5188a26223e51993746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b35e9dce978d9ea79e5e5f3502b6bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acbb9f611a229c1be7f99531a0caaa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391edeeb8bb5aff1cc4d39b8a60ee66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137da94733de323020f9ab4e67cb3df3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b1e7480d422083ab0c1320c2c8585751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008983f4e252dc447d122604bcf0aa1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97393cdedbccf9898c33a5c831d84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad86b560e5d3ff228d1ed8a87688b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b3414b32f2729c87e2cb7ee6e541755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892de71222fc45c0eb771d4d5f3ce7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb822d2e63d1eab2a9f0b6696a8b5d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae270ddcf843231b5948be0d477e53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3336fa769589eaf1d71a4b5a7d911759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f74e4171839be9879128f6417e791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803eccf3b0b6ee1a1be90fb28c6d592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae60c0e1e089bf051c764bf572b7c993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b61f146841fba80ff599b2481544204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433388b0ee7d124b20ea774cfebc11d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62040cae07defdcc4af6ede00bffe3486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e95e25e44413f321165d9365ec18ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f12b441e4e663a4ab396e3a12c728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a4534286e9bf99049ddc5f2f05469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997343cab719b2a2ee3ef816f473b93f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89930e275ccaae9d014a7146f71907d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e351eca2209fcc37692dec78640cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634978d071f8e87d6a3beab7bc956413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc96387fa8f78704a1be0d9876af4bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce2e8ce1f0c7c3f46e5ba8bd3abba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4325ac18c813925b21a021c0e9fec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168628433584820b8cb05abab9e895d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc7daeffc0567b50a2bedff4731d7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b227aa4b2cab5faf47483ae864d32a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd88a8b062dba27eafa23a18dc2706b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf258c992249c71461c445af697cb33421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05365bd2e050891f96021cb4d5201c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1acf52a4021d88e4eb4d46322055323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12c545e620216f8c5b14c6ef3e94f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b132df82ff49271fc65737e964e9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25235d1b11e160b40f1e39b9a8f0095226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c0726797cd1ef2d05fc73d59d85627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b26ad700053aa4df3db22180f560b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e12bfca6ec58e148dd91505978ae9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eda0bf651364fece2726210aea74b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe0f95c162212eb6dae912605c338e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1bfb94b8e085f37871b669765af4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa775169dda25d3097a3f7febef109933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f92e7d78406f8577b3a6cf929afe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8caa00b5af73559f0c369d20b20b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d04945e7d7841244a8605f438005b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de10385e9185a37ec169a440f5aef537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5f4117cb1aa28ac097f1707e7256538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132e961d10e52d315fd3335516c961539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96731da9941b642102b1fa3dc39f56740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151917cf176b98a155b8797c8d3f6be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c61c7fd6e99cecd0ab2ea56c602042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb187fce59f02be2f6fae47338aa6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edc04ef9cb9bba6f923dc6519891fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf53e6543976ff7ac021f748277c7d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efbc2e05dc7c4020e7f982b7dca4f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7da2fe164e5403cd9b4113b9e5ce8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802f7e357a8cb0ee34993a57ec5f1c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f5d3fd69a07184cc5889f8859f2e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c27224df605a6569c4880969c160550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ddadd6b39a458aab0945c4443d53b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59efab88787b741332a239a610b9fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ccc47df8aa93db08b813ba4e26c1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e9371d898f7ce11d6f6bcfc86fb9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48306a2af0dab423c092e16d9cc52355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9befa1c137fbed8dbf3f0837330639256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e3290232533536ad619e79fa6ebb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ee61c0718a0d69e1257011fe8134158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83166cfd8c18ead9fe86f5861d5294da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef722e4f5f7d42f0fc3dbb4ff47ae5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90727a49fe59859b270a239d74ad55bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7550f261617074a735a7c7964c7183c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf3daa6321dcfdcf20c7de80b097c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb180c070368d8bf7ec5db99e31397e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390915372290c18a41e8c3bf2a8abc9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c514b91e69a624f88aa07afae6d3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f5114f990a3a818eef28762d1a2c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff293e7b60c1efd4d918583cb13ff79968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee387a1ddb9a6ee02b3816e9001671969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f6901583332c6b45c87b01548c8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d37f3fe54a927ad671a0200fac87bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f59ea9d9bc1b3ae6dbdd4d6ca66b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92176ac97c75f9c7ccb2d60b4ddfb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c646302f82abd1d33c4da0cbe274374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbaed4149574b930028b5afb9c961375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472201a260c11ec0a0591cd74657018876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d1b0a837f82c050549b840e6229ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3447f4ec907be3b3ea7c86b36ca9ec478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060716c3abd4cb3163903a7e936302c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e1b29475d964dae2019936e58879180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb579347dabb0b88e48353c1e732f7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fa0c39f3e67889e5232c31b34ee7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0fcd26dd036df198e5930ff8f28a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf8ab5eeb1921d1545c00a37976f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cc26e334e9cc6bf2f916f3b02883d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b058cc7a8339b02381cc3b0ce4a0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe3f8c6c1495c573c700358b00afb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4680e592aea814abd0370b9b9402788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73884625f59c666fe4c4d8668c17ccf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33399fba98d4857128dd6449d81e0eab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2b67dbf6b6a72b2b191c1c4bd28991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27daf9176fa03eb5dbc7e609788a38992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc36762f1e4f4b8bbe3caeead49db893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d22fa9e2c5ffe1fb8402520f73bdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f30ec0538f5af87ed5725cf70e3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e9be40d3cf8fd78bd9beaa687ef1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d73d711fd408b27fbd4dde29bd45097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d80edd841b29dab9a47b87c3897ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c411b069f545f071dc62bac1bd2ff8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ba46bba1c321f3ee7dc2e323d2c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc69cada4c297153f73c9d0202cd670101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f54bcf1f6c1a27a948a5a01036161102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003adf36050b31f7ce1a399993bbbfcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d6124a60d205a2958de9a3a649a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac40eac06123bffa63d550da1f2a297105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32e78ebf9be5204007911e872b520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131a87dc710948b050f302ab7bcf5fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69c0cae34464cf0efa75a9254688a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2023dba092c070dbeb4d6191685a09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fdc17c89ed8ed78759db9fb868d4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ade31318ed00f096848e913894beea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12900ef8100f549d6e2e70c68ab2afa7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc40225c9bf3b3475b22fecae5d0c70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584e61722d8c20cbd411eab6c689094114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17641a74868d87287e332eca10eb01f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f84cd908dbe124a99228d4d841d86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a3cbd9ac2105d32c11c3b771780a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b8a6067b922c2c27a7545942aa106118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556b65eda189d81da644ea98234ac7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51469d51a039bab20dbb95212f5d5f18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2685ad085d367bbd5c3b4f79ec0a8e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8851b631a19be94c2fda6d025323e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28a5898359dcb67c712e25d5c1ee8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784ebd54f7815bba04bd39d62b21a64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654a548574c969092c31905a244679a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90588f64a06637ee2bbd68acf2cbb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0993e93df91ae8b36956543333310127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13fa3664913d76d465cab6a1832ee0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ae5c6dba07d0e985acefef899910129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489884f9eb0f6db2d6675b1f78d536c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20524048a4ceb99f12b05a31895d869b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790df24f2984c1b365b02c176100e82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b2fbffffab30ac68c084dbfa5ae64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c250fe831f8d6b0bc05f9880fba9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a93c8904734c2ba150d92ba0e167cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018ddcea2fcba0e487fa72308b3d39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafdb228399ae7c05524923e79ac91d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391d3426ff265a05a94aad2841edb57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b9a41f6fdb72833cc62d7032f502139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788324913cdfdb22558f5cb58a1f825140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83abc2418970beaa93c34fc41bca40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3634f1e8e12a208ed7824affce201f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833c8dedcacd049df25d04c32d7d21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad2d6f21ea002e2e4a40da36f14be2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fd93ecadfcf5a8a64ca93e977a841145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91c0b4448550347b43de82295a2b68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd54ad82a9f2e0c6611f003bb0ce7c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa57b7f370225b52cea0b354d0a1c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298dd77691b772dbc634d22a0578903149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f31d681ef0f9122bcc42a7d32941a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a81f783819c048ff7dcd7ea97b5e2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926499fd834b11fc44fff90f9226bd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a165e17660e3b89ffa2041e9f705153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd9686d4840ba85aa2acd225f4b58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f262a9a2fa5622fe073078abc1c999155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7752b8689a27e4275addc3bc03d54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3905579b8d8646279c598608898285157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da0142754482b868cc5339e039ab9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5837014c1363b47b20b093369f272159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda56882fe7faf11c92831385d68e95f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6b20bd486f4f47138b2def73a9589161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d9ed97d9c9cd81543ac9fb2c67d48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b522d15bc0054a52c3551cd3b7d4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641164779198a4a202235d86ed38df48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d12a679e99f14483eba3a068dd23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d25b5a6c60c5ea9060c335fbcca140166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004698e4b0bf2998258ba7f5ecc13b7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa8209d775a0c403b787d80e54f8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e90053336a20d0280e40e83b95492169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7e2522b21e6e9b89e5e74fdc12758170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c92dc03c1bc4c95d817026bf8a547171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a59c0457e15475c0ede42063050bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2646e4d0eece2218665fcfbb8372a89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad857975eb2ee01e719a26a50f37872174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552f420768b0ff0b081f18c534da68f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d74b4a3853eafc36297ddf608349176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fb3e4ce2a1c559a416c87ccca20f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa49d6b08133dd66db6f2cadc821f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b94fd02dafa205ac03042be6607e1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9b529e3a8dbc16acbe3e7159b77d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b097b5e4dcc59573a38bc504b3c0d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009ac0b420d7b9660c9cf8255dcdd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d64735b23da70b8bb7c611f8b13c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83875ef8804d02552320e629a592cd05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a56aecd1e7a6df1eca7ee56138c0e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af937115c50dc105adf4d5fd4a8312186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f466a143d0b71e94c6ae8cde9f7ae99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bade42f6d598f79ec25831907fe7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc29663d0ca867977030bb606610b66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce669fe9c3325075fad4a8f102b10a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f281a924d9aac8c466ad0b9d33c5615191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed610c9b945c02b157b1696a5aff51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5647155152a900160e13b65a24de014193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee071da1ba5f1d649f5348bed4b13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bbdd55811abe8523210bf792f1512195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed518ff5c1f1b2d185242ad13957b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf69c2c0c56527832f76b7b67aaad1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e5acd4e6e11be02f30ed6f0b1fbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4c933bad364afff0e7c0172c55603199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59f9078ab5a82273f43e7f2b0cb267200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9935dff71b102ce224b1c454b2501201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8fc23306f4d76c0811ffef5c37229202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97db80397b70138322205b689d0eb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69498658f6854b9ff60c9d313c62bbc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c9ae7f778a3b92b73e47ab8716403205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524300b0ec9febb4ffc83004d8fd0468206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718413c7f576ad7e17dd8ba89c8fc726207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796e90f1bca31a0564d5af1f5c2f759208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4341a8b1df367ebc70f588cb4e287209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c81b310f330093cf951092e9436af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c52903b6922c74bb42e9198622f35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9767fe0648997e66a9f2752b67845a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e18536c11c00a5f18eada40292cac5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c40d38980d121db8788b9f24315d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362831e67a736a709e97c923b440369215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdcc923900693d58a407afbcba999a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7cafe504ea33b459d692f1fac06b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c1bef9b33b7932101ff867fa3855218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c078e0709fd4542648a1eb7d3f2cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050809843b6370e33a868ebceca9194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab6eaa53dfdbc758dc8f2b9655dd23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a29e834e3de899c14f3ace81eea85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c3e68980672532f132f233629a29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca97c1322bd7bd067958069585507a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cef8cfd25d37e8a63dc65fc5a1827a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7925a3811815185ee3dbf98f6fced6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154673ee6b1939ee830e028eaacf3ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41624d99f2edd57ef9de99c33af28e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1374257157750c4ab54edad6464e3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27b1a8b3ffa6c495784b75efc9c97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab50bcdb4b2621a1d3a37813a810474231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d19b03f792c66390f58513bfccce4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad3fd4a176ba44ca917653447130ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166421e77640e46ffdf5e1e939d9388f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e21f87baf719c83f389f521a3a54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0a763b264b9f986b681970b0ae27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b271fe2b9853a48f84e5e20969628237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef500375e4c20186775e6dd1171e8aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371865d79c599f2698eb470d617d3145239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fc3490d0c2eeaba3ae4d6027b6c0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4fe7dedd1c7938f539fd4c2d6e33b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef95b2fbadd7f6a2af867dbb10e599a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0eafe0836c85d49e63e75881cb230243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495cd8ee5c726e21eb90f682f142a03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a24f776a89d6c40da994f758bbe07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfe1b37eb69a166c7c59f70c73a68c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f60a149a84430ab42a8912f6ef573247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b69abafbe1ac9fe092b576054cedd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fada7484e12620a4b83ca22f10a1887249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d6aa860ca86d6ae320166e515fbed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf4cd2032d8567fb069a54a6da9b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f76fe320a8c61af679aa2c83d59e07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f2175d34e7e6f553facaca2208aa9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79594ccbfa5ad12bebed89f2fd306693254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60c9762da87d3c06d5b2339f8d5820255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ac542d8b370428b1a3d0be5355f9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605081c0c081dfd9cfec204ebaf7646257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbadc1bb36b9e0a40bd0eda14b4c64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d301b9ab70a6c6641f42eae7164d2f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7bafdcd136213255b069936215846260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9560850a39067822b3e24d0a4f34659261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f95e155d6e155e6320baebe855a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c753e3db14eac1233abaeb190b633263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc93b20f591deb06324e24c35b6f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96863b00606adb0268b51159dfe50eb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699abc496816388de0f4f182e450346a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc3264a1490da750964937dcc38d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784de670876c3b07000d98d473737e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc49ecc5cdbf54027cc5e6ad2a2a38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec301f63dd05562085c1989a7ed410c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea7f68d423865be798517938a25bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b4a5787df48410baf4a46dd2b75e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1284fa75e462d05c3275e198c6042b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700049e9bb700ea59296a3b3cd614ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae4d0e631dd149a18fdd98182a695275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf3932a558f9436c784cb69fafc7e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dfde4d638edb639749152f2c4de1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9dffe3a2023923f296a0a3c1316d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255229102249d25e22bf6a9202cf99d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d3423d33884067141c7d7bab8a43c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f830ad325886c3dcff6d3b4825b9c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5bb4258847e1e824d61d70354c465282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be920893faee08224079d0a4adf1836f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a5cc5e650b1c3b246f606dee271ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b90d62d8061524d56973b1a75a1ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adff1da72625270e25942d896302e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12225f6d9078ffba2976bf53e07db5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708ae12f097a5239ba5144270850b2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdbc4b2b008d2c39935c718e36d208289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650cd1bfa14ad38c9750aceab24b178290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a4bf7d3125dd9e2a6f7b6cd433d0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf695d513652606605ccc55fcdf135292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef478b8e828e257866f81d5c5b5b7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65268673fcc61245acef258fe6da9038294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eba99346c7cdccd027e40146f755c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84218613ed04d1c352fd475a7325a556296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ebafd366da67c3700c198a6b351d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c86d90d3c30cc279837a39e615a1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc571af8bd621496dd13763a74f235299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248609c0f61d7c33ee544c975e17fcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f59842b31841064784c64a45a87fe6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81415791aaccc9aecf3b1c2edbeaece302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9049695c6762a7cc14b526cc679a54c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0deabc6a0d9549e99ac6cba0c76622304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bece8d10822584bc8ba9b9a86822e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b45f1d823efc94abd874a9587e7044306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5309c5f881828dd93ac0a33244752e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a00613584105bce5b8794b242222c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c499bd2150a4adab8f8f49eb529075b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a113e4906300349fb981bf66f4f0a79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4003d786d4c1d3f4643bb40714416311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a6ba52b07189169cd5b50ad4e16f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab21ec2abf4b72df06897ddb19dce7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f2444a99333388a25ec580d94523d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a56a4556d8f705e302b822dd7cd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771d3520bf5b97412bfd67bb786c56c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa13df31babb3296ac38533b5c7b70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efad842a07e35a4fc62fd0e2102a45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726708bdbc1b91016ddefd38a6797e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3e84c8b79b4c9fc93b0f539e9d627320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf54d2fbc66632ac97b8d40119f86a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fb234ce4592f66a1dc76547b9f344322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219fb0e99dc0e63f1e3272928f21906323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939514864e39d95f9dad44e8b5371491324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ddc1200894d7c2ea0becc513b565b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e5856fc95a0ed9729d25fcdd075a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df96fb418a8ddc8708fe8c9a9cb2f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496083e96e28c04188e2c2973e71c12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f293ae6b448a6791d7223e38c928ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cbfce764783f602706ea2c7d9ea53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207ea47a85e4436e02b055d2af5975331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1112011875383646ce46e75f9941a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2ce2e8523e4fd0a1762a1188c7da2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b736a0ad320c39c4fff011326ac7857334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ab3a5c412957b0b7022ce1c1f230335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3f880d0b0ce6af5cefbcac96cc380336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb4ebef76c8dc6fb7f591d043359f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77924380cd90f3d4b5eefef9d378bb17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22fe0a4f3b46bb85b80dbccc410cea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca1df30ca8a11daaee298c8e6b7ba2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba3e7c0e63614e8d0affa8f1c0516341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbec4bd979582984fd1a4a2ad1353e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5e9b5e22327c11540c1929a00244a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419270cdc089a20fa8a9048376e5b1ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0589b7f2d979deb193dfc3b0915020345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd252b8bc5939e18f165a13439db57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4268eb8f0396037e4babaa8296818347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f7e2934eec036f8e482b7c88eea9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11016f3ce00a94abf6298dbbeb4873349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877fb14e3c859153eb5a47bd037d65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ecf0d467e025d7496eeea6e42e588351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d6a323740bd0dcac67dfacfa65040352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d4878da041acb4b51c2c21a7fc673353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea279f3d4a102ef96fcb87574b83ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f6b18ebcb8d5afd5ef997adc43be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4feca0983b7446941487023461404356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ac86a4b22b4a349138cc1a5c50aa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d91ad71ec5b6d021042b5b79ca2fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f30814f1f397bc42271fc3576d00e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c66bf785259d23d1e63a93d002e69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a489f6b8931bf52a150de119a998361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca317c91dbf360afa6b04f120ce29c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975018c05ef1425c43ccc419108f6b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced86abfa37d7abe94782f8b926fcacc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44802093e30b945a32d541d8999e4826365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51294feed9e187b4d74be5f9ef33ffa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd80549e6e824df5b45ae79da1d8a14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288770be6ce0ad5b50313e092da223c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82463c8f73348f438496004d37e3aa8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f923ca24fb2b05d2a8bd54b2d25f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82887c2ede6a07f9356a4ccd3bfb32cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a5b5bb04c91675b58776e5d50fa73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a93d2ee48af3464d6da573dad1db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f499b0b30a4bc807fb47a88305091374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce0c9831cc0748058a35d35923cbce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a3065fcd67f9b6eb63c696de835b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7747a938398ec924740f98c82ee7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b402e6390f8e4628fd60739a03f51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f1c186295850b1778082008726f83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b77833b71c258e9e0cba11c91d2895380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f0c31f42a9c5f5dff3dd7fa04bdd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b048cdfce368eeafa78e374007bcb3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c9875c70bd76c370bc95f9b2bf2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084bc41feab26e15a37221e26ba238b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1ad1707961686aa1df60a96b8722385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bf12a7071fb18ce943cd5c0964d8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccfdaa70f45887a087707a6de7fd95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b832fd021c4480c598789ce744907f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c92c77b5779cb3b2713823e5aa6eae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2cf6baebff858a964a0629f002412390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dde62f26fbe57d6749a8fd12c5fe8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d56afaf166d321c2870c8651d09706392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf7594a51484fd2f0d8dc02a1fbfb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172faae30b03e707f99a62c3135ef2e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7d6865e432a1d99e69130910c5060395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1f7478042121dc6c1d03972b2de98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220ae4539d67cfe7b19e5dcb277d5ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dda1e3a7ca78f07bb8a0e522add8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b42d6bebb07f1bcef7bfb31d0f632399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3300e6bf91d379af8ad12b09e3e44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a58abbe1fd1f3cd806efe1ae24881401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcc4f990cc6e84ea0b6d95535abedf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d4038b0252c61612629f5581f5b82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055f882500a8a2298c16f29a2466db4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68cc981ed6ffd6e87a90ba87d2cfcc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a5de0bb4aa10d0869ef5741ecb242406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fc9878e95839ed9768a6cc07ba4b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d389558ecb7d817957e33030b222af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a513472b2ba3207e7ac967a3edbed0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f2a80fa56dd0f7d81418deaee741f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7221044f1d8274d8706aeac0160b3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187e03cee9690412749e2f74e6c89f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab7341b79bc53653435f0eb9a2f0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f9db5627472e981a9fabaf6a727fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae61730645e8ea56f8770b1acd5526415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d119346047ad9f478b552ef95062c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eabc65deaf3f52c3f8c7ae7d05d2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3785cd6ce9d76bcc0d58a31b5a4cba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840f0e3d8737b7e19f3a70f5432197f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f89b787d4b1009208570debc1887e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66036478b4df5af11428e42cfd87f37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9716783b63ee71496376e9f84d4617422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d271bbf80d59b7ac4cdb8e08e6a01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dcd3e1add11409ee5c7551df1e36b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba85136d7fc1b4e1ef00d84ef2e7c17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499952ae55e83b711bf8fcdd2a32560426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf03a069dccd7157b5e3d2aea93fc8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3953e3e7681bcec37c7d7d30258bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad4c9dc8b61ccad9b2cc13a46bd490429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8870d005edbf86583a7bcd68d753a52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c6d232b18ce3c71c3327d08a46c48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fed9800509b2726d327ede6fe540e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8a72fb2cdf5ea4039b6d6d75ef8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff307fad2c9556af69c1af76a5a7a8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96769c0a719463b92df4d06010ad4f6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962f385aa241d30cd977658ef2be613436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92cc41def1992a0d64fdf58130122c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601dc08a569390acfe6441c957a654438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d35833cdaf2131bd62d94436369f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33537fc96639521578f44341d2073770440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a5df3cd2947ebd2a8dc18d02258c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ae5baf53aa977072f3d2820286546442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a8b45b3d49b884d4504d8161e3ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13dd27cd44eedecb8f1461e8a960c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234d22be60613042293014babfd5669445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c80517da656bb5e04e7c61b63a180d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998901d42780ecbeebfc329a32817ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64fd0ec1cde946415c50f10f297a85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47914eeae36246355e719c7209cc72ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc140c5bbfdf06bebf116fc352caf6fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3503cbc9913f497a0e34ccfa4e9d91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602515ef7d2040b66b2ee448b69220a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898de1ec2ef1371ef4674c8d32a8db8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975a724f10ed871fa6c7453dff15db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b10c3b87cd425b3c674645167bd1cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f992c970ee4f802f8a9c6f2993d6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2c518fbf64d12a13d3af5d8d6cda5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15070c72285170ce81d80f35ae44f70f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bf0fe05f451f73404bbdd4768b5d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b471a39c42e53320c65a787f8bf89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53d659e886fb72df889140537e6a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c394e5e5bc16d518969132efa4f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb578678af8e9affb4461a3111b14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd20547d8ce115d41568aaec7ceec6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f242db41c097a6026b07fe41dd5f20c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f926a2de4f672197053dda0bc842e91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a555c5578c0235d5a8c38aec4d61e10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899653b0e38b306b27aa09388a59460468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6837494e138a586135eee9f80874f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81bb6b8d6eb71ef27348eb627286f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bbaafee2156af85569bb1a62881fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651221fc8a03e85a3ec430477e3ac44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c386776d21d6982ded16cf861fedc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bc6e24abdec2e81a7c9e10fee12b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062cb9d4c39722617df67418ad061be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c50794988d25cf1a9eb55f2a11b8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822d921d0e821fb2ef452252f489a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baa452c7df18499cccb4c6569ea687478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7952908b73f91c961b440eb8de78f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e66eb77d1977433d583a70d711f4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa022d735cc466b0f871f33c4e683b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e2028167dac9c70f6903b2f63792b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb6ced0e0029f07b5e63a9a765fb58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f40f85c58e8d794c370e83a4310cbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716fab2b3eb522df5ad53fdf67430d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac28a9b83025560056fd69509f8650486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac975f791aec2a01bc94ad68c4a4124487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2638842c9c25936f0a4fd9f96346418488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079f20f7099814de64e524760753f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641cce77585bf8b4b5497a7fe347362490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80defe40a42888bf7649bafc6f29688491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3763577b8c27aca086ca93ca51a50d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb907fd4cb78e5364ed3d64180ce09fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02e000714d476e67c2881a8200f2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7763d7effdc080840b2122b1353cf26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9abb8b022b3ead20ca5f060d5ac7bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284d8eec0b2a288a2360b7d23c1fc61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1fefecf5f0f0ab3e9c8eab9e6ea27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228209fc0c60232f215544f23f5bd1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e60cf0589666ebe76cf2bb5be721a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e94a74220275a65f0225f0069920501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370a376d5f8ff1f37a1632046917d24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d8cb8873f3a1083df934b906a131d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ffbb68494a41cd570b4309e94cb49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a432e43ef59cfb0f482bedfd6a0d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f5693e1de613e219d3d373b780e43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281146c856bcc542c0f8ff0ff02c3a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cf1af5e8bef373a9a40433e65fa1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed9daadc94050cbd1ddda600a81eb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3353a65bc9b5d6236344101153963510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71976bfb1f435c4d5ebce7bc9ea0e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8935487c22876402ae1779b95afca6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c91074eb25049dea1d8ce91e29c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85949e54863501b2da92fbd0aabb11b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5523f54878c10dfa36d3e4d9587d0c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba719f384bc970b524a731ffa70613516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adebebf56dc8266edc183d1c9d32fdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b76d82029d99c1c29ef0bf0df01a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8c15e41093f44cfc06e57a088f75f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004707664b89eb5b19ee32d46b00bd01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbffa76e39589f1e1368bb7fad108d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779657092a80b4be7c6a8354df60972522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a39e35137d78e63838424886f09b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c998e7b610c339749a43b9daf579b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126f1bbb3215c16694ed6b3f2437214525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf1c23f15ee058e13a66b6a808f5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f9afd15f6b63e52cddd8015a6303527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3073edc5ac22f7f98d649fb606e635528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638049ef27096726e3800b47d109df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c943dd5d283dc0d4bc00378835a7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197c2d8fb35a968ce18589b01a266d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c25e82e7cc7b7a5bcd54698b7a0f99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bf626263dec3d150148f03cce5c5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec52ef903cf469e89b04c16d20e63cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d046eb4fb04a7043f92bd1b4fc2fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a83ad8b225d2af23b00087e97d99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135b1ba935c2775ceded0e5052d3d23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96824c9ef312ca36da71da0c54b6085538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1fa5bc399ca18274b306e42cdb158539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edecd1f29940555b63e273ea7fd5357540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552333603d69fb68f3f5090543d0e3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea44c09f49a9e9bcb4bca45ebb0a731542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc10482292c01691e45e309e5d604aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417f66ae63fb06a778b78c973e42a71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c379a13ee1ec9461169341d7ed8c33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243f122a26f27cf73985c94bdcc574c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd337b7d24566bb6d67c421f42a002547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297dce07fac53da2887f31c99d528f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23a7e3c1bff85e368f78afdf3c5d97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967660365eaba9c0c8709097d8764614550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed12281bca65634ab3faaf5af31d69b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df650e45b2e03c11a0fa96078482ad0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a257cd4479a5b00db16cdca051833553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0affbe87e92bb924a44eda741102656554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c82e004865ca370482d9d53ec906555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6985cb43087e0caab6b9a8d85a02d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22dfd4382b806386a7b66528fe51c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5eade685893e65d557bfc1e88a2bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c497ab55f3e12c60ad0125b800bf63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe4e0780bd40b096a6cf56afe102d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3195b282741b099a8f63fe90fa4bf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670714aff8e137907fb0645b6699cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a409dec675d119fd788b1a1dd4c21f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533047b2d49e44182acbf810281472c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e512b1fd07a210a3c4fe8403641ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b56f27f8a0a62591e95cb1e06fb2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00920cfe6ba76ab65651e69ba4f56e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02b71b9d9ea2debb40fa8ec6454daf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2e32586a500dc3da2ac943088e110569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9210e685cad7a7bea5eb6b6cbb91441570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafdf3807e7da6ab051df6dd485ca2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6df108bf1adc7ba08872b331aa04f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b9e7badb8cf58a3be352380e46b68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20872c86758aaaf8dc0944e21e16df2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83905aae641baf1cdc79f31ecf3e3bb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690eb085df5eed3efb0e426b53e27c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cfccfbc82c8acd6150dc79a8d1719577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ebbd86accb5088f00966a94245079578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c727c7540f336af68df6b139a91cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e5f580c2cfbdac79dc83cce87ee5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650826cbc4ab347f691b2f0fbe63c9dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9732b65831bcd2a956659c8077debb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789976d40ea3ce177c985a8f60eb5a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21a58cd144521ee0398470e69eee31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e143fb2011c7c9aef5a07385707e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909df7c01471066310ac5bfa71b2dbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43c121407073cba3e6f576156aa180587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c148a69480412b8f08299d61404f2ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da81724fc733a15de3f55dac6a39b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf679377d87363ca76b6146b927b84a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea7bc7441f376348dc5ef7f1761d31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc7e208f972aebec058ed42e8c6eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f9a5347a446a7674fcc458d30ddd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e08dfd3fce52220f2e8f49bda85073594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a7892132ca139e0b0bb739c39ba37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe317aad370fce6f9fc2b641abfdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19658e702f3e66c73090380da0808ede597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46350e1ef1a6d4788a46d6ad0d5cc21a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78431b15766d2d93d2b439c1dc1ab7f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5902f8b143602d5b19e91f6c6d8f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d850ab56e5c56aade600aa9b33ce90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df9b51620bd85a88cbb92e1b1c2b9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e54396b0ece51fa5d0ea9b4d7c9022603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658658267e204b8b4e6856820cd9d18e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193660de20460585c2d59a799be950e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06f9b37e61e0b0d44cf3966db6008c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab096776b213a5764c0e17d4bbb2c028607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294446e0038c0fbaf2c70cefd9d7ce7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12da84eda17f505cfbc3350a36517a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd0d5afc63c64ca1e9b5ac6ade7b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc144cb58c12b126275c10af8bd267611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfeecee82bfaf7cbb64625c13c065b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83778a932de19e7bbadac44654ae44d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e8c35f186de815958cfff23605776614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720349a0c36fae86aad43b9e9e8ebcbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd67ddbbd54cc595a88e51f4946f0fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b1483fedc007c234398de42735ded617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec9261cd34a026ad95c85edee6c96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4707316e6d5338bf57a28af62de97f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d624bffa21c708959d6f2972c6eec80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252167a665dabde3332fdc32537b4c8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d379219c89fcc7685e8b21d7831917622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e71ad5247b463d29f17dc3c4e8da8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3448c31e876daf839ed0048cd312624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990cdc358669985a1e9c49037431399625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cdaf63f3a0e9b18e1c828e27e2fbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a784628b1190e00240291db994b1b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231de2dc372b8c521240fc5d652b507628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae5abaaf1961a2519689bcbab2bf8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf903147c5399f5ec85b7143ff48bcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05727c06c29c18c86f67bd8beb42ac01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1af6d381b147ecdc848b87f2eba901632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6027a7862746ebb1943de3a5580282d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e834fd56c8a59ca8a68ef9165317dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f155f720632464d39174f8b4e7f3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1181b06779b1400c97fc0b8c4f9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f49e90c10feb424f921e88b5e9d96a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1c999f40af3c784cbc82fca3c8072638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53fbc2b95ab863d8c731af7c767670639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e29fd1ce154890d6cf7268d9a9ab6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154706f2cb71f7fca38d85c9b7714a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8e9e58d2b0fd65c3ca84a3e2bc146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893bbb1ae97a312f0a8d13cfc006f36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027d575d2b208fee305ddb6efc1633d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12600e5f8d2e3f557778b31995de1d57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e3f3119da4e32ed459060fcc7fc80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a1789873c78bbf3364364356d3d89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf2521bb4936ceee2a9eb64a537f7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40769b4d686c7cc2ad332cdfde08c635649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1321fa25bcd47372c406281f5118ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80833cee7d38d16af9d680eecc8acb18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e343a9c0099a0966738a1ddfe438652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844b8bbf2de19209b280cb87df4e21d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c7f239737d7e1d7267be5a122ba0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade38cf6c2993689c5107eabe60bea20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521f950804072fc0d90142f499381b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6ec39ff81293746c69fdd5d2b912d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad726d5b41c58c3028a06d946fcabc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d857f02542d7cbe21daee0bb4a9b82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341474c0edba8b93966189ec66dce82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698908cd2e562d722428ffe34682401661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433404556a979a185453754b7dc3cbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b78528fbc81236f465abba1d8576d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795928cda4835d97836071f45a17873664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ace0d04aff527d0b7f7d0d40da0a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266fa5782fc46bc849851f34e5d5d24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092131e4918b90328292ab10d15e11e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047bb74f590e2a69ff8f397ff99ef0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c38facf88f3c15bbc23d1f342f159669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a95dfc488008878fa4c09497697f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1290d51838d7143d3df62469e772323671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cea133d610c2b6eaf79a6b6fdd912672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd51e36872487a51accbdc9b59ba1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1df5f796dc46685911e3f5f83b3e2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24ac875452309d47a4173d201bc36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3861e6686360f1798363f4f2fc7ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00aee4867e9f306ef9b4c36e17a2ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc97bde55ca33f289880f6b884552a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820ab17a2db9a1af51b288295f8304679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19a018f7aba2720eee511f3de48483680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7dced193584ce314d41df7bc54c4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72c2927151425341d36c3438cbd7f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a12bc00c734d979e72be574c8cc67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea04807270fc5ab8a39b3537680a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5b10164a0a9341a8fe27f9bc89aea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dc62f5241398ad9c8bdcfbb7a4520686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051b2f993c5b5bd9ae60135989c398c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e5fae5c072ccd4636157a81775952688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb047c12fb1ff6613a61f67059e21240689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb06362ce2d5344d67fef7e2712318e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb55e04e8d0d37211005f9d3f10f1a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb8dce971e5fff2ae0fd0681ce1fb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf5cda7637be29306769b1f5399a56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d369eb453a0777fb4896cdc0902a50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956cc98812cf2d8cf3861a1fd62e4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b383be0ad4d3c098c0a56df3f8a18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83473116a0cf62bf9c9eda986ad724697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1ab583ad0f546f09f07f0299c324698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e691a3e9bada88ec42167ae7b8ff55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9159496bb116b48092b7f4bd4e9df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558af830981d57a59120bf3cac40a41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e73c92a145d93d9851d4a005274f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57d8fd13d96b6610ad504a05a3cd69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a3bc28506a68fd063fd0ab956e327704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32382a2257f4d870b182c63e9f7c23e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ae7a85de8d51614aa8a154bd269ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a2a39383b418e5e6c6079228ed245707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f835b436898bb348787cebd020c5da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46acf8dab96d682c04eb23143b9958b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880741a6a2719f2f55ebdf52be12ceb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793230e9f0465270c4337c6787a7f552711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6802fe3221cee6e4fdbb3345382b8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55162872f08d5855c721f84453f3c14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86628a6b754a56d4763f1837dde63c6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31471c81d0b7b37a7624b085f215c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6be35948996edfd093be144b2c85a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f31931fbcff38a9aea053bc80d9717717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3b82e57b4b7e9c606a60e44a4799e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf9160fc2ea624426527dc81a23ea7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e2c188a1d53c47e2a54803b8862d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf413bb8d1cf489f21305cbb98ef488721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183c0b3c0cc66cf9e8bfd207049a53c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12178858c786329d560cb3b18bc4d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20930e94f1ad4574849589430632d89b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e6c88676eb2d713d6a1606ba666e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc17bd079b40fab67f33a99c18d778726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be714f3be2a35e7fcc6189baf72e7568727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8017015731e46d2f4b9497b46420d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bb3d4d9926f73ea5f510bdc4bb5e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4225dc1b6c7f2e725b0891266b0093730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ca471f3bd71169c055214628fb45e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79511058e15648ac3df5962252e634a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a1a2e087d8d827a90c86f4d4a62b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc045da0145b30073fe19dfb2f46a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225383c90236c02458331f0c391de514735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567353f0d36903b6b1ae2199f7486cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73a37355a823b5d1ad9d63f19d2892737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90247ee94231a3b49688e89e7087fb1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae380d7289e22804b470ebb850019739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe5d4b3e844adb9ea1d924d1ba75bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273566bc13d6d87be411587d1b550ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c295b48c2b6c5953136e7dfea2028742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15d5345c9c757473f4eb85a9135da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b487292bbaf5e9404ed8223fd388744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9869e0fab440f78e99fb68fdec4fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0178970a17211c39f59fd28688915d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f9bd719f20cd11b44f1170461654747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc6b16c0ee162776b8a446fd05506748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131585e4f2ef7066f0e2f858a2298330749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e95b9097f799f8241775517653087750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b3dbc534a55d1382a5eeac56a2cd3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276954e91ad3f5a26f6dbb4b235ca3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529de7c9470eb0d655f9edac86f91b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751ab1815b7bbb8241557ff9650a89e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2317653db376e36c053729ea04d7eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b900d4c3145c313b7b0860c176fd7d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd5bfd9ae6d3bcf9ee6dd45330058757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd3aad193a73f8ef2448f73896461d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1abee9b26acdb6f3c12df260e7f12759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>