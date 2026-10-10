--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fef956a7a7a7dc80356816110e94af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817d75fe112ae8d141de4dab6c50b572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b45268d1e897f2cf3fee24fa9aba23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636db95d5c890daafffcc9a6fcbcce44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f183e03e67991c4349cf054aa2ab2ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1c316dd7ee69419705e27243266096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6194af252e973d707ee9cadcde3ae07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6318c9383bb9d4f3e487a33f754488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df561b9de6b7fc81f64356b49c1d18e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15413fde40f2e6c6d7c7c9289a4ed59510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4c8826931831c4fca88f1f51893c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f100c011bfd618ad1de0174b1e459312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc4105d4dce00c677922fb37919f1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2de9019548dd40e00486cee0834b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13e8b09eccd83b0deb9c9515f12a6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ff12c81202db08deae204d51ec7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8d8693894f5854106f55462a6f4a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a3c4a305090731070e9f7afdf6f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8faf04ef5230ca05c9f338674c0ecb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdd3c1e005a99b08dcf5eb7ab6815820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319285559eed8357c0b0e599e1df53d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5ac9f05432378e7d465c9385cb2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e1e3dfa09005668aabd7087f0157123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e23cbe456d2581b0affe13ff5a3b6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8a7c142df040532687a604e167a6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63f2585a8da94279d4e24a53182bb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d36b7ce9312431dc8629ec8ab2747a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d80cb899023e177165c72c8500b1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc212c4f70990790068cfbcd1db4a3b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e66835caf273583e04dbd711a2c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e7d3362f283bedc741e1ebf5bfb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae34138fc5a989127bec29e453a699232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f63070d36e43a3f0949b994bd8f4de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3e350c20fcd884777a8351239f88034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93201c52230f59aadf18209c2f313d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf06033ecae814cbb22bf756f1e7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4c086c2cb1f1c89216a6d530ab78137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e935ffbc7d32ec3b3565b262d95d0e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206e08ef17a591fa02b9d185a25b96839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32fe356839e57791830d2ae29c590540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebab0c428b79dbcf38eee06b882b3aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b1ed3817166b93a0a4cde27f0b77442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c0788b07c4e78b0caa5de75ee923d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46654af33feeb484b14afab5923b805544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f095ff7e4fbd95a50c4c22c1273f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de008295ec542b556953c1bba4cf6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce247846093f3414f685a71fa524d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a3cd69c79fdc710d8775a5bb055e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177daf8f8ffb7bbd4aabe9ff918d5eeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e3604f7403608fac6ebed0d3e216c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc3e6a9098a446a4dc0de2e94f52a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad8e651994a781cdf9e0c9e4d6ffbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a32e68987c14d4ab379eea4af23653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd13a37c61fb506eebb00e8aead44b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb579e9025f1429fbdb21311fa0ad6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d52c7286bad326301c8d4b86d633456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978702d560d4d910f73293057c48eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884df3d411b12348db0206e539ebedf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab740e46116117323ce19542bad986659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aea69fa06b92a266c7578a845c42b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838acfcf42840961d40ee6bf25794cf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce0363f73b399c7d9356eb44010b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041063f8506fae086d78e8777615dd5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732d598b14916db9a03bf1cd810835364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d8dffe3e9313b633caf69c719b4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3acf1b88d700e225a9ccfe6d64e2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f443e43693c03815e2493a0298d7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a66e873ea29e01da2df9c65416ee868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af809b10a89fd4f894cdc1bd8fb4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281293bc72ec311ea72d618b3be2f2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cd323e289d3263545cc6dafccc70871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a7d6f58284b0a8e66ab6e25be01d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95f3c7b822a43d90cdb0268a8e645e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc93f727659ebc692cc48ee7a5144fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f3d4157e58a62143ba6b84d65b56a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f6038c5961c00dcdb08e9215f6fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764922ed4e1bc60b584057a709cad5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c923e2672a6135fe5926a9f1bdcea2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50291a0d625891446a6469e396d4d76979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca45f106a84b1d0fd8b479d993e73980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebed432f5cb94df8b5fb74045e918fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04662576691503cef6fdca92e3dd0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc139bacf6b1c1721b85e7328855dec283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f20d4425477e6b5989ec31773e42e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee78698b61ea11b509b2e08c31d5a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c6ac1e550cc5fa98df8894b5a747386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c5e6c0b5f32bbdb5227dc49bf51fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b097852d059a1fa912421296ab53088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f0b445c1b7e5fda191f5c94d459fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0846052f6fd86b312708e2bf50448690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7c73a4a9193244fd6aa149069263391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43831e67bb598f62246a8f20138c52c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9345fcd0ef5bb67687caee23b5a21dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fea2c886d98bd2b3308055fc9643f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629e4e5d93cc56559f109463be570f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e33dd12927ddeff7abd4798c13b5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc131c14a784ef6002b95fb1fdb7f4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabab2d675044aa43f95afa9175b7ba598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e2df727765c243b9b537aab364d8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b322f8e263e859b27ba1e6ce34589c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8883fdc9e507de4ea8c4ade57d00e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fd1a84583065ee09ab368a84a82ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf326b242641056baccfc9c760082a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cb4fb798d80f3fbd8960b96552086104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68f85218ae904930d3d44f8f8c1a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305665c044d472d7bd4cb1aee0aa20e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387737fdc361da47e1a1b8f024a036107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0631264432ca3aa1cd65ee4a75b36b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeba408dd37642763a31e3e32b4b8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434a9966abc650d4d29caf8e749bbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e191e2cd0bb5ad329a6b805412e4e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22658223d42bf6380fce2617442f9ff5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe2e457908826d63c0a9e2aa486fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13307c9032e7028cd7c432c285dca33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b7c088b8f3022f65a74aa2b1aa027115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5ad74ac1f1b1f2dfdcf16e4199316116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368d780a4d084eebfe31fa51d2e9d77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d18a4257aea7af67158e6ffc30efc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613e4109448d542c00871208fb9c3d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38eb28e4523ee1c93378354cedaa12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd850449f5da9f1f184ab647f3eeebe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f9575acf2ba74d1b25e6cb1bd1632122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c27aefc4c625fa84fd9d0dd3bfab5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842d31b1356f47078f282d42fd59cf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb16030a2beccb356710ce685bce891125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5a410addcdf3bcd763ef6c10edbee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d101a43641cc1dde12dd9d5a8a9a950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f8a81f6cad1d71e5ece04936ee24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1fd49cfe4ea7742a91919183b3d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae41fb4adf8814b003bd771c804b987130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b13df9ccc85f82d016b12fe6d947c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a96b21d332e2ddcb8eee2234a0f5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ccd0fcb3b30f9d9a09c1c91541168133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885749d6c3666a4899b244c5d49009f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e193d847a112c0204f75feed6c140e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915489de5fa9f910beaab2f58f7326136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7448028ca9d465c58ae5052bc3734137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b19596fe489664afd644b5c0567a6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663c9e66ddea4b27efa9b1b628da0f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44485bf85050e4d9a462af69456f407140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a5cd1e1f69bff5e687d715498bb7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede8849a9bf9616c1d2839450c821bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3814fa7d0335542b47d146e3164a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b8230a8a286e0986a42ec9d0c106144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df55ea6a1014c7ef1833e1f6107051145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840c542c6c9d40eac15d3cabf4caa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056bc7a7969124ad92d2ccb5b8c5a78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c9ee8027ec2341a49db32b84301f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4011644a51caf77ae9aa14313df2f39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ce75139814a732a32f5eaedb5b019150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd27231ca1bf585d45d55bcf4715869151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6005a9efa0490ed3e79ccb1dc1d16d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e4f97edceb0cff4da9c3332b305f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63943e6e8b98f8f4f394c8e8424b2e8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6caed0dc2998448e98c46cd792d989155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9b03df7d9ee11a5739691e035678e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37750e83ab1c737906c84bb3cc0e0705157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf30cb678ca33afca3340b707bed8c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57886fd754b3c326d154dbf98625d85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438a6428dff76bf75f0bab2ec86bf3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad31bf2dbfbabd19c41e09a46c03b10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257000e8a643c6f2124cdd8f21b9ba2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cbc35ffd99e48642ceef5ae71b641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3caee12900f6498fe26ab999331e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b23fae33592fe64c0193c46fae02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a50379ce973cdc6b36a3d4dd311a74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082008bb9e1b493695b4ddd8c6be8583167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684f14b54690cac8fda8477b8c4598168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f600812a58694304e69188bb3d80fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca952fe8291600e3d8ae1d44d307c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443b80f279beb74f9c5b16b366d2c68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250fb0dd4b70d309a6df2150f79a7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746312291a073e75ad91beb23b785f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb079898558132b3db2e9c17a79a812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801cd1d2d5c2dc04dace999a495a2f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133fd0ebe6d5f14d6aff1fa5b82d36e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae812f150d0b56e6b2b19c976bffce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4664709538607cb77ae8f36e58831c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f193975441773c684c26ae3ac0b6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64152d763756ff82a408239ee23998c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c37aadfd34b03db91d6c821022b54c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb18aa9444f5a74dcf82733858aed52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007e69b3304388321ca7e5ab774da60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738176325988b13fa3fb3363134bdb75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87090dc05989ecbde038c30aaa12e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920dc45d8b8e2c14dd3ee1593b6c240186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3827adfa86a958776a3232d415dd1b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2f423d2ff47e4622819e997a75fdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01b21c1eac288d9650ce9c843a62d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d303af550dd1a928bec28fd0cd3e610190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9748a71ce391e45e3e01bdb891c3ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381307a205a589df2b26997f6cf42209192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e44c59805e85fe8ae6ac5a6bcc9e9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef88fe3dffbcfe8a6b1b678d12b60a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e919a2ba067164a6a95a638924a4c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d5655f8ebc306e3aed108a5ffc1fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc32f1f42ab3fa2b3eb12c1eba581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bbfd48c36ff54ccc7021c382b65e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6169b8c64f7ead6761d938217302a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255becf41e44f8505535545fc7426a2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ff96f8bad673c2a1cd32c11073836201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f129b1fa8cd67c078a3fd4a79f1dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b9fc6a152636f5aa2afcdaeae519203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577598ee03f2af7f7907f3c88ed525b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e242d7e8e46a1fe8b354f33a9e998205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4eb3e4790aac345df1b6769bfa167206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7970a08e48c723f8d1e23b8e8ea22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d213bed95bc139d3f9e9f7fe5b94c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc003f673c37016d118fdb70fb0fab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291492191d1da558720fa15c8c07226e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe4fb181b368103c120e5f83b6d97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490ee125bcd06ef913ef6e67273cc11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3130a51b51ac8581e923d7a24e6ac1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9299ed9202d51b1ead5caff016b73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8794388ca464db4f8da858255bef704215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3db9d9f7571205f00b0b4ad534adbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0583fc0f9fa4dc0f28d9cebc6440a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54165875054a09131c68fd7883e6a112218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b944a93602d6888e620782fa12b68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac4c2660b98039243cfe433f6ac55c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b5b239e78e5389d4dbec69d3dcfb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c061005cff0be702c2b9cab0831aa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1b17330585099676156ca331c3cbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d0af5d06b470cf54ce2c7309eeaf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57f62cb3a13ea68bc95dcf18c52039225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269291fb2640b08d4dfc9b8c802b0689226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3ba97c23835013f58fe8046bf5703227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f48aedca1e22a996d57c474da7bc9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150f398e6066079b19e06fcfdc02836229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45d37d5a7898b37675c0b2f3bc4cb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1fd6917226a1e6a8da2d5ede47334231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74679195f6cddf1c7aec246ffc002893232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ee55b547f5c28e986da27c585d3d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6763420d72bab5e7244e3598ac3b4c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c09646c95c5424c028c6ad72f98370235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2d5e9abfbdc76addfae54c7ee9fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf6d9fefac8d202ed2b830af1ef309237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf8f659f5ae5586c7f8e33790a32a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41072283ce605872e8f7c037bce93846239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fba1ea06e61757ee0d27707b775ccc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c1493154d642f99eb6ad2bbda71e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc89e31549fca51de64c8f7a53287242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24995b39f2eea60dc24deb2c8d8439d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4766f5eed20ff146acdaf5680b955244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b96d9ddec8a35df0d97ba756d3e4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d702e0e7310773b49ae3cfb68c747246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f45a256d0f179467790c634bfe34e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e2fa13eb73d7057037e73d2c59e40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2965419022532de4af9b203256467249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218860ada88d6af263e7872271b46b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d166f8b3efc05dd6e09896660056c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226316ebd6b9a4e6960850df2f5cb84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4604d409d08886535169783b5e917253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb24e68055cdc660ead3b848185ee0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea681ea6034c44c4ca0494adf6c440e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4988a6d57136d1cc405a603adaf6c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa428805635864b86055e84328d78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cdbcc6099977d88885df9ec4cd626258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732835977a702dccb75e986f8daf73e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e26f3ef75bf86606834cc7ee7cbf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8546b34322572a17a061a4dfbb0e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658a03f0df408f3bf7c45f849342da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f7e5f763df32ab9a610dd72f0232c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56459371fb25366caa88b4a01e2e6ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d10d2abca9db49d3daffdb1412ba7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db966dad6a1ecedac36e27ad6cf96866266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dd0e2558d684fa834777f28d6a879267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12d0b45563a140ba83cd98104b0b78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69521a49fa8806ebcfd8c6503377b46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e534faac8a477471e7ac5959f75b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c11b665d33da1f7f4b0d95f1624c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd316ab89fa63d0fcbff30db1a5c906272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccb50d38e2082129f7ff21af3d8bbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b01d393940e9b3269b57b630bc88b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91a0e5b2bb3e9b4e58bf03d7d4b84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6bf76a3b0d7920bdc8cdd3a1a6a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a518c51b8c60a438e563f8ece5287c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902e116479e873ae6b846c9da7bde7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d8a4297b1a6906a4f3c204c7815ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c7be38e796ca568be7041d12c8d34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f075bdfe606e04a0d42bdb52c54b288281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0071403419b508fb7a5b9955e7951282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dece530c230bfdffbcd7a568be59c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59dae1b33e1a5f45986a7b7197f9e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d1d27520669bec521edff2cbbc59e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c88f121a8f42166b25f27db4709d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab474013f2dd3c4b3e0afc9163cb6413287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b308198b5efb290e85b81b7ddabc961288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ac3344a37be8a0c5e9b5ce728b09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b2406cbcb7dbf50ba068c667fa449290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6800532e76fcc44f60f8f6ad27151291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c5046dcd8eb134697f1b3ca2b58c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42417cf15ace044ed7d86b6af1330f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9a4a21f891679949368db9d376f59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c86b09854faa0bf730dbbaaa121c2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cd6c380a6b5b3e9a5d3921b6e3fc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7cb10d578c4e1717e91277075fe53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9deb29d2698b86b4a0dcd49b5f1ec0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f3bf9e9dcfd72aea7448681d5f6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8f811f0ce5992f6321689a099e8da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3eb99ec33f8e4b02614b57cc8c74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd07a6ca0096ae4bcfec4051f443006302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa71cd44ed1564376f780aec940c923303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02836fb6ac32405359207de2ff0a278304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb52f64ee8a6e02c34f581389295c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d3a7eb056aa8a1814334183878c9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df66e56554fe2a93132968cee28e860307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc733b6fe221b9a2374dd0fe9a1c23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff72144dc37c18970755b1a2ef265f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53898bf23ca0c7ba7613c6dae7cc57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59813de65b8aa48099a577b6cb47447d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4126274f357217a5b7b29a5778103312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8063af88594e928fad9e9ed08e38bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080390e25af673cd434861e1770fafcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb23095d37987dd6ef7631081183dab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d88753fd01c356734856d847ed4bca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f768a51bc7fcb8140a2e47d0a136317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635230c1c0b0783e33d9836f59732e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c52f6cbf9e442fc6abed720e997344319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bec30efee47c699dc97561cd763ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2d93d3b9d7d6dde4c8fb87d3d5229321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f3f04b90fa8d7dd0a3147252330a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4e46c4da78e6c0df2cb78089346dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a63eabf0cffe149b5ed803ae38bf9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da558b7bd0362e0022828787c38f8e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b58a86c5bc45ade99bb7f130f0dfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799694539a9379069ee0e7ca624a6f13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094327c41bc63dd43946de492184302c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822c2961da956ea091a56a16ba10620329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23da35110af3c7487b472c473008b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7550fe58a911bea660d5ff18286713331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b930bbbefccee06c5de281d18134332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7fda59f3b856e373adf758149ba9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24a0549446423fd4968668b53d4d90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a275d69fbd130c65c423c844f54487335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f306964968f45f32a9ab3369e5e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae4e8157da5845cdf953e3ff657d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cafc4b387f7e0103f42067a0e9e6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93618d0802f709d094f0782828f6b337339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc98eef1893a95caee53c14a1c9cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459284b30420e36ecde0ced440bc136341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7933a52d0b93f3a413be1d65af89cf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc5081eb617c4c2a26643b7f3733f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b251716d0513312677349dcd7d9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b07fa53cd57bd74cd5a101acbb88e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103e1856b622c6f3babce3d70230e17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76847b920766b06b4cd95a6c1403fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e00f1ad9de13e2d4e9fcc8cdf094d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028de53d58abed85bd5290c3657b49b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c702f196d33f53afc8bd35bdf00a01b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f8ecca63d668a21d7eed01a8ed951351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24cbcd3f3c41a903be6306fa3a3838352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5b81929039d7b8ce7d2237ef66849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695ddbe05ca9b5440dd7111366c71be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6e9ba66be396c16d1886c1adbd4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe149ae13bc3950ce7edb0df06f77e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9446e79a2b501d48909d2b595ef6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72179712de699ae4366ff8684132d1a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269aac694f4236e87cccea21959bf6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafbc22186638616749bc108bad48d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421a26abec9ea9b6868b50cb18b108361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a7767e273500d5eb227be1f3690b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d8593daef6d075fe6dfeb0f27358b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9303a0b1607083f1382617b705f3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db0c1eeba52cac4c00c56e02207601365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e578c91e0de980701de509ad50acfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e32a92c2a2fc39fd8bfa4a4e493c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071dcc39fe2ccad509bf790d1448ed4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2105a8e325d91a7f2b641e6d39756369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cd6663a223a9f4dacb6e0e17bea18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb7c3f6d30581147067174acc7bead371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228b27d692a2be16fe7809e5377f3e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861322cd49a5d176e47941ba59958a1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5891bb1b95757abf4ea4776f71e8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc1269db30bbad71c7539b3dae773375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757ef34b5fcd9a765e5bcfec017bebe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6c5e96cc9cbb485a112b23d58d7d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56132d1f646945707a48da522faf4aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef71df478e9376ca6be755aa7c785379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c49935dfe52a47e2863d29f177d15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cb3ba6c3d1a28a5599842fc4cd267381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c938b37696f192b27dea7c4664ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d46ad6d0a4fc1a779583c6bfaa311383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403ae1879366df5c3d0b37732b16aee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef9341c4f1becf3b2e16eb2bf428a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae8ab70791cfa7d890faf2f400c03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca80ba44baa338bd197c76b6a51a6b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73280c7b91ea2aeafac1167216775bd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e713e161e0f6c0b05f6736c7ffe438a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1119052f64738a98663c1a24146771390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8543547a1ae790b772e9d5b31b576391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d28b7edfbff6524af1e04725ea555f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b0f1d05d1d6db4ffefe5203ee8d49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03cd6d564eb19b7d6d89948485bb61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892baf04c128d305184bad0f7cbd0ef5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659278bc89e43db9b79cfa45e26e321396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80007ba29f62ddaf8e5ed7007a50ae22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963288199036b64b7dc2077e0dcfd87c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21434599a2ab9b27d191c5a55dc8b2f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135ff861ea905fa599acd2b7492d28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eef6916efb9631fdb2bceb9d645d79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae89119be0dcffd1e08e2faebe4af6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9f80bf8a75bde2b413e2984afdc65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350badcefcacb9840d59729fcc3abed0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9c5909c617592714117a4568836c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807ea751354687bdb1d02b9327e253b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec980fdd95b40d50d5a1cab784107c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39ab2e8f26ef125c0556044d5c0f2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af6f9ab03392604677137980bd2785409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d54350c974fb885014e340d64ae8ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b4db04fb6336ea9c467f187d7e582411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730ab2419adb487d1fdbb80a04c8ed1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cbddde506e73bcc80b71d1cf525f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc5182e9ea3a65474e727bdb1b72d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20769c4358cebb3ed409801f9c1238cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eb04047a2db74ddf73d54933bada6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a546c064343fa4c1d357d589ebe9fb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae82a4cb139515634ed6de6c3e389f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c42ac19559ea0a15a89872e125b62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc22b621245399c126cc2b4471aab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48ab17ae12461105e2c3783d511b51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5214243fe4dd6435a060de1dd65a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958c09ac119f2911660c6d4adef445a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4f53bd4ebb3646144f495d96a1fc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed63a0bffd648a9589487534fc9b89e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814346b6715c36eda6eb526c624ac14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b2812daf2eaef9a72b73094b3567427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87321e73cdbb58b898847dddb0db9c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ac4e4abd7a26d0b015c167e79708d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77358d1dcedb17fc63bbfefa9fe88e0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f36ece4fb6d32442c98c335546069431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50514e0b2a7d32d4528b440191edc835432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef3d068333c4882fde9433aa7a3e3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c085dc220170b8fc16e8cf29d32e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7c93e11b40fc8b128c12d87781a46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f017c799fab5cb116ca203bc1433436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87f5b1812c5e85073ea83ba605dcda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77a9248c946d0d823b046e98f027a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988828c55546b85100be0d0d14627696439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4d1a845aa63c1f17fd7957bd9b2a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6de8db33a398b23a59fce9a995bec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f2b84ec3c8b2c1f0765c4010c4183442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3907ca0862bb86993e834f1b9a96f59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf507da8087ff146fb3ac7eb00435444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06bb809866a17133c1be3d5be48fd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff67233eca833c99ebcf921e75a3312446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ff996886559f278347e133f0c1847447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caa3918f4b9ee05308bfe718a5b661448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b99fe354467e404ada45e05e0e832449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfbfa6e2fbe97ae48b0936a00af4a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69392dfe879eb6b9c7d5c0f03672a8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d300bb38b6fd506f74c98841a177954452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c90ce8a34f32577470bdfaeda332453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f3d4b6047d1b8c140af96d6c33239454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae88810542ccb8bc0245123fdc416455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072798993e5ce95610c92f79de9cf37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee1d976e46140dc968f5eb684e3b47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c9f646efbd00de403e4f4e239682458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09588ceb9aa27f4f0786101a9966a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c19f7f60827ba6f689e8cedecf0934460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13348e32c4a892c1eae97a9f081b5abd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6531161cdc4ca041e8918076effa9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20d086163ee460bfc54b2fc3bdcd47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a469ce138323086142ca098330f0229464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a171ebc0cf20818a3d6eedd2a4ba9d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94452f18ecdfa554403fd6dfef10cac8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56d8e9d665b54369361ebcc5d6055e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac111f3dd6df3568511c3aa15ee34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc20ddc01b065ecfcc9e00a933a7c84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e73b1d3bbdbd9ec05c1f38b7262f3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b3522648a3ba8915eded289d78981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10f19e59a85b8b5caf5dd9135471e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c7955447017f54e945064cf2e2c3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc2c78a216b658514ab9274ba79ee3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff8d83845fd8a2ccec62b5d7825b4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c40deca9bc35276d1ce1afb6ffe4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcedf3e0ffed22882eca7452b5a9ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd700ac222504cd8fc014635c05368478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebefa095e0bc5de7b6e37456b46e213479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d41ba3b457ea768d7be0284f6f4eb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d9a43eed12f174caf3506d403d7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965120884b1a4479651ec26c9e2b47f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6379586af4e9709c11f6ac1d20cdb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d721e16a01e93cd3e7bf4396a9574bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b475d599e188da8e0d6b76a37431872485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a91305bc99a5a31a51a18e172e6c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153a00e846847a7ead037bb62aa97e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d78417909c7609b13312500da571a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370924bc66595c39b2996e4273e37048489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8d087d81f9317d0bf6ae49c7481b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74013cc9e4e1c9999cfb007a717bd09e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b2129d3025386aed6944387a455a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7592238d0945150afb610bf62210e68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcedf9a62c729c71834de83ff60b3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed1c6909211c7fbd48bce77b527fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61fd7853489a313a082fd6566a0472496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6745e91d218f3bb1b7e8f55e4b6422e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe62cfd6794838ea3e64a43a6050e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038824ba2f6de6727a5bf8aae5021870499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a5122d015f99c1c2949d4eff208f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f639cbd071fe32c59d081d5b7f5ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb69a36412c60dd0f9c7666b047e2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db678f39b3cdb0027c224c6efcbd1f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802acb12887ee38dc928bfe4bab564a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e17dc2f4328e631a151cb0c6f5aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302567647f3463c4f881d4270171039506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40702b337e10f167a256ea79e2f55d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500e7e0c914efde184e27b8a24caddd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5119dea73633839e2c6dcd3e6e73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c885cc24a47b1d3c32b1bce52c37bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae86a0ebf2eae27759f6b638eec664511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e9092504d69111578182fd29d420512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee77b3c1f79ea14297cfb146cee889513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94a0db426c5c77d8cd1b721d051d74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26b55612dedc938a13da18a1de915515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d1db2971b8ada29201d22e66ee405516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e522d034f8efb1233c1e1d37df4aa7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699e9900f57e3688a83b8e35574673e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c595db91a33ca2412dada18d6217170519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49263ced876af90b99967d334df6413520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe87db9ccd72a06fdc8ccf96df48106521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd92ea73e5ed5afdfa02a2458bd35e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4458b136cb39c989be96d00ebca1943523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157cac4d80780991ca131e92927ea18524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ecc82bc0e77dbc24ff2552b8d6065525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370931ab20b307da30f08746cf332f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7728a0e7fac26744bee2eba58f8d6db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344cc2aeac018af14dd454657b83c5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671d0d591571c6be52e0afcb631d1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada0fc6034c2d2d598cd3956b0fbf7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f685580e35d3293df247cc8d5785b05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d37ebce44ba71abdc33615274d68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a91bee39732518b0e02b85a4da2879533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f5454e1e5ec21c74e7b578c14bd06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339826d9c1c92bdab9157147b21a1553535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d650b4677bd398f5b51ce43ab39147536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96924b6e55b4a3a16d05d5f216766594537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211bdbe8dacb41c9e926ada75159515538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f26f2505ab7ba2b3823b055d91864539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e95a778261881e48a0f35bccc6190540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63d8940f494ad9f9ab4ef94b5b432e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a41830187e82601330b07caaf8ca1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a42d468de100af41ac09da250499a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966eed6235d29eff7ccddae025691db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e31b46539d1df10dc11320b630bb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f127dec2458db04c9df94f5ecc61d3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9363423343836d62729ce32d4b03b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942917c26d292be67cb8a1d6277a56fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf87935b61708f7a7a180b09eb674a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936360930a5ec7cf7bfead23c3c9c5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4661602afee0e05743e87ebe534d6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2be6948314e8e3524b73c5fc0131d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de625d9e806057ec211e9d56715e1b61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d50810eb9cb749f8cb4c7263534b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de708cb2402b4370993763e4e205a539555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95ce05b547b4addd455336a74dba65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd9460e99ad968491f46dd53efc76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ece32dc1c929337b82e931b404491558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28642930eca2298b3f37a9d76b480b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e8136bed36b581401766bd1766660560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b21d7a6d54071f9c72f05c42b2256561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c6755f95f049cfb263cbefbd0a379562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283a6dd027fd7e356c7a65cd0e648e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464409836767f81429a775b3c6709af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0458adfebd0b97f1ed6b409008d21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567ab4fb902f73b3cfc901d7ff91e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e375d77f4ae9462766d608191b7d19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b2c514b21c6f83359bd8de8e844ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f5cf72c9fbca7416bdd5cacfe0dda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e5b83472cc96ae33389aa51fb89e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b62f86b444976a5772e01569323d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9db163ec1e15377dba6f9e7fd7700572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c922bb39d72b7352b7e13ed8591e6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fd9a420eede55ef36b6a24b84c83f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63e0337adf82990754385637817f35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a359cd3ab02f26cf5d179156846c1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578b2a710087949b8c7c346da82cf6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12956ad29ea8842cd65528e007333b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e848141357ff626074754be622f06f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cbfe3c2a98d582ef8947959ccf826580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dad9d4b985e47e2897bc520491c1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a19dffff74485a7c044752499abdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7ddd253cf1f43f357cda423dfaacf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2491ba3eaee98ea242003f6cbe67da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cecb0f7b81f459b51162a7fb20630585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af0919cfd2af6444b69128b3628b88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587469a75ed53681969c8e50895ffd45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad3d742a44d8067082c664f73737f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb82a4b4260f188f7414f309a91f81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380286c73952ec7115ba6150270305c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d4a4b00171cb85692cf00cae85dec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758c79d6af03083fd096602f2edd53b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86456c6d9ed8a1237d5f6243fd3fa7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b91b35431bfb17d6f5390efe57ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4b69d5db06da30de44c1ea7e9c3e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8fe807aeb47a36e3f5741dce4e86f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f776d05c2081402cb5fb04276d4c52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50942bf9f2fa7c7aa5cf530f6fad840598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb6045f3052e44cef0018b153d2bb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e15bcba3e65396d189f490cc81b29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8cb54486740767cfb8ba78c3754f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a706697e36d97cb892b40febed30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ec345887783fa2354922b2eb3cff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69899f3c0e575f5426afa7fa287518c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f4f6b5f5c1e4c33adade99557d324605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67282b4ef1b933e7154e905b4a42a990606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b0a9d63e79efbc56159316c354e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d2ecd8493b058eaa460b422fb11af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d3c7c5921bf7b67ee6ae10866202c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f09f10d729a80ad37712b5fa566cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117999934c4c093b3a31f51d52a7b76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29ce34b44e3aa1be1b42fa1c5ae55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816499dfa0c3dfc69788585f020bfab4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86f4240bddbe38c20bf89bdf5d4347614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9890c901c13ae55b1c1e82d9b579772615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47a99b18d0ed6b17b352d903131ab2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632296e6cd9061021229b91960440460617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deecd1b802627ad1469c88b6ca6fd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc7ba7b87128562781f1594ae5d67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01be4fd86c79116229f98dd16e7602620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a4a4b0090e721b802f5bc6e6e699621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b54c25eaaa229184a5249a0719fbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40749446042a097fae261ab62924ab59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a39d936a04d5a0e7f19203953c5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23965a8f9579e977b565d5472d83ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb378a9abfe21577e63fd4dee15df7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbeae95868ef289bc57ea92323ec70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0f3ba47799e3e6cd604163a24c01c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05c96a236d4589893d8a999abdfa7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eddc664aac583cc0e4c7ab7b24807630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94185eb7e4133a83c8ac3fe1b46a24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d28e4a1d346ad058696fcad4f4e4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7fd04056a35fc6375ceed95f80bb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10637aa89fe981cf666ff6557ad11926634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e68a3cf278cee407c001a1a45da9f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1487456159dab4d3c13a72670b6ee86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fa453b844b914dee89e01bd3d1edb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e044a0584d281f69da9c4b248916ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd50b9e35f9f631967171ced129676639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9755816a1a06b618053ec916a292ad8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d126ee3220903d1686d09736b36bee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579392e28831245ece00de673210403642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fc57f2b1c79fa7b097fafdbe8cc00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c7bd639de78ceb8250eb9489e662644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43f6360cfa897bc308694efdff2e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db61ea380b204e768d8d32efc2dbb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a85eeebda9869b09abdc7694a8d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178af9d318d7664b40ee09beff37325648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389524ea6b83b533607e72c4736872b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f0e7e3753ecc59066cfdfc2b0172a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2b245b3700afeb17ce1e29a587f4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dfd40eb1d9bf29c6d374c49e23c62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1dd0b3b0e47a071c8ced95f33fba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df55eb32630fb878b198505fe92ba5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f61bedb854b91ae1e0e14bb50a5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187c80fb212461fa2c5d1337155979e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e30af7fa14d9e19e02e6004c5d5453657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ef34fdb7ab069e80f44d0791159cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab6dd7e68bd668f6ce6712925d5588659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba65f7429985d23b059afdd8269677660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d954cea7241c698f7c32cbdbef0aa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16258a113d3c354c7ac98021d467a001662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275ed0943c7266fcd2dadf3f4863698663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eff96af6fdca916a0750aca12873d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f77f3c6422da68b3ed48ff2d76a46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f9c23307aaf8218a22880fdb77252666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a0370cd8f108421edccf692ee0d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96947dd83e5433840f38fd5fed26f15d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602cf9a4a23fbed568a264ce6fea35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e1cc2621d152734d5a263198d51e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db44ba3e72a5a2fc7952642dc044d5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6753ee02b5c0ff4c9993fa9f9be7203672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9bfd7d67e9204e6e65e91d725da5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f99f3d20f08f0fc7b81f03be56a1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc815aa14f5e6858120379f2427a0d1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0df4091d952a68eff555f4fcd813e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e739896d1d9754efb8f6d4cddde18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce76430db9588b77b156fd400dea95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c4ed139f6f3b5ffefbce5f29be741679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b52c2e6761a6d37ba57ceff3fb5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61efe1d88105c2d1c030183a7f1179681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63257a5031bba3e94f1507057252c0d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84670895a1b1237116294cc5035c5d7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa432f9c35017322f81ccacae294461c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec826a4a34259a0b694ab8ab244059685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb5b7fc44bf29d12720cb915d31f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cba16ab09461749af82a7069358b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e459e5c4e12bcfc8d255eb25f1fc37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288755bcfa4d324d28d5ffd9afea8e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d9ff397549c72188c6b75f1cbe56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6886a832c0f32bd6a9e4b7bfe57c788691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb1b313227864a060538258b40b3e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e514262483614ca12badc3a2e3743693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bb74d4866d44b861b80ba4fb7dad8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f42b13bf4fc84c1aec44b9693896a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888036d83489df7a970dddb02a29a30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b4fe615a74ef5eb8f69f72ac6a1a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd64eb90405fdfd3e1a8ca1de1d44e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978d3d0a8998a2ff6b4ddd3c7dbc57d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0035a3acdf878caf46f0bb1a55da1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b253e42f8b2cae76985896df777631701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd800b4704954d9f3d2c9ec65170be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe701b5aa7505bf7103b45d0211c6205703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff1533d268ea36a40a11cd41b50ef1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ad012225258304a19cbaa13564e4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b73c13f5ce892e4e302513809a13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f9358eb841c673efd7d09bf2d439707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbfec8c01cd56f617ee1354d8228f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df669cbe71f93dc1fda4d99f94a8c43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a4b30df14514bb48490e04691987710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903464811f5dd4a47e0bc944ebec404711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b118d604ed8202fbd4dff57250b6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7472763303ad173b1eea388606d79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181b3bca398733970a1f51a55e549e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb7ce524f2c2412423621de5b3311715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11f30b80f6ec6b49b1e66249ced0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08584a063a5c66ba064ba3ad40b732c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606f158b9fb5ee361afde78842daa54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308384445b0e7674da2b9e95212fb404719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146ec7b7b5a8aeba3170913f2c51d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d9c25d917b812584a5625553280ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527de5470c28cd890bedc43020d8e3a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3cc5518d548f4b4430236eb03f762723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546ab7066de2efd45f098a9a927a1af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43184db2adaf42dbc9d1f1368de642a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4724c27c33c56841e858027da5a311726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797749758238e53fb59ca5a933ac194727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac337b16acd1410be837073554945728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86deb4471021ac3d1544dc3949bebb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56162ac634d1e88f1641b42d52ffd81e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164e6f5b8ff142a221cdca5abd4615a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211749badb7e29736f200d34868f1c1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b643e80043949a9e2f89508f56e52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc3b4de7ae61706bfe8cf1b0671ca7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a567c7bcbf01e5b7b7101265a2780735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3ce0fc4d585f9806a310efd1c56d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c70e41c4a0472e8bc86f3558d265737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e30cc36a3bef7752f014b4a881e4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40c1442f6c9bf733bbd76c4a7f231b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f383ec5ca1a761d56b98606271195740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8a921f84661938faa587e307d4f76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018d7bb794bc8f15da786905fa9ad29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45684a5e35b44aa1e8a429313d462082743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2391c6517b95b5a46a6d271a3a66f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56cfd74438bb189017049868dd32f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a38a762239c80421259d5ad72620b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa37503fea540942d7c6a38fe08403d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403378fe6585055dab6735852bffa28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69463ef5d8beb787e9eab902368c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51606dbc9e60ea6f419b64088332b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4b7f301effb0837accbbeae42e3a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02de801b2917abd14247831a98a4a6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff55ebe238d33659a82c55e1cc66e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d84ba986b661c14748b62457a96a7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f232de9272bb4e91244ce4956fb35a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9559234db2efd256694bcf4a97357756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7664b962b77ca6d024c2e56c55bd550757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702205768faf122d44bbe1e76badd7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db13d28b46a63e84e1cfd46d1b53aa2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32653d33d1066dbd62566ee9904d88501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bfe36086c6026d28620b67d62db4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a1039effd82c287c06231a090e81f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb915a876ac3bf2018ae66563be5034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5160ec48dd677d1a7064c4f52bdd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d68be7af87be3b5f64e948f5e6c836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf4eba47ed43d8d3a0634668c57a777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38260a6d23ed06fe422b3e02495bcee68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57179ca1494694bcf8c0dc79e05103e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845a4ec6558af708dcc43d5b55ea7a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f16ebcde0afa7933c9a2b23d16d9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97274fcceca787ebd053de8ba78f1b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fcbe30a7baaa23a6bcbdac2dfa8fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9272cc59a6feab5735c784e8c2ea314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6329841dc5e9cd0e50a5a11367abd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484522ee782cb602782c67d14368e0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fab167031a8bd3196be8b715a077017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddebef66ea8b1b4fe769653e147f59818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857f0e3fabd90ffde628af23830e91b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9554631decb87f2a7ed669250323f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c448b0ce8ec3d054f2299fa6fb6a4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a3c500705877ecf4004a9e693b8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314170cd07280bd9506c243992af8a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491742b4086f19f7a8511abf498873de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91a4aeb8b7147b89fb5acd94a5433b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff6dad3b368e0216ad2d6041413ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2d294ab68032aacc92b03be0d9a6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb627ac91e1456427ba84b11443acc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9865502174db7675ae8628aaeeaa0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f280ee6ec3e71dbc98dd9be1051da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b3e8c1097c66a8f5c100f5a563dec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d36d72fef75bf5d413b11f87474a3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250664cdcfc743278c5978e1ad21b1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c1a6255ab1e05c13d742aaca3d6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b609046b3fd9a478df7fbea2f6653635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e08c4a8187e0faf078151e753fce136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a753e645e999dd220d96a378cc2260637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694d97ad368fec240c316580738eadc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44fdb3aa693c09a86ae3c78c87656539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290fe3fe46bbc4382566a1f1681008d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e58ce545878aacb7acc695a27ed96641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac20a976eac2589c2c2f6b88c79e3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b43cd49c9b4682e97c1320a1bfaaf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c8dc8d94d1a2a75f281d0c32d736844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea92e4bf92d2b91652a46e9579962c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75023b557e55bba66774cfbca599816946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14aea4f26a2c3eee903eaa255862447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e02458df2c9e5109045323e0a6b0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a17eec472c86b24beb8b067678ecd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd5c0385bd1545631ffe4d6b16de4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe763f0fd663fe97949a61053763a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10a95d564e92d496ee9e9ccd77332852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bf8512d941eda80bd0cfe063885f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e613d48f77201147ddca745aaf0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3df44a7e64bc0fb459f42716ab4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a17e911a616d83b6c56788080e9ec156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0ccafefc26e9c4105912de30f71c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01af53e921e0ca13a210f02246fdb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c830359052150e52d28836a1165e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a4f2ec65e5f51373ebaa36fa7f19f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145ad70f7151c7e1e1bf2043ad4e30061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b56e03ce30864b259b2505a9cba1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314881ca9b69d1ae357c5f1dd72af263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771f73b6316397b64ff3dbc5d15e3ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac4c7ad540235187355c013fa634a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8fb7952eea1f7984a29b095d9d7fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30246fc9a623e8dbd694993892b47c8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491562ed2bfe42ccb3c39a5cc094d3c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588a54cdf708e5964e04576643ccba969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcab55b95b16d8f610e456d5e56dd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df69e88676bc2adf80133f5da38320771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fbf5d1e0afe5f37b52f8078dceb6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fda11dbb9d2d41334c8b96e623278373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b78a2e7de8fb592ce1b89d073b2a3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b42e4cbe3af2c62b8537b1b67b918175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaa169646b8a3b657809de8896029576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47f948160f8b09aa39c485dd66f4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c00b312778b9a24c5b757e0d7502878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c21da3db269fc52a5449f141157ff279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e36c7af8141c2905458a31fab01af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8829f849e13d3dc2bcb0917271e9c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453058a8ef749f2344b2412c023097082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a3d7e290132af0a3fded79140d44683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf6d94eef88ad2f678735ab97d61a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea61ab3fb67905c300ac352ba6ed185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d9a1a961644a5204c71d1c63ae8ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf8ab4a5b3cefa461ac087fb43b0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f1f844604e6eb5d1bd3acca71b17888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446672fef08a543c6a05387ad75b84689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0a693658d708d3c55e528f59701c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc1e53c926a72efb08559c101b33f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce4b83436b0c3b67d4a720bbece94892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f681c28d1445e6305379965f32d02dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa3b5d3e07439ad56fb4cdd58fc14594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187add4b847beaefd3b1ee170e05cdac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e6c36c436753073e1221aaba57e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858556f4680a77f63b6f2393d27b2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa38d7652ff220d08998ba2c4838d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1e2a79c8ddc05e12075371b39fddb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8a8407973989400578af61376018b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415016b35d1e632161b23e2ecbff9e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2520640926ce467cce86141c338b296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba45ae516a3ed3e24932ce9f9fbab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad973353c5e8fe24119d7cca5b427a49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d875502c7fc76a97eae58190dfc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c224237379d0b6a0e225b0588cc2614106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfce81c9c81a30695f9b771bf9b6b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce7a7e3611c52695a66294fc6ef5c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b41666e8a0d29f25bf7eaeb83218e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436399eea8861133e9c199dbad7d2279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc05dafdf90af14f83abbc576b12c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a03b84f33154640d7dd34a8ad7e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff11ef04762feebdf3495620f94de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce59378022f6aa1f8a9508871f1c95f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965c434832c7fa2aae32f37ea02ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f447b5814d9dae1acca9ea84c586e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a44d7e0f6f70ea4558a1bf83dd136117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046234112a988e0b7ee21a6eff8485c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff9cb74b377cc05b146f37017efcf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90534dc3e78d0422b5b5f8ec07ed1175120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe082628de9fa5a348a71a86b6bf5723121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b1cec69398304f1ad7138c4ff2fd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f030cf5efdfc5cd6e2f1d28792e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fcdcaa3137b9f7acbd996f9a5ee57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc489c53a796dde28ee185059fcd6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa75abe46e824ccfff670ce337f650126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6095e4f4e7ddc19a0b35b8dde4350ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9139bcd86b15523baaf79d719be54cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9123656283b85ccd91a87d60c33dd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32949cf64adb7c763a213c2c0ece0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412125c71c97bdfcace99b543a680a66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e2e21ed58d0e0e1ef844617e6f37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65417f88e8b64a30b7f8c160332e680b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837de975acb9118b2cf401fe80dd961134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc853c0a07dec0aafb8e1e0ad05c775135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67580ff062640bc3c3aaf795e3a3bf84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ecbcac36ba305b34272a9ceac0775137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62e28fd82887d6c29f25ddc57679c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8485d14ce836ae9b2a98b219dc0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259e58ede661e189098b5ab19d2ad6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262659735a7ffb23e8aa34045207e23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492c77d829b1aef7e203b32376ebc97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280d0c66aebd3d9fa21d10530c4bffe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78852b7feb2500b077d1e45f21f9b056144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe213aa0b9f2b30793ad5b36d972c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca31eecbd22f2b1e196f79b45faf97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b22ec36471b86a95bfdc46ec3ff2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859f985d2cb677f2c8505831d7c640148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f29839c78b8906161ac039cb193377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36b1fe999a1570c8d9e155cf850c43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7428eb6d51c01ecfea139cd49e3bb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d2268346007a77e0254c955f5ca3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651ade4f80cd5994b9c226d5f7df8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c0458a3f6a6f0361081b42f0955f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81cba7755f42dcfe7d073f51400342155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b1477d11a3441dd6d6605b3f6110f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2175592667f967a844cf75393e5b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4410b12a72ee383bf07eeab87171d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b416bc0dc9875608aa1a111b2f55c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5aaae111032c071502ad6cec6670a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f7e42d15c542e271d0603237bf348161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6581367a709dc17089224c5d4fd210162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e399824c41492431e02b347cc25e19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7307223d97f96058d92cfc5ebaddf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a88d2ea38aac8d3fbebdf470bff3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150a334a9e7a3fecf7f923741e5aaba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba798c309f91b68ecaece04a5c00c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf685d6b853f7494b719542f92f437168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fe7c7e907d0c7a388303ea903f92d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba6fd19ea195722a4691c55f0c2fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa6b352b4316ea72b5e2aaa6c4bcc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4434d8886c80443088e720bc274101172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d60c0c6a1cfe99921e18b3c52984b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8cb3fb32d1d00924f710afdd03624174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bbebdf330438c0a959e9a3b9242dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb59bcf692eb2fc8f522d5f32930a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcf5f0fbed72f5b9211e78aae3854d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfb93085d674bfa9070c57565f6a6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485616383638b3613b3d9c777de19255179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70265337677b3591f7371bf78db00136180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3e555af04fc488bfe4bf210a7d8e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b54a547dead45cf9e4462cada0d7b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dbd4e55db62d7e7f23da42773a89b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a98aec1b647a50f5c4b54d837893f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897e7c69d90f3d7c07c9d32d111a3e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac89d819bcb62d62aaf3a61dfad222186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfdac45369d7d37dd836be460a1e71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa999eac35b4d0bc2345b3aa0ca84c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb8c4773396ab40159d11c1da13be2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c7ebd89b8a735f4e160314c09f83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38fff85bfa5a83975947260777d73c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb1fcf9e233c2b59e2dc83b24e4c1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834d2213506660f0244b9d01cc15224193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39521d30b8ab5a8230ef622a485c55b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85167cb69a2eb88ac3289851f939958e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2e5a02e9562833a84327c90339111196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86264bcd61bed27605789af83f6e4f56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e042e8f3de7370ce3597282b79908db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1bb5733e65ebbdb1fad9aafbc48cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f9195f9f07da5fad3bfb1291c8cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32def1897338805aad82bea3435ad3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc1a5afda43a7408c31ca8eeda83f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e664f2883f196ee57183fc20381d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f185c94f6b9a46ff763115bbaf48fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598dfe7c3d2ab2a3119db7783385fdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa227c80bc6ed0dd76d298372905dd61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df06e8cccebcebd85d17ab2eb3348207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b467cbe02ff0c38375826e250c41b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9fb882271cf52ec884393629ed30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9addb02499bd114f73aa1c20dda356210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32a8726e453a4679d5171eddab7f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bd73c6ae472051a2869b0578d5823212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df822bc362a2e976d1b132250cd3d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a9ee99bb520d5ce518681dac96550214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd76822e3930456093fd3a0f43764215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761614749d6389f1bb3d0f46bba3d1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4444c22f43ef1664a3118abd8d7224e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2df03be152ed7ec851cfc6c8d65e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962da57dc7c118cd1b12661c0e7c564219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24abfa6027f7d9d89a050aec4cf7a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf39571e9ab25618df35b7b4275761221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225163ba745ca5bd05d23fac2fd1f1a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f60d1b4c54eb7e358b0eaa2945f9aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1afe5118a2990af4d81c90d27297224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae673ff8038dbf3f3c5fae23f6986899225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f914f356eb6453ce460c8305c520c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e7656388664c1693a55a5b7ce4201227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a56ed0c485976b64bdcd5332d2051228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d9df0dfc887142c38a24747f5c447229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbb8047f9e37283ade666bab411b78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8dc4a9b22e90d8f4eed088c8b5a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a3eef72543b43b53759fac4f4480232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ace836b0f14f27e45f51471fb8a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5a46ec649757891a6af7a1a77e23a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee847e8760e44182c6b424ba841e39a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03340223c01eb341c31b66acb07ddffc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5ef2c372f29e4e5c3bdb15559965a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7c23dd589dcfb1f57f0f1be2e0f95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751b91f93546b6c87d202330f4851cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4b1220585385c6ffdd8e9271a878c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5467e4c1885efaac6bc8864a35c68ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c07f53f264e2bed64997915375c680242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfe9d54e6d010062b8a05cc9f575cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64545a464d77205cc135ec0e1783c06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f15d2e36f729f6bfe0254d9c1f7d50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f9ac757abe338c580c9ccf663304246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c3f2a88cb503c2542729e9f041e57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b354b271fcf424b4fe90106dbfa3bdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e55d567afbc1630dfca5061c04eef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aba614020daf1485fb7557b3b57d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a01efb45e5f91633c842865056973251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be993181a28b3e4414ae0aa06ff1b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f5e57862678a96b832dd8d164fd7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5a6169137ed02aba133682345ae5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a19278203e3814ead871c681c0b9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd69081feb4c2b400398cf1212f72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216b6d978b32a14bf58b027870240c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01c6f13916c6bb72612ac332ad4d49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bd1303e7a6e5051c8e51f073301cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971f526400804ab2693ff39984637bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22641d5c25167a2a159f8809ff1938261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce082c3b15de3bb08b66ec15fae6ee0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719254ccc0253d3855fdea9041fc990c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b719abde93c2ff8084f83cf055362c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b321a40b89eda2ed5a00c9cf64e3240265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879eea98b644383f56a3a3e3b2e8b2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026fbfc47115cafc3829dfaffc5cb62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d1401ef38a3e903541296f1ec9eda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedde214fe453ff3d4a64efe2e29bba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c530bb06887ea9ff433514408435270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7532a70d6583a701d8226febd02c6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dba24576029b0017c776b2bb11b9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e714b5c29b9b240c476bd928e789e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5c6f06fd90c13d046e8335b7771b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb7cf1ae46775be0ecfc4291b3c37d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1310601242a831f9ce3832906387d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca27ef315bdaee7b9dbd1d2b04cce8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e920770b9e85625c60e3e07954430278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce646c23580471aa1614248fcae5416279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83044d38e38706e97aa13e4974f20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77e94b19f950c85e49271bf61de25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb690c582ee4b95d52d5da69f1302282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194f3a335eba1b3ab4572a163afa541283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55628455d399a9578d8bf805106335284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dacd65cc541fb7fb290f30f3a51b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a12d6f36bb05723140ee63f2a07f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ba139751132dc4861575831ead3c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c6f5b96bee2b3bfdc6b06aada4cef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3727ef0a2ff6e702337cd46dc260d1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e68f2f91ed02daa04096ab8da85af1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97bc0f077b72d17ff43ff8b218116e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f348f24c0f56a71c520d76414ce70b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e8ca4f318277e7adb67325a28d1aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875db2fcc825dd567136d223698f4df8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f401593e679659e11969f5965b047d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c8d98d877d992e4e7ab9486cc8f8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e0557174d84948a7eeafa041d8f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fb0cf7833c3b8b77b0136012082c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459c42133d3e93f183185b1efa90e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9fad814351fcb213d125f6d2916b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0b59be0f813fa7812339df6fc00a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b48deb69845429bea42aea1d7c60fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4691e7a18b086bc657acc7b80dd4de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45a6abb686d1422408df026d3b08c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481cfdb334cb643a88147c5c4bb804a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94d692d7f52984ed2bf3b4e6c72fb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a1afca69a66245862be222ded0296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e4090a9bfa58b73e76f5c0614a45b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a251218f801ecbc39f04b0c1c450c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a23cb281cf6a66b3b42ae06ff574310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a1001cf7c8fee99e80c63f859f397311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21222aca127517c8ec81110d6b2196f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac9ffde11c681aefbdd202dc0ddb22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b1f029e606a19c7a6836b0854fcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ded0eef8f9874087889df0fcb2fca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09655aa75746fe43c587bdcdc0228e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f3e32cccbb70a0c0dd0cf281c0d5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e24c7058d0c2b85c604837bc8d42b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97901dd4e54b2df8e48f564c929157f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ed67821a733c78b62be970829a49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae367221ef20345f64df1a6bd4d626321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37087993122cf8d69edb8cb06d117322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a396926b3da75d43df05878ecf3d975323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f54a66fb095f79250e1dbd7329c5d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109216c3710e236bbd27a904e0faa796325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abda943b2da9307edeb4671fe286573326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721261fb28b68ab4d60723dd46d82da4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5848bf476fdb838365bd21b7ffe606e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71bc4e720595f5cee4122c6d34bb20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b451eff3c0e8e54c7d3919a732cab8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4f6c735cc8576c28ae79fa633bc1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268109cb75c2ea207ea055ce7d692a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f05ac9fb233d5eafead079eaedf0fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44fe0b7c6044d4c4860b5428de05c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b85938bc07f7bd84d0c06616b13a4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078799d7545c378b534e1a6e5056e92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd17521f854e01634c2ee7e7c5f2fa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94dc0bf123f8e30b94495259900fca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97906cce20176063e523393e38b0e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174454e3d2bed5a3cf333a4a492c833340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072f290f7b020476057ef87b1c062ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09347adf4f5c856cfc1bd1988e87bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851392de570523c36da200ef3eeecd53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7587be71fbfb49b1cdbabf64e2401344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37816fdcc0eefe01b2fe695687e9524f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec823c5d72be060d22d802283967f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4bdf167bbe8814be1584f6f7eb7c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d1bfe24bcb5dce12ebee06ccb2249348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560613476ea4f646c3ea8f191d0d6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eb7cdab1a496d22c239c4849ba21c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae756f7b062255a7b348dfbc7c57f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c453f0222f77a273979b27206bc14f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93644b9cf0bcf776778296b9db13ac1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3953dea3b65a6b1c0418921a1083ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca99d469a47cdcf67d271be8066e764355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c478729240365b94f09f4ff354322a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1fe1c248b3e1673ec0d18d2a0517d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae9fcef6db9edd36b1d39a84c07543358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5e55a9d155bc1298968c7f3cdfb06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927fa744c022e8694b82e83dcedddf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e72ba65a66a50322e6539d14d5fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d378d92056034aa2f4aaeec5f520ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8603543deb869bc81b8b361e7da25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e24b99e0e646992d7390640846b20b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078f149ae30c73ab7848260c67699e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1192a799ea262c0668f998c5874fc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb32ad2142c2c235d9e2aa504143d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdfe08e9bc41b30ff5cec9ae06c824368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af0b8206f20da3db73bbc8f1eb0c0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c19b148ec5d120bddbc080dd78317e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9deb93c2cc2e737edca0a0f8b055371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397171abfd5c1ac01cc45ea7dddb2a7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d392dd110feefd3a48248e46b026373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72621151ce94e471f35ebd5d20a7d180374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdec453d5871dd0fb7753019d2aaceb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3a4b082bfa8c6a69ddc66a9d02017376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e4c36ad10fb73f1b65213ccc277ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493545eb2be0ea60c84ee6af4d020a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8506c94e2df391738b3b5ffe7465c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff32458575f8ef14b4df36cdf3c2dc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710afed86ebe9c1c338b58579a198f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be034f8a0d73b6d378927f6288e168c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ed75bc75332d13bfb5ba2fd21b829383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77417fe161fab7fbb02da41bf977c0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f130961d655856fbcec52dae9d573385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05087e430a33b6e57b2389d44edac0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4f1878f073298b3ea2b8993b25e31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd199d2179f19cb093c113d5072458b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658f06c00222e3568ca704636d407aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab738edf87b01c29368335f11bf6e962390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31018ecdd5ce5f75d9902cde8169b678391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b75e64a8c55015053fdc0ad43e03f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906451c05e44d90ba5ca0d0ac7cc8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4e04aaff1b70163603d522b3ddc2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266458ee685e2be1aa171c5be7ea75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a0646e8ae82f1d74ec0a02225d8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e7ee5e6ec6edf50770b90de64056397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a9911d67388d07b0863de0b305721398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d94dca5bdf7459fa3719366d59b8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe92f53f5adb924997a66758e8fec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab986f642ba862f3642c3db61fd642401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b9bf02c7dce13a2b12d20bb83432402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d051eee1983e9e1695ad5b00ce4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01021bd3849128d551b3dcae7e0c00f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88ed018b63ca17f045c919a7c6d956405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3445d027fe8a09fa6a3f5f87ea64da6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b62e69e8debcf4e1dc9d3b94410e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2bfeb2da26ff7e4a6a98ec3871a84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386fb3bf6131d798093696d84ae0ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe9dada4561f5eb7edd9b86f088f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddec6a9f3af76ab964baed2a40a5fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db149ec1424a3d3f5743d111cc5d7ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefeba177e7080f40afc2a070756da9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f71a22899b193a67466c05fd08d8be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad95286276cd5b02cce32d290b003d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d741e3f3a3912173b3283127ba037416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b231556fc0e3c5bf5c783fa05982c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6449a06c73c680cd73155692a24b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ec7f96576c2380ac922c6271196c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c10d20925e93b2cd4f7194c7c1e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e114f70de1ab245e1224aaaea3c9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7ed5109cccfaa71f665ff98189fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d89494abaf9b69934b9e9d26bc2bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ebeea12063d501eae2c4f7fb5e98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a291f104c8bed40eb709c3d90f958ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b5f5ffb8980e3539867ce2b91c785426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeab76c11ed34621fd7374c7780eeb3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0acdca83dd5ff0ba18992b4786303c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c07c4cea8a1d26b879247be61bff4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580fe32fa297a7202270c3469223863430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db7f712ff327656568d9eaf6e9c994431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa6b9efe8d5b5f9b6c57fc882382c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed5403fbc4f20d1864d2fa9b6e914f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6838fcfd38926a1ae984df9a06f2943434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69a705b2b3c06ac2a45796765bc6a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c9e436f64522b08290092497ec8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e65f8c4111b21bb201fd5710e92793437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf135732312f75ba65d015c8daed9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445053122ef0ff0d493a038284e8e8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ebfed21f7a668915f0a340e82b5d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523334f5be46922b87b39773d58f40ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9da48de10f4e188fc0fb85cbd5905442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb2279cfb2fb089d7c15ced4568218443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2541bb742da98b1d00d9a6297bcd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aae2a787aa7d85db96d95ef17b9453445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82a8675338d5bb810f337cde048627446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de741a6798e5f71a09a21af998eb33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd4ad688032d13f23bfd14ef18cf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703f3d57fad3d9be71e73350d6f44ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a322dce9140cda8a4c6a9455668c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e081f0a5add621508e44626d54f14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db013633638f88657076d2a76249ad79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed21dff399e52e349947c52fa7557453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68424e276de95130ae55c7f1cb1767f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f1b777c0a0ad894d1b7ef25a71d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623e21f1558dae67305703fc0b5a9a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc14517a35edf92195603b06a908a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69411bba81ec34823e3d6c98da33cace458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c52fd788308eafd271519742a957e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229093dde836a6de278212f5e7c8bbf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db202bcee0364988e8c49ae7ac4cd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93669639a8cfd56fb329f0374afceb81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca40da5ba7cbd636599923a0d9745e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c2f16a35c27782b0bfa2f12a65160464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eb127b61dba14bac112b0e08778bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2909ee28bf67ef6f60a2b75a6777466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7aa918ebff12eea53def6fc3f897c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e1e880465e287370bd8e99c4b86f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412e128e06d0713f4e277e77bbaad4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce3592756222a6ecb7eefebbe8f16f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caa1207608675aa383d783ac15ff85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8b1a26a88c410d19ae65f0673e8cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950abeb77d38be4035a19b8c48bb8960473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f8d8947c6df3ffd9b238517bd2103474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b0e1783309cb13be227122296ae9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee39391ba042764861956a939dd5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9d8190b86b2eb6d40b7456eb36029477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad43f3b2342e01ab1cb7ba057be991478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39301218f0de2301798b9f5da6c2e1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b84d9767ff087df01570794b9a3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9355b95231e6b00fe342338706db1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75671a0354108f883239194e66debe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c63b053117c66c3fad4271f368dbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb1548a6607d54d942730bbe2c62c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ab72336ab1e07008f323e51175bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f8e96862ce71e63eccfce8d22ed9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6c983286c113e2da6b9909e5e8474487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e2fcb56ea958a35793043b317c0db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd299f75c6f41ea50ad5906aa27d0fbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9b5e39170df0a53e9efe86e1d992a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756980cbc797f9f51dbc4c79b972579491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd312069ef90ab17390da5e0d0da87b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf1e7c283fc28b1d1092e533c0b860493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81371cc770a04c28afc98e756c4b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a288bf0947e6390e3de62967c1e5426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986494da97448bff8426fc72376e9991496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43fff86dc811aecbe18107143fd37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c67953ef22523dd7db5757965ceac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80617747141a3cbdadd5786c5bf0f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebe2551bfcd9d89c2a5ea7fc71d996500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e76845c3aedf8242c6de23494c1d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e220b696a25533e827f68f63e5200c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074db1f41c5868430d3280c2a4f0c0d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b5f8c09ab200116dcdf5da7aecc19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64231c211501c0e318ccd5504268fe4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6fbdf8c4d035560bb9cbc8533bff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683214c07edd6e57b359b21f93b92ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34e37b4725123fa808eb89a0a38447508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9b59de814eef9a539539b03b50869509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949edd7bf19c212f91263df468d9abdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3aedb0190d6495beda6b9d3aa046c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f024b45ffe5f6ba9950d9b55ef70587512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c1b7f84233eeadf437b2ab23a90ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329496bcaf623c74137226724922d61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ba8e0ac7f4ca546a9a0c158f5bd2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f556957f37d25e6cfcbcb24d099cb50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f58adb99d55b305c89203333f59f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cf284c450c143ed7ed7e65102b86a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6bfe2464423fc932ee221b1a988fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a342f4f61c3c1ecff1ea27078cb228e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e2c38d9d35bb14a48d07a03e47933521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152d1e3b14c97fe4bb20393d39c07a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cc175dd2bfab17bfecbf0187db589523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57b638839f4a0150e7678c29eb372524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac520597c02c6b11c1904d1a9cbdfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c9eefb075c9204724a573e054232526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f946a918dbb3c22215a640e8fb29d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47756763540412bc02a34a488957904528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af6b66e9af9f17f6020fa81e283221529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c605eba2443d390a6d0392f5c42e076530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97295def6c76e0158273016284d41ec2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc7beae48a16a62351060beab93fcb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad12ba4aec7518d083ae4854398f6d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de138f5feb210245fc3ef7a3b577738b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac0bd6ff82f08bbcff2355c1e4c651535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf74f2188041847b485a253bb9561a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950962b852bf8953a7eca3e82ca89d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c46bec32e53ae8a92af47eab27eb59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94865b92a110ca2dbfcadfff04af157539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a2752f434394b67e414735057d0ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4514be30e5814cdbd9a05ac00a35868541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd67d75b0028e44b5b1b7301a110a56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b1894acef727e39b81d1e9c46a5fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156ef3b712eeb7e792fe9b211128eef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e869a0b8d1d7ac0f4af2156b3df3e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452698b0f3afdd95db41eb8c7ba41c8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c3d90abc34f58f7e95f3efb5ed95e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8f68735373f192407f22d5f968750548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37006f39b47bab8c1dace42f878baa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78dfd622f416268b59588fff11a8d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f3fb7df12f8eaca4bf591cf8283b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42229af94412f4d707b8d903010ffa95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49755b3811e117b0d49f457ac0de7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a19cbd13384a9b0004e347f4401e78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a7e3b1888f45e78e73da0f784319555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ea76b9908c68da4aeb767c4ed0de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c74631bb8bdc7a8db43e1fe596bb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c863583ea41a89a54960534ea6c17f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb234086ec3395c1b811885c6aedf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e84d21ecf1d75a06ad750e6be7b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeea75d96b00ccbeb3f9bbff3bde4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae49702ba2ee2570265efae571b6915562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1189fcc74145f15d1eef361b3eb948c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3ccb4347b6158b85152fa1f6fb0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a90f27b0620581940ef8a13872643565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee3344227501b858eab70e25512543566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ba4ffbef11f72bf4c60164cdf628567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f0d680728a55bc31f4392920c6dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411c37475b41f80f60c9ec1be24ec56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cacd53a3bc3de401f6ab81fad2831570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4072c813e6fa27842ffa74ae8fb5de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a69718e48d3797111470fe038ffc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289be1295bb92c03750690670f51612573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a07f1fa8fb2e0b818a794b280e482574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd82a8b310a5470c869935d697f08b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fea88d9ebd3880de244fccf7f043a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b78f55ee14fd7167779e139203243577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957d1dd5560fd253f2300aa02e8c3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f11a23acc5cd8a1b60fdff262182e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c75b19c346585a9925270cc7a65c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7010a0991c5d37434eb82fd4f42cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c8028f6b46573fc3fc5477d8931f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f7667b02cf9b4038e30cf2a7b0e2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802808a7bfbd1c617624752cf42614c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e071dd49aa524718dcd4bd724da0f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fd387af03706d8760847f59ccf039586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a515cf97f859a85ad8b561c2c8e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b8f49a4cc243af34fd2f56ea98db2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cda3ffabaab43e98872134e13e269d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e15411ca6bfc7ab0ba43b65e9b9e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433398419e2ed259a8395605560d0b7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ae2df1461fc5196484921eef521b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8835e48f4e9d610a680c2d3297a8ffe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fda20ba131774abfe752cc07698fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679495c0de119799233dbc718043e018595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14e7ef1c6f152c49f75f24af63f408596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d6fea9772068979ed24d59c46115b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482ea4ce46d8e48e40c8b5fae4a9cf9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f836bf183ccc1990ae37d12479fd20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db663a97c7d6cb1a6c888f44ab39ae6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3622a3ee4ab9ec811122e173929922601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dafcc846ec008a583bb5587b2b23c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4391e64aa49fbad093e8210597cbc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a712946eb4ba0428f7584be3f79bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85008ea91dc8f39fb71d489e8b794c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a4800980966e81b03a6ed6b9d01f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e4bd01a8992e9e7f12bb108b1628607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca467f5d2075c170c168d2e8583479d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8b28c81d2fc94e30154a0cb5537b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e90b69d197080bb0cc75c2a6eec623610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ebc1f53877630a212f9ff762d51e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347618988f00162285aedba03c51d56e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b1351f778a20f25fa15e9312149b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b44aa2aebf429405a20ed026ff3f34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4ba67f1f5cf2ee619113dee304a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b703ad57ccba99bea734ec3b2c4ede5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227cbdb562d9e3c6182a097b81079de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026ed624b6700945b9d7adcbbf09aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152ae928d0bbd50c38aad3b4dfea299619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac440b29095c422560baeabfae2080e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbb7af1968b8d404c420c5c734136621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6ad75de7814b850a5ae610e0dac90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0576649640a1b571f3250e5b9249b77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed090c8e09aa8a32cb44d5cc8b16fb1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1ec89d53321703e5c6bd9fbbcb4c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643644649b5b810a7f79f6251e167bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1279c76bfbadd6f85cf368c3b65fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1319d861de486f5f10e141d0d98c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b19da4d27556968332aec6ae611eb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96609937c587a236818291ea083a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37efeac9a3d3c297c1636186327f1d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550b9e554e9ecf137afc18b9d7b0a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2dd6e4715dc26df9b5f4b2e43d4c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62232c6148ba239e966b24f5bdeb79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feb75adc24ba4c9afff5d24a24701d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee2f41d45196aefcf3485c3cbe7e36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d67a135d07f431c9eeeaa9eab8119637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282d35f319e3fb44d476281d3bbf78b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb60e330403e6fdae1c8681fc9ad58f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cc72696723b22cc07bf301217e505640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c93170512994426f868553cae8aaea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c35488f8bd6b756dfe1b0e4a0cff01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91769c71ade513392d9180b581f681643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4070abeaf036b67eecc9bf0859b8759644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e73d02ef6914fc177d4e10f3e4bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd00875e234df079dc0e6cc2363e9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc717449353243dac4b22f62e488e619647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1764df004d54cb261c0246eb1b847648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb7b1189b6527871873830f7e4809649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f24ab555e833101146c9c287f0696e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ad91abb6f3481de630f77bd3a8fca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b79b56e3d4e06061626145b4cfae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2ff152aafd0ca62938199ba02a821653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e0b22cc09464d17bab315bd80fe7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883ccfd1ded7e8e7d7a31bc2a352512655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010dde5dd972ede9cc6734d07feaf4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf6473f787c2abb2d5dc11d89e141b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57438646b01ac89c2790754ad2afa49e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce72c85f7fd37d95b24ddf124c73d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47539f8c5243f7c3017bcab3facc29cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14078e8022d8760197c13502bdd301cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7873f91cecd1bf57a2c82991c5d6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571220762988f9cc942c4ed659059c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4703b24ccfab528981b4f6c7a2f83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818adbf3f5bb1daa18a92138243e32b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016da47e476fa2ca121e6e36060667fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba4ec2854f11c392de2fa550df414667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538e5db1b016b1c0b62eb3d266a21b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd20bec443d614954fcae7d691e55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e920249516c1e0a818303338a972a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c7b917a08ea06ce3471c8a9073de8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cba50a6b73be39b3646e0fbb09caca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db29772fb97216e53b3346a04129a18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bab441b48543bcdd8f36070eb9db8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f75e0632aa03afa6475b1fa06e312f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659d7ad54ba16f8818ff19282d3ccdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0cabb24ba00d48ee2e289cbe12cc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89d78163cf0eb7dbd5900ae4e6abac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10991f5a03ecffc1cde9f70f17306f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33ddd1a04610d137ab57e974885f0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1290157cce5179ca07e76e99b42607c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d888f266cd56291b48942a941fd48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd5dc36456ff04cd18ff7282900e6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870da4ff939d92b3c2f26e3760475eef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b967ffbd446aed0bbaa08c642ddacda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355f9c7f68413aaf9f51eb1cb39a95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e406ab3381e5521689c04a1a7f8b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3042404e6c175287a9773edaa389ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d49e58c314d283ec929d3fe70b0834689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b27921e5d5007ad8420b9c0fa70d2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd90c0e5c0b54e893abc0a969d424f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e6dedbdd8dace797ed0eb7b87885692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146f6c23a2e0cfd30c739c82a56dfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c085b01c9249dcc7bbfc23f5bc6b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c240b5c60208e950f4a5657467633695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb557d6439a482c1c0d5eb048c57a9e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a0585bf10de2e711a3e667a51a484697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7967d1375f2a5ac20871d5852868698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c1009cef59e957b9c9a5a33c90839699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e6f5cdb03ca975d111fe857af61a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b998e25ef7f60a4d53de239a9a97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbdadff85fa1cd237aee11504d45ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c0c1b89490eda03efdeaa32455a37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcc6f803d276a5629480df10a41403704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce10b538c204cdb9ade76acf32119705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4b7bf11067c30d3bca790520b665706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d7f80753725770facda9c639da96f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f302bac31fe626f6f74cee0381881fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be346585b59c6a4f462c2d5010260e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82689b1be19d61bcdbe7ca2fe7f1752710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe7dd895fa54c7559ebe6b6cd4532711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a88e5368c9849ff2456d55fe3efd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697737a9ac0145726c3a3c3c31e01a35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c27a1ac239d010232a21846572196714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f96c2b761866f16f6937d0561b36e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b547260c1bef6bba9212869be101716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e06abc76df572e2d72764412be4f7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7dc5be31032e4fe7ea0db98ae4203718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0339eb9e5f5958ffbe0fd363603fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c7eacb01d3cfb1d74295d8e8895c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5c378a6e3313dce6636a4e995906e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa402bb8018fed72ebe3b479e4d42a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdc7bbc12d1a76e6e6bc840274b938723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9363e95f4b2f127cade636c25a7e0ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f570c5bad649cb2ece932103bb2952725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392777eb2ef6be5862612d50ca4a05e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71db5eb3fc9d837257e01eb7905a0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564e59be7d1a7ff70582736bd2ef535728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aad43a92e72cc70b827a880f41d7ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a87c680dd1a74d5d3783e080495a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e43736114b532e19e00eced7cfb22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657024bd016f584b1ce13ff1644d651732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc85ebdc41161965c9c204547c60d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf61d6df9f43fcea9f4a27b3624fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b754df89b0cd8d21215baa9b8e79851735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da8e68f79eb02dcff4e2349415770e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc582e9ed970b2870573b24ba6e11b5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd241cbd2180f794ac48054927be5ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379d896a30d06caa3f118f9297d5c54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fd92acf1a71a529830f81581b8d1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8ecd68224ddd1c31c6b2a79dae167741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bf696ae1628d4241cd3e9effb07d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3edb2094057a7d10ccc4745daec3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb4e097267eee1a82ef554c128e10e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b86dd6f30abd49ed3680e88dc61d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa5d9fb3b7b948c0f9293f24511bb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d133f00d1b92265b0f04c2dac5f1e20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a82db82c9df9368de578893dd059748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f25e6c46530d4fd126222fd142390749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017de89bd9d61b13b974ea19accce343750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c79eb2462248fbde0a41048fcd7eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ec05262d7df6d66cbf9805cf6d8d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e180c58d4a354f544bbf2acf3ea30b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79604bad6ae9e104148186ab07cd3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe74fb9d7bb5e99c736b01dfdac723755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750bc8b5f1758a914180eccf63ab9de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e6c1c21151120e60ac20dc1337d68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8925f0656d06e45bab6283bc18d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a17e98905d943fc228348e49d346c0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>