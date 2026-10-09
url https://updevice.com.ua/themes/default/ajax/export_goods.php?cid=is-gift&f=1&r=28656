--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71b6b4f10f98cb4e16f9bce58b41831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39704c5bc12f058a1feab6735656b9ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad79fc22983362329eb8a0abac723423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca8adcdc24a28bc719ec8aae4a67e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492223aedf6be1e4f923ad6cb1f8cee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66138c9a89d06739c6583f27cde5ad6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7768d700d179618996c08b25852a7b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303ff22fcf456593b89e590ff57bb428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e1ec6983bf605c8655272237b157e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1177af522a2d0957a4294e6ded2c7b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762c207aab9bd6d445af6aaf4467ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d36257038b7f1c8c2327121a634112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5f0e5a58408a6f959b4de6a03612e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8968391ca10ec4c54183f09908f95314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f241bc5d20ad36b6f65de9a5cb9cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e538f32b2095d994f6011f1c7690a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47143925ea524316cbd6f92bd55e47f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1581b2709c0a765065001dc0aa0d3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a33b987cf883372e934779c19873e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e91e4b27feaaf0660bab121f475dde20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb776ceb690f72b85c1792f782dc67d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e439d86c82016bf392dcb3e124f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e706ee07ece7d72fe3a77cac89c83823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440816be304036588de20e1db36252424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e1260799c4c32977653bcfefdca5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0edd7e6e27def6b2a59ecbdd6cf8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876295a48eed3e3d46e2b9a8045d0f4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1e95d63a6db3b0f6816f3f86de44928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2543fd11c7eabdb4ffe3d7abc2207629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81667ed7ca31c3fec816f5e35c18ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a508042e23c98bec6b8e02f8294eef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2b8193a33497b61d8021bbe1d394d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b2f38a6eaeb4edbabce184acf970e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880189cd4b1673cdc4d7f23c4846f27b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf641f49ae293c560044d8163ca32e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f63b499bd85db7fff94e2ef34f8de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fecfd2dfc04bd738a77ce6eb91d9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ff69ec592ee09139e09485ac18c4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e63369f6ddfa854c9cab8d03ccdb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f21ea37b33e250b9362a742e00fa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42e0766eeba18b494ac2f5fec4fac341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce242e0aa7206b45f2e292da51ff8de642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e5add03239345e404d8e8abc66a2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b034b2019925850da3f980aaf7f23144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9d4a9d606bb6190525b9f2c2ff7ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a8f7e0edd1b82b96b23a20b258ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a084853ec8478c08aa68b30b9d322e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beb66499788a2ea23cecb97ddbee4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d901024455a25ca1e4d06e5d771fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c2d63e5c152c4a8590efbb4908e5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4e03f9dffed4fe80e0bfd8dfc11b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff251fbe2ef65f89d9e312999cd80a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a93d4fb9189af7f2185463eea0e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031acec6433a56aa6f5f98f7843a78df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b7a05c1ec271db04030d27c8d930d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684b0462f71e411256a94b05af1cd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f714bfee925eda26b875c2c62cdc4e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffae7b73f69c1a47332818c7c6c8b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db407c09168b7f46d73f43cf1362a5f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4493c03db57fc63d910a7a273209760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0375427dcd8059fe8303ec824607cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803baf2cade1d4b3167e8cecdc1c2d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126964ebc1d6a9e678264d0bef089de363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce8dd179e5ba049ee4dc7285d834564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f571c7ca2f3bbbbc4f66edaf3e1884b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4af408bf8a4ac3e254df2b27b0e34f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99738db0eb64ce8aa9863ceb91fcd94467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9641f3e0939de51163017720ae9830268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eecb342b27a31fcba453a4abe627a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0130b7d1b4903afa881e4110dd33170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62759422379cecde02e0dc4d96b6d6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ca9babc15db614acdebf8956a6c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421150b3edf88833e33a0f4ba04ebb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfae9cd4ce4d10b8ea21b898cdb70574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f51048303979040fb93c0b3c35bb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7552d3322342b155f64170ccfa7a59276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21624475d1f036bd543cc45d3917ed4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218da2a3cd8382ca419ea0b0f2147ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86733f6a4bf45e490aaf2212c44457279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294e7b34e1047baf2420d62bfb5cd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd8917b577c18f7bbd0e904de8f9c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b40cc4019a8247add417b5b93394a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4eac4de82db45d305c35b6f350d7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0bd948c64a843ab28065c694facc084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf70124f1e69e53180d51693670739a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ead3a1ffc7e1d66afc7f243c9a47d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b2ccbefe5450496bcdde626e0193b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c37ef53037b1275ee9db2235ca471c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9e45e768cc6dfb7bec8e9123b46989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131ca7f8fbf8d3806087c4bb632b78b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e85aa70fed54a1670420408638ac2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a3f13c23ee0704dda595b589a047492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bec0f5d4878323bf91c0802d0532b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00cba960ece0c633a809637c83c02d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a42b86b0566538b9beeede75895aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c12b8a70eb4398120781fe1acde0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc43f8648c79e0fcaa4f5990b56e05d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a952c23b4c51e837c26fd3ae2eff6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d39a758954bc304e7009242ea61a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656508bc7195ca431bae1ed766443b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753082a6bb418842047c8c76b8b9830d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a21b2817021b8154b65c945c5abfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb55dbfa75fa1db5fdc83a6d6584194103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af62f19de0ad6f011950803755df7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beb24545bd68d7a51f40f929c341ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d908c3fa265c4cedc1a5a5378e878c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7aee3c50b8a0624de7a009e5a1b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb0b62dfafa8fcfd29ea60cf6f343c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5e99073e93aca65af417f6a710ab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d45dca4ff1bc8cfc27383110f11ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8293b94d081224b91ea37ee79af50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46164b9566694e97d60cf936d486161112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fbf4d74fa8ff0490d1dc573229260113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de3cf76f7ef201a5d25b6818c8e9fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c94215ce11cf9f4017365acf640f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b8636d6ee172e6e0dc6f38d27ffb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8662714f0bcf62d055346b4111bdd72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814e9d37c74cae0332c0fe1629af453118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c85c44313354847d0e19689b4509ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca68738b7a865c235b5caee0e41edc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95ab9ee5ecc093dca8c1b32b8cce13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5ce302ad4f3f609251f3d1f6e741122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb7775686489fc98720b3a364bdbef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d031284b9db5749e1decd222bb37c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d613db169994569d22ad0ead41c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4297bf5d00a5a3dcf2be97756e87e88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd4271cf5884a70c43da0890674670127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc0466670616b5d25b15b2b0875b9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1021bdac8b0d83b126f4f99a55fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3ecd1b43443b0a4b83ebb9af016ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5543487c915e69a670a7aed195e36c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1c04d393dacc673386c270cfd9074132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6902e9b17212ca0c67f55666e488c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7050d2833cc2a056507dbd53b4d1bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79459073376952ae8348b12655daf129135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb96a6a32af9451d2579cad25439c5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c805c6dbef622e5889a051d06e0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5436a4761ed765c10253be38c343a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631d16cec4e93b67e1196800145cbf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc91e136d2085b98e3ae33d1c2fba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5f671ac8b52786642346139576bbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be93b7091c5f2a8405c61dff9614a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca3d29ae931e1757605cd8b3d37d7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6a397f23a609e769ca4f73616606144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccba6694bb9d9b85a3872996274372c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b3d39698598c6ba31dff1f98a867e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c1fdcf505fc6fac8162a3f1c11bdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2869557013634c9c161d95f7ab437148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce94c8d75a0d3640af63b004c1c148149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3ced89e952f2fa1553e451fb285f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f9bb86e340253423833414b2bc1fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25efcd12cd4f4f2362867faa001c73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886567d4bd0dcbf0189e4edc951f0e3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6c11b5615d0d108b32e425697824d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f26616e506f6e79083c4d039e4d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32e9fd028a8762714f1e7949444f89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3d6715711f24afa0af0e5afe7c293157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c87ec4035a71066a40d04e4d51374c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b667b6a1ce9f239fcf499ea11a9532159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c87ba9ff1a746b96a1b44f04f5363160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a8c0daaa4316035ca0ab2c52ce7a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a344c36def92369e9433ebbbe575e43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be354335f70056aa005059bce2f8c282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06a1ecbfef4cde123bf34158d7e404164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef906bdf30bb90186979adb5f3e3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d9bcda79684b1cd7f169f559b693166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612809d9f9cc2efc51d41a3436d70ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55347fb28c045638b4cd2fb22c350436168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d812c3daeb93b036eef21f1162ed665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e33f87955d354c821ab07654de124170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b6764b427a181a0703db5f25bc99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add449c47d2db0c818fd4dabe0470e81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d631c9d92296cc39d3e2654258140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d9ac3cce015833b34e5f293a70f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab8c2552d708af66d294e6c4a4dac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e26937f483bf21f0f381bf8151ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3636c8b64a8839fd21f21faccc1e9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc88d8e962fe9beee9453c864ee974b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37eed165421f99c6631a9628da6347179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0312834f9d3c0ec7d4a9461132bb00a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b801bc78d40d7865328f73c688ae01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff33111f2e7cb2376325d67445ab400182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61adbc9b670828c341ed637454fdfbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7087ed3231287cd3e5d2ede262eb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4e5a18d457ff713a45969337ead09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f6fe32e3fec4dfef80902520380a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d2b2ff800b79ab4423a33ed0e0040187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13af67db45b2346cc58800dd42b873188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e128d02b3d97279a40147b22bf08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f837879e922be22297e9ac6ae7e28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b96f4763bcb6f448507bdb12679c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca84a14c335745d3844f2a167e55ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4772daab12d8138effb8ae15d7cb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a19ad94cf6effd53e90c076cc77d73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727cd19bddac4a4b69ab95b9c5db338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffda09301500b2c6afdfd4258659af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf50b2573d9dab4bc8c0571f445481d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebcf28e62f0a35fad6dd8621988ca0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca83038bd4b7670ed5336c28352da8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428a00fe3c57a456d8ce822a8f0a59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4bf62ce8bd43eeac426a1f9892d1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b390633f5ed712aeea4bb4d400ad07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11c03184dd61d82eb7bd4e33d91fac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71b1cbb43ecf1feb96dd958ab40bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dbccdb9d308a1d0e46a75bd41b940205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be8bf0718c30edb1a7baac5a34091206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed69f0569c4298c46795818d19e54fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434795bb46a265bfa7e16c69212c7ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b9a6edafae9bbfa2b2f0c1219f2b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b91a7e1c0f34eefdccf08759910d8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26427fb35469d281f14fbcc7b1d72ae8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f6f53d778bff84cab9c589a1e6df9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06b35fc9bedd9237ce2f9b3f61da67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d54e08cf7a7a954430d3e23444317c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275bad5af3cb3707af1c03ea5c9c0f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addcb06910e8c45104a64a83adb45a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b4ba887c0b518b5128085af8d431217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1440cdce533102ba2ef05f5747e71f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10eae4a34ec22aa4299cac7964929f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc00f9cb0f11d4fed9c4ec59bbdb39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924798ab5fcc819250908a77b1814eeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf829cb1b1fff02b6146d445652aff1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42a9d3696526f23d61e1b874fe7a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167d4386cfb3c613feb0ede800a5e46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b284259ad4ba435fa2a5a63740ba14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc9c93236585f4e2b0f2fd5a60049226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f55d987971342ee3625eb3cc19eee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b30d32ea19e88eb92094ac59a7fa9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a8b71b7c246681647274ddd4641b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf3120af8d60636efcf1cbdd7cdb48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f6d4aabd09102c7441f439a2da2b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d26f612b2fd495dc34ddec07076639232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89edfbd0b5832860b1ea2341afd474233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285280687c4cb41eff28e3836d14444234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb032575747de979cf303a98a20b353235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38b8b35dd9b7c2ed2b8e7f3d2c35b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb19130c4211c03459e5bb62697b2dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406bb9d2c2734a5e3220ac408aba4eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4eb051d820abb8cb40a8c804890f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153cfe46ee44fe90c6d12f988625198240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e1471bf5804e9edfc354312e30c3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad547bf2031eef57367054620f27a412242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74959c2380184b3ce8ff4cfb34b2e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a658223a3897170fe2413ffd56f792244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853438061d62ef97a14a6e555cd7e3da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5ea2a8e3c660ee6854f552668d654246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378cd954d2afa960c279788d3a44b5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d0adc9455c14426e21badc25f849248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8031eef55eb43b757203d49ffa06db1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2a18736e187be7ba42689c0b53ae4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c644967c43a79878c5e11c2a271cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed34e2129fd22b8cbcec86582ab9472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504b1964c1634f824dbd1b3cb40c616253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60c559747870f37f89dec75ede129d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3bf34136c797da409f65c5e129408255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db721c5edc787e135a41938e2bf25c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f088eb855e349b46e007e0e2941007c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74fe7b96867e45b3c45e2a2ce36acf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779370745e207f3f91afe872164949a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06621b78763a4134c94ebd324f957b3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc053a300358f383b030d443791f798b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5fd84c0bb5bd9e83706fd9105912262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bace4dcdbfdd11d1f9817a1ab1868263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452ee526539fa1d1a28f4b57a55f63c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f700b481b208cdfaaa5a9d3b81d4276265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b0459f87b1c6d5b5df3b736b5a6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b452fa555ec2d87fe1b948b12b951267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2cacebe014181980ce1359070492268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7053352b170eee8a1ac5e5d8be5305c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380da7b22e69e3eaa2e4f57cb5d38ef0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d280c8ca616947a0b97767a22cde5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59097e77274ad82d365fb2a4e13939272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b3ffebda6f08266f3dad7c4485821273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010ad2d8e100124dcc48241f9f140c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34bb5577a52ab7996cb631ee57e6f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffa77ebe108112adae65db3bc622b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681c977103db2bc29ad78c666c4609f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de8d12e220046cd9490a414e139e3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc9970237b7ad565fd7176693d0ec5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888b1372452edc36864905b2c7b96c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf5ca7d722c875dea3aa65277cc923281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccf84af01b1fc4357a7f7179543c5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b6a1afdcc1b930373dd5cd945caea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10de39cd1b8fd5db656686b7f4a575a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60553c8cb8f678a38c940412c73428d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414acd4e56c6124505c3c963b1e6ec91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5d389f90f436bd9f97daa9f4f196287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e3e0d60ab58289e88e706c70ebd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e7c9f75c295ae960c626e6e74b2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed7cad5e7398422e763bf1a44761be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed95d8bfe6c52066ff41a98c4e44eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab90a2ee7bda9e321982ff7a132a3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a976ab467b5042ef84cef8d1ff1930a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04e891d7f26942ebf0358c0fa86ab6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d184367853af0ab24531d62ace87e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237a8b4913d00ac6890965b993e17d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b18b39a35733318a60eabac61f885297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a09fa5d4afca37c23fffb0b87f5467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c058c3c406fc2afbf7fdf1e8974924299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00463742cf67c9202d0ab5c04abd0bad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced3cf12b3b1220e51662f6d0aa43f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f6c0b010802f3945588f9ec17d24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f56ebc3d0415ad29f0a62fd645df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f08a413b43b22233484e392cfc8618304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3d11319f22562f1f4022c54b36d0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cf4cf5f9a47726fcde67c8a27ea53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a0040956a84b40b13f690b404a15d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55ac576c77e9444cca2696fce74845308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be9f05493be22c9398f0ef16f56fd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cbf81b388c7cf104c1010996c0bfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed344ad2b30e79f2fb7c19e795ac5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415754c017692137247c3221a7a106d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f553659cc3fb54a8c536010b95ffa3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e8475772b5a5b21ac85327af7cd50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22a7efc0245981b3628884dbe32f5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f9ca1b6c3607cc764f2a85158b1d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea2067c5d6f19803a49849a837497317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22138f12f48cc3bd1b49453f8aeaa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411db240868ab382d621201a4cce0cb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf1e38ba07cd0106ae2ebcf9f85c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d48e5ad00bc11e3abf54affecd197321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eba65b7eefb170e47e2c311f823f37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56ff088b1f89a909e2ba5b1d1c40f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e2f8af1fde659dd7b0ccbb419c5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0273de284fcbdfc9bdc6af7d7f1d7d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bfa6e7d9f3e1ae9879e76eccbe00b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3f22ea5e797aa6c361f2a16e5e7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025cd7758f2428504805e29c30eb306328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af40208d2e21fb2d992682908457d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bf8806a40248c4ba7da527ddccd98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23179298f2576a3c0a17cd2523766cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8f23f7b608064801a64c261d84adb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a7e6d05c1cd9a054c454c7b3a9e69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938ba0daef03b8ce14126a22df7e85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2604c1ed1b420dd896f9eda5bbeb03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3f2b1606c622e3575c8c17866df9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aec451c796789b4b70e7de67a04b1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018382dec6ae818b353e79e156cf105c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad86fda57b16452a78b00fc6b04d92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b2a554a04a125c06cb932d533ca0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f1497d1ecc37ca41004964a1318d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002aa734142d3da7a204d547c4c6b2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362ec9b4ef088d049396c85c6dee22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13942c8fdb00b1639a391bf04b0fa287344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be5a20284340e45614c729af0ab44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92097c5b8ffc78ccd233d9bde447627a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051beebce098268fdd978a05b5b761347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334f83e03e8cf15af72b8fd71cfd65d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6863193ed0415ccd20c242ceab02d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61303aad73794b1dcae94cc73c180f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d13cff0e4b1bd667fbb5d185d9681351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0bee4c9f6d01abfa6ee42f7338ec6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59788ab292d85970061bf03a53a68ea3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bbcaf3ab6867bba9641c1955b001e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478888a036de240e87e5f97a71a8dc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8f759190079056c75511e8321e74d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a10e905cc486ad6f38b2adb3ec519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796d41bc6924eb36e488974b5a5cc4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1e452db03e16ab4842c34d29d071b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d95f84791cd7df58190934bdbd88c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742420cec56b971e6caea48dd233294361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d3cafddd26472114017ef51915bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707abdd22ae7f5c6a7e5234bfeae9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de029022f67177b87e30b99b5fdec67c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1102c4e30474b2068f5892261f5427365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732d6bbb6ac3c812fd470a2278d4161366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356076b6f9336516655be7625188ab19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04609f2aa52fd292ac95b97d15030b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293d46b49a040a2f93f7af2bf27732d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2583dcb450bc098e14be9703d3ab44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cdcf6dfc089bd7e51fa893aa6523e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14d9dab337c7219c174d85cc4ec11d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcae9d2aa92cdf23c35f31e287792c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6312630393be4964343ba4ba0308f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f355bd7d610acde7243c5123cf6bb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8752241612791090dea228e2a9ca6e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008af9b0f324ebbcb0b695198b361b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2981cb1badc5a582669c3848924bf4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237379b2859c13ef0cac890fa74d4a42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2bc6af425a5b914d2a14c4a5639c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a359251ec007d558c80630beac1ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7594e567a92a98550b4f4f74a4b2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff361feb62cf4e6a3d3261954f44a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73336393121a2cc350a0a9ab406cfbae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b704ee236d5225250069972354092385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8101e9beb5395901354a46deeaba7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b2b06cfa9503ac8bfb19c72fc6ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0408955440ef8426e38658107e97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711665b5a73dcf13eac2c00139f012389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b1173a8661c85f1eadf0f58766a36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443bb8c10d962ca03a27c0ec7bca0c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ee3699057bd302fb15941117fc193392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016cf0030d2e5bc472264f6d301f455393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5d7532c327d60ce1b07d6188a7902394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827beff291d67385814c4faa90b12e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e9a86e2b011a85adc991baf287a1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ae538adf04bef12fdfd1071228e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743b021f81ee6b99e5fecca3c9b985a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8a35c22ebb29afc92754d1f6d30a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6882889630624dedf1ec18c9920cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b71f79357dd61aa57363ecd0a46f72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35794b3bf1010f4a2ef140ffc6b53d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df62b0c0cadf24b6831ebf09ecde419403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175686fd7113b722d4a42120581fdce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3adfe9afc226315b8b22eea7e49d30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c7279f00fbbecdca1171abc0a451406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c0b59502249d9eef611e6f904f1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08b018d91ea18b0cdd5bd6602bdf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f6235a7b5eb5fa3458f34f467dc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f54081d0f3a7b18f8ecf800bcbc2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ba278770795f3f0be18976c04437d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf932668d4c65861281539f960216f56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7844b20ce06bcf4539007eab1aaa7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530dc695d2a7cbf6f07e75cb9c56200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817349268fd2c3b5cd82fe989e91b892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528ca194466e814ec6dde2f7c0e61ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e0cf7e5b4ec946e81fb47537c985417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d21d1a4e237ca2de4d7eea850d20e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a90d9dcc22fdba72310a4350b840c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e4a9d55670435af8e7385b1d6a048420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8810a6f04ad1bbeb6db42c4ee51a99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765d0845baff2e11326ba44c2c28e42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f0efcff5e239d2cc2f579994a526e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c7480b12911c1c381800eebbffe6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244578901f6861f31e4e500ee003360d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf04ef13f089e1b37d3a1b4c3d9496426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90029e2ac675a8a2cb85878a2c7cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b287a3cc3ae1317932cb802fb375339428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef1045aafb2cc0a4255b037131faa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ca82d5e546e4642c6f6bea0370e15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28520a8bf220f6fc6a49477802f6414431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6621c7c6dc2abf17df3c688cb4ce8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d923b90268f1c74cefaaa5af25ff96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02db013ab6f961b5f83d68f1593d57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1e1d55860dff489c45fd0d5ec8bde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee8f963253d67da80c1f5593c1feb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d825ae3b67e0f3f361e26dd60b97af8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b09f9da23709ca71aca6fcf3754097438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9308d99bdd273817320023bd1e479e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9955636764b59a793690f9df578fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e987324c012485fe109e4315485315441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3908cd88fb8db88c7afebd743edf9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658266734083515ccab86fdf7d42f137443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44799fe4b6a0cf0fc445bc83d9d2732444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5916b9233246a3261ab33bbaf158445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c750392e037cb3dddccfc7a7097e5f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6752e91f2e4ca53c109cd435a40e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b081a648eef441982b6006603b92e88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99a577200de0b23f28aea7a2d10d21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68570762902cecf581ecfdea634ab21d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7aa0a2dda8ba3cc32a53e0cc0e68d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6153759b4552ea271da3796b2d23368452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd302be978e031348182e2325eaa548d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c4b24908b1a35def29b096a8efb2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4b1468856aaedb23a1e2becfd7a39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea3b14b5131ba60803ddeaf27511a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2adceae3eef7f78b7e7b0be10eb7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26997728792b127b5daec67059146f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd9b67f289b5fa46217304d880365459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80790a98b5e41de52c4d23943fb3ccca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e552e37df0c38598febcc3e70ea8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220630918d429f875bdfa8afe5db0e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6930f1cae527931a83674a2f9aea55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a03ea30c818c7c088cfee369c78c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdb7c4b68520e4297de2c369b1e27c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf0efe794d946e4f314aa68d431def466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b2ffbc63e07e61b8a9b48509fff41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879f6a81634c511e52ae9de7e67b197468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e8b03b97ebf4441cffca238b0bc6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69f2a53fa986f80bfb0a98c74cb43d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1010eb56e1486d389fb707cb00b8ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241939d166b13e18bc6c2bf3b4a1c255472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000b6abf21a2130e5a5fae7d205d233473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ce15444af3ae620a7afff132acda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba214f131e30f97cdbd96120848cbc34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ab995f0c872731d96b2518382988476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b261bc6c1e59d7f0cc63b0778b804dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba183fae9da94adc8f3651495e9a564e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd468efc218642410d37faff6e363f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3043638b5840296448594fd2e2f79b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ed0a5425defa4373ae5df3ba3e86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154a256301f12fa6384527dcf85815b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9ad7de65dbfad7d1147c06f914db3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90769a921892b27a259eebb244ee86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c9e976c202afcbceeb159a502824485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc672eb45f9745a2ecf06c518dc5d12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af9c7ad2213ee7f0e802a4bc0232c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b7adb9ff7a0d0ba96e64f5c2bc5cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2577a8b75fe25f3e2292b995da5f50e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c3aec96dc392cf5afa154410f840b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824719f400616dd86be541984b601f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409303ce9a243dd878620dbb119fdaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5fade0c9cc1f2e664fea0b33248d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a0cf74fdf38ae00f243f65ca36b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422f6c0a304697dbef2f48197556fe6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cf8d117baea3a4418455969ebf6db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e72fe6e8db7fda03248bdc40138ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72f7ab285b1ae1c3604e7094f7a798498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c173932e60820fe0cdfce0ff1b347499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab96073989a96c7705f040ac6af28f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acb9eef40cdecf573f551cef61e922501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93379b60ca77951ec78d6e8ac8538b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b776a330ee2432ddf7414792c86b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8aa578b53993908aab11e22375eff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6a2a33f8861aa72da328d703a8e9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d8ae704f6a38a5bb6f3f888103098506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7270acc9ac8c627dd8bca656506b5ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbef0f16ec118e46a6e2b8b622c393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc7862ab92a22a97ead6ea6c26ce32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ff992f2ec92d0ab7a5c6491f8b33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980783e9be75768d7ae135ee1cc9f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ed52f10bd15c5c4d6f9a73577596512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b07666c83954c541f912451c5f403513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c3aae1c65fbc8dc9ea3a69f8f1603514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17e4bfcefa1b52961ddd4eb314fd3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366ef07ee1d71191e17d85f83a3897e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86d1b2d0d58001e739c44ffd9f0133517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f29d3fd7ca57706fd80d98090fc57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98c46248324664a587bb675fcf4da5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3608e64d6b0f75f1a98e80c9e97fa57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e9c8bd43cd12016f4ae737e4932f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45670b7b147b8ec68ee5f0fa95458d27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af509f06c09147dc02f15910fa9c4866523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a98332718625b739c0a4fe0a986429524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f5d161ca7027de4f5da05e555c095525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5092add7cd7965c7f2bab53abd09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b47150eb21cf453c3b3de24018acb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70ca21afdba395dc4eb2bfa82694c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c950fc2183d96cb4e725bbb9ff00e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251acda7f76b795e1e2cf9020bdf518530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e7f568637f75cd2cbe121f12d44d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580da274b570f46e4bee3b0ebc2eba53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70516759666679fa9ae46d99f8ea9ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e24edef7ab61eadf267b49ff996252534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eef350dcf15c4318ade15062b1440535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e19630e85595ddae5d76d27ffbcd76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfa8082b5e314b6c53c5087ab90696537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d4cbbed3d9db4b2b8465817a1bc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f6015ade0693ef34607a00c14dd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ad11e67cda72063bcfd8605db0abd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f78769140cbce3798619477eacc82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eff6543e07ab7c98e081f0ee6ac7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62630778076ff977162c6ba2d37f1585543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a4e5b2a813809e214c297f740cea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15442198aceef3c3623a33c6ad336cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10d2ed13e583c30bc980eeff0ad4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fea670477e6e1a6c3a10170fe26eca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdedee5e3927bcd84444a8a73f8d8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3874a4a41babea143a9431add1efbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77621222145c3fd24bcf59428aefc05b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efc88c6369580c355817ad43f6f019551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060951bea840fae24643e63ca6ec3610552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bd9e845dbca08df379d2cd08c0d78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae76a4f738d249c8ccbb1c0bcafd4c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff5892ba043cadea20d1fe40d63be0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183980a06ce5702ccca0307f0734059556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976b1ca7b3f41db54f1d0faf48a72ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fda25a520305bbc8ca9b9ade5b7bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379643dff1f29a1f17fcdda3c49a007a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c842692697c7734c3f261022ffd3cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c2d235530064932e57facb0d37be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d309f0babac05837edc174829c033d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aab0f8ead15686c0192e450946c91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec45d0834b65e5d642fb5bb52e492c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8db5ff3e04b59b51ab77e0fc85c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1272e55220ea68ee5f65a80941fd39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de6c795e9c8358db84c8f1bcd5c3d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb12c827908c733a8a574b348f94ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b059e5b800086ba5e1849c270c11e22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94366e11f826a1aaea60b339aae93d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23420cef5cf71593982016be1f21a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695dbaa6a3715267f68ba7f4a4732ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1f80d9b3dad09f61e0123fce245c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b967bd93dcc046124aee67a3e02693574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3be3851821a01f6a3929a60e9993f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599012fccf88f86fc1e36b9e9ce2ed1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547b2c2466268ebb42735e409b424c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88225bcb9d2239b6112dfef6511b391f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce7cb84937a6322ca1fa393de337bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc94af428ddf8b5ace31ee91347469580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319636a79c57dafba92e59d87b40ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14884a5ee227977850c65f612a4d39db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78988f00d175d62de38dbad501be5c4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67acb7b419f6a131dc04008fdaae6bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedca7528ed69251287969a5dd641bca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432021168b446cb9087ec84b265c25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba3b351244d0799803ca8b9eb94d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f09e930c7cc7ee9c3a115ee4e1e4d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d39f5cb806cef35dfe13392cef29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df29743a2d91c6d0428359c818bf87e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91c63ecd0c90109c53aa3195a2d944591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d938ee761530e70e1ab1c44a59a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48c575aaff54901a7a9671663c76c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b62452e77e8a7a294d33e9c8409448594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8989dd49b6d3f5bc5e78b2ac669553595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda19c2d2c283495c01d1890631f2d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d767045590557a4ed4754f958719597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8703e43cc44317799801cb22a3bb4b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a3af8de8acd0e9f1d1929be151d0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eec0b33a853c9c624994348fe4594600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358783e3f82740010df785d8eb05170c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64a346c5579ac3c2e62e135e7921f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d2eea2d044e2c2f55fb0607f169a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae41b967705c9cf9f49b45b614b52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef42cbcb78fbaded95ada3dd2fa455605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0bf4fc853d7a62a6a9a3f200f852606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ccfd34739b77d471ed628403a69df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36b28477e9510f188009ae41d217f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff9b823402a3c694d972d112cf9891609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4adfe173ab96f0426c391ec384fad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f982215cff2cdd104a47b12397ea45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b2162db31567d36f5301e9ccd6763612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eab2e24b7764adfbcd247a9c28211613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f2dcc6f7a0c46c3dd5504134172b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29925880cbf236680f05a9a4e7baa346615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0388969499e7ae77a9f64c71f22c281616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa099bd1f219beec3ca6b32ebca5dbdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255244ffb45cbfb469ed11c0d75aefa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2820df4361959a335b8ffb33d8da96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be67c6e7c744068ecaa66fdb54d1ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3b949e4ecd3c90d69b12478622509621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f31915e6fe83cf7ea0c86f96f6f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13958b41cc21679eb9b6233c9fa8699f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cf90e6739887cc8f87a810bf6d68f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6fd59e34f848ec44bd01d8629edf4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766190cf011c4f0d58f77e9b45a2598626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c7796f4b68d30797d44e398255980627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e41d09cfff0980d9fd19c3350f0950628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33681b696efbbe6dfb06bb4559e74903629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93916c432e3a7b369eef0d693710ed88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a2c439d70ae5c92f76f442ace8b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296c35847d105754500532cd687e7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea4abb9e46d23a66fcf427b766537b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dfd64e2455c1812226a179329f39b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2e083e89e543bdef0147ce528a9a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788cb3e916915fb462056dfe8ddd8a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99825305d938a3a4b20058f053f0929c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36436b5343c9096e08fb50a77d7e92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e766587a8a93b058c080b696008f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c52173f2b2d0a1e89b738c2dc50f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f273a5062b25df5db14b73de119032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e8d8922a8ea6260928ec2c0813f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2071287e5df6602e21549c428450d19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5e02c38fb55cd319d0ce6e224df64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcbc910915d73968aba32a81c54898645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb7c9209da20ae497d69d6c56ad7b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b27a64cc2c6741bfee7d5a1df8716647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55528c59f310a2a1d78cd74fae37f5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027b0ca4b0ca0d418f716c1828cae1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08a25fa067d496dba03766249c4ebe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0b471ebcee7d5cafd9a70ed9d8c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300b4ffee93ecddd9ae7ee06f8a1e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813bdeabe873d9766d69f24feaba25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d497cc28a8382f6df5b5a1a0e82f90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ce062ae85119fed5bfb2b257bfbf4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e45715150863ed8ec975d20e84f86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa6b8b6bef367df6eed9060313e3db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c47bd498295755ccd1b37611288a7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632674711987d2786e5dbb2392b746a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fe7ba934a6036409f62009fdee855660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d096a2e90c55641bd6c9abed863e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4651e6038947c55d4321dc22a1c72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5fb9917c0bbc9bad2af5a7d48f9c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5e7711e7e68e336aacfd4db9fd289664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5749f668bf668969ec1e26fd3b926665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c2eba008e6d822d5bef0daad6567666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1890f69cc7a37fddea6fe583207af6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d376410e825580f1adc42b9417ad4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2e264ad7b06cee5e679275e96f36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a85f0e9372de2f332960f8e923182670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981216baa9c26c883bcda204370c738671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608e433a3e47bfa834445786a793370672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276143bc2185ef9d86d0bda03a55eb7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347639a75ed9eddf5d2ab4539210945674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f895aee3983998d509349c138f5082a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4346c8bade4f19b549cf0f9ca4d3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae793e673c2b95e483bbe60de4694d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e75698a959e0094feeb9ee481488a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34460e5a0cd97ffdf686b8d7ebb7f4c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01945160fb9ab53308f2785e34917d0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f3497d0e7a7653afd274ab378a385681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae46f002e1b63f64ae69d8f68fce02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016aec57eba9e9ef91421be4a7b4455683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ab23604cdb3ee11527fcfcd43d15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78283bf7ef028dd8358e7b6736abcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2125ef73f5efd5dd7d4605c17014acf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaf7ede57fa782ec9bdc36fd137c10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8308fe9eab933d588cc4d808f5ec274688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a623859f1328b057e29dac0928595689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda1d7c5c73fcbb8b777a889e09494a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08b08d3deb6682e3f9624699f04e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275ffb5928605513ed63a5f7610882692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2e4f953a67c32f2d5d39c349fdff3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af982da76bc42bb15d61ea905cf3beba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30fe1653a54a303763567370410d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69907e192f9c9fdca1bf5010b037374696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be22735211cde747a8995338462c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27f7ade59639a1ae2899e40f138018698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f46d588b4b727091a11cdafbdaee1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66469596247267d80c9118b9e3229f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879e3b7072dfc8a1c0b6ef27dbc0497701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a70725e10a44db24572aa35dfa474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba9a61c361cb5cdd9189ceaf15fde703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f325edad132b17853a4add790694db8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb9fa305b25cd2ecc2276d0967327f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa34b9afc1337c153464f9c5a69f1ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7e56c83dd69c12cd5e5a925c5bf5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2a95ab149df7e9c15b4f50c8b209708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8017e1325bc52bc1a1c3c8b7f0e379709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762848ff56b1764b56c5b7609bea372c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473e1afc69d1cc47f0e01c3f492d815711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88050aadab93b3d631b78bf2d980f519712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd69690e2a05b0b485d1596cb227f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f5ace4db643a3cc1e545b852380f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c15f8d404f693698df7dbe0aa2d7b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e97cf5512d4512d1b07a025652657d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4157386e59f116ee9eb5c534f94660717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99375eea7f5b8fa707c8a90d977fc8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980195bc2b3da030be3a4924b98c8ea9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba58e0337b5ff5929f2b56adcbee4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc535ecda630672db72396b6ad56d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdba97f13a12d1e67003e4f1c757611722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8f9f67256f0e442b35369c105addc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84716bfc10218e7cff7a934c7e609c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816a05562c791df84a05ca5b0b1621e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ecb72cc3d38b9ba097d0953942607726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e4a4fdc38279763cc148dbc8d238b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fc56fd906338abadf57d7f19e1596728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eecf797a67089ac5e07ed17a90b5c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1bd99689cdc7f7596b48167d9b15b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae46bbfd184a1f11af7cf1016474c9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d45a75d32e856b028d03c9d8bf4ab8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b6ab93e9a15cb4f96fd7b67e1a92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994e63770239dbf599f1e5d1e79086734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c87470fb84e81d21ce8f407c9478d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87870502328b55555104b0f01f53bc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171253e865ff9114737b2d21186645737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099eb12b2003c33dbf6b8114c876d94738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d1c9e4630b233d7065b021ca30ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58d08becdb24536939a0d2c2cae99d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef671d1fc09f37f2516880368d392639741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1325d5a1f2adfa159cc22218b2e153742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09238c9e90d94195205366844397a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677992039f22ba8011ce0d3551e43818744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe67236272811cecf19440e2acbb450745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05328d4209258df15dffe3192f96cf5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ae2500d9bc480a04811947159443747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd348696ed3ded9aced2be952c6ce61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782d1bbcb6d566f8b89d2b2c13a48f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c591afcad30d2ee550c90cc55cd770750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3a487cf5f91041ad637ee240c026d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a909331da19dad01c6654df524c0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990d1a9a6da1ece1187d47acd988861753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949901b971615d790ce9693409b7e972754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834f569585e2a49d0e1353b6e1df99b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef6d85a7b3316725d1f49d28643f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88b5ca83445a53a1c261b92abb4f75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9188c820caf177a19811bddeba0f09b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3c00159b8a54aea590e56e6c68725759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925f947869fa012c28fc7645aa34441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640843d9ed6cac223cf3830bb4584d0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c42e191d8bb6f7d8e39ba16db8d963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca4ec38f37515b3bec59946fc99cd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed234648be247b8bedf9a21e8bf167545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb6b8c31d68f27cd7065a043f2ca066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af9556566a012b25252bed682c96a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461dcf1a57d36a70c45dbd0ff7a00668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35b2865793c059399db99702c9948b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b992ce70078ef65338f6ff8191d1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309547e81d21775a2ffcd549baf153c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b90755d1aeb382cd59dd328865dc0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3da0e0c110f068c41c32ab9c04d52313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ad0a4dca6957fc2cb95aae824c54914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e0a9d1a439ca10035dea0cdc6a63c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6893da0a05096397195a690579220a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267757c94ab45d73617899fc2d3d6ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3bfb246ea21694434a53fe05e01ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516b2541420d7b7a5c0e485adc3622c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a351b28fb4b6fa4df7e5e2fb3345e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96cf06151ba3ab67ded784b169935521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894716229c0b41a4ca1375d5118af9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e56001cc03cc2577b051d3cb6481823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cf74de86799f5c4ead3994929cd0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7527a32752f5f6dfa7256ec9f2bc05725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91abd88ba1c2fc46ce5a430ca4efc9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c75f0c5fddb19b4e531002e7b754f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24edcc1a6cf41f88992381b68f592728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6c012717a734eabff95f9d95314729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e88f4c8bfb4916463e752f174ba3de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb14b2d4d8f036a0886d2c648ed26a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62a147111ea1dd3a60dc71e37ff71332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955e699eb6db26109a8fa61993c249133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6f7a03369188b07185034b52cc34434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d12316a14d5c27fe50815149fd27b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7275ec81a3e4aee03ed6fe3322b310c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f68e8a9788b461fd9451853ffe59f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd625cba3faafa01b7a212edaedf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3158a4029c590124a21197735bc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb007c42392a42009f03c6f7869a44940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb3e3e1197b976a11469fa6a2827841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bec20f92d0613f2446915c9d5a56842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da3ead9fdb0dfde59b27ab572d65cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77a51ad98f3367c6d9825f42a9262a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f36bc858f5fd8b6bc38ec452a096345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4061e60159968bb45400d6ec74ad05846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e243ec518658b4a37615e95c7247d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28b647b0b2b33a1f00249e599e015a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1081bfdad2118d8e0e0b79ee37cd01f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c6a9b8f56ab905960194f108e42d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc57ac2209040176e1afd2dc8a5bf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805038c9d3c65c71f9907fe9d14515d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677e97de443da2e78d80c3ebe3cb5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e8702060b2e20fb43c4edc1a610d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9d38f0a7cefb734ba6ff364f2378e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e31e45f9ea127ef663ab5d4999a68556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6abd0156bc5973f0ac42857c58864057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac4acd32da80ba45beb1f43da80cca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6844df94502224edf2943063b4a8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806075515ebc1ea0a322408b1e711b4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027bc841153de297f2a05d472af3f4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6524dfe05eb1dd2921f6ca62eb70462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde2b19ec5a0d2f11cbd774eb36aa5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1def28ac5be3e47fea8e7647a5c03864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434927bc0f2a46883fa8fbc649cb7e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31a31b356d4d47c4f6b586e9bfeb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bc835399a9ba60508af9f7471ab5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892cef62f09f42b9da93f35a623648868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ca7f2a3c2b529fa9ef064648ca2f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18830a068bf4ec8754cd07da0b92970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7ff51f622b7b98d98cdb4bbbd1b1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e332218e44b2205aacc8cf8a92df472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb3bdd1cb2c254a9a88a0a658b497373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fd91f0137ab9d386ccc2d5054068774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf442b9be5223ab905b478f4650c80275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf024dc3363b3cde4de26da0ca9675876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52264663dcde22ce1148d04c5ccd507f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea035c3460523a99db8091815456727278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c852c11564bbf43bf7a4f8ff4e56a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e68e124c357da551b5ab5428bdaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aeb01a86cacca69f2e53c7fefcf7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed719bcd09874da20802ec69d3f02b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09460665b5c9c9d100061173f50927783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b070a3d65fb7b5b74bc28a125d14fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d0eb305adfb7f06e4a50f456063bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793657e0fd3b4fb3dd71068aa55afca386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e264980bf80b45c160c9daef03bfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c81be5d25cbe2658ac8aa19794c93c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade29b56bd0b5d45723454a3439ab1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ff8c76fc7919e5bbf58539d3d28b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da33401b7d96bdf5bd3995b354932e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e4acef03c342a0de0e995c1893d9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23744f21f189814846845512042499793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cae9573da77e05a34612c9b5f6fb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69101a065a113a69750a8abdcbee78695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535589cce728b6014b171872eaff37296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7784f2e653a3f20155c1a728bafc3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9f24d59359dc664578c603b180dfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51825caef7117f44384ac9a6e416062f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e86a83311acc745d99985171790e58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249b807f7b9bfc89cf8549a7267a549101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103b41b7367c3bf71eda0d4ace596fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce04be40c67628da7cc23c49b596cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374f5ac77981374e9ce12bc83799ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9e796b59b352327c5db983701f832105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c53cbdce38660e80bc9dfe3872059106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a02d22c465c19633385f25563fed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de14249a3ecc942fd6ae9dc253f021d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e264e2b8384c71f75aabfe7e5dbb86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097a1b928ced15490ad9cc7efcefa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b95963a415cd97406894c4defb321111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b795bd09200997c3b3ce7f477d24a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b8798a02752e24818d4d61701a7dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7f1ec731550356ef16695e9a923f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1885b72da4ea30a57a3d5bcd224b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929617655d04fcae5acf0487e331742e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a87e03b48f110e4c3f5ab8362f917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f94d1366bc590e54e5ddd762953493118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069262af60c1e3141457ca0b5af53e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ea797f01f02c2dc3ec54c154e7b0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68592fe1c33dbe65a825d33db67d80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d708ac3c02d9f08753cbde24d4e797122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b89c4ed196d2bda09c169a7e6e56c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a7ff5cc35319158671b04ad53ad2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66184e4105bee00e567cfd37bb234de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9563202c449090973bd352171388cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba43fada2f2541a9997e8ac36055c2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc58624686c20de1147d4ddb8da8589128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add646c21d2c867929f64cc3178dc1d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe39a37b7e69620933f5ac658ab3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a879389cc16b1e6630177f697665131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52797798c3d6153c9964340881bc82db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d18b37f5174052bdf9b460c5c0b1bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1782f3bf8cccfcf9739536da79c84d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ec47020ec4c1f617bfd65b891e42d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceadec1255ffb9b7cad1774a9cefd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8456c0b4a0416c10c57b87538c39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d320ce6c2b2cb6e3806501fd8c375ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804e6bae8c4713a0648dcbe4c9c7c69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7f94c3f97131cceb137a1939d65a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c6bb689fe40901b0931980c03ad14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b805e91c2ba99272c5a96dbff439142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f07358dc49eaa86e6c729e7ba7853143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d59535bb2806ac0d495e07b9bc1ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe10d3d71c62a318162d47965a23dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04248e0b94fc8bed6b106ef2436a7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b169b81ee9513635d82a936b0ef65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ce62c60ea8e0856b16ce7cd3dfde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd47a174fb3be2d23ae0dce8950d807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410d5959e8d29ca26b7be14f0d7db6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3dd8051c5bf9dd293a98f19a83f20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92052550aed4f93bd5336e2941227718152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db712d27097a3a307fe6a2dc9afdfad6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fafb443e1ac431dec86c6799abaf25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab47a7bc161a132c031f45fdf30647155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf8143d2de2174c8e4956da15f487156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5be17cdb1189f101e38e8a353e1ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655441421ef0977b7057364faf39fb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bf2b33d535e375226686efcffbaaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eac2678ba371dbec4d43a0b43e773160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46538c6a4fbcde12ead9b252e2b896e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9979e6c3095bcbb61e5bc66adb42e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536718cc40dc6a95c4f38249c2984ea4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ad562ab4b892cd6b0bdbe107dd25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d75a8aba9c7d6ea5c6c2574cec127165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37de98ba2a4cb837b000c850f09ac26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568cea5968df22611f9548bcce231f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937075306af02efdba27b193afc9bd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb72d187e5236fc90b046a88c10eb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4604664f51fbcfb177e0c031ec47a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653e8c836dc7481ef61c5c65adc2e67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70539a4d0d70426d18fc6ffa9df307f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff271fbd94fbff935d7b4196714010173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f72fe17f9929f724f9ec5f9f378d93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ecd19b02ac1f0de074ab478866c25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cbcb42ffd085d6e11efb39a31432e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be115544cc6100dcf9096fa7b0700a6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc69fbb284b81a552eaabb5b1a7a6d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd550964fe470c72a33c4d4d663133179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5504a53622f11a44cd278078a57ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6195b9afdec56ff669f7fbef98946181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01832f77a386bb70dc224575d0c64ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d3e2b49a902898f7b6f939279d083183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22249ae06dd54ac991b6a75e77125750184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b772ce8c2dd9b22e4ab63f92808857185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8049cfad33cda8d84943ca777d2e81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b99084fb51a550a1727e57c05fed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12c2117011225855f3c12e37aefd8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82811ac002703dd6139c4b3be5e165f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c05b716f64acb3ee08aee75247224190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485465ad18bc92b44d6592b50ddf269f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d0d0d305d2ef5e62b1447eaba801e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e559f12fa07e83ae5f11998b1beee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0afc546016e96d8de32554b2821e7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe2e0320c500da2199b254d1aaa928195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba62e32436b46c731eebf02142e560196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0168d95147d493ab1714d9a79cb96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e85cbe184c13f3338e4da3ba359029198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc632c768a4f10bd1071473ccb1d26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402a94c98fb682d68e01cadeea8d35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fab1838b22a7844209c14bddd8ee8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45754a5d607ec115996e37997ef637aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd026301d08832f8a8be4fc6732384203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c5bad0e877b3bc5bc13a1684dd6f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73aee4b6694035f0c586f0479467b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af30b1ea389a75027672f41ffe8c39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd51ebfaf7c1fc1c6b5fc1d01d6cffe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89bf66905246cbd9b8942c9f1c6c96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bcec38f1a02a7d9212112aefdc127209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9df354d099273a1549a21400d9936c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95888303c595bf1bb4b23ad8e33dd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f2c3abd4779a3cde1d956bf27677212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5344b0187f3f4968a0ee531315a5ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448953f9ab036a8b5034fe17c5af5af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb29a62402833323375aa03afd84189215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6133a247dce1e49622c5e4d3008ce5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d5d1dc8f5f12db44c06aa37a2f61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a9508482cadb3cdb69c6f263664f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae54c2081de34e93fcdaade7be9f9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62087d946e6bc07270df88c06889436d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96e1ab788c53212250b5415d2c7d73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e7ac19e06e86870c40c4d4bd6553222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca97511b048b26023a73a318ce84b6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36092acbd09086163de5fb9d237671a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839f315d9639a5847709ee16eed027225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e950c335ab66dae1fd7060daeb1ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cddda3edc939be170c17e2ace04c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb070a0af8ac003dc4255129fe300c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3059f5a7652c4bc48bb10723ce5f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc9f307686f42bef3bdc024f8f10d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46697d4008be783d2fb9a80ee587e1ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fd21c36b71e000c017e312d327e1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb39375cabeee92ee92aca70f8b0d43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96d5119585ce2493f78fe0d1e1f3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1611421f5a6d1f05084f101a77195235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae7c59fc74f75de0ab09e2da9910e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee5dccc4c249aea720b534b3944139237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae754e6f53888fec6aa838e11c9e32c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b5bcf9f476daf5582b122e236494b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbe9770f1e90dd88d28db154545a6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9717d2e99edfc3f0d55229c71f8ef8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05777789c8d71c8bf7e7cb03b3db8767242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a184165009cffc8c01a2262b361654243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf363015279143e4695f955b20ff7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3118bca637bbb89ef670bad3e4f4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96491bc29a28b0c84f44d2d5a429a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d0a12eff37dd1c9d5bc2bc896bab6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373cf4f3171ce41a3a37aaaa630842c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93f4a061535e62d3ac27447b73918249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081085061b6bbc8fa79d8cd39895b485250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407822df0f2cd445270775b15705e4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c664cd2fe9b7c50a4ee13bb1cd50ec0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dda0b1834478f8013151b0ddfea67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e8d94589b2843bf28b434cbc913e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a21abaa0fe41bbbad94a80c4af7ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c52208238aca2fc813553839bd2aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6bf3e532bd2113f16df1fcc730f08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27c7da5851bbed816dd10d7059ab9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d71a0aec3f1f0de3736a37771996c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5374d9bd399658321d8ed1b3a49e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947e2f80c47bf9dc5abfac1334122bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d0927c71999bab61dff635bff7b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309d93e056efa8caa559117797dc103263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38151363e4b134b7b7472331459d3cb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1295eb1108b1be88defcb000d4482265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679934552eae6579144dafca8fb2dc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87933d6079cf3426f9967f746229ba2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58159f64566257dd34be7ead766a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eda8f54602a2a58d0594472907f89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47507deaafb2a6c8707f29843a690f6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f7c3e02b7fa656eb19b78d02fe63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20eb4fad608eaf2730aeb84c55866f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c938b42b59591169f7177a19a30338273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5614b0e1af65735b8e2b332f4e54930274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e49a05a18da4a2a94070bd78b20e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf4690e4d6a0b4b760a9cc974cc086276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8c4756bf00e03a736a54729a53355277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b0f99e20ba3cda2662055d3927304278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b5e3a866310b5d82d1cb2bf3ef9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2a3c27fa33854c4cd65cec4cbea5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a3330fd2b95f396974e4a53e7a2be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8649425167960544ad3320456aee10f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646159fec511d780ffc2b5863994b81d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae16a051c4309794a443d67b01d004284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e2ec83652ba940ed05cfab0f46f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d3762f4dd14f52e83ee70e49a31e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6c53cc4169b1a806765186be666f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775e04734e85c606b05aa961b4a918f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92280853a15e892933b054bed4e71b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb891a3d628b4ebab5ed9578596b7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78657af37998a3a2c40696a9a24ef97a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d3795cf70253e0c59a24aab8c95b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b361c43b03a76c76c2175948c6bf17a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffe729469513dbafc8c1c4ff13cc58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87d4fe81a933976fd185fb85bd1b8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0551f9f414c191ae2a195678a898b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df69db06d3209f5043c3e75a5ace5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f9fef14103eae99dc348ee01f7f6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b73daa30dfc625c378b240d19cb71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753105e82194ee8b2641dec9d4c88d43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6d7e5be5b3204e69ab4bf22f18c72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0beda0439b91c0a8ec0e278050c212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92923b9c4f394cf5b5de3fd9200444303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd531adab1d1192848e023c41e9b35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78403278509017496d5fe5d9f502cce5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31f8c2cb3a4d70ebbce4dc97833ba2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a0873deffdaf4983072c72418a6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2938e007838700c6997dcfe440d6723308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad83cd9d129e62163567c961fcb63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8eccbd07373c42d248249da59129f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c841d5912d63912e69a1a138ea3de1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1143c0b13d26183ca6dd0686d9c2da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325bc6c2bf89a8248e5e7b2ddb83764313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d8061f08b891a10c160f172ebd7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976fe407fc69a82d43e10b17f4096a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f647fb9d98d9e70548b8e74d7ece3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7c599b4cf44bdc0248235844ae76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bddc34d5163b03e19cf264b8daeb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02227078bacf06c62a3afd2434d9dc84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83173b4757dbc5ef7e9fe56e5f970479320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06077364d70912a066afecaefbf51ec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e501e0c38927c858836c1257dc7345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecd10069672c3a7f068efad42f9698323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b0e7d62e5256f84a58c86cdbe631324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1cc1b5085f711923841bb13c58924325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586011df4bb9922187cb28a3df37160326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b750da45ccb14cd4db1e5acadd89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd327a50c9529b3ec257c6995fe992e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090babd5d58e63b1e513051e0679645e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277d219d6b1b8538051877ea0ff80e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff04984314b0c69ecf634b22e59b06c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8822fe42e5bdaf3ca6e203d74a46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8020fe78533f921731fd58ffa11662333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad8ea3d9fff597e5e30c79cdf09f57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a71b3a71e278e18979d38136324576335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e00d21d0a7e069f9322e8b359465f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f26dab3d4d7e5a59a23cfa3fea02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc35a3ed6eaaf57e7e7535ec154833338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca179eedb739558e9dc295d2b5c68d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224c3a7cd40aa43e9dfd8feef944ae1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450606420f3a4ed92c483a6d8fffe6d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673644de19681b27880aa4c147b0679342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076ae98f8e872c7e92e531c21113083343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7317dca934902c7525b249fd59ede344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e7d1c065ced5c8200adf3bc7da27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e77966bad07fc0f0dcfdbf447880e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801deda20848565f9aa29a35a947a860347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f687cafa43ccc78899331dc637f998348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25899ea3df2e7f9a9587244baaeca980349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355a4f631272a888dcf19e5c9afa625350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4505fdf7621a510c6fa8f6ed706194351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa84ae9402ea11f8b3ff070b93ff4eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969483eabee27b0376a708278e94741353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae1766964b55f8ec9abacdaadc382354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d2cccb75ef80cc3552be846ed56a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5b1a1c277a13f850dc054eb495ed1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b15c0de5659d0569b5bdfed1863b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45588f6ce73eb3120b014914332a81a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98079fb702ad4d64495ab977c0ba22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b91be9ac32b45ff430cd60a5ff13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb4e1f08e90531befa33ff08eb7204361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99095bfea1483cd1961b92e48c9a5ab8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5be2d866d64e743e44ec1e5b2599d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08611cf30264878d85426b05dfe9a816364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f58a81f82d31a0ed422fc3760e1e1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e42d9bfd92535aaba64f0689c8b796366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba6b14cef4b574b69d8752b2da95ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cc0e84ddc8e0a3bbf13a4515fe597368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e36be28b99c71fed6038221e1c28c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8068573d2898a3fa3cfe6726566a5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e732e2f1319197e370ad54e6c12c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421b7aac3eb1b511fbe6a57eaffbdda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15a7bf88d8e9a2d319bd1a9bbd4bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a2f2037a5f12e1978227126a594a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3c50309d878e1bea801bf5e293bba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c862137d5985c98241352af14107376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100789d62edb25613d865974ed2dc669377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309753f7b57d50a4bbe609328a7346378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fab3e5464e7840814ea332de1100c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e427ad6d143fa27be5176a1a2a27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94594b93c321e1935ff003cecec8a4d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098e89ff941d7ac0975e8f92e7a829c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d19664d80bba48c3a373b3f294dab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52017b554045fccc82b6ee8fabcac3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5433e1c92310b941cadfb9ca3d2fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a300bcb11b534aa864e244c5a3840386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971109231c50b429b000f5d667e0841f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00189097082dc460008ea8a8cc82b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43323bab31e1b277b17f74d433435808389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded868e1358a7740a1c6cb5029bd55a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed685047ba2afbc54bc8db1bc978cd91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cefec9304c411952ba11e7e36a5fcd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e97c88891793edc697f4111d67af0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae09a4c9c99234f523b409f7fb0c63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b01f5e34a7157813c710ce1cbd5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a590ae9f14c447ec2eaaade017ff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c614436c34e461c6de7e3a1d992ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54709cdbc11943fc0fde6144d843c7c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eadc9d1b65234d3f1c14008c198c50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed07474938979ac3ffaa890d1c5a9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8047e1ddf3363fa1d7dd03791587b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038490246dab5290bdba78dbcbe072402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf431be955d77e1883c5acec19d0d698403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a8039e6a05b0081b9d6a6e267c24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a62ee672a23d90b49eea5520b49b0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8a9785078fa6f0e9a10e622a4ee9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a3c24b11f6e9185646b0ceb3a3e91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b40f9d353328d70ef01a6a79046c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd1152a1c6484d77ecd0352e34348d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4c97adacb053963b3e285e0406bc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb3f4b523be3dc3ba94559acfb671d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98bb1d42c8cc5ff1901bdab2d840f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841591d26c3b9eb72ca3f5df2a9ad444413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72613e9a7391c8c025e97990e3a6ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4989ed568e43f9ee4973d2878f42e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dedb3635ef827ab7979dcba0a6648c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aaf2fc1f23b27099fdb8da30312ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9cadba1f8cd57805e1e0ef225f603418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57a9351e69a26959638dbb6b43916c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402823d821c4bcd20658902ebd921ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f48cad9bf42ca202fbf15f10d8a8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c982dc5a5212b431f6c1d97cb9817422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce8e51c093542a634668343da9cd17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604447c558ab92176576afdb6138f34e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7148a47322c41d0b3985431f8d19df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49474f194f0c0c9b2cab30ce3179d55b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f6b5ea313a2302ae4ac1a89d68b2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf266a71ea23bd89dfb0f2d708b13291428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946cb53facf30475424ab44960f2762429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b119f6df5bff12b3d912b1c8c6966430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4f0a6934ebe29668248cffc89f2ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26b75891eaa3362c511eebda86dcab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f331133de317c586bac4576c7db2756433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607beacf5719b7a4901a56c79fed0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add2e5de78c4fcebc73270f09eec9e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd57467689de71cd110fa27a990c16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751e81b5e3f7d9796267af8de1972b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f052a6508f0f4434055c3a818cd84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5264532d9eb37a41b9ac8b610717b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dde0d767871e98d985532049ce9d02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedcd03c52c1a20cd2a2f3fee57fec7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653624aa6b9fb10f1b06251cb4a4b9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b586e52ac6bae6bd27ea91ae46b6232443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d412222c0140fa2d4eceada628a18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9d4cc1a46dc21e28bc508ca89559d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21c8cee90d8ad045c826ec5aeb12b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4e0e3855c896c61ade75c18e24671447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7540298149dc881d475cb74602ec34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1be1f43d0fce73cabfb362dafc059449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e659c8c25dad58cb75d180246eca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8d1a47779434c925086fba96656df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe680213e756651d35da3fcc1d9e37b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c618992b1fbbc8bcd597036e20451453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb1082c800afa318a82f178c61538454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c0f6b1b7dbf4d8e6d12c29f4674dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600249de034f7d2b5433126678a596456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76f4db58e4f69a4e859708604b2a4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53d73ff298abd37f5644d803836a40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148bfab5a98e803a42decec6869bedf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f148c12e763ee90cece59b61e16ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480003be9ccbf50712c842a1b20bee2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c58b6a9196d42f29f78e1f1dce390462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec5979fb89818b9f07001f1b01fcca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ba03b579fb5bd8e05dd53cbae145e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e4ad906610cbe8637777fd6cd404465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552cfe5f747b91a9e59c0413db991b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c9b836dbba7e0bf00cd1677650d72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85146badf8b23319359bbcdc68cc7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c953bfad0fd40107e54a19b727a3f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7287db89a25a57709f7df8d968cb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b879c60ddb5df885c3ec1d55f2d14a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df7ba66b115f88f98a212258fe413472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a2ed7722158e3979ffb7c340eb63c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41119ddc369ce4964e0df6e22e2e96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7aeb0f4caaf3c091e633ef7918247475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e916d6b76e51cca29f64f65da40d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97c05effa65e51d5955598401296ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7a7c794944a20b1edd9518c463b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38710c052893b0db329830d785fa5fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238a42ad04dafc28f71e690fc9a9136480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152aa10ebe848bff407fae212cdcf47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00d39550e38773968cfd68494b3dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b77b2c4a76bd1a4a90c4e441e87f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b980d619964f5a35dc7c6ffa30cd6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c5348345a1908db3e5c7ce165c9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a953712069e91450c8b0ebaba6a2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32d3c5cef92d2967f3527f094bfdd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c44dce82043d37f6141c643ff6bc91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7200261cd84d02724e8af8691dbed9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272306d396ff53c1047b685061aecbe3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b90046a0aedbf9246388e646d034b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184d7568b69c803732f41397e50230f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dd92ba58546e91484aefad1235ad7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad01faa84e77308c118effd10dcf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ef77aaa87b2c0ec385cde07e22b54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243261b804bea939e1eb05cf64ab69e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf731cc903a946923188dc1813f4800497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aca5cd475e2b23acd9d7dce90b1d55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5b41c07dba093e2667cfdf6325e01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5f01fe4055049f8cd4cd8063348f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa997413ace8a2848f37c215a994c66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312772b7b533da5f60ccf4ade5e5adb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce5c5f88b31a69b6777fcf399cd917503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830f134047492e983aeb6bbe3f30049504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afaa56fe5627137a397fe62c51ed42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5058352cc8c3da611261604272b4601506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de75e9fb7f22c37da239b9bf1c87650507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b127fb326f79260e89a2e126f850a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7322741b328a6d6f82f87f3c86113509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9cefed5b687119c7ded02df99097c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c692ec6e4ac44c72b026108ed4d434511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f55a3cff13ab070dc2064dcb88b9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed45d54ded98969a4e51f6e2534d1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e22ea79fefc4be32d625a87566b0a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0011ab588cfa9179d4e38ba5b86751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd48994732afa4eef67cfec17149243516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b868544289a213b081bccf71015d2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ccb1ee44afb75b9bc3ff8293abaf6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39baaea7156d923f78d6b1242a97cf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c26135914d0fa4f28249445371b215520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78063048d5ed67364d0fe6a995fb14a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49248c9591c4bb58c8b194f6fbae9da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e478401d8a534e8a4e4eee34cd77af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c656fdb8975fe476a2ce4583fe978b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbec129379a3d2f754eb6e9d1ef872525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3bffc6acb19b8d06ff347a05dae52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e43f188ed42a8a40143cbaa04c903527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895d696ee02a61f722f5a0f3b420638528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d987235720e5f595f1c340cea3540529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff9e1bef60c46c53d8c1ebc26121ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b6ee949036ade9f20d0fd67a1b50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b69532ae5d9a604bc83dfe5161ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f69f1f5988401889d22ec164039303533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0574914dd35e9aa40852aceeebf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db595d58759c70c197938d9b7468effb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346873d0dfd3af7e84417522271fb321536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a1811f7cff7975f8c43fb1251dbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced74e81eb6b5d042265b1b386a1ec9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531e65e4a10f5372565f05ddf433e2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba22033e2bf2ef06463b243003de57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710427226ca7de2139bbb3d0a562c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00175d0dabfee552a701d8216cb3936542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109c34c41aec659ec5acb188d727f84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40747bc8d6ceef2c29bed007f9c106e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458eb5d2ba0c8a98282c13ee6a469d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c372c38850dce7cf88d4ed0d001058546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220306cdac7f23ff174da69436e240cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d418a8969c288b0be121f36e29def7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c5d782f0863c3e2656feac09d8f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16455ab50bb866b42149bb2e13efd99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d4178d36f794c8239078023558647551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a4e69fe6673d4a71963a0d8f7451e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760772f65d8b2c0a7e1a9e402318010553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec14b063068873d592a2b9ec86e61fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c583b78be47e655fe0d68395280d0ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562ac2f7ddf58b91ab863a653fd104e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5e007d0a04664fbd3a0b651d58faf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef8f8e4000645f2b02f4168ebd2a5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85867420b6358d343dd0a4f972c7f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834308719df473a560a3c623be572ee8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395449bf15f4c27b29da7d105b45d8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97738959ba17079a99fda8fee6860d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e27b39753bd1e011006d35a786c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1519867d6a7f2fad8323fec8af01e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35767b24ef633c6097efcdfb10e20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e4814915af507e601fe1f410a1381566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210abd5e9674ea196e87a45ed434b527567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd8464d29d7a01015fd2edbe8f5d99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0777bdb40d807bc2c418bce5d1a3eef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be147c255afec00e40be9a11de197d0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afadb8134f2694af2b5e3f5ac699dd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d8d6f4c6979582f39e954347b872b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ae064df26080bd9f2146b543843d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5feb9cdc526edb6b0f1423936ebf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce313a78a2e103e71ff424da60f43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051a58df92a9e8cd982bbab7dab6d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f32bd7eac2baf1fd1629644aeb64e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64de47465143f58cf245b4ad329f40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25336b3d7a68498ffaa3b50f6903bed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0116bb57baa3c3fe1a93d98e7baaf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454e77c4e065868ec3ba5f39981e0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b08bb9af5e80a4b815de1ed0ef8404582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec127f481c5e5cfa46dce6ed8def943e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea95f5ba2db8737fcb545fdcb323c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ed3a0ed1c39f6489e9abbd2848994585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430e3b657f6b8aa09d5512d4c6141b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43691f9de308eaae92e0ef7e64257a2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ee45f6d2aa26c09aaa1d816260e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a54ff0f93f518baca76c696e70b898589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdb813f4fae10a1f7cf2cf22118a0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb29d3e13547b0ee156c7301793413591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0585507a8befb55e2da16868e465b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf9a4f1839b90d48e179b4bd9820d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2079b2264d32ca9324af8df42f690df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2d10ae2a71f556ec762b65e435578595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b1728e593bc0e032722a1859f437596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dd73b754d8863a45e016419ff5053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aef637318ec447e059f10dfcb584f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3466c00b7edb846cbe6ece358f3ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8a0b6ae11dd25b28e8db996ddc162600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1be3023e87c4031231af83bbac218601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e56244a6b77cdbc11553b1b2b1f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c2a443c676371522f62fb819c568a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a2d7c318042d0b3e37c67967471a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b573c261c953e5664d5aab1e08dbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701bd4d007586b15e9c99f0cc149d2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3364bc753a0fa08443e3fabd8962056607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c696ecac839bd5367a814b30f2ea83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569a14ed7a1e6f4a8a6ccb0cfaf6c8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462f54c38696a2cd570ad275b6fcf35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c294c99dd6c8441456a0bef53bb5d9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f3b63d10e90dd348c391199654dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7aca43bbda8468f6515276abd417613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a0356865b7ff199e4fcb44feb607b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120e1d920a2558738f795a7f48998b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd01de9c09076715e899ce405fa2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84537f35608fc66adbcac75aca50d240617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f2769766f680c827cd7d8a0922a90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb94dc9cf2da86eedec3bff2e0b4ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7cd4dd7fcf0d597fe7e420e9f4b93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe025000b54706da43dd614ecafdbb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757359b44fbd3ae8149ba6d141fde11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cf7d3e6641aff4b2abe89f6a8dfee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d5e121e5662f12e37aa9bd1f8f62c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4930ef8f8559baed307242071286d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e6cf4fd31ef1b954ba0ee08098d74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f16c8c82bc4c04c2967de61555aac5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f5c0950f4c9d819b385393e0b37e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71486d7e910fed2d792fc9c6826016629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88b348953f4a8ec036a321acf79c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f76e47229c0dd059b6291f20d12ae8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4ee1a1e56154d2bb5687892a57540632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be13c22b020ad881d7e87bd39576e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759785e882544a43b944c11675f9227b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef80a93f0545f96915e79a8fcc4051635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938d03fe27af849c7d54087226718a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398a73456555bca257f97647fa46852637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcd90cca1767756e1dbf09be5f42fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a6f05802ffef763cb0e75edc7efb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db807ff83dceecc0805ae9b0862154fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ea4984e8d12af84c490f94ff2879641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479b611588373dc39f23f325f9e599e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505f197aa11edc68bc9105c4fb25c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c59d75d7ce0a21d1eb7d79d42f3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d766ae8b508dd05c7caf8de1d078f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee08053eca870926a2e8c1337f78a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c7128603778e30dd5d50c2b3ee26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670511bb7114cfbd5685ec280fbf01f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eac3c4a6aec8d70fa68a3ce0bf421649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc9cda202d7e5527abea4c99c8561650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4507962b9cbacb8b2f595f116d15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f992db29c5ed477c09070800c9de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96746b2db9745e3502c5567862cecc5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7460d4a7d99fffc63699136539d7ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae24ac479121f72ae3b7fc2005c9eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48dbdb06484309e3c032ed811873e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b8ad36a50415c600cc9d82b6a4f84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713fb8368db4df5f09d1d561c99c47a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba4bda7256fa75024aa73c023c17a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5ee565460e3219dcd027ff0160be1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231af6845d4896e03f7f5962821ea63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7f5b6729a8cd5863b39aa5f08d196662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23bf741822089c8b00ab0d2a044c5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9e70359d1f927bd73bd75b898afe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c63710657f1e821975f08ba474ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e17500b338f164a82781c1840d2e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4954013156059bb709eb22656920f20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e60d93021bb8b3bd3d9a2ecf643d89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76404101c5a3391dc5bb7dacf8dab25d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021db438daa1a48a9154574a3bfd6d02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b7596e1faf4b8ce1999d503c9556671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b392de3201fd10da5d726d02fda0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa6bf5ea171d57f1d14a3314892b56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab59936238173fbd0ee5f1ea29619674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8619ba8054137a1a30908e53d4263675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350705d0b6de829713502f821948bdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad1f22df3dd0c2d3b0f854db3e8987677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833c9604e04cb664f67e2cf4470514678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95424c0f82f7b3b64b3cce16155eea21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13979e8637cd21021615619a5c6477f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cd1b2efaba39155241dc1e93f9c83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b52dfa54e59823e7156d3c1ff7a0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf1107c28770d7359b1eeaf1f0735d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c64f87249e7c083e9d962593d6d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7aee041d438c512cc6b265e0ab70a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6294d8a2698c46a4910671e05933b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fdffeaaae4334cc7429f215ab4349687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4739799cc1ed9ae8c261342840b2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca2c728615e3cecd5bd78bf6b0892e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c8c6e6f4cf30f7134d9f9893a84ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d63edbd3ff9950450ffe662ef7792691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5e1915b395e8a3089e6cc2ab40b6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfb923b76cd6f5f9729861b634995b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d04a813821616ee2bfce1f88e3c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28251281a9626f59292a3ab3e53e7574695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a1dd7208649452a9a03d10f839057696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead2f28bce9ec0927b74a4a2ac1ab00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e199f79a5da8cccb11e92c1a16ea143698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0477fd3712f452532d674a1d11458f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090267b150aee4b1c04e48a2e67231e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc943170046a7909ae9107473f115f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd4214f368914e195fbe0ca089d9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe12fe7384052b635967c3c4ec20681703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea993666cba829c22c435166c865f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a2c3be6404717af1639360909903705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db798de8949404510a9bee147e22d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc8f8799feabdb6113a10a283a6863707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07fbfc822150708a8a106fe3573d4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183e36b91c3dc5f3c76880ce2216ba1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd39d4e4262b697fe33f2d1610abf40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8ac93ff022edb9e2789cd75d2c2da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5bd2240e1f5fe6c1a6da5ad47474712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8efc5bf35363f669f79cd26c40cb1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cf49b47274daf3bb5981827a2fb89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b4094ee44dcdd5d31b16160ca9464715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b2dbb64c44dc75e4d1f3c37b1059a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ab433961cb5b5907440b75fac9d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4766d3e6836444cf485e315a906350718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dab6091cac2c5c86d7892a079a55c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35084190a38067d3ebd48fc4cb48377720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40132c97be11f5a2dbcbb0f69ac3a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e6b5002f62f506354ec85d445bc17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2c0c65df44eb781836e159233324723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4117ca978d3de32ae3e29431a67c769724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be7da0379d1530a7b0a937c1d91685725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ada6fd9f03e274a562c47ee0f27c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54bcb2e43a182953302a9ba8758469727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69900ef8f38cf69fb32f0c7d98160b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd7055f3836b766792acb1058286c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f99b25000fc04de715552a104749a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfb685dfb8b5a3eb3fb81b8ca05968731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf326cf48773f7cd728c73c07cd225732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd7c6f1e85b74640a5ebaf5bc400ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b7e53863e982dbdf4da3bc9def864734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ff471165b32dc13cc87ef08ce02c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13264803ac3707cff2902bb582ce79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f206b15c19ab352416a3ae30c612eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60dda634b50efc5f7d774df860ba95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bd6a1925e03a441bcc4ddaaa5f1e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a124678d33fcf412cc0117992140ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a2869988df65fdfeb908061dc4000741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214041171cc06997f67ab6266dedd69d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6f6e98e2c33dc69f85a3d765e7f2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e54494f83ebcc2f175205538fcfc2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71186f5561dedffc4ea7f9f8bb57e86f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34be55c31195153e3e404dc311bac5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f1e76d9849d649f8e191836c4c268747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad017ceb30b0c232d03bcf62eb4320748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c605c62e2a8b87884648c369fc6283e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab593569bcb560186f9a0796b2fbdbc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdee9fcaa533faa9f533fc6fe9ef40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d1fc11774d597d7e1cdc606ad12bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0da2987533b121658a7c5e9363271e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7056435e201e2ecf025a602001da7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825e36531f3bcf3d7ba812b4eb9d4b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb372008905c1e7fe43dd4c6dfc0ca2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4555cdd94ea43270d6aeb90e58755757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1b197b0207d2912d2dcec77afea5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c5f526c730d7ac6057a4e7bad553759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>