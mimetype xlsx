--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e70a658e2503d9993bdea43b17b83f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94ae2c8a657ee3450d937d3ef04b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fafca98026411e7355b490025cdb323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9fc3921abff333cc0de0a92153aa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790680e0e60cc10ffff42174901dbb585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c3ea1d7a202eb05865d1a7c3a14986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59b2199ada39b49f307c197ffaca47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bd6d06ca484c552d833d8cad295d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625820d59addf575b5bdb92ccc101419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21af46bd8dd95067f352fc9ccf55ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6d77a1bdad96c9e55b05f6d0aac6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d0c852a54c71d3ed016cd206f4c5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d176b81f4f3abda6794f23ee60b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18397bdd151f5003697584c84b4e5e6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bea58b2b55c0ddca13f5ddbbc594e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aada6307905cab5e5132eb973c140fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9832e355ea80593a2e9658bbc6145817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128b125d20af67ef32a7798f14f021b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc27c3e1db454f86b7960c965c91019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d64e39bc4e75304476211cc9619f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38591119e58a0ebd8d9b19622fffe0a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157325995dc3485c4db8448a8a6eece822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1f67ca56926baf4bd19ce758b197a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fb3f06dd7d1b1a5e202aba585cb0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65f87502884d6d3d905e14be388ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeba32c268b034baf035ec7c122ecc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d86507b9a05566e887329ebce5906527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94163c075a683182311761182abbda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa19ca582e5e0c3f5d91ecd10b22229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203c65470c2898f6a336c75985c798230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc415d6d8d90e58a5843c1e29e80f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc4fec24103c8e072e89a9c431b2aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235fc5beacf6db179d0361f381fa1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb5eea572654f53cfbc34671ef843634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4242fe9eae03322b465873f142d8b8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50ff0b3919c68b2271d8c223c427236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc1b939f9dc3628c61266d5d1c4eba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7d3d112462e42dcb68ad8313ba54438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b855fffde6ae639f4866407133e865f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b555f884cf8fa05bb7832659993340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b72515523fe02ce171f0296837c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c474ae3c1668be761d72e708b7c60b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708c4af59f48d351bd4dd9dab7becd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d481ff4815e303695504d21bff4d01d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b1fca1df804b66081aff6e3d1993b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de54cbf5c815e6e41db440aa3e34b6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c2cd1c29ab5494bfc66640c603bf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aea418a256e73a03e52935bd29d4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a572b8933cfda4202aefb2ec755d1bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6aef26598187a7314794d15e0cc9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10766d5b1ff755ca0151e3a6bf3851b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddffdcdc5b79421fe6f39893b609b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd026f60b1730243fb660eba4c34a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe496a63b45971000ad3c8986b46c0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fcb75808af34f899b2e82d2f86bf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c3137070207300107a03da59c3a4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67881160d58e5c92542fdc95eb0727657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eac88d7e908778f23dc0658ef3b46a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ec76813014f71aa519dd10b94548159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9b3696ffa8dcc71de01e7e7a2f78d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303e81a4b44a9d55a533abb5b72433961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d185bfbf9c50ef9df3377685d24ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0b766916d40b1a5d04380a9448f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df30ba1f4347869a04091484fb32964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db9a7f5676be9b5a4d9ff8d95c6d0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf2b2bae17f80cb1c18619f9a2595266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dff9eec939cdc27d740380fa4caec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23d8aedba0fc394cfc8bf2ec6a7bff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7039fb3b2a72fd591f80d4b997b4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f162d125f1901251c287440b7aace4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa088158fc3afb0fc1f4c0cc3a0bf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df79bdc6905c3d949ef269fcea8ab772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e659aaf4d7306243272b459098c8f3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ad3b1ef275b5669509eadb16a5c3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fff3eab8ed9792ee8b4a93a527d0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec069a2452c7fb08b8df25f837b45576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1b3bda9a0c3db6e2d8e2e10369cdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bef6804b7f453129b974a8ca8609bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa52fb0c824f9ad217831c8d5f011f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2289e84b437cdea5a12570ef5e734180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd78b7912b806daeb6180dceccab8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fc49d6137b67919b87ed37a8df0b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81eedb6cffb91bf6e02a373633a27983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfbac9eb932268422105f7172eccec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc902c6e72a8f35b05a993e34a14f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09465fe18f1534f1ac2d9fa6b61489d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b664ce4aaef23ccbc0b5e362b5fa0ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a81455df0cbf510c8713a68e72bac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ddc39f8006c6d592ad8ad708d6cc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9f42f5e15e615dae758d81fd3a53990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444840969bec5424246f127a553db1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c1df25beb679c63fcd5cb5404295d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8f334404eb92949ee7ec35e98b4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842852b1e794aed1168177d73ee8aaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe387ab7e4d66663f8c7e86904b69f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac61d62bc0841d8d6695780be7ea5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef92c3fa2bec129bf4878e185208297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d5191a4f0778cb2f283bd196213198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8ded3194b28d53809b15242739d1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a838816fb466f226ea142e3db7f166100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d5100f2725035f9df3aa9528190de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c4aea1781eec7a2f1541c7281bfc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f18afbcecbaeb0b53d135c6d75877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ccc85271d49748a0a8b3a2a965d25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d24cef83a91af22d90b523db1270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6d7a918135d8821b605b8288bbb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d34333165ca70ce6defe89bba47c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b21df5a4872143271c6ea59451a354108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce936a9be3e42a14cc1bb4fe034a67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d2490bfc237ab2be9cd9987fbf302110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbcf9758626b100993464ba5c449c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df965ad886e594502bf6c144792644da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a065d16e7837e26b93f51c2e68760c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be558537bb49126f96f9c11cc0eda32a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd5cdb142fc9ab56767ae4bb139fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a20f95fd8a65dc765d7b2d86eb61a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291101594e2553859faff973eb9a5d49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469445f16b59cb90a6a7e3925b6f6853118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ddcb8e94a2bd669dac69484389b3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4f1ce1fb33d31adbc83848f2864cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b3b686ba2c09203924b3ef97c445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e27ce712d4501d57a48c52234c27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341db16d15fb182fce6b2ead2b67bf01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2df5821929ffecd59254a206bc78d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a0707261f3dab8e7e9f65380733a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274f9fb465ca3f5824538c77df69933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a750e7a5c459221e259b3ef459323127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce524b21e3d2ead6813ac608a3f719e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd206669de80ed2be61a6d5f489fb2fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985bda88995034f53b629a56151435130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb3c1a3c1f728243a4ec6f190b52c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1f697ea6aee9e555053486f2c0408132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96ba7c5d57995815e823737323d7ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1244a5361f46c1cc3947a72e2c2c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d7541e990dca9ce35f70922cf878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01cd1b57b12c2fea04f4df0d7afdd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d369695a575c0927423116a441ab1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e609cab670c30d56418146b676df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2ab2d92835fc75ee953e21bc11e35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e46d71eda4ec329dca72adb19926e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8386438dea67067e44fe6bf72bc8362141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc4735387e8ac19e4aefe40a94cad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6b98ba54cf26ae004cdb0b6de91f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acddbfbea1e30bc3d734cd7d7cc168144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf868b1af39a02ecd5232f7fe4f4e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc701c7cd5bfe83fb05a58cf14df64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9985d26503f9463688fe6b78ab96e28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57146d5b0e80444caf1c5662ccef04a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479485ac950c1797f2d591189225149b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b0ee10f8837d8787921c949715d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100157f1b2b10dd82d3bbf1148763fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2d383778904de4e80e9532fb86e1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de5f1053f327b7d7f189284691d9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef189a2612bf87c811340b88c818a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fef91af030fc1c018ea55805e0bd1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08331d51e31d432c56fd0b02ffa295d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded12b6fb1c5c98771121888486834a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3387a879dc42aecee18d72099d8da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e1ae76503e93d032818e39a06ed5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b80d534d6412d94102705d9e9463f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0858887f9237c0e0eb29104a69aa885161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d2feb708e9a5348604d3e16fbce21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efe8e0858854aba69d4aeb8f11b513163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b3838c92d62a8d949adba80d9150d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273575b8536c1f2fe89397b28d6009c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba55adcd2cbadfce7e6d9fdf6612c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905952e066a73ce97b9eafdcaaec228167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2607b018dfa5497eb213ad807aa1b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af17aefd798d965d9ddf75ce0ae30d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040fd6d73543363c631e1bb2555ac2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7088db55d25d4c317bb3e874b8c0710171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587316fd377a985d350e437cf9ef39b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be497c12997557280eba0535273c97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b23c1607f52d55ed7223357e499f80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f317558bb134de7627d0d786b66930a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac09b355d7b9861340c7c56dff0a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7179c29c2b714f05c0d2a58f9da6ac3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e49f72a4bb7bf37cea687474b53361178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9cdea24b81e454bc98a3b3e8b9939179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8341f2783639493252b1be326af80c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ec2e57c3ac8c620133ed046be32e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ddde2c87825a76b269e8b64c1664182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134627b1eec593692723309a0640918183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4706f7b58536aa7135abe36ed74b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f89d53041ad1bae2cc38a6fc78d01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce16b2c7901c3ef4f31e1d41e508cab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f24f982886f928cc4314ea9a5b4f62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171295937b3a680ac87c96547290bc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d6ef6a8c30dada967778af3db4273189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f25b41e3f6ca908b3c6c238c4ee14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff066cc6a554c8133e40e56c28825b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeca0b34121554766aff47bae9f0e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d998300631a503838f2f9f88270e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78919e811d4cf36c023f80c0f91a660194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29b04c39569693efc6fcb67b8fc58c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb490d43adb5d49c064d6aecb06e907196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af5aebba6ef2b3ce2da6a701e89709197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8ca8918c3c80f5d179dc5d6e845b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7867d00b62fb73ea7f451049558d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4db9805f1e1448d908919956c2252200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f95ffcf1bc98d99cde4a916537350201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481fd189248db706c1543ef0abeeaf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021bfb2e2a5177b943e33d2e5bcd43b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e28f7df37733fb0b5abb1fdc777849204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6fc346958fe1b48c67ea7127578ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b566dfb3ae9db418d70e07949a650206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfabd18496a5a0e3760a90616d4b88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe18c04592c6c3b26999853351ed3d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6386b4c34fb4c4c8f3cf99a724fd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b9ca8adb3eca649aca72768bc23ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3941a264fa67cab8e127076091136211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4f9332d58163a290be0260089a87a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49398362e8d25e9371d915a58c25f1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb11072a4ed0f897af083a4edf8f1ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce6e468a7bb22d583433987a8ebc09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2e3b0e5cecceee487ea13b803851f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5830cc777fcf0e3f1c41312f65059a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a160caa437fc5cbe4d0d863a78b37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d89e1ced58ef952814c5850ab27799219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a1b11d6d1f0742861bfb67082d7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ea61a5f43e99fc0114c0c35f12afb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41672d27fe4e6a09e21aa5e250b9657222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec3b35024528d826923911c8a5cb64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783019f82d95496953a7173f8f377e46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de82d20c750626c31ac3e61b3a6975225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1be2d81cd06d18d77ef0da15526fef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601dced8afd1a7a81feb727f071ed1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58627e49eab7e497a72939ae52ceac3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da483ff0a3476907b2632221dd89f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be608309ff3fcd3de79265af0261e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd56436d14467145c30a4b4db1a58fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9438af54e1ab89e0270e50687aec0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a00b158a81a76278694b7449a98b08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e269efb276f37509d0838536fd504a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313db3c5bc54a9493ebf0b6cdb65dec2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adadfe298751283ed80ba6da74aa45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c6cd45de36ab517051f6653b19de8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d08f5e6ea3c8bf605a18379e8d3ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67e45ffcfa49658fa7e6a33490f38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54cf705133d92eee74ab492d8e170240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda2b73652cea205cc15cd943992f3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90c10824648381b30391521a28500242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb762cdd6afca63cf428e01a1a7f04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55702e3918d41f669891a6556897610244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1f7e4ebed180e2737924492f8e9f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae8e892b26796fada6fd90a3b6929c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67afb76701aec6a42472314243b43bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a928f718a130de1b50cd2b794fc64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefe1c9cce5da9613e30cabf1bad60c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0703699ec163a1c2c2bbf3cc7ade9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af124e157139fb0fb01930c546210844251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f74e3240133b008e08374395b3dfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc14c43049fa370429fc60cbb0758253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2fa14e1a7ec31894003a3e72eaa7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d15f95642db12f1573b0521dceb191255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa32a85b73ceb3a63beae53993b4f4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0020d7a304b6d0c92729016a7e3823257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594bdf62b0cd031fd1e9b166257f15d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d98f500d19ef322da75a8024ba2aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e4a8568a2bed0394c68e2f2f892f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3304ecf10a22462785181fe9776f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d14ef7177c1e07f8d94a70aa439884262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe1c642398f5f83e3788c5fab79e58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a0a4308c2064551a6ce317e0ef51b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665c69bd7c47f263b8cf7f43e72698265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac635dff605a4518f8c5dbe57aca8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30764756283e20f61a6f244474b701267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f118d8109c3403039f77a83724a87d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edc048a4e8615ea6383091007ffbda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868bde2dd70b26fab1b3073b013ba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e5695b3625cbd52f3338f030df9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97e44f6e7dc2518e333ee8a59199d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d8744383b125c05777b11fc05a888273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b27cae0373a1af705f1c41dc736e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19784c16f2f968f5a1ea9a02f5def5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ed15d735700885cfb8d4990b559e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534bbd21b1ad1658535ba8d4abe7137277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae433ab2fb5184bdeaad521c32c9e3e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9733937056004f731160d287208e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f6f9ecab898f0f078d0f851e36daa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce2c2083653bf56fffc0d1239b4f49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace801e2efdae294dd8dbbc2d273f2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d8701fedee0f9ac1252181b0c4c87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6840fa78b37fd7dc4dfb999be444d09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b183f90152a2cdfd90ea9659fa5c732285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2347abab12f330e40b65fa2f9b96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555e92f23976ff525e51b0fe4980472287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd2aa3f5e8ef544b216958723983ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960d9cdc99b4fbf10c3fbfb0d5e9763289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7784a5002643dbd71487ee6506794f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49960446e6e4041e66c986fc6bccc872291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce37b1c931eaa1ebdd095f7131a94d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a19ebe0b764fee81006abb0fe722f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23414f80c84b0287e67b789749acbd8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a856d743d6e1af5258da7cc16ea110f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e626cb3245b0662412c55a4ff807354296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9848344a28d20b59bbb186600830511297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53389a472e392efb923b96c11ca36145298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb6823631b270fbeace26709c5235299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18c3ff6847deaa102359960d72ab5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61032df95b3f229bb76213f6a26fc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc99e8198ac2545d4362cc6c7aef9cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28a55e63337e7c17f88a75b28a620c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426907da9c8a7bc1fe5c17430c7a4a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18227c5cc4680cce2b7c4e2a285c9638305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4cba31745390c175ae54b0124dbea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79e4499d50b0ead1eb506e7bacb95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495aefb30eea44d6e312710f49cda64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442737db66491c23de3c5d78bcc2fac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126e555393eb64d3b2ecf6f1c4c9804310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6342130cb7601960f6d9a09c2cedfae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9982641e14f45bfa3fbbde97332a6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99837b8024e0acb99a5be043c15574313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf05da38f542de9eafcad5e0330d53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1078b4ae400a950feb81df96aed1b17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40954c0fd6cb166a667b8f500c7478e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a474cf87747758d25002466717502317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6050d8e8dcd34547ef1e73a1d0396318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1400807bc7e7ad7b39229fe490e3bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9417a604a1af7bf501eeba420dc2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7c604a90250a19c9f33e8aa208480321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f1aeff5a25d5ebb035c8f2d76156f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895b0da65681a0e481d63ebf07d81c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b869bfaf036fec95d70f752e73e96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e02e94c912291e069abacd7e29d1e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede4f35aca739fd18db6f380ab3aef1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dc525667dcf5de1166d2a313da30e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727bec2088eb2b7f15ef4fcf8ce056e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8210cc5e132b05b193dc6f006b701329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a0a9608158d3aac145052a2ded58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4237402e9519eb69bf2351a111c4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba20b04fd2de09629cd9ab3e24f8ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ffad1d605734385fa32b3d8188e7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b3d6f31329952954879a0ec16777d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986be74f2042255430dd74b4c42421f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87dd8435c34ad21178779c8ccc8ace336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063709626f7e24e52515538dfd5aeb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1435b5809878a22e0cded3c905b9c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e8974789e944f84ceb6406304de13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d6f556effb0843c93da91ae7398fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2953c162efb30bf1fccfd82137afd7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0583d60c0baf6f3a1314ed30d22f13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce7c8173b23530c5916df3afb834fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e6ec2f8ba8a7918c32da3595304d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5024aa5aed339824bd6a98592f8ce51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d952a5b239cac90c79d41420b0888346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856132bf7c1a0dd15ceefafdf3c270347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88149beee009ac39eed5de0cb8597348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223197763190fcc190cbe6796a2b91e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fd1d913e8e3f7ddfecbe021ba7c4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d7895877403eff8478eeb1463f14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed028707f412869f4ac21ee7563a20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9c520e6fb3cacb742e2ccd3d155fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c5946b0b83885e1065acb9555b0d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2308e9024457ac81589cc3f36915f33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea20071b439d1e500d5f9c2b0929f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e54cc2b1225e0c0cb9c350764a1d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be15c630ce660380201be552e1c519358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc828062f7cfb3bf50496e3f759cf85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa6f6effdd3b113b48e221eec89af9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c803a8cba2f91645ed2d4839c420b93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d20ceab247a14cd6b5ac1314e6f72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7fbc913e4af4a417db1c83bc01a64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df54904ce709b6f242d6097d82bd97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54769d8a519b4ed807c88520cd0b8236365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eebca34d699d1bcc0fe47005226de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b585a4bb04effd274a1b690fb99a0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1910e884a7e612a0f9b43bcd3a8cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b7724b93c9da960c605c5bf73755a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a272eec90db665c2ac147fa823fb51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e66565fa0c661f6a40e57eeda422c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a17e9dff8861abafede738657575e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582efd5ff244b5bfaf0ce2fe80c0c35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09289f71fa7c42452f2bc3e17d5ed326374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d60f387d3923e8adc6a996c92cc471375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dca40ce2c93f19574bb3e2c4b06196376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66350d98583a8aa50b141d3051737ab7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e0cb01ecdc5a34bb4b64ee5bf9fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8400eb17563473b9f2d1c509031a88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad78623cf010c0c20add43466958a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead6255ca8d9434c3f1acfb3585e3d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10accf80de3be2b0e57553ddfd0c0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6028f0c7330fa319dc8b6d1810bf7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ca5d3c34e0715df5d439dea11c906384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f490e8b3f670559b10747bb80a8d62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d37b6274e1003a2f0043ad6affb96c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489836cc195e287e8c4c35b26d4a947387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5432d17cabca94ebcfc17d67b518f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba732e338e828c261cc2b32ed443ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73316934dd35a3129e10edf14f9a5844390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15193a26aa162b285cb3b144d72611f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a184310846db8d1bb19105de1f91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84610daad754986c0680e40f2d2f58db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad10d525e4b2f40d8ed7aa59e5cbf3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0bb0b4fd6824d5ae6ad73dd581df9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f406064fcb8a2475e8d199accc5e16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d337f754c5f5f96aeecce1a3666e8b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b598257856edf65c0a91052327c1a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637c3e9b0c820e9aac71b87b7327107399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f19315fac902a174452de8268ccfff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c9452b700197feb2e5ac50f242d90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83a913f68f92ef3bde710fd594e2d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb75ca21b7e5fab8b5d375aedac0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26937e49c804ca43b4cef45557587430404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f274a9e04080dc2d5f916ada292147c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748b73bf4a61b3ef5ff5e2280959628406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc688593a19dab3590142ba7fa3732407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7909e5474f092ff764ffc27c704a708408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436de730889d0d5f4093460096c0261409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a216c96ba039f70d0eef756903325f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0546ceca14d3c1da519b03a9643f8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa9046dc788f96b06aaabe2ba9ce07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e2f7ba2815e273603f7a29729e02f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8d07d1c070dade614dfaeb9e8203b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d16c533d660ea22ef53b961c7d7c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09710a895bf32aafcb705951f191557416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18007b83b9fdd35a9dd6fe8e3cb2f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89b784022c3bf64f111637d784889b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8908b0396ef3cc67340e1910e9ba8d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa4d00d015e1a3e065107f8a91c516420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b08a6a6699f2d2425e5761336ee650421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9910299b3764139a7c22cf9cf7099422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b67db7d03f783b39e18629bad46bcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa54328c8624a9b98e400c0de825bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bf1cbd23938898821043b55d8ffbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c83e90ca7ca7dd314cd037f4080030426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a643f10ec7499c39eb3fdab47ebb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ba764313450b7b4a70ba13ea6c1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692e45adcd6cb55db19897002f2d683429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b54a541fa87a9435724e1d3e1383c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2e1d22d23dec0b601d5ce1596d47d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fbb5d8be55d7baa37dca4f9187b25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6560fce2245330140b7ed6d1fd3e06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf76ffb41819454144ca0150a4270434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e442bc3f982be29307391b74e5605a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe17d6bdc3d592e0da9de1bfca95277436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39d1cde10b220105618061c64b9be0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7140a0f03a122aa88953f14af696438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ceb4976f5d6862c57307c624f78be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3515aee16b7e904bc757dbd1e01f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c8ecaa687e2ebe73c7728e3fd02a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94bcb652a1fc154997796fd4180c63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc53b40cb50d2c1d66f1ed18d3afec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e5dfdc0c75a1955bd32a31c09b7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50117f9c79306cefd9d8775b010d49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79bd421dc0c9aa8f294e08f3fbbe59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47b14deb2e51ed7b8e064f1ae3314447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4744dc347b5a8afcea509e77043ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b85c30d800334e02f14954323c81c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0081996e8cb5561a41285f01e3e2029450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465ade962ade3fcfbb38762c91c61c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76886e1ac528edf7004f2bcc9fc11986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20905e01da67b351cf0ccd61c2fffe05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c175eb173de2df13f55891ed9ce52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00a8e748d33653ce24dd5c991c133f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f22b6ffa9ee4f4dbdbfa0af1f5e45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a28b8c97b12799153a1a8390f86ad4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00b84fb1389355e912f198313736e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e778d6bb51713d91b764420c550e013459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357677f8453018a3b96610e490551f8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f56a1e1ccf7c947fbf1239523daf53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c74583843bee35b4dc514c4778d6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b64eed72fe4640f255839b0e48612463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c342aac66f9f05cacb2b84c0609cfc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd853d52ef56cdcfff82e243afdb1781465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947358239b2471333368890d468455466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99214f07d04ba2f48e03e86f0c17ea14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff2296e466aef8be07503d361b3cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9160f22f8266706dae5d9c67e64210469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266493a569e779d63a48c3a7e272003470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21f0ace780b7664e2a7c4f536c9b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b705746ca65c5976efc87c7769d6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08eb67535351f68531f3f1f59d7c84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a1c200f5632f2e75599444e513a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e4f9364ee0dbccb610d48aafecc7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd06a0532f1200d3d6c1115ea66025476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f908ba2173ddcb4f1a985b12a3137e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0e86206bd82edc50cbf61bd33cf75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4479d694814d80667eb7da0ae027c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2735513aad7f02e0f67c2dfd42328480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3d7bdacdc2a677027398d2a84aded481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7062d5aaf7b4b716d265110cbe4389482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13468594034fb5460698af496e0756c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558c84096fe0fe8aea0e20df934e7bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518483bd4c40ec22e1dad1011a770ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d0fae56fce64599fb73776254abb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd6c63d31a2fcfdda3fc030b67bc9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a910e34b7f0bf48343007d83c5fde35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8977eecd2626ff7d9cc4a04c6793a27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e0db6d4b1c8a57bd9d8df03ca82ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a247d20b6b50cfa12aefd653083841491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c635742e5476485f57cad82154ee05a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727fbfff4e48310adfc864a48dd0114493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be783a9747f1fef00c3847e275beb9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1fd311de3e0bc5680782cf9be9a8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d288ba73aed8f80170e2c5dab727920496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2df75d4ee77fafdbc8378d849eebde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db910ed2d5d6af982e717186e00c0fd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f0d6ead2fbc61ccc8986d36cdbf7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f7d8304b03410af8570798bc7efdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d633d2488601039b3fe313527847501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a9ab0c08982721aef596e0ddb1e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fb483af00523053f3cd4cd8d779ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabdc7e0cf0db94e633007e92093fb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a431897aafb52c43ef6d93e1bc8e6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bc1701ec41b9958dc18450ccfaac6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223834d48378cb9830870de18f0135bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526163f5e73d1d82e09c8ff5c0d98af9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86662199ea77068f3772c26f11dd404b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30148fabb06d5204c86b514d03d1fd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c426bf1d6e309a19785cf4d4752947511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92725aac0592c0a0867976397323e59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e805632457ae25d4ec75d2454d0d1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d4540f44f2503bf0fdc226cc3791514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b6cddcb991854bdf6e83d1c598962515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5016d1ac92a5d025273b7632879e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f769cd0976e8d388c37f675273fe0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2899534307741cc81ada4a24a2752518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974fd170c1a34f234a5ef4e0ed13dc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0253e727854e66d0a5522c2bd6915f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7773271a06cf3b33e4d954e0c901aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c726237c91cebf8c8e713fbd63ad281522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fba8f4b42363472677bad03e59980523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c07eb7877a9f38faab37f64ce4f29e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd84d11733e012ff6b2a36f93cf76c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ec1736b4f7a2d9099d3a74493022526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3710a1202b2b41751a8afc2f84bc8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014dbe2aaeb81b2b9653e5698fa5e23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85a24ac884591594d4fcc9a796663b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236d1c1bed1430765e9eb9675f34824530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336eb23e8f16aee4dcf18df23126658531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d25c7fe1811f11986e04180edd722b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b65bd97285bb2c0a5eeb1a00bd79de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc52e4d46af963a82b6d7929c8abc46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42367a9a532aefa13deef267fa8cdc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99146cd2b979c9a73380a5fcc171fb1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde02dffd7047559fd9e2ab18358fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e018721f2100a6b76d3d4e37a74e073538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d5bc5542c27807549bacfc0de5715539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e69b27f46d20ddef05aacfb2e6a191540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22aca671bae8c78a1efb67f3bc509b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead54a00cb6f03f88d1c9a2e4152293542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c825af04c7dd2d0c570c26fa3a0518543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c615a8cb763a40c8236010330e404544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef95d838487c06d19996e367568f4a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ec37f062c628de7b9f9bdb21e2db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f8cdda7a926a3381c3cf1af90f67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825d23a7434a4088173ec38a374a490548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906036cae339d227e49e5229ac0fb300549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f0ff6bcb60700962d889f3cc87211550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb3d32b2f65ad9ad103cded16af69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee327375a0344118e441dd913959839552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8012f8634a599eae42c798fa22d959553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd1b9b625920bcf0d60c18e247c928554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c1172824aa50b755180bcf1b02d4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331c00a3ad2f646234825edc4add9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee0fdbd0fad844d624877bd889239557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053941d6314bf7f1d68f4cfdd8d0649a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d5c1729cfff16bcaa5c6bc6b7a04f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417fe2b4dcf3cc610194661f65e7a3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84fd5911175f76bca01a3b944a64d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c333a501ed2a047b90992f2637ede9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89351b9d303a0bd106b792279fcb57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b4f612003b101dd4c9d996401c296564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7cdf6fd4cbc8ff6e7170f9c4774ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3db33c208a9bb1f3d023883d1b079566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd99c98d60383a1e49b6f1def636e6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034d65dae83485f4ea6456923f1958b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdbd1d60e458b32010025630bc2a45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54066c1a2dda949f00a5ed6881da6962570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9255d3dd70e22ec42ffba65eb3d809571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab1ae524327a367b63c19dbd064e91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3373fe380a1436a4f4ff5f83dc6a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9330379c520a7e6ce3d7fbee58681574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56cbb89597ff210c8151ca4f4925e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845e1a1129c4070b5852782c45acbc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac240ebe013a9d1de899fe6ff51c10b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf5fdaed96955853cdfc005af7c98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a68365764a246ab69d6107545356579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f0d21d355587fe8a7f357afc9c0d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9fddb1dcf0ae7184f55da8d581827581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ea2a3c31d96d7c3c06d6e308b8aa2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78c6ca857359d553b7ad737c0e4738583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339c4072717e442d51a399d47406811584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f67ff963b14ecc0032c4ef8064ceb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723a8d79e63a92b64296a89d9b742ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6999bfbb42af0a4d292042e50fb23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc3d1d8bb74d4bd89e8f4c77344aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dde354d47ae5a61d759d307910d3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc0f0f7a5e50771221af292522f81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdd9189841269fbef9709a97c339aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d56afb9798940e2f758769e524a4bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2229eafede686c65b358a87d30ee7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3929a61d58f61b235ab98b2ca89f145594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb3f608e7c0fc4ca02111345abb2f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405496d87677daea624f8215c5268a7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cf95f6a80467edb989e8135fe8413597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469b7567329e0edaad1ee21e21b16c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930f8771a69c33c43f1813e5ff9b5ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c664ce18d99cdfb17b5d8de35b76f27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c1a575eb182656d7e3e35afb226fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6a3673be8aaa073fcf92dc8ba8e86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620ee3d63151adb553a5239f064b9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b99e5194a72b3cb2007a370df5edc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580267a247572c8f995e8ce3efb40fd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9eff6eafe0701ea02e3dbcf9818c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3abc4dc82619694ba33739b784a95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf03d904fcfeecf07655e61b40bdf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3af54c5ff8596b25b8773fdae7017609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c71f898e0e3a10ba258e1d713ceab7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8c7d8d1f0c4abf566433d3489d12d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70e86254f48ceb6bbcc53d93bf5e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c8303790c91e149015db32976393613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad781454f40792e5ee96ddc9985f05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901dad3a22d6d3e29bf775dbe7b4ce4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005892778df87a094d96496c23367fde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c525ea3b0feb57ebff9d08a93a77d48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d332338097fda5e6388886c5747b51b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed21fc02ca76cb2647eb4e6ae1759f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d129b9e4a03b13063d4a33500fcdf03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea06939783fc18ef71c59730ff4d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dddc6093a46dd8fa85a016c10c8a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cfdcd675c65e20c010be3a16ee531623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c2489464debf21a4d49bdc933e45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029fbb02a94f4b07d389d5859a5bc95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6621068315e59ff199555bc05dfc3f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06be261cfa48011d00fa6064a863c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0990a52f58af2d71ded32c703822ef4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f392aeb766ce625bc01d485f57ddd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d91207a64755c1ac35ebea7e4c24a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff88fb99ffc28816e83a95476913815631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3adde9042c96bf93415f4785a0d1aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410211f8bc15e25f020ebbc8a865c10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c1430597a9beca7ddf877884d280634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe604cfa3face46068a8b79b594cb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169509ac1ec415451f90f51f340e183636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a451a57bb4edcec9bb6c2d635896ec3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a51225e509f1ce06c62856f174d587638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666e152ca9eaa8b5d26cf6eece30250639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95f97463ecefb654742618a7c710ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440e83690af5652b316703980631ff4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36065bd1fce56a789a69570a98fcb76b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87006e216f731e3bbff16edc571844643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca0564ebced09446f9c0c8a648ecf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a96801de9d53a49d7802f70d84ff0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae0bd5419f297b8d18a61b85d2080646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfca990fc44da091fc73af5bdbc09ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6370cd121204cc4dded8afe1443235648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c06f203c04fbd9d30c2ba01987933649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5755b49690faea64293f8b85c73bfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fd828c0f4f97aae73efb5808f2102651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d6fea2de53208bb2be3e1d76c3a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2db855812202216437d216e0c1bff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52786305f160568874d3a515a7a95d03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583d716133f64a3e5b7cd294b15a979655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63a1b7720ef7f220b258e08a568882656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed465ae6507995437b946b0ba86adb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a57fd743320fda752c497d1432b0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3091533e43038ba55863b5c76ff03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d68513b3d6d18da3258f63f223db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c85117fb5263b2541b5b657ecfff7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03826245aea866313ee17910156cacd4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee26697647c0004422d48c49163fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eded92531f923f5bfd042fa307ad4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358a0e518af730a0f2fffbe93b934e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9974c15333bc00492ad5277e5ab9435666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f9f14c5684d8ddda5521f7f5e2ed7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28834196368222fab3b29a5dcf091215668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589540d3ca1913a94f30294e42565a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fb7cbbb6236e7a72a70f180ab76d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52acba61fb546538e9f34bf789e840671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943513123efcf7f6bcac6f70d554e71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821bbc1f866691e7b8526b7ec975d3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249becba0d93859f9c71a69999b014dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106669662409d374fd05a4e538af839675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab3abd1afc95d387baec4ab844370676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c2101f9ca595df1f4cac8195dd5ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8d06a1a6e8b4a25763794833861f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd977b6565b2c11f78ab6019f616fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b214edc31935998a116a5f69ae1aa9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404a7fbb60afa97c5fc35f830c1c2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa84c4f63916859d5575849f3d403682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937814808f139340de8cf412ada3121e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7abfa5157989e7969b1273f19b690684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95115f331cc841d31155a0e36f102c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a978eaaab4b40b14e8f6519c9d86fe3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9355b69aeebc25b0197bcfee4b12b31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e2ead95777dd6fc06e202f1f2ae56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e8f058e19174e636ac8997283e2fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc11c05fcb3ac746a64993d279007fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea46c047b341e37b20ebfbcef56cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97e425166ded596a6162c84f98caf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a274e0b18878f3dd29beed5958ef958693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80151c8ddf4ba1735a23d27a6cbb2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fae7547c362a3944d7c323749efea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f622c5d0fb018626e7c69f0cf976696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6919941af6e711efe15c49f9b59bf5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1bd311dfb2d0858a22a7fffc4b233698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b24031471104d22e05e43a4f091ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0793a68fb904e399b68197ef5fb6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b91663bf7d835f63a1c2210a04f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d43af4326ddd22622a8c78d10d708702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d476db94b2ed188112afea53a2d90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd25c1d53047c2632dfc59f862862b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194b80e1573e420d224ac89af3482d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650641f3090b9b137ce03ae5f0b5923706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce0d78a48e2fd0ccd57c05b8de848a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3b5dbf535bff67a1c9efa5d264db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0d1417f7e046528cce8b7de721bef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c3b21a883ae9090730f975a0edca4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d783b534bc79dbea1389696e03940711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48acc55f68684ab5bcb3b34ead5801712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd55f6d71bd5663b3eb0bc111213f72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65b64d260f02a693e4b6802bdf715a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e7c219a1a69ec1f272e8caa3d52a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa0f13fb49225af863119a292e93e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc40120cb3778b4394ae28990d7caff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b3342abde1b2fe6681ca3479b5ea3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5ab2182a6a45e7df5e9f97cb3cce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de6f1ee57cb01e9e64fa4cd758d593720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7128ced16aaa4fd5eae7dde958b656f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d27f96e785fe3c780d01c20c90d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5114017afe77069c3aae9ee0a6c94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cee35aabc220ef3ccc03e3edf1507c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f07000dd342113ed8f717c719cbf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486514683f5f2927eec068d969d0b3d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4497b1e43aea8acab5bc8b886654a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9624f04dbcf81cc384d219377228c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2c8099da41baa8b07c0091000d077729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dd62d816608d6af2e4e3d8a35bdd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d217763a089f72e64f41a1f0d34d23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e421249693893d6b8c85dccb7aa3e87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26692f72b253688e71e06de95225e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bad830e63a561cef3158cd1731b35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c30732c17a7c8a05e2156eaf0a5976735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dd150d1166eda75249e1422ceec4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98890390c25d3d0f0ee8326010c192737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d99a0986d594027ff9eb5b02dce7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829f5e5084c0ef7591578b6802359d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3599c8bc9f745d42cdf3a5a8391a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427eb9e79b25975d9f5359ba06264da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc6c062cd1e61205c4a67846b43d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b019846876b28c1a9d8e06f71e3aaf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e0fa74538ff4a4fe99be2b0df84e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0fb84ad9c7c4dc50bf9d837dad73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f08cd7a00d95ef41ea3036dbb0597a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c638964aacc21a1fdf21c80fc4aa58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09313a71d6c34c8663d6fb4c9f43895a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad735835087d813bb9903c7ca8f4d02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640f0afd4c1f754eb5409531a474b6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a4aa468d6deba2153e4b928306608751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a90d45fb1b37f89fee11a5d6984d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a0fc8f011099f83c7e78754aa8fa5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25440aacc686dce2175ccebd7c5b32b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc6a442c7b2a4349b70a03a02edd812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde93ceebd2cfdc76323ae6af9d97f213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776bf00f73e69556bf479aea0a14524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad19193e0d678be8849cf14759c0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99ed89b717e28475a64f5aac10abc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d59cee638276777e03b051f88ce507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9036b8c73bb34f77ddbd23849db628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850603a3374e2b5d3a3ddd32553496d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5e738720563a479ece8e4fbf523ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a544200700daf95ec2bbed331d22111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144a21e4f05916299c327066e8b42dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5449fd43dc89c942a2df9190c209113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242108dbfc0e8489f4a1b8aa15d8ace14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5c236bd147a54e16b4f136fea10d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e331fbe8030bdfc30969ea5ac051ce516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc267e83c659ae0b1eec7c03bd6c8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796dea581dbae1cff247adc4ce0c08418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd784536c127595c1a95813d1e44ff1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae767c4428d3c7ca0c13cc3d91ae44520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dc575b5920121499604b0716f9b1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253329bea12bc31e3f33ba228d38bbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be088b11319eb88021b2321e3080105423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536d8d5096068c84b497e4151251a4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3511d5bfc06e5169d2fac0ada6f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ec193a9501842442dfea7d051566226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58048e299000ffd1dd97e5001f0b56227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0490d1aee3b619113e54afc0ded4bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057623edf6c2e4b6c79281e150ae5b8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552976ced8660e62b97d6e4a46bbd47130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84624e508f752e4868d3d9ae1c21b3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2cf82540aa8346ff99d943911b41232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7261b849293bd99ae9dedef745ce3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70b7f16c6b33b067d16f54441d3c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bafd110254cead5360fb6452c585535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b91726093fd93a91c0771f0d207d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd7770e3122cd612507c55539d338737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d1f3229e66aee53386e06a53929038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05ac41f17d8e95745f4188c20ca0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a923f119ea96b736405d7e300561e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f377a12508388b74e5f8f365e9ed8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c425a6c60e66d26f510ecd53d206b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf93477e7ee8a14f7101f39072d45443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e9d66302466bf5b387269248456c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef10e7a2bcdc42844b463b8236bdde945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df6cb02b945acc36c2e51ad6108c7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac2a604496943d86ff723c5ed9eba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f99bec9c7015d4baec18be1b25f67148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cf3d29cf0a24622a410f0ef75278c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab5ccc9079f1dac804d63a1ad253e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432632e3f7889e87a64265bb6dc82e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e2ee34ca786bb22bf39b35ee221952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293cb32905298cada95b4d4cbd20ec153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db493762adbcfbab98de9c7cff16cb2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c151450dacd2bbd88c2b19d69b3e0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd989d380358fb5142755fcfd36f80356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fda8f12ebe01c911213de9bd826c3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf160a00c0bb63f18f856f68074f7ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1bef2ed2ee06d3fdff3a0831040159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0128bec20bd6d5ea3434eccc3efd2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1570eff195ed601509b39aa12ba7d9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcb726c0f73428996639f150673eba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21725b55edb9f8b82a2dd316be4cd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69ad314406c0e6ef4b95f815af1b2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc7082ab656ed14dd39f080b67711b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38331d954b051313e4c4860ddbe63866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47965aaf38dbec198661dafe4a3eb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf73648cf0f9c27b985f5ef9c6a22e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede5932fa3ef6665512131a3bb9f2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d6e21beafcecaab285a52f568fb1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ddb11f22022d8ea8b6bf4d84caf0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d30aa6942717a8fc069e2aeb2107f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4225a11e6debb9e4f0cb4963cc7bf0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea1f20f6f048171d1f3f5e2c6e2e4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ce2cf46615b58a2f6f8f6eff4a5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cbb99328d1324f706e39f2f02f88176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9217ed8f8b2404687827e53e869fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78312f9086373207904e6d308393ed0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19894a6aca081558a2721d1757bb6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af438bd837eda9fb4314366c91d2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed1cebda622596dc2678c202cc97881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49d0807852b7d64d00881349188e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c9ea7e50a0798d9dd9457be6bb6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fa89e9ce49c0fa240b64d93baf13d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6c0aac839ea5547483b32e673646f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0baa4f91aee6bfcb32c4088825537e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d39c90b393100dff110ad0576ef4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ced5c7a9b54461dad4de258844bd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44204d9efb37b1adecb60685fcb2e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a03068de565d3a54291dda837cb2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb21dc09456eb7cb90f17af25f869f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ee98006617056f54b7e97244f6c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96838454f19f2cc9c6bf18814554dd9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce71087f1e3d4ac7cecd62a0625b6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508a944dd5f77a84da6307c655a470995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6cb997d70678c47662e174e8a84696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44935aa6befa634cc788566a0e251397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c1314840d103090113aa02cf98a9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219866f85a40e55a11300dabebc24df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f8e8b1e44c07ef470e2892043a43e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe6a281bc532f73c19ad441133f63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3996300ae84f6d5175fb7b1c5c5689102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ca6fc376d9dd163dc8d5977f2a7c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ec29b84c952ad30f45340575b62fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be3cf12a5a4d31eb1891080e069628105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312bb0585310d7253e19fc518c70a3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fca97f06f537a4dc63714440f110e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41f34d3c1548e3e39bc8cd705f6ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d72469b9cfe5467efd60f31563375109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bf7d706fc4ae3e6eee770d0478cf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000e3070e8d2d3027bbca8c691e5acd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e512a0523e7911003df97436ff1a08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bdc43d416a5081e6397d2d30ba60a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9efd53fe511a88c3bab48c70fc2b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f51f65dac2bdf1b5fc0d00816e72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053549b67de6442a1d6d8c3e8f9a513116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac6abd605f18c46b8cdeb5af5ee95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47bc5682767cc02738252b0fa2ce62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704fc6ba57723a473576efb9ed541b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd757130224dcd567ac83a65f819b55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3463cad2b3622fc59eaff9a7cd0251121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26142e5e0b5212cb254407e4e0acc46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef6a48fbed560aed4449f75b0d0923123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f7fb697cf8e5c7bfeab030e08ee60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f3b3541bd97573755389d6e030b43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c95edac9b61bc725f604575d9d46f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deeef790518613044d6145ee85488b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cfb37f0315786fa4da7249b80f61a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816b2e597e31d9eeaf79a9577ee8268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa73db6edc4b5717840483ecf4d7f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d93e1020b2a00dc0165f76c54b5ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db7294c9d3b2bf0774999ed42ac24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82cb6905d9a1615035bca08f65706133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb4c282edb392a5ddf0d569bb90353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a900a6ef8d41a6b65ff41c4598dd4ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f564c9ecf84ade09422985c5e7fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba410e3caf80c028909925523d8e6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefb9fcc5917eaa03c3813c217748dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31848521f146b46f41f181c541074ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c69a423a0e89ae49732ab725984f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3aaaba88ca3b03f89e3e0aabce445141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515211ad73b5c32360de562da185f72c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264d0ac5efe06e1d1cb671e72db369143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d67d0f5ab51061f9c33f629bbba7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc1f34680723e66df685380f802a58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56c89231090541a65e316281e6fa4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc950cd9f7eeb7532bc76b56ca43e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11556d3ad53f642e6199dd6cb35c52b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c866d89f487914775129661d96bf1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e21e8447e7944666682fe3de17addf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e1c41f90f41f70ad5837d00b4c272151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08894dfd9bd74bf0f1a593b64a9adff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f63e662a4770501df96c23b9140dfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbba4aaa3b1e1f173fe9da3ea2ce503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a18b0c0cda1ba17c65599699dd6f79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a03ce5609188dba8d9191f7949244156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f50790719c2057ded720f5aa6b8ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f0620bb58d8c62118ed284c92fd8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc2e11c70e53d9b1809f115b25d2be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e868c7c5754216602317db53ef2f5bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8060b1429bfdceb8958400db2fd35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8476d47dada7557c698f208d2d1991162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d430b8522c75608ea083727cf54b52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a170e141bdef60543a1bb3f6e80e19a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b95a88501bac051f197c0c3cc335a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c725e5bc75327a3ef269935ed2417166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca01d6713477d49ddf501175feb57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb496161e986ad7206fbffe62e13eec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b455913707f8980f63ac9feb1b72e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f6f5aa2b7a7a6a2ee666bf0a22d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e10d21ff20eb2b5486b270a3e98de5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3a89c0b700a8d145bd16b8dfd0973172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba98a037858c9a51bbd80c964ac28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1582613dada62f73f8f82adaa2f238174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1879f75085df77a0bc31a436580820175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bc767f08060ffa4036700f5ab7676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8ebc85c74c5703203e93a30eb302c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cb4a238073d43e4c002a4c4361ba7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212c73b6edf99e4d8a6a0bfd9a64a97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc59ceb90b06c85c47f80058b3c3310180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be473914f65471333344f96a9a8f29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546de54a268ec52a0f6f2faf6c9c2f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9e640efebbdd746c475a57ef9d5a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216af2fd9597493c0fe085542ea865184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f42baf8a9b4b5ca6ee1ac60263c2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1457ce61e4fb7095643902aed3f10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c31bc168ef2bda3f141e6552a091f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7bc78d26d9bfa4e97f22c60eb6e32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80630996f1938b3f48a5c26331c302189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b310d2322bf2be18e9218e3877b18c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc01dba405d65dfd7fbfb18487a2f1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fdfa63b3f8d40590209150dad47a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bea02f441b8dbf7935df59fdcad283193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331814ab608f0d9bd0d772d591086147194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6e05ed3e3edef73fab53e524d0096195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62572fa74df4a379d010bee2abe198196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70368a282a9efd80a33d1cbeb108d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce76b191247cf36c3f0a39e9215cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266d06e18c2a880c3b07bdb1aee621199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d5553a1d734466590f7ad44867307200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240be5306530b73b3c89ec73742437201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0aa7e17ab93a3d15e3c8d3fdd7395202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c463f7667c025853f16ae22a306d62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cefc7b76c50c3f991de22e9b03e346204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016559f6d7920ef3c3f2b9c138865fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5774b35d24d9d9d6898fb45a1554206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f015293dec2306ee9d615587fc97c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c64bf7354d4f06fa6e90dfdcc72b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4778000560409cecc9853a433f620209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fe895377faeaba7068117a4a402c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a112aeb4eb26c4e9c5cdfd86c5c08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece0d7d5bcf132c0c70f107ff3738ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5680a32ff727d66b5fc1dddb6dad014213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807167b7552f59d5afd2d8f505ce8719214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa63b657c702fdda2553fed1b1bd5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35a59d8f3e4afcb3f95ae5a6d8184216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affeb21718d926fc85f41220a733174217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d2b6fa2a0cc2c0122079d7dd90f0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd0da3ea9980639b9c06dc41a1cef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024465077970863c2c2f8758c9dc938f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b00efc3ed5dafa098840218754fd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fce2d717810a93a0c38d85bc6f2b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc9ec9436ea78d02747c46f717efe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee8b6da2aabde1cbe60a3ab5c22348224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b5106a62c4c0e656d1c7b6275167225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9e04e02f2294f5ecae2690c3587ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418acb6bd4663defa42247c8721591e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d97b26587e9eae0dfe62e003a53b00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e298578b545d022dd2f5f9b2474b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b4120ca566273e6c0aec00872ed7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afc7fec56fb38fcb9b81339b3cb018231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b2d232435e259f22f90d47f840a1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecf66393eef4e99e8e303b31abc896233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88044efcb0b662123c8f82b1f50fa0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265831fd022b1d5f64a9b50f946d87e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52e82db0a238d48162790805d5942b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd4ce04e7f1b94392cb656492dbee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11791d57e089bc96c3919c2d8260a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c07e9ff0d3b3ee4d8b6b8bf04e79be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436a4a9a038e97749becee65e32afa3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35ae9798b8be957f75d730002b9f31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e3edc46b2eb25281e9f4633eaa671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1317a7f5e77c720bb13da898841a22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504760d7fdad163184dfc59537770bc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe718c96f6d86210bb9082a340f99d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce35877de15442c1ba665fc9ba6fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120196cf79959f6b421b21a5c3ea635c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ec120b54f8c3cc062a57412688a17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008d699aa475ce1f94b3ef954a9c293249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831c33f3cb3085ed1de2fb3801ea99d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea9c180bfd8ad96748d7ee5339e4c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8419109b2004f38e7a1ce1e0638779252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad27888b9e91d59b4e8233405cfea8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0c0afd42a20a9e817195dc9ad817254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f5d4947ec4394ac2c5139347e4d76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd0a01dc02281bf5a47165b515037256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558f2037ae07f35f12d1ab11fe66ddb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0601674885e3e70bdeb805166f5ecb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c4afaa93236351311c371c29efa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7513a26f8e6297cf24aae644a51a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee3aa7d7257d676a96ccb262cc60ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83623e9be33febb0a70a2925822997262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fa98309fa08fafdeeab1cbad0894d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b329d0494af08e0595340b4ed3a2d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacb17863a97c1bc15b272c1fa3eb84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc379fd3d6ecf6966b996ca3a7007f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007842b50f89dce184ac158144d43d2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeacecaef854dd19e4874f2caeac3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fcb7792b9d18a4a3eb6ba02bf4821269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bcb371e4920538c19fa7fa740a2ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a4e29635a40d5d38815c1d6c76245271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f867317e9f243066745cdc614e206272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d996da0cc06e19e1c35667cdce0f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36596a09b678aad0d1a7962b300bca5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183480e58777a4e78a86caf271ea6839275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced57c640f107580d99d0c303f9e75ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a6eabc3dcacf73892e0e9355ed2ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e410b698615533ddd1c12e71e2a3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b8363a08acbab80ed2491243e47e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8472a8da1a0ddb82e85df0c1725526280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b5848c025d729a31f3e10bc4ddeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd679d7d73279ecd2cbcac932d4079282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5a5c312ae34c8ec8e0d0d7c8a6d26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0f2b193cb49415229283f2812881b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10805457e9a6ecca85309ffae6d1d33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350090e92574621d36795c090f09d45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366a20ebafc63f4952893684445d4e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc54c4aa3751425a52b975e314465e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a5178b1b496864eaf249e73e3bb62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad649f3ae15a130b27584cff520b11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bc8eca6c9f8baa842b47679c521dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5c1c86ffb395579595b8baaea2a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0fae8d3f09a22ff46b3f97d8c0435293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b72916917a06ec0d2f87849ae491294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d38ec3fb10cbb20290c2a10c110b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb020b9aa8569cc25d6ea2a6451d2dac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5302b88118e1ea86a553b83991ea46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0e34b1b633c61759ebf952847ee77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82541fd5203ee147121af2bf1b25de5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ae7cbc1b464ae18780ae9d52b4a3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622169145759e4a4636bc6fae90428d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b5913fc0de1e87d10722eb8f714b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe448b85efe360a25d1f3a8e6d6cc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffdb89f0f0d6c3709ddb2d3fe342cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd174366b85693a4330742ac485b45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448610e32941f095d000d53b0fecb093306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447feb4ea08699abf05757ad4628aae8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44fecffb7b78e743eeb8fab0b9ac9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ed72f96ae2e555ec5db57ad5c6226309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aabadf5ebd08db0e28994a71532a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635473b6a32c80ad75b4dbfe71250b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954770300cb1f5667e483da6474c8d07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251ac4ba91a413ca90f148b9eb165c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1775ad4686a0f2c558110d5da0a47a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1915d18e9a7c228c2b034b2c1c5253315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383cb40c39050f33680e5f113aa7fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5cf419b3e6dcc36695531f1dac285317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0ed91465e6d52fd7ef06007e0cf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bde978be2e253e8dd08150b10341a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07d07804b084e50eb99b851608c17b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2669968adbd881515e68ed7d10182d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0a819bd0ef8eaa6fd3f58b44097d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d024127a75533e2b558ae04b0f2fa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6a46fc483be2ffb14ab0115510ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af330e21296c1e49c92be2bfbbc07a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2843bce2f882ef62b5d4a9908010a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8057bf9e9714b0757fe864f79c60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb86db0545b7b777ab4172fb4b3821328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8d1fe38e8f81842f11f77c603f148329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5817e70f92e4d79a28ccab66e41911330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119c5751724de51ac6858dd8ad7d3c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e624ba4241fa7ce99193dc6ebfb7c8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f4614adbd71e04d4b42b869b2e63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41909c7ba48946ffec64d3a243e693334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ce3a5fd093991c6737e2b155f4552335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67eeb338cfff2da37d543cd28781a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f979f7162133cb830af78afb8f3b272337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd28541c9096ccd5beaa451786ae408338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6a09b7fa23f019ca21fb93d8d7667339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbcf2ea44439ac8a0dcdc5cc9032b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3783e4b2aa9f2d61f4ef67fda29024341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378670e57ffa01db89d2a297d1cda056342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a10d9f9214cd7461fe0eaf14a6612d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1b78f4bb55ca3533fd89c5dc454d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313725c8756384c5736a98dc40105c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396bfda34e368856b0c932b3ad4fbcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76032cba2ed88613825d9de5459860347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726586b532f4a73ec56f6ff16c1f78c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fca5b4008868e6096d88377be037f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a717ebaa1107c8ffc3d01bd70e58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5134a103b901b7893c9f10fcc3ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3245147f8b440e4d4c620f739a05cfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0626e9efe37073f29d33e3b9aa5762f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbd925a1188ad322a02d13c5f0d300354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca69a9275898520b8236d89f925a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9e7ef7db6eaf59d9979190c815f3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfeaf3b9cffbfac3262709b913799a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3169c129ec5ebcdadb32cfd2836a17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f808335fea2c1eb3e2451d73a0ccfb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4dada218526c89bc991149e349b4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088e51717f2ee124817bb04332d7d4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b14e63aabc52b99dad69bc7ffe52e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d01e95c48e1efb55460d723bcfd515363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7cc797e935ffb249f9b171aa16ff8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070047f7b2a5bd7b58b18fa65b2bf19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420ac7fce341a18c737c75472e33033366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab244d0bd08b216ccd913372ded79d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331483fcec033fbb69a95b0d4eeadebb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b42cdd474fb5d8b9b24d613be3d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6921c3b54c05c61929c596a25f1fe5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366094bef00d72597d67fe4b702fd11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcbf4a8c1f7dc33ad721ccfd59581b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91432e42ec4f74923437e04cb3cc2ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b140ebbc318c03394e62900f5b3dda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f028771f16161b69f2548fc51799375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd53e0acd4d6c5dce268c136c5af977376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125bc7aa09ed1565e3a564bca94154377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dba602a3c8e410af971263957af88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498d21d8f58707ad0ee7fb617e01728379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197d9f70556f0b4abe339334dc4686380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c843004031a05da008d3998df4183381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a6063c46b16174071bd8b5a6641a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71c01217ef3666eaccc3be19c2bde2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307769c8e8a0a70e309bd3e1d963972c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f504ba4dd4dfbcc1e2002e4c2fcaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b220b463915ab6d40e5438ec5253326386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab625415957382e316b8b6247cd8d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99a1a69d9dd012171b9e4e60bf67b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a1209fee67fa135c9de4185d07440389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a9bfaff21bef75f12f008a0557c06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4867eeb032921ad4184899ce1fa4d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eaef3ea84494973a6f549b69b35e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635096bc060e111dc2fb640d1621afa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9127fba8aab0fa270d8019fcdd6706394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb37957f3eaeb7a81d543777af2fa2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7edbfd6014a014fa8edbb3f54f8c7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df7e7e3253c3edf06da149dd6cf96f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce81d1f31c99d731e7a0b0af66ba0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a36b1563912a0f36c2a99d4d45bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7fa01c281996c2957a0ae33df946d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf761a651351a19bbc5371987436ea5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe4487ac5b02dfe482a97e0244330402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc803379ba31f71c28b627ddb1a64583403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84743c9c1dcf3161914e9b54d4b0cff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee20d6a4fa46c95670607aa06afc829405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497b9c34859e46fb1419c87b99200e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacc44cf923f122f3e0b0063d7938e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b981edf4ca383efb45b1708bba84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6c9f9d253f3f27f2ffc1cf2e17143409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910cbf99157e8ff5ab86dfbd19b468f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee83b279c786f12320ede6faa3df8d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048a386d86551f2df7123e8692b6a92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b057089737a241c4b9ec091f4f5f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dea122c9922a3f12ffbb04b68de9ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e118fc88dc34a1ca98fed15a8d1796415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218b86f8d22d384a9a4dfa4c4e24e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457d327d662faaf7612a1148dfd4e5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a64eb7a3ac675a15e9b3744d9f3f91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7d5bc4d01bb266b921ac028d3c371419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5477ba4df496fe4b010bc61ab43a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc536cc90b7b04ee43adf8d17e85e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d764c46a4507345770f8e88d2c959422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11cf7da4535ff47c57961c50eaf582423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893d3c09fc352e1e5373913d117ee3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158deef04595bb56456548be78b61698425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb06ea6d56179c9546e230753a1e1f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873586bbfe3ef0b7a84b11ac329881d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ecf2c4848bb52450a0c7ac57ce059428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d8d6e7f91c92d9b21249805cf39c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039d286335293db9d534c39af491771430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0db78b005fd5ea8e76fad878fcd5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a47dbe26e0525b2e7ec997ce38333432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa119229ae39990d4942900058475433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d2cfd61408897fa503f446a53f6dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f517ed5cc41076f9d05d840ba26d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6991748fddecc828f352e88428c961436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53df2d75a790cf60d711a6c7325396437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a786cf56da30c30c4bd4ca46e5a199438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaddf6d764b35f482eca52ebc18ca77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfee0cc799e153b238e5b94ca1c163440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1899d002222f7a583ae090b90e8cd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa882229b8c28f849adaecaf6533fd98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504503253b930add7045d0eef0843c75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02fb652f3e4ba7d18f685e012e4200444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6772813ffc4deaef51613af16de27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaede85aa1ffd7ed7eade2e13e3223446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c3ff41b66e4076eab2fca70f46eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93676f16fb4ac2b6bbb060f5e75f8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18529a702a1b89c3cbf32ce62446f492449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9058f48013c81391e5daa364485c88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc7af833a526b1181b85ad8ea2faab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d06f37b8686a57248f4429b3a02be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8fdf8aac0f34b6d354d0009af8bb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e349c719501b7b73b4d4b13d53f79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7537223f196c983e01e58c51d100455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e5c3fc0514d42c13d96c7c7d0b1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafde7e224884874bc7ff0f0cbdd881f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdea170d0cf4dac8540cd5bccd7c44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce5048f4d4e697024a3507596af924459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e161b7a9c23f856d067e35da07ed9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff51e9d1089cecb70235a01c6d1b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5ec9cb13b76ca64510a977f4ce770462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc51f1f188b218b77c82bceba8d4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba6cd5b72665075777362243cf60f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c28cc3ebab972e5e2ec847fd84f92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f07bd499475200b9024097c9b4f8a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c807b608b4ca03bf084a4f9ce8501f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae318168ffd9e38a7a3e3edca8beb1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06456e9be30106d75e9f988929f7b31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ee8906224e1720d955e7f1efaa61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c3c38cba8679f8b7ca442d345612471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d50953264814363529a112d8cb6c6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01e6f4c2803807c7ddac54d95e6e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d02ba8a82cb409005e72352622d5bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2ea5576ba2dc5e2337d8de7d32562475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4355fe9a3e29b10d95f7273166fcff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2d26755ec004a585f2ac0d27bda07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2c95a671f59a3ce8734a9ccfc45d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710420ca539ebc768bf95fc5eb5a53a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b36238f2315a1dc876439d146d1cbf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcce08ddfcef48cb6c99054645d3270481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cd2b3dbc95fa0d067c0d8f318cc08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762577ab8335a5daa72a4d4105ddb73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21823115d4b63b1ea007273596e8f047484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49dd338a7f5c92d8c909b9c7b5ebe1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8ed0ee03fe4a8bf2775a826011758486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340b1d94afd3f5530ee4c8fca6acf84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39987cafeac4c8e2435ae14f62c39f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63c41efd12da8d19b7c4ebc0956ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5278126f139da2f28e2961e239127490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2ee5859e74e27e6d8a59483ef0994491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e6fac43fe636d50bd7e5e7650d21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333d75792bef544f8df3e2f1875aa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c09498257736ef77d02c91febb423d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f29982cbd2fe8619cfed69f31b13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848eb948a8925a11de2f671cf5a49c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cd662f32f19b93020d25c289dffbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381503d424d9c50f091a0c3701a45b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e3da3ef163b4160bafe1304933337499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4cbb68fa098286cebc36440ef320e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63b23d4a3783b00ad2838aa6098e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8df0c139c43f82c51e92cf1d2c501502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc4cf7428f66512b985b3b9ab89ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3038cb242a0c19500173c6020c94df6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08d6b74a1a5ffa844503f1a17e24af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67404f25507c726b355da0b34cdfd77f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23868c92b662ee34ca467b2948e09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48a8d9de9bb0c62c688bced976a092508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932f7f293ab34ce11d2a45d3ef823c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af1aee472a90166668d605c143da74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0602039a1893040839c3a163478d16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be070d184f09bf2ef415ed86776d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603df554a348a072a43d4eccce5b6cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480862a06ec58f09facfa44227d6eac9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675695e16f94b1ba426495901b782b1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a02a7745732e03431faf20fed7a292516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948512d2a06e94418da3c36f27cafb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3862c4b07ea1518bdf8cb4b0bf68b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776c8831a4e2e477c0f2d42d08e71f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669884f96ba156fa8b0478a81f44590520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3656c75bc508c864eb86e29f24639c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbeebd1ea6dd0b9aa950ade556e18d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b99387c876337ce3fe4233476ef7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a318083a2bc21b6ffc06d1339104524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66402f356372884de52ca2c957539d08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cadf399751812e2fb2d362128d1525526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55002f12b6a52f3ff171e7831f749c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae221f7b10437740735194c3464812b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9a76df61bf49ec9c763b7dad79319529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55806b5027548d2fc0dbcbbb7affec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d0373dd3c974b90ac9c3fa4b5441531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b60f0b86eb447931c75f8cf6dab1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714701f101071f3350d7404076a1536533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6091955906c66a2b1512a19920df04a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f79b501b680d6e46b85fff2be63933535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f0f3b452cbd4023f10b6c155777d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd0fb0ab63de4bf2d12701470edbf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea09e14916704b389d5a1087deef905538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6bb125c783f6d7e4795b2fad49f9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc27a2bb0e17b27c835aeb717620f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca017f390da0218b27c14f10364f35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc6baaa6ce05a6e216c78a8b621ee7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bbdaa5afff200864031f5f2ae8a28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ade10a597dc2e5ea17e42cd4272ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066df945bd0fd0f80a858a7512d815a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e5221284dfb9d1301763985426a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4dea21e12b34ad73ef614b94a4d46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947777067f405c88ef9685ae0cfa92e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58467b2889034cb9539b16297181b644549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7341614fcd0d3e322bd829ec17afa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c540f859fb115d05cfa75e2a3a84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4cbf9d19f41cf5d139eeb2fb1ce4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891817333421577f9fa9b66aab57c46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacebbfd09c06548e15681d1f45aef60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202031220d52a6036985a37e9f180e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a409d3840207a82c610464d2dcadc52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd008dae02af75b821295ae0eb8ea1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d97c56181b1a5603dd40150e805db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af16bc93e87760e8c9e6beb03cbfb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4c1313843aad1552f53bc7ea719d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd0275ce421d63aaa76643d96825a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410604d70c0ae3a8f2140d8218dfc5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2dbd98cc705b5bcce9b4e546b14b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0df8e603e159dd36c8f215e0f5fe02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e3c489b39a1ff25f095bdfde11d8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d32de9ab2ba5e86b895cbfb9703a7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917c7d06f23fb55b7a8c4f64b4dc7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10fde5c3323d9bd15574e657a7c84c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e0ac2ec3995e10682804fcefd082f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1fee3acdf4fd39bcbc79a3d72b19e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89467e6b439de5623507f45382e7c26a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f7413fa29ec4489be77279deb6e91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a25b1027dbc3bb16dcc51363d3f33f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36356f4c0dd10ed27c33e4b139d31d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75138e7ec1738ef32874de20ab1efa2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56e2dfd22b099ec07e641cadba6aa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f4535ad8d2739ca5c2398592a4032577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989dd72d83a07b84a284fd1e3154ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871073b9da2b2389a067e8589d0f28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc9b84198e11f8e8048cadbcf0b4c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc6c9b93574b614cd94b556b5096aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185c77b2fa486eb970134bb528ec71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc04d3fde39512bb96019a685c80011583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588bb8785f464b3c8b7fdba2a16dc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb762622ce8654c095d0f81685bb0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a7f8bde9da78547f6948e3309bb2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a53ed7e59df399d99d7a32679e9ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a4b18d3020c2f3ea3670e221c4b6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc376b52a57cf982ef7c418793b2fd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e878efc02a3f937990b19b2034f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a84d8e933869739ee8ef58de2820a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db7c73529b08b475ab4cfb6892dd18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2e63e88d338a96f4e76e76e701fca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b8594c731be73c8405050d278006a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03656f44cb9e87c754b637878f16cf1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7db8f1022c2d477b25b73c71a58025596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056c8b8dc6050d7d8d8af5c6d615efe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ebdccea4ff9531e3c3243e5c7c38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2e200d80b30e05dd8752c0383f0bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b35a0f2a22ed59241c3325f4d9987600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab51bc5a31dccafd56e39fa3d5bfa52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c148be366e304793aa9ffba723112602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a292c0462e20ff8a1bf0fa3d5b2d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a6c2864d1d180aafc41df02bfd9ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0f134bfcb6e0e0df8f92b48d9c7bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd329baf1e3d1e1ef4b3a64c13b419d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a81f9f18eacc99cc484fd3a32a1e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5eb4a61b24c21df278ed84c9f7512608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375348b1316a610ffec7cba13b29cc2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2db4abce8440930cd3c6b696146f28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19ce311ddc585ff8f7d83be1f90932611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ab5dc5ee14eed6fcd2e3e982f4ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6c5cdd182702ffe02ff7ed088f011613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dd8b7accb701b2b4b5f7f5740a57a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39841390143ffcff21b7d110bc3795a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897a360dfa2e62991019b8bcecaef0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d82fc086842161c02ec924224639617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d588a498d78661d5f05f4eba5261b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e64ec3e1d7ffc391d6418ea54b742619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24f3a91a1a03ee5160599228d6cde2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887cbf2f552ccf12817fb0e71675120621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8980f46c5d6efd25e2e829235600ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111fff8cad4f59cb18f3180e7ef0308623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deadeb6170c2b1ec3e3b7cb5515fea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a0ce0204535cc76b287f62e70ec45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72644eb26093a2b907243df2b9076e14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c0a36eb3cefe0e63069771a48e630627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc512253b2f1508f5b1d21cc1bb2e3c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f33513d6d839d9787252a62748e5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e5803c28ddc2607a75a5877120e9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b83c71ddab024161a42b8f7573270a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863473b45dfd3bca1c261134b59c84d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaa50acfab41b26a4e7f1044c96df2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf766f3b23eed058e9fd741c95b95009634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a552c79b1dda57945e187f400c33cdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa2d4bc9fb6f850c06381a5e38b137636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74a901d3b6e5bdf2844397d2391a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a289c990ce85f43eacaff9a5614fb55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea9902fdd85d803fd502ed0db961a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec116603e26256eb805a6c78f3873a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca9974cb56b9a7e1340e96ceb5fca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7017135a7ced39d6613e7e59ecadd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4aafdf100341c8cde2db656c85293643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a59df7c2c6a497f02b22942554ec7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39856d3929946ee5c6913fa2d917dd36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675071da8e324150b51b3dd5bdd149646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47b86f8b4eecd7863e5686df613998647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45507d94a305c4be89aed0412e9afd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb38b2047bb28218f4591aced90d29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88daedd62069e58bca9385669d8c4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7c9b2accf49f2305325a25f9b6b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621f626c38cf68d4ec13d34c1451c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b4127ed0825360cf674b451191a94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be57cc45cf787bfcf3880b274353f6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d896d924c8156f6aea12b0f9fd7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3271983433f885725a5969a266720656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4446284b485803daebb29125677bb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322016d56efc3b764b8b22a95aa5b8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182a0b771758d97c94e8b8c6a4ecde659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47689cbc972798c399266db57a4ced3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbcaead45a11328bfdd216ec6e2d7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fd10fb38112bd75f9f5773cc87552662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f913ee8575bf18d0238850c6f0788f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac99e56e73b8c061e5c8274ed40bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e5c57f2aa289473572517d2ad0ba5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0826fc6e0746a0935ac330a2a7369666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390b06564fea349ff3c4d0233f4ce59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b8297020383c1533de6b469056604668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76458f8072316d6a4e592397fe6958a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b50072a4d1165e08ebee2e9202aa3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cfea30be889bc039dd1b035810ada671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bbacf9adecfc4c6de1c47a0fd0600672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf04d45c7690618cb0224eed0f558ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc9ed01cf9bbdb544ec31c03516418674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd78947775ed18ae3ed5642f507fe2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a4731e934d72ecfa09bff531d8b4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ff3ea3910e428ace6bd8233841feb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff3d4cdfd834d865042d335c45800678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2ac3c43c99e390f919319ab226c88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106790f0970d685020e69a4713b57e24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e73a986aec13dc188a23c98f702a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392981cf3820426230798376adfe1625682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbabb5e29f2360f2fb0f1321b78fe1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcb30c2c686a474c6dc29379addfdf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217647c621561dd2c7393812d7b6375a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb776b381037e5ef61acaeee4a7fcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c5f8963368e26b1460ec0657e858687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33272851b3ba09f86b57ac59fc6006d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb462c5728847ae4f8b14379c1463d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb35b75e54cc7c7ee5558f7a66915bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf4b57ef537d5312547f6f5c76079691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f033a6e6ba4437c6b30b7e632c4cfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de24fcb2cdc27ed575c29108a2df8ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7cc39a56352134cdb90bf09481c96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5688260dbecd79f08ed3b73a362ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7896acd434d306a6de98a1b39f2a608696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9366c76706b76ae1b38cbac61fdf49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f6b50c08d844b6dd1f61a0778cb8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ed6191dc5a1036765eed13446ad35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa18511a9f7a9df020f594df0ba1e68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa798bfa346343cc1019ae52e3ee832d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b9fee5faa51b56a775924effec2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aa9b770db281e3595296bd528d0af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52225a0abb2f3e79335f53f8e4b0fa14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4451243ca6a95396d0adf4aca0cfca6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4d322a1f41a4e3dd7d9eaedd48d69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602654a8d51493801b4cec5bcc35327707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b6f8e7fa13bdde6e7f516a89f4326708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd01fc01defbd230984572d02cf3d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996738f33ef010b872866db6b3457c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b182ede26d4a5eff525c1bab108db2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eef84176c7742e3411d4e85dd829e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989d3a62bbbaa0b46b2c8a92ca76578713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a197e28f175dba2d72fe04c0064e0e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c563e9aca3d5ebfb30f833cc19830c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8760b64e8d5f549c1925fcbba7a056716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56948bc3491aca6dde54743715ae4dc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4d2f5d13f3560387a53a1ee4c6cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eb5cdfeb8bd7e90dbefee844dec12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb70a73b814d8e6e12feb61ce9ab53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf3d35246d871d6df93dbe2ea4992c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68daa89cc38d22be45b5a2fa379e96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079c8ce85b2e4c9bf493b75a09bfd75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fa2f6ff943e63ed5fa3ef8fe5af7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e8d8492bcff3ff74b0b1aac01e677725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174387d3e2e747efb2a9442fc1105e0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb19246b2a6436848a29f4f37073f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfbb49c67cbe0d569f5e999c0dd2ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f5105947f1d7f39dd6a99431492e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d9a6b9d73eddd709735cb0c8f4b05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6d1a4a583e2db96480079d7a7beb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c98fe18ad6a2d73fbb2ddee6c10d0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297189d13eab2eb2eb69a2827b6c67c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb94adcd3a556ee97d38aa2250e02c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8cb10f168313d3741987b5566d879735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a0f10645d67ebba4b2b8ce6b1d69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be5e850110b637c01a3ba2ea39ce0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e15a433851e958dde1f036e482c4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dfa3a6009d3cda2bc603259f6f047739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff823c75d9f8e2ac4d5234eb9853915740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae9f28bd5416daaa366f3493773230741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ab98aeb052e0a421f416d9407721742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d323fe72ff670b7ece055b20d7efb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6561427eedba87a2d672e322cc76b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f3f51e72de1537fbf251b042e539745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6af57eedef562a6d1a4ea60641d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52197c7e7886b7a68b518dfd73b0206747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9fe34700d767e28be9ca9dcdd4a2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e15dc08c7f15e97368df2924812b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062db1cd7b844574da57e770ad0e37d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852524e871ffa753460f0b7c26de325751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaccd9cc3086a73d4f8ccdeda1c318752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535cf6a94a984673c00d95da469054c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>