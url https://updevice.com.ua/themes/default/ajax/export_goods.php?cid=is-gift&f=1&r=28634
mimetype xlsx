--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d1d8dce85576839c527b217e5c891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997694a54aaea23366143654a1076d442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdd73aa74f0c01280f7d83a5a08ef53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10d56f5016d1c7bd944df6bd222bbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18fa01e6a5e1a010cd61b62111aa5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fb69967b7684f0e7d30d8003d05216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5833799970b92ff7c2c1fe9a7ddc2037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd558f9a6c946a538e2f15daa35d4878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab185453a8869dd77b85be48cdbe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66ef675c4340b403cc52c9e731143d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f2d610955ec05063cbe83a219d21e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2693872510aef2f7e40f78aac0ca412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41e76ab56a85fb532dffaf70442ceb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63551de012fe5da93be1542bae96f7f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca150e6a90ebff1533765ae3f684a4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd314c62d433ad45509475da26ea416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0909a914585b94bd399f274f5be5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197a60acecf1dec552bbdf0333667ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfbdf3239d3f01cb22262cce87e2f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195508a161824f59870894b972e928620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3476ebd4f2af8570179cb25e4e05ecf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef54850228f386b93b0881b957365f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a88518a46d7d815fe9e9b5a329225a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e292712649a17f3d9417f680288961c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a00f4f8aa948b2371bbe77d09afdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f664b8143b35654b5f16500a6490bb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6232bc9fce8fb1edfbc9cb5e0bc5fb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f1b294430029e44a7cf755fc173528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8a51d55dc3955a80620e5d88a64d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db2ab5f77cd2ee7e69ca6b060b65930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba04af7c74c709b5265d900a07be0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f284ee6f513a0e8484173cda1fe4c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b11162bdcbe6eb3a3f40ca20605fd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ab1a794488ff7149d9c28a9ead84a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b68c49f99bccdfde89711b647103d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77022ae5212a50b8ec462e08fe1ecde136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9633e0c82bd92213fc0e5958d0ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7e1c6f9d483492257c1b3a6db1be538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1233da18b570a9c6c72452035f613439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada70f166fa35f5b85667a62400b63540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ad0dd2557d9ad26c3b3ffec32ed741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24befd49b96859fcdf0158e8dd66106a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387c41e9005721345dc3cf24e0cb4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad507235e5c651e7a6c75ced9d9849944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13684e43029a22b87a159c3c7120f7c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d22690c8b7de7328e3f6ab607ec2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8196876beb68c4a41b6b828e33c6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988c59de676148caa2cb90aa275595648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861126b34b9117a4996579d649ba2c6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa96b72250917366b670ada4f3b8ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9a9ef79fcd279ab267b848829e91b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fc7c3da97e20ad4135be30205685c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae3b66ae5a8b7d0a75655be125afe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6b584f3f922e018ede919371e432554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a2229d4ac351adec1437e3b3695a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de7a7970197336c94c44b98e01e45756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3909c043711b15ae474a535890c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc664e0a4ae3bf1e91908738c8800d5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c522da693d3f24935da203701330b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da6f41c44d9da36db49a6c332ec39e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf32b6c123c7b904ca1175d32a5ff2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5a5564358e5f66578e3e4d6491fde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131732e876733152be899d7e894b972a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e31b899bc04cf5844d1bda816bfbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954544ebd8b2129407fe9e510857d6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb993ac03bd3ec0d0a5db15ba637ebfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb54cc6b7cce147b212742d3c6566467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e0acb582f26fba7002384fcf3d2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153caed08b68b2671b9bf16ccb92fce469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e447323b17739cec10acefca7427770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b8841b2442f4ecfc79551b529c03371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50770f92d14cf0ffb3c595a6e36b592f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ada13fde82ff31c0f1d850fa0715573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a3f403da4c04288b5542d7eaee94074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa857a084fad93fb603c6efd7a13278375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06f0129dcd3f928916c828383dabc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62063fbefcc2d6050b0d597afda36b0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192924ebb125b2ac88f464c4f945a49d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03927f905a27d728d60a1ec1ae59076179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dada9994401c6376985c5e535c177a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1d214d618aa3e337dd96a6c812a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b1a52c42339d9deac9fd13a0bf5c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150d9c9d03d1d94a077ce3d4e98c00b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff46e4e83d4fea7f2dfdab2df71d2ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1016540a6f94e675780b861227e4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830740c96b7bcc3b524516472c03a55286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273e80b6ecd4bbce8f1801f85714fc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a1e25ebfeb5af14561ae3ea5808688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962d603ba4b448f2c910784309d0e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d3c6c7a0c5ab183d3d66283cefa5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eedb40cd7a5bcaa458b2f6edef11491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ae61c5985accc1180279856c59a3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b16e6d7abbf551cbfe5c4a23f412a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92f2d812dcbeef4b19cc35b6a1b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3efc4ca46680c19f69ec8bfa594dd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1db1ebdee5aed41971c90e782416f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166624782a8f041b452469510d8e38797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c878c4c99e0ef43e2733efafa825e7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9a3d2eff47a7464463eb7433f3b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556bf918d1747b1bab54a0cc080ccd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e0e1d60d0d46e46239d73a8fd36c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4b8c8c9ce3c59ce794b8001be11a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5315e1c823addeb32dad08874dcd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae220d69c83577d230fcd86ace70f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e4175b16d26745158a1c83c7a285105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec3f2ea48f57f5784feb734eaa2adc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1120004938611cc4d0d76264c8c97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0160bfcfc4a3bd986442b8f3a04a771108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54006416b2ed6b0542a0d157f3231c90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d6e259f503cc376544cd402004cff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1630d37b2d6c0d4d5560437e34d4cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43861d01e98d45f3e8ade8ebf9a4ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30453ab4a41fa29b65c96721d79419113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086c390a832f2c65af69d22a097b84e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463b795152999a8fbaeaf0a8815ad9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c544418a37c726320e43aa3806c70e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f7cb13cc340eb53b8e2213e0bd6b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa68c3e1dd264acc3aa2f7efa59a0b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d707c8440a335ab545f9103c7efec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c32890e2cb7bb4ffd6f635874a98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4c343a4427bc81c04cc0555e93314121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e110f78aa4827cd1926fb6653f2fee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b659fb6b55f50705f7aaecc1c241cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10a0be3d12ecc27f970654d4bbf2a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a271e4e04b7f21314e984a9b15b674125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cfb94b2ce59e93189bec39807fd06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654bcc2cd615d98313d74662f607595127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9865f0bfce36463041c07ba2ae6661128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538598af51a842f91f83e407d6513d15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d97b98252e19fe4e46dca4ee2d5db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6edf24e30acfbfd5150d0e60a0b41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457be693a91545d091cac52c20a4a5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d9acf6437d8e51895bc76c6788b5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d2ab5cfe3c909f7dd3162e7c47cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b4d854031416d6366cedbf40df67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea1a8bb9e4bc2729b40e819695976d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98d435aee31ebc070c7315762476d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa9b4d106a467d3d34c8b08243b6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec45925be7cd47aee95b1ff1d107843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f77993aefd1743a49b797d0db3ce0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256b917559f2e60f888159fb50cfdb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2bb2924ac08ca69ec761ecf97e50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1f6a117efa9f74ea52c48d4438efa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08e568a74154a0113a1b443e4b9612144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cc49d1d5f351a879222b45afee423145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166e315a9684b38916e434d4fc59372146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d0e5c130a76e0f9e025180dea817b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64cb47a1e1a5bea7bec909ca225954148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be812034ef40655aebd4b1a310a54f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c75c17bcb757bb4a62600e701055150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c554106550f11ba6260f32b71dbe8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1b45895469ad316c4fed2cb3cea2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91e2184b6fc71e750978ee0b8dfce3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85a48e2af4b1fcfe381557e70daf57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21ff0a65fc724997f832af90c02d1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f35d253a43ec3ff8b4a619ce30bffe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d7fb567139b975c4c5c48f9051bdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d01e7927f05328c68937dd0c5c16f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c864c72bed345d4486dcc1a3f4c81e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55523f327466d0e0d4e9e64ef0d74a8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a9d858107f8e72339ab60bf7a21a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28feae4a587f10891e0ef8bdc848b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e22d7af11921150d8d28888519aaf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fd3b81547064ccbb84e18f84d58d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aa9cd098d2835388a1ee657c0dabd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb85499bbc10942d634bf7afcb093cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6217361b51b65afda7c200a1c7a7680167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d98199e40ab5bdbc52e3d7149bcdb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36867178309366d7556b2a53063e8cd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ab11d9df8804cb05e25bbc907b48f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdb3289fb7f796baecd5cad633d3b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61bc025b92973055afb72451024d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e60237e1ea676a8929425abc77eef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb836fc6b0e589b297b69131e1999e2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd89e6b3dfd9030a5a16d3ac6400490175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f86976347a5cd5d2d520fcaa9b08b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2378a1f551a1e1132ed3176c54519e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fae3024090f4174718c4983b418f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d041d4839a03275f5698dfc7b64a6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a5fb02b4996071737f55b1db5fc09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e77e88ddf9acd272f22a6573202760181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dafa40d39e503f3b918a74e28a8509182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f95297ff553f43e5590ee003cd665b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e3760c1a62b25edcc8fe132754da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28340d6d4740179a15e9cb5b311d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee7c50816c88c2c1da4bdc86b3423e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699efbba2dd97d239de974d64716c89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abc23f71203114e0fc59b796372432188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab51360a472e9e79d45eb2a43c5495189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6447f31f238746fd31c563b2f902138190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488ae68f912b52a3db4befcb61384f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b11bfa77ae1121ee114721a044a6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05f469f8fddb9dd3b51c0be73cb42f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332f948e2984edff744dff43600ccc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d413a4e44e5cc6f35c058e524d6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75ec3eb573961a7cfdf38f8249343e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9adfc010eaba0267fa57ddf15ae8f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754302110e27e47c57a4f62b028cc58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf316710a5d85279dadff547fa73064199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c882ae3de46c947367725c6f31be16e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cb192f61593f6fd8ce4f0cff70d0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd87d59a34193beeaff3aa588ed0839202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246568c5c48ab26d34698366e02f004203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701b8a42a2faad2f0fae2b319ba988e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035749f47d8b6ca27d88a0d4a1c7487205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322a2e24949fa2a7108c92defe2c82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416229ec57f02084310becfb2f5df6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715457eff21cdcb2251e695a5042f38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42bff5b5ce720e21d15ac95b272898209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a2c95770c8521adf0ae9c4982d317210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f8022c736c20e006dc9dd56dcb2ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113421ee16a5d03c77ffe615301abb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c0fb13ea916f4e01d34aec4ba0e48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ed0831d14101b743b9be05f97897d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903ba57d358ec61bb2a6b02b7049ceb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea7d7ccee52c19dc3dbfe2cf6dd96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e2f594bb28b21d1a1d0a069a93448217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a31ae279f6fd05662f569321e5d186218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f6e9a35aaf36fe223b117d946c52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0141b43b185b3b03400c57b8e531c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ab3b68a453f5fe500b5b92d8b7943221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c1ecafa94c0c2e21191f03bed6e7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850de16c4757a3b53836aba9e76820c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576bdfd16ab9204daccd0e5c79b9f7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcd220d63d9a9bdcdcc592013e2c08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576123a4ff264d9e3d06a265383cdf46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e720609986e42e4ec70c24ffef4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022b7ddf3109fbacf087892b1b317a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746f872a813abfbbf08b59eebe8b74b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c89ac26890c9f61df831eb7ae5836230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf81780bf1c01cfe30e105afce619e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fadb1c859070895c44d0294cd8744232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c434f98375099f97c85e78634374233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15be070601f07075caa6170bbbdff3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd020d5546f6aa7db3417f4b7cb57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0978985426e358d3e3e33cffd38852236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb6ead40f5545940cd722af9eb69ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba1732ba13537b57356e3866f534b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe6d1a485c35164c156cac8ea16d9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c22592048ad65d59c17ff9be85b586240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fae3cca621986362353f425cf63ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7566c2e85ffc83cac70b3be9822e536242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16b8c7f5d1d9e44c7dfe6adac6c72e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4715a28d0823de09e916fff9c1e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc95d1f6a7b1f32e5ef3f7822e0422a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a97c74440555d900093acd96bed244246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d833297af860f496f868d0577afb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d462f81ac3b1c517b6bd1a08468fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a54974740d84dfab55a43d30b9e39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1b538e17d013cfe31beffc5c863e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2fe761fd6e635bd7181b886f0cd86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60360d7d276e98e1d72b65ca116d61a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa35c4f177046e4dbb1091fec1edb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f873b388b715c67fa672fac3cd8ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f0bd0e20e127423a57072d7634ca9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ef5868e76b6a83a6dc7feb0a5fe65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70788a1950d95db90f26741683b4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8255aba2659002f40a8f1dbbcd48c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5068f7a2fba3d54da7405a3cd6487d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c1ce6c800a6328d4644d701da807b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e67864b6d80d849e48784c903f41b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120efd87bba6d914ac2b34ee60a646262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97a8d2137c3402fb0f29c81e81fe3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe90a98211e9e4f3ff2260e3137fd49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3814b32002b92c1b885b2a2c178f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fec714e6bb2a59ec56b1b5ce2e39a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab770bb1b0461512cba0de3c844d828267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ce488b7d5a05b86ffffea5207e603268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf427abfc9b390d1a64fd3a14cdf0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e26657de13bba6e371d2970f7fa42c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c86610e53a038d0ca073023850c985271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00faedc2d59ff6ea37113ab28a98bca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bff898c1eac3fc62a62bb23767290273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6c7c786da739597d6a763cd4b5de2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497d24aad849364b1cfe82e1af718a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d872048cb0597ea1632256d19b6ce93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dda5c2dd18080dec64b27c78faef69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b935101da3e5fbb82dfd669d6ed424278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319067a5fa9f6289f4676bd4f6350ae8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e685448530e3129e55a25e2ed20f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29417e66e86e7b22ef593175c25023281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d0285ac2c7cf6a156447406e313bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab13612cc862798d9c3e74934846d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ed3f8d4dc484e177ea7642aaff1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6669bb9f4d17f2aa9f417b545e97ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223990d47fddb38aa8d9c5cc935abc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c10a725e9b8f344d89021ca3873387287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90643af6dce49827dab6c5b67be73cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a217144c7ca577aa60405a446af53c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c9362ddb7e94f9796d501091d1ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ed50c08233cdb39bdef66f5eca6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47672ddca01ff7151c4366e014b0bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b5bc68afc1c7906291f4787e1606293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f10486f3a4df5eec5fc032a5c314e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b164d0709790c1a7f50a89cb35add295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d668024f694285c8b6a6c5a377a5425296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44381440c424e8870ee35f60f87648297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475ad2081e4ece19d1eefb8c32e4f27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79a75d2e5bc4a68de96a8382bca87b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9150c788d3f14146b8152817f4010300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e8f8dbb2b78048b83ec714af8c146301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188adbfdc13934eab35f165e7df65f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f3124a30e713d68495971e82839dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65804f593fdf14b90bd8f8db15b7c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9307a8ce475a12ff7211c08fdb4db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68060540af1e397033479a551451a96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b977657e10890897ea54184e03323e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa355104142939e3641dcd1f0cb056308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db553201625404b959ff99d7abf253309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9320e31debfd2a763992ccc69f3d54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02033c6e33becd255a26c3147be3a026311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f58fa98014d8e79bf1c3c1bc926a56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccf267491a117de450f77b13d7ab1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638eb93e0cf4553af4fd8d9b4170af8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd28f9e093925defb0b1e5b3fc02f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72e0828a271ef7d30b614576a735ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef364a556e757ea0fadbb0627846cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81369ea8c8386c022e616e13dded958c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0bc424a672345afe2e0a3637b0e64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e791b6fc104b5ad337b7bc871b17c90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd56f1b862b6b8007786b78e895ac94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad346633cbf465a33caf40b23c171322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ca5d835f2e65487e7e31f2b25d8e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055c09ec9ec9a350435e3da83b80e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272c2b795e86977c5aa275e491bc103325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e4912193cad688a3afcab511d3e57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aedb19397124f0aa65bff242f6f9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc853f88a0568be8ca9fac892188b0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1582d8e841b6d2438248a4b487298329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5cd55b1ab4c75ab0157a737ed1ab9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2cf4eee07093f95761b1479270c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caff4cd5d4d967259b49e429eed0869332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767d8eec04f2da5c6bde316658459cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1698feb2ba67396fa88258f589a39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e05c29ea21bf28583c4932b890565335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad95e0e9e15ad703a17945f6645b37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5288d8b81947ed7f2746850a14e50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b26f875b8fe781ea7cbd77be6f9fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28739bdc1fb51647c8c4cd7a9ba8594339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835faa6397f41fe84e5210896f40242e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e490af7a04d535f4e012f683691324b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad4425905472334fc9e62e5cfc284d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61799924b19667e3a9a265865b35b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14bd72e2ac308c3ed126ce916ac3c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b8aff38662dc5b69af96646392c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b152e061135aefd52d1516957129af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63ba4acac313bdfd730c43776027c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4dc46bbe4fd837973728d403effe6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d113d3f8ee98c6004a3ce80c66dbb67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f3e3d5c603f5e5cf385d028a4184350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8b8036ba254a4ca66df63e940459c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33768f8f7cc59556f4129bfe2bab40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e985d94c6e4b80e48e9513658c09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352099ea03c206614bd91a063e962fd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac644e832f417bbc13de75629985b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dfee73c377b5e60251560e4b32527356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dee59c2a36598e5474416459d12ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3450bd232399fb465d3a44ad9ff8704358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033db567816f5b9c1d012c52ffe102b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a611a613a6c76454ab182e4e7a27e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840533019a3ed28edfd7fc4d496cc5a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b459bf67b1d1d1181b8610b995999c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2b53c873a32ee60d89d94fd91018363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e38996b71fa46dd2d03979f8b9cfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65aca6da2df761324dde013505bf24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b1f9bb157885d744da35bf3052407366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722d97560db38b890217d122b18663d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eff9b6a14625b8be4192bdfe70b0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcb2a3bf92eb0a9a49dfddf8e64c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabb05c08aa5ff8cfc56736df4a6d06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033417b2c75d9ebdf373ec93b5e715371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fcc1c659c6241def1a44454e9bc00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de5bd4844294d200da468007b826e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcc6c1323bd275be4511543a25d67f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda692821acff69ab36d9522c7222eaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4917b9dacd59068bece4db9b5f389376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a059401773af387716a6b993a01d5c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07929c3a25e780f7d20f25435022795378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e57032b43353cdde64ff02107928379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761071bbf52d3a151f92470bc12abd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c772d41a5a652aba326296a8a27a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f26182b990b44aeb7067c00fa84a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c5c4c7ba65ba2f94488b7b483b8f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3b0a64ca91b5202ed8c904cbc2043384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52bec8e61a99d6b8f7e9e62d2bcd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ec2ac27b076fbd7abc839c3054048386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578283cdf9987ebbdbc97a562c47ad97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7726638e007e7a9852a27b62a26131e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a3b12c4eee2b557257033a9fab5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510443483ffee203483df25c403957a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1eae4f2e9b22931ecb53fff2fa59d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad1f53910942af1d2ec450262e47c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2fd11066d58b8d3f16d9983b739b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a6b09e0b803be5dd5df377b7e3984394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb808f5afb31416cbf34e04b16ce9c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc19b695bb7afe039781ef1cae0aac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe69cc35d63e2e0bb7bea9066debff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd340e4d1ae2911faefb8226346ed1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb74915f62ac3f6f14b8f819fcec509399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33691f57b9a175811f41014b0f9b9de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037de2d1a74fa9be652c953d3753d057401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe69eb1d492af3fe39dc85ce720bc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b98849dc4c6180c8b66344a729a1cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015ae1b5a34f23d76f77d773a448dec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e950649a1248dc9b38c1acaab2185405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a36db7d03c87ffd8c298949cdb9e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993989bca991cb95791096e9230bc39d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d03510e621bbe4e623d68d477d7242408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849002a3d3dd7fea4ab38dc6e58701409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a2f7f2c9093f3fba2496b34fc8c37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267d444665ffecd53945035c4667416411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f30f983acc214c2020c04aabbd07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f63af2f4315f9ec98e3564229d385413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce900c28f70909320edbfab57169a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cf485ecccfbb9f95a5a93daa9e153415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c941b8409a4cd46c4958cd3aaaf878a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a046321852e5ecb3e6f6a4aabf6c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a8492dc037166f654079b73639820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dfe9b0bfcd2b6705327b8a9c876ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93238269cec0aff1c5e8c6d11c8ab3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd61dab2e4755ba1881b9fef834920421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2736b7cb127591ebb8d165c76ef065422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94c905272af40cd7b7f9724e767d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e7c04d5d90362f364840456813540424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60619593e3231e44ba7d8430d6b9faac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bb4e701688d9472e3fedd375a42d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834fda1cb2da9b18ded0526d939a38f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef869ff81950861fc6198c7e533374d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b848592ea2b89f4b44352bccfc6c06f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37323e12f23104c55da45036a061709c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5033983514b9e2b6255215ef2617431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d42449be50d1d1550269ed14003c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5772302f83a9eaf8a77bb4ee67c13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00465190e0cb42f5a4d2fff470eed248434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e10a719744e85655312debc48a3a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e492dba1556e5732fcf0e25e92211436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a38572853bb1c26cce79971f3414d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760034ab6ce8ad9cc34ea3db47c823b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aff048701742162d0c48de54220eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064080aa0a8db2b83805fefe402ebae9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947a0d23a106043c5cc3ccd22a973d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce322ba40ee28302bb884edc87377c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b3790d872e712a23617facd8299f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c24504bf38878486658d7d8cd17e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810fc6d3fd38dde3ba09d69d66138e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465095ce5fa73c851797a3fb003141446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e664d0f95859e805f36b556bd28df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448ee1e6930124a320549773431fb33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91d8cafe4f4352edcf2c32c62c3ea6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6960c2dd33bbb8e1c0e74dad98cb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2eadaf08937f3f9eefad1d8b57fae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179120ea825d45411e0092b0073b932452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e268bb3aae9833a63fcc6a831d23e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2894a9ae26d8272f78dc4172dac1122454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf843ef6d2372594e6dda5a19cad7305455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309ff089d17b58cef257d2fa8fd456456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a071af99dc3fa45e28dda3dfd748457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d330142a04f90ac0f2d1e66420822458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d1eb659294fb7c4fb85e7c429d5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc39dfae2536e106f68105af10e77ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210358eb4d2168e5b6c386db513870e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43432a2a5dc32ec154d45b3c90bdb1c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18e89cdd52d4a381d73b5746dc9ef7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a51b29a8a4d78ce7f19b617b3760f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d3f4236fb77199e29edf53267b13f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b84af5b55bb14f1c6968ce59c07470466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4ec49951feb64de14a2d9b871ea1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0a4356375baa1f18c5d498b9297b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e876619a46e97de652d711dfe1e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae259ce7d2c7aa4e70e0e4999ef898470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e93827730df11e1cdaa80f464d5a7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4ef03bf093cacfeb88a98342fabc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faf5c024b87d99c39b0fd4730f7df5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f63ef453fd94e183e5724738dda135474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eade45ee43377eef61c4f91614f05fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328b9dfef824433c389727b8bf35ed5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd30f706f9c25e2c3118653ade710b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c219a82b8937c66866535e6424f765478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292a749323fd0e677f8256ddf47cd53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807b0600d74189ec990cf45227618f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194580ac822bace839e9b1720ee8aa43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfed18a09920e19347f0b4c2971700482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86918a0821f48fd48c7117b1bc93996b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e626d6ed378d35713fb35d16b61a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75dffc2cd025e9689e0f4710bbf7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fc619499dc10fc5678d4d98a38cb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023807b731be62cf32e34d8c920c10d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483db8b978ca2b5d77c33040e51b43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdf509d57cded2b4adbbb1b7645b5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69bca7e55e300ccfaf965373be469a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8e276e151c1f4683e9ddf58770115491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9914bf4a070813c847cea529870d771492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfe1422c9868ee40d58fc63e7484f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00566fb5dbaf549808d68b8921634b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea2d2951d8f3be51d3bdde02e1a5e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd48a7ff8853240e03a45e8263d8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464288c4836fd0aafc29b7ca7cbfe851497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ffeb03da53f246f79117a15819210498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfda144bc426714a71b9655918bba8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f42fe8268cecbce3e1cefd52906092500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708757b1fc705484039898a49639e56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42c7737b7fb09b187449557e33f859502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ef2038e2c5bfea655b78d5ceb65d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187ff2945e29352e31f574c5e7a2436504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0187671500141bcbe07e27cbf38322505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646766e5bf9280093b8d47b015ebfd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ff11e730f4ad39e1d16f5f566ba2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a653cc4a71a38a35e169d58eb0d00d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a1b03c25974ef4f9760817daaff7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca80452ba128692cf5e79804f071225510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501b05e5a5d4fc2824419512547b31a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d80b718cd164f2686d9902dd45e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ab2cab92e31e9cb561077639a58d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ab11efc519a62ef9eee792531424514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f85debd5cd37f8415804a7c172ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab596c221a89b2a5aa2be4950f95a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cba898576859697a2bde566fee0c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4bb6ee3c8ce928597dc9920f3d582518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde4ecabfb81a8f892487804c8f4dd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76843ab47e93c52ea185f3f2e83210520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e39e7df5fdf2f8d6d4a0b8e1e7098a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf82b4237f44bc9db1a93a27fcda4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac40cf433ca8cc4ed6b36ccfb1c2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c065076cc777a877a3e5cc84ce43b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe383debc4d196227744c4814bbc8c81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577da6f504c4bd3c3a02251772786a79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0394345269e3ac1011dde2fb919f893527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51a74e06ae81b3de5e32bfb0116115528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b66831d85da88d32bf1ecad77759af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa185ea4a6578880bb4c7822b2b8dbfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73137cc5f8bde456c992a19af1d6508f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d7e9104e7c4637eb12a6e9b547d0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f84a4a494b9766f1f2e15b9b9f076533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f73e7b66b9fdd14c06a7df660c3b5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e422212728c1322e4eb28ef7ff252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edbc48c44184e2f9e98290d0a9f96f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a4fe8dcf16ac345ac0ca9e8e0a661537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f468c33a58324117609ab251394707538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdea2ceb118d53e70de23eb90a95dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81468632ad58ee737c5767374d582988540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5928648240eb999210a1fabefe115c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e0f9587eba60b461291495d8a444542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09001ff0186b22566b87ddc392510e8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499f7334508f31bc009760b4081b817544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef241e4f9f04e82be4a833c11c29492c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8362cf079f1b8e6f6ea5400fc5b37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262060704bed873c26e66b2de41f5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7380b8757899591864c7410aecbbd07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051210a944caefb0b45b90b5589648549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4f8e500d42a058c06b540f529b56a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38079b2aa7ac667aa94e6330ff85fc56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6526e11ddd69aa9985fa3394825ae4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c05076747b0c5f4893491087b1c3bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38910d718db65e31d3ebc508b51029a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b6c071f4c9df2f170485011f8f83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261cbf1c31d3e0dff0587d4e6f8636556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7adb35a638a7baa77693047a39cc0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8100f25a0ed29271734db8f890a734558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063563fa0f55576ac7b1d3c909a173559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1f3dc8f5b46c76981a79153abd148560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7defa4d5d46a93e2eef732dce89006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b740b5d281147e5ef90368b4a9a8b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d73d914abd492fbd6bb9518dedfb16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd67b91c96f7d2456a50f8833aca688564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b4a2059359096ad591ecfc550831565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6af1731f18b40d71a7b886d40c132e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661219c3f5a6bcc8cebf3a14aef2447d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0e5d7cf994582b89bfaafaa348afd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9841bf95921a66f12307dadafc6d18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a7a9ac5c460b80c9a8576f7f45d81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0923f9c3b81d741b1ad9bd88f0f8ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290215eda3606b4644317fbc35a56c3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffba7fdeb0eed7481c05c70ea08cf2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45897b1eefb69aac2047a204aae12eb3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49100101842544e0ac29a067f6caae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb899eddd5e1f9bd9a66198565edd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a437ea341581da14463728713c32ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7449c797166cd3222c014a2be22923578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cfa9f7da092b848ec66e36062a02e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb7c65c7dae99a8b8a1a62709af582580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac32daa9302a4b0bb7518392ded9d97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0889ab32a38c368e7e26b1997a90bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeea3c94fe817e6ff9e03ed50ffcd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174865320a8e0a96b99e64d49dad755c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed0e6875132042acb7b2d5f25bf706585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba383a898dd2585cb9a08b2b607daf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ae0799025a142c1bb69e51c7a6d24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3913ada1f4cbf3007c7c78da287845588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9f6549001755652ebc55415c45968589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870277c9725ef2688a03b602107cc90b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce69e239895f5818917d83c4322ff3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceff5baf1bd99b7122b1ce4eb7fed1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c18f69ca47b744c441fc436183128593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baaf45edddba43a4d6d2e5e0ee2dba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac521affc45a1863d6257a0e49496f58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cb02e7b20630f8de92a36fa33416e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee936a230b51898fa2bdee383cfa4663597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ffd7432a8e277612488519054cef0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb746289721dba4736e90df02454a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c094020017cdb2c5c82439e31f3550600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e56d59e7661b943aea49dbcbbf16f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcc3dca3c3f97104baebb67597fdea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156155c06bc1a8f02b6fe3f7e5d113d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d40fb2c3e961b956a02215907adb8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872aed9ac542e9f552b18c69aa188c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22f68bd38a0e7f1007612ca0b41464606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f51f138e67154d2130729f4497d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd11fd8b5acc66c8f7c13ec4e749a01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8769e6c6b658b95882f8f0c4d1cd41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321965d7f0a2a848f506dc3519691ce2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedb5f256191962366dda433444c702611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e23fc33002c501eba0595c06217a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ed14aa0689dfb9cc491d88818bb10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb34023927b277bce1cf8b4122964614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6e8910cc4e5a02137519eee112e02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52097b83372b96ecc357c55a9c0f243616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c01f09e01dc5b816b5c190022e89e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e8f4c842e59451560f16e79772555618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca558f1e0695db5b8bf900b8d4786549619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39926f75f2d789c9db6698ed3ccc4600620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde47e17532b0dd863abc131b0e957ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb09175c69fa05a1be36ff6075098622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60c2d3259d012d3044306dfd50e4b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bddf96d120197cca19dc87be6ed54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b1b18149c9437d4590a98028a446625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346387b880033e48069b493eaf61c4be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a4ba5fcedfaab5a6f7b368d0da3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855dd54a5d8e95ceb69854ecbc490d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4a3608dbc506652e6be70de7a46da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6e1295bcbbeecdea32b27449c608630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a87a7bfad8b077a3752d707763a5a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8f6fd7032d4517c3769f01cc639c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5fe9e5c10a9063ea1d341c56bc1dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe29c0b9d2c5c4c3e85de5ecc2155da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb2b5b6407e037c85618bd9e165362635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2d7a9606d59bc50380fe4beaf408b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005688006e61ee6f942ef5bb500043e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36dc60f73ff632378743f9dd38167b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ddcfc4c5b2c868a4e7a4993c61fa2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4901414300a5cd7a0591dda821863640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508d227dcc28b729fb90bc3e610d1e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966354eb37e0508c2c212588ca98f0a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b22c3575e4fcf4300700e9fd1b8d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73191b88f4cd8e04622fb8cb2ce61ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c1bb2e7aa1febaeff6a1273ab5b4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cad1cba0aa112adfa0584aa3522f2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653bcbc9de6bcc54ff4005a24a07e28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1d72292ebf148d8ee030627e9763648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d87a74a1d806ce4d4630161ba2997c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75538e6f55bdb8b178c0025c6dfd8e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7cdc4e54a99d985abcbd2074b9f0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a028a58d8a62244a2324c763ac9b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75591f10d6d5b6feb3ef54bb2a48ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83524fb0d152cfd498c4f116c65e16f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dae7435c2177d3e4c69f04b08a8ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aece011236023e57a88bd400310028656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c718f0be4cbaadfad3d26145603e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14814e1c753609a391a67e7f88dce90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5dbebcdcc4781bc5d257d35aba87a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de846e65ae0e16490d73a61c83ef1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841a2825d1327293bf51307e25568ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12c99e76d914a28a4d9912c2ae26f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248dc8544d23b14b019f6af58b5ef2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29112b2ea697875c85a61e72683c0d2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344278015a901fa775b63e223944e21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351db582690396c261089cdf77047e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1009abf6e4d7a3cf4fabfcd1de7802667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2876b690393116c8eaef22e13d6d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a9fb3361e5bd21f75f98d5c03204e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56779d1c1ee9ecff0729c4bc0c26b986670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a4ad72ac60350c1d5b15cb578f59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf202d4b4e887cbfcf603bad62b70be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ac9078521787407fe6522541186b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c22750bde3b488e85cb45c31c4cc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6e5e1ab9ac91af4783527b55db91b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff467f48fbef06ce96e3c383f8d9ed4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5d19aa9025390d0025e7aefd4da15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c74b8e1e173896443de5c70447522678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30704ae88624738f2df4e2c864c132aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4af4971c5c18e7e1acc136766a8d97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd104d58bb27c016367d71df6da26ebc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e9f8f622355fd0fa997f17a9f72e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c76112d229ff5a2ab812467ce04256683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d2f707bf35bc7bf0536cfac12d285684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b1a69cd9b739c3db89c1c830a41a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a3030a891a5557acc72c6d352a71f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a4f6b4c257dafee72258126c975e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a181f7f56ca9ab6ce58fdb6daced8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413f6267607faf05de1f82c9476845b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eade23d744195f3e9c0ec451c85291690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d664f3ef7377edb33180eda3fdd78e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f0f77bce2e3ac4e95e6cf1357a328692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eca236fdaceb607e857c6e4bd2311693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1188f4db5576644a493aaf795658d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d13b0160741e3d0186a67061b8a7ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e66df2b22d3a8f191e8e03ddef9c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb2ecb7fe52e7190911b957b8fc855697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0398e05f0e2403ea41d4c35bdb456698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f8227d53fe23e1fc9736d13addb51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b7df339137f588d19dcc6f7a95e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97badd1b886ffe9944f2b90f652938e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3d046aa9958952dc8eb7be3ae904c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080a92e653633f87800eebd087f8c0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c3da687d63e9a24145f95dac6c304704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1163b1f6bcdc27380b004e714d2daf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f8c5def14cdb016bfef1542210c39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6013970c75cc7cfbd762387f6ffdd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5e22847939ccb65c4b7dd27381f20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c83deb1008aa566de924c8d4938b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3b571508c4257ed8faf233c95915a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2123ea2ab290d552a2f7fc7173221f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f189dc3c74d0706cea6f2189450696e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e1ba741f1d1834b0ea56e993e9f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e141101abf71aa62512fea3ecbf5ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2866415581d6630de273ba03f87e982715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c67ea962c3275a891e90ef0a79f12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1965134f6deebb972e196409324b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb78f5b08be54b6462ded0795ef0bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81bf412873038ad12bebb5cac0c31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca83589f9375c59ae1bfda645b777c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0f6dd772ca8b76ddf013bf490faf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016a90950b5b9b3438e36fe9b0ab05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f014f4b0b86bad473a2e22abfe538723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce538d9dc35a0b852ee72067b7c0e79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609843499c26f3e9db4a7b64e5f5a44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a57a3ef7781c1e7e3148d9ae49c776726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f2b8b6d7e53019d4a2a05e86390d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384cfa0b254eb32c641a5525f3f828b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f09a691c05c5bd54dee31cfcdea53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba47dd6b6f5878d256733d32ccb645730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb482711514799bd02c7cab1b969f9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023cbfc1bebc334f3a2e973fd3793da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9b3e1ccdde347dd7989fa911f927733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f44ac16cf85f562bd210d20cc8e56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83980bb9dd0da968253413f525e57355735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51cb14b6b91092b83e5d25db78cd82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78420bbf79417c4934a40b47f1d2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c547810a994cdc6178b29869bfa3b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe6a61b65c9a4aed5ff0304de8bcb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbacd25e820347b6f8617c2a5824c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c50457b1ba34719137395a27c2a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249138fd03dadb7c364bc910b8dc63a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb5b999028050826a3aeff7ea5ba4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b52f0f814ab6ec8f6438f8a7add251744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d3c31637e47428cc4dd04832f4e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a69812c5933f2d00264662cd3291c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea37adeedbbe35e2443b71a80ca7bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a49f82e6a5aa29c3a577b5367d8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b32fa36438651b1336ec93cb68265e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190521982fb19ae4038bc5ffc6a48a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b8c0f1f0270b49026a4aa5fde504751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea71f50ce3730d19e7082442179ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0f0688e7900020152b33efaac3d2e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7038534c8214930634590e45c6c3001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ca824358b631de3c192c37cdd4c5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb750795a0807a8d2c5daaa4348400ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579936e67119804ad536251e73ed12fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479558733d3f1411e61a45d7052aaf955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6e0d09512d3be9babf4b18bf84a446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29e83081cfbe5ea1a057d501e93f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29639ff4b94c8c9fbb9fc79427fae4bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66502ce27604847ee818e73b50a50439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9510ef7f4811d9255084a1fa96ac5e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d05f8b784454a76d3c251b7e134f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b71411875e0b0ad057e430fb9eae012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf278abcf1186a42900e27fd4584e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ffb3051f91e7d61366547682b6d9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956c2bcf76eb59cd3a367854f11bcd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693af264f4090eb239d77ad0f1b0bca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4e83a5376d2872c91bbcbe463f3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee5948b7a314e0789c52f5cba8ff9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3570ae309aa0423eb16292ea7d0f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047edeb86b5f7b6492cec4e3c19b76620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc7106fd0ff60e1cd96e2f5347a29c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c034dbd0463e19704fecf5b7646d57922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0bfbccf22a644d6768e4b198a60023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5c60fca0b300dcf02b3ea24dfed5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b313c99bddb13440533ba36ff1f9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23146df11b6272143aebcbdd898087d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca6c82a38e52a9527ec0c7a1e9d5d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffb742feccaf75abdbf1d3c903238028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf823a010959edf3d32be07d6c3bd5e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb788b28e08c63280f1461d49858ed8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf133fc9e24470dd99d794a9fb28fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9783acd303550a58e514f909bc8f5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fac287d1bb984b98e63056195666b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dfbab6dcadb9c93a46a6765b0e94734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0efd4f6915a20cdb12f1f00717ef835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581272d20ffc2b0d2f2a8d903f2c1d8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cf3967c610bd05c447a89be766c3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd367f5a9095a7069ae7d2c6a8a28238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685d2fb378b9ef4c17aff554d34708139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d4109e9f3dc830c4bcf40d7d0276340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bb54c2b5cf4b12f2489c625ff892341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832832d94bdf91dec5a059d9bbac1a0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052877047115eed0f3700282b13b88743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b425062eafb32cacdcabf7c3afe05544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd444cd305cadf2e12158128dbd2d69645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3e302d7e3ecb2f26da05d029ddb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cd8f994cf556f6a79e8596e3169da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644a882ce7625ae7e750682db0e03f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b185dadec4a00608a831902f4008ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89c067bc8e78a56f66339f42c596750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dab4678012c791a4b627b462787b0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acaa5ab37fa7861c5dd32eeba205e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d099be7d2dfb4383b27a4f0ff32f5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e3bb79f3d28f51ad9b1c39ece5d8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a305a8b340fdbe6e7c9be9ebc538155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b9dd1c58afc45161f3de9a4ba27856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0f7df246d277cb43002f95e2ab3be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19940a713c0d839de7ab2275c40a1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1c110c27698d387b856e705fd493a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b2beeab3fcf4b8de18d4356c5fefd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee01680ca8412cabfe2547b2bfe308161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991deb55abb6ef4af7c4d199403414bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24cef43d1cbcc3737bf9090aca76b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f7e2d42fb03fd89c80fe45338ea564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4d904d5816d5897c0ea9a5b143e0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c9b66733bc7f75974ee573b98a44966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f1e8df4da6580c1d74efa40082ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79bbf551b7196731e216ba54b6c6b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0ad9f5f26ab9449674874796d596169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f146a517e2d3d01920a2608fef1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705226b5f087277d28172bd1a97370771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9689f4c4c55067f5d6e1cc7213d3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a1933067543299fa269ac2afe318073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cafe472033cffcdc9cf31b8824e4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50615e0cd91797d85c43329965152175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfadbe65425fe9ed8223783d287fb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6df3a0f09ca79a144e9081e48bfa6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4024f29bdc6d8f7dfa4d689a1977ced78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c72cfb94002011f3a643dcbad1c80779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd331e3dc54f5f83e14f37d2ce1e779b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7649ed775834d9153a3423376da2da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ece2e221567e9c7f5f709f2aace782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc98792d5bcf6b7cdd66d885edc1f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127508603e5d8ba7f4e8d3c09bd966e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228f77c516dc3274f217ff43b56eac285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960928cc60d32b3e3882b193ce790b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b971a9fd030aa8218b86694258404c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aae9e152b9f8e54a187d8d9f4b60288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5cc1bd364e744f19b7676948c9a9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb563aea4f24d6f1ebb63f8cad7eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a05d4b4f94faf1a67609eb0d6c1ea091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcc2a1b6f8c32d9e94fc26c384299692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d95e402b0dc217099b93b2f433ab393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eceb13e80dcbbe9b9388d10b209f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a79ceb3abb28ded11effd4639b14295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb3ce2d005a18fb39d092caacacf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f998f67c4381df23f40b63f0304280597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13d8e359ed50849e3679368575277998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2af27d54cf7dceded953c3b33b4bf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f6afdbef14890deabc953946517cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a608e0bad93a75d2086b71f5d564101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573812c111a54dbbd960d7278340ff59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351647bfaa2a337fae011d4821528cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74b859d9a0a85d9b15a03a4a4372c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280254f9fceec6d61f60a03b0afb9f68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff28f6e967ec0d18ac2920f8d4dfedc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fba20df61270c7215c157ee5db013107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e3cf5f2ff925c956d25fd09c43899108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca7bf2e51142d1e653b16b6fab8633109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129b6af12cf74a10ea11baaf9ef14ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b222e52c336cdfa6e4b1eb4fd3fcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41be790eb11b27630c312e21f0d65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459412265694636d89953553bb88bfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099257b7fef22940f278fc961bdd7434114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30879648e75e013973143b2272945a6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0aacd2937fcda464e71d75bd6f0ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380ef947ef4215889a6312f5140d9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25c463cb397762bc46a3814baa840118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704fdde5c3223f744788d264c414fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214f99490875e83fe2000cd91c23856120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbe94396395a0c41564b097737e92f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fa33d1a65f1eba809943be58c8c29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30a013028b058b7af37c112cb7ae5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7a65038028cdfd2835d7d6a21954124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fe76e8b9f8de9337e982735c5e877125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc1f6c23164204a799a6ac0d78519126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab82e5749ef18d064bce529d934695127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf0b9e9287714e7e2ae7e848be8611128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf156c77d027a92ba50c36393469d803129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9cfcbe13029a19b3374e094f8d039130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab194627c4e8cbcc137fa949c0f6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2da2d2dcf53a31633ab3400a501267132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c7254cf677b0250a10ffe259d8130133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a99918a9f815dd2cd33bf5363255c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae7faac458f8ba71aa7e24cf87f9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f399b4499a395064eaf6f20866bc49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0bd1880cd6ac116c71611278b91f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1c8dcdba6bb21e031a4c96af1e8b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c34242a65a13c75d03c358e6126146139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d8828ac7e319e77148b704e52617140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49155102431efbe4d0cf11576bbee98b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5df36e406195d7bbf7a4a847a9903142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8bd8afdc80473bd10636511566a93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4bac5be8352870567312bd8a089fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400020520ee01ea4e660f0b8b5e0a9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd787f550896f4405c190a61b9db421146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6e85eebd9b37f801e7feba40d79a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588a2fc631b91175e8abb5f7bcc4bc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98940bc1fc97624b913087353a1a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b404526a6d61694e15c5091df6db7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71115b96313088bf1850af27436987151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe07885ff390bc153f9b944e3996a40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b378735110873eafbd989003c4f1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf3e5456b827966026c78ef45701c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4869a52aeff40362782fd59625222155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b3b4fd085d1bd43ab5819ed9bdc28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c090931652398b3aacdc1f3d695ea21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b186b044cef0df39d1ea0dfe13859ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8890ef4a765356a3f87dc96177b1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bcef23c4b109938dc9236cf5da4af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef128fd3667aaac706ab05cbe7072b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2398692ce05b624ff96235f72192c17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354defc89110008fcaa72d40b4ede7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a98a0bc00c842bb32fe99eb07b7ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee0d73ae4a454c3cf4b78e7c00f7bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b6b2b2d48b08b745602cfb6dc37a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb290baf0e60aa6472ea961e492458167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562866ebfa4fa274361ae17d71d0544168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9547aaf243610633a4ff740a666740e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f38e2517cb53a62b18967afce879c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c22c632a2e928b7418c7341380c3e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3baeb8bf2bb279ba58d2479008d7eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08b6a408432a8b651674acb5e41e4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeaa32831c7097421d4f2e3275eca6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef31f6efad3f4da88a009679130e1f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98fca1a6862d295a6683002d1c6999176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad59c166ec0284d3fa0f04e3f5d0a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036fb4f54bb1c979a7da7b9254feb88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f40ba8a36f919ac5bf7d53fa63e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3217cc3a63eeffb99a4a66ba83949cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35674b11008547a7efd4d2a375aae9b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caf695911917a99ae22cadd271b898182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f4077fb3b58f8b0843694fc57369183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d126fc90fbe00ab2f398577382c97a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd71368dfc501b20e4bec99caa1f9ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbc70d361e2a89ede45b4994ea2d6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d688e487d2b9eb5acd60c41508fed2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5210ab35995ae8cfe4147b4d7510577188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56deddcacaca740d2bc48e9146a1cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b649b57b8b257232d3275ab64a859190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6b914d9b956cea64066f0caecab34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cfbccb343ca5dde701ab5afd1df0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e22a4bdebffb82bf91e6ec73be251193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352a68599a5bc3ca38a8548594375f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c124451d6624e9d078612e6cff837d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b27bed4eba00a9c52c6d230770c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377f03c50ac5e4efe5ec401c4e83535197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd31ec67790b249e659b133b6d83627198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbcb1b4fd30efdbe27d8985b698fb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda343b3544149f8de7e8533d8687a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a42f29b06b2de319c99e5ce962824201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c961329568ca8c840d55e78bde427c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571e564487efb2a2fd22cab7fc3084203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624e4728d329c7c5f1ba7402bc5efc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788ba654bacfd5e853d7ed1ed9c5ed9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89266cbc872e33f5ca3d812274db22d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1a0db8e8a8342e2c09fbc12524993207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d27f48c238a28029871a963aa96f3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36e765924a6b9e089813efb22f10f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b7e06a26da568e8c64e981872f3a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e86b2d8a40ddf98985066c5ebda90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a19cfe06f29d20ae65246c508ebad9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27a580388f1ec10a2e96880e2ddca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931532c996d8668db2c9a75c5efd340214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfae419cf16f77279d5ce5b6308079215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5fb4a9e414d31d501f21ade82f1cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf81997d10dd1a41d909ebc45748b16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a75589da864e08dcefc20d0bce8c8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbc7979623d91b813e09b8e6d97c26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63120c9a93ea6a7c303d4f13ef745d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e826b9def4fb103307554264ac5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ccc47c4ef451952f05e1f21146b2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe199eb0a63da8be2178aa3d155561223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ba5d2399c6cdfb4d8eec62e08b92e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ac81f22e0a021c65aa582dcd345f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f7746badc62745e5d193c3580f758226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581f9ec5d4acdaa93a8422d4948c90c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabe089037beef0c535094af4214c91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f814612bbfc1ccb40f683ee9538bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13586e0dfbebf9b06b31575dbe34c8f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c737848e12a77ae4ee22268bc24da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f897f93ebc6e8e7f0d5a3fbb09a89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e651ef7b76296e68086b2904858153233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7baf20b5aeb824144e3769bab00a20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6bddeeb75c3efdbdb7358fa858869235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f6238d432fa2961e2b68e9909e244236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9771712f9f288d6250e61b905ac303a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378562cf76b3b7d59178acf10f98ef2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52ac56dca4a7eb6a5155f0c99067d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55ba19856960c463237fdc3ae0a7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab58fb47c75f202389505346956e26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fd4632770c5dfd3c4de25ed22e1d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9983e41e6c129b445de6c046b05bd92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb707de2201003c7f6d1e6e73a4afaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795bbfffe0a41f4c617994158c436d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3990a8143cabd814f3ee68dcc5323246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a1d953eb05145c16442ac46d2dc8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c2b9d3c8ce04dbc4abc480330f28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5ab1f38e2d4321dad16a9883e0e89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e35a38d28116ab824976047609f13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53960a26dc3db5943a5a02a0fcfc94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538c3c93a3c586068bf8f9337dc8da5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b44096b3a4f87a641df1e82862f03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71669b0b2ede95aa12b560ed0900cd2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc9b3b842522b6ae99af214f4c9a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37006ea61051ab1991792cc7f597e561256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb8becc9f62f7cdd6fde8c4d1de729257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffdbd98452ea6097ecf35b770d480d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d9968b1d9d366417a53ed97ae6db4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820d85b07a36e548975e12983afbf3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4919cfd428ae0c0237f9022cb00e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8847a1006313cb4560f1d3fc2850b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49eebcd9c9ab0197d5eddfd5484420263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698368a180f7bc4e294ad5180ca62bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3012fd6c22c614b35982497d23aad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d3eeb4971d92355f62942dcec2866266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7544ef5a7d923fdc5870cc285f949267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597a52efebb4ef22961dc72766b9261268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04372b178e9cf071a0f6dcd3d99438f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906f7e6f6b1afd91b421fff9400637a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d0beccdc59af46b0d282f7984118271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256b5a311994230bd22d1016799050272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda21290e491290098b4d4ee634608c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fedb31854e875431aa8d6065dabbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9499ffbb548d04a5290cf4be8c5497275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5952d72dfb835bf1abad817bf5fa076276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177967fe04f0c4efdd77a64d7cf19a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89896c0a53ea2d7796b3e9c6f86d653278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78390ca76ed421021f7dc06131f2f2c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45ef305eeb69bb8607877a7963c223280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28b0aeaafcd67c57f167d94e75bcb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2807fcfcf62d17ded1cad5f7e55619c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18196e8f291bbc0de946336fab9a9e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602858739d4ec1a961825af3f208dfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e11c3fa235939799fbbd94155bd0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6c2c3aeb114f6e9ea78a9f1d9f55d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6361a23434a27121c309cf44b11cf2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff093d1959b619f0c53d0c44e2a91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d3fd45c4e38eeab25f5584fdf32c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66300dfbb62ce70769c817303df0d406290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db497a59e8ac305c99b819def7df89b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19870b221d8cd258376e697f055d3c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561da8a526cdc716d428c81a1b4dfd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9c30b64eb09bfe2b9f754dbfde31f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdc6c6f29969e8a1ffbdc936ffb510295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5be8059e10186cda23f43f5f9a7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eb9ce09c6bc7135cf0fe9d7189535297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b662ec4b30d40d532b34f71bb650f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1769ac2a4d6712dbc0352fa487f2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d3d5200bc27867cd5571da45a39b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf629120a95d6a818847a103db25cd32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccebf5827f6ee6e0b9ed9cdacdab82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336515912cd35ccd9e1f66b7d8da005303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463eb73e83552057d162362d4271051304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35384f96faad0b69c18c2096305135305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa08ca0727722b11bab1bf0e8576fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb387c1f593c20267c924b295e32f99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9b1b0ebeaad0b6eb4308b78a35afd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a8e3f96471b864deb12ee0ff96c28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11470bc64f48348ae3dd19592157340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cba27e500994bfc1bec9a33f67689311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed5651a31200088b4893d7477e1dcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413987c8598f6dce19f2576f638c5778313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0042fe0244fe924cb9269a9e0cad81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0101c0aecbfd23891e6ec53e0c509315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee0ce9e2aedb93c0ab9db71d9531d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8b66f2d5000dfad5688e42620f591317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070459b8103e12bf2f9472974a5e48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46f00e8ede19549509910958b18cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00160b067f7ee20d277cdf5b98710b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388828952cfc2acebb5085d043a7e32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8423275d08ccb76b692a640026c86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223adc8f8116011c8b5d1900c76f4714323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39e9864783fce20634049781ef1958324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574085a10fb943db0d6830bc3296181c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035289c5530b51cd87fc22dd5fff9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1046911d83f2c4305629bb5f436cc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404761d893bf6d834716e04021dc2430328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec289a5005d1ad1e15c38f1a478cb0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2aa04eeb3e75d9dca41a0574706d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3d97a6b4403ed75a42eb3a42fa08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f552df7b4b1588d18cde3d88c51f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bb7f683bb18bc9890fa007e1c06c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2400c466ba1546aa1e80c15a0a18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43928553e0e07123c3e3d12348649e78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05192016247bfae81f950ca29ec18ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca5eae789aacaab3ebbac957a8b81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3d0118899125c769a653b169fd703338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5626ebf40c249f58c96d9bab8846876339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477a136070b7b0bb7870aa9dee7d1e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b22b5abd0590cd480b19fda242189a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f745c9661d1b1ab82f60bf53819e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628b92f9f52faa7268f449c9f7cfbdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea9815ccf58fc8d6d843dcab450bd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9728957fa589ad307f70787baac764345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71005a9b19f77d65adb6c8cdd5d0ce8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e07e6299f2b5dfddf0eedd6035891c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f685f142460a71940bf599d916e4d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a104f85e6f6c3b70f32e8c6bbbeaabf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e83a99788861d8c10c8b7b37d742350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93ba673b418e50c71be5f67d154272351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f15bb05aeb5a49151b3165f155e82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e6c28dc970995a8f5c844a8bbb478353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b623672d37e6ec8ed15e38d796a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99b1c9673a3f6a0f8229e9a354330f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11fd0ea15b3b95c1cfb2cfb6579ce4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906be0cf4bd0535693447ccd30edcbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd3905ec3c4c598732bee7564a2b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841422480cbd4d287914fe10bcdb52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712acb80b91e958822ab67e3b02d8cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0213c5e0cd7b49740dc8765632d5ec3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a022cf3dac1b686044035238ecb59fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e704d261e6eb7eda3bd05b139a3a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c6a0f13a22286265c18c1215ab88c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbdf57531024bb629f9a6df9796577365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ce22860f434c7ae3e1ef107f5637366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74405980929e15cc6a06c75d6d513a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3a47343e390a6a574eb9b75f81ca9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcc9aca1d632972716272c987b4c22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f078736523e9b618556b3b311eaeac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fc32de4284b3c4374a24f99eae008371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e791b061a610ec2f93d85630e328049372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f01c817c1eca8126c473ab71b7aba6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97a23762807dc550fc7aed530afd56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d439335d774f93c6497f66f2b67d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d559aac9c54552529500d6d45f5f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb53b3563594a0ea91489a97b1fdd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e16f92e3792838efb19d72d8073ffe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c1fef73a4173bbfd5689270ff2b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86102eac49e9435432aadb29101f0062380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f85355c618ef64eaf13a8fe54c4eae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781b3a6dc678ea886464367bd743612382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d548a6a329f79aa43c70a4521a6d892383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6a06d08359f064c3e3e19df6e586b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef531e4770919e665652771d70e81afa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428bf3f0ccd356664a0c28cb87e105d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f388b5e51e6f818d37214aaf0b6af7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515694e7161093c58e0840688e5cc20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c283c6025eede49a1d7c2b60178d094389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef075b3cd2901326f0ed99083021a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb987fbbf8ee875b4bd56fb7760afed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb7a45e50f65f04367f2081d475358392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394dbaf99fe45657852d151207b32d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff3ab0ed05da2039a6ec1c290f3618394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de155bb083ba569e54d139541906e16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed444b3721c323a4e9cd1ab0e146d3a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a835b350260d9c4631b59701d20ec6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6070869a35d244bad65dd0fd745eb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9205447a6f56d0a85e6c4f33e3df93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa922cc406f2210974bc795ad4fca4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8353b75b92b20f3d9e4c1bcceba5ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9996e8fcca90d164e38945039dec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da462b6e2b0f865cecb375332c78fa0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da921b9f898ecc7e58469d9804bb19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c749f6be99fa370c9dfdc7a6f528405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f5724dfafd35721b016cda42d9050406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59eec1c059fbac64bc260d0025c0bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab44f196d92995c5482480ddd2133f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59041b4b3abb4cadf93379799c7a06f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a0819423a4afe633e215208c511b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c5ac7d1466c585c956edb31ff2da0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c9cbc6024658579746296555deec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826c25209db7a87022ec80cfb8566a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5567d79aaf1507d8e0dce833fc28a93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81020a53797cf9bfdacce17f4ab680e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d33f9076b069adc66ea73552e380416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939063a9c4a6cf8934b0489dd198effe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673046e1a7da73dcdc65c16a8cdd782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588200554d9705bdfd0afda0cd66344419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f1d76b3bb85f8bc8a1b5f74ba48dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72345d09c23d3255400f24f118c29f38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb932b0808bfa826c1efab5df21b61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ebee3e381fb93e6dcc38771060ef4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef715b66e0386def861dbb5c2053f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937d395f5272aba554045d3924e417b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e64ccd290c6ef449a98291ca140ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc5a777f51a7becf70c9533a473c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3806645ce6e5daa330f525c924cc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4780c12028edd7f925e207b2f0a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ad04e46843651b1b28a19c3623313430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7daacfb1a265cfbe7f6d8f0ed78fec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8756798066a4b5a73cf32c3505c0eb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1929e4d79c6b1774618fd79e62851433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d83fff9708cdba0bf2ae787ae3e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b3cdc46db4c6149b514356c6895c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e36128fe77dd356af670cc8d58eb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf8a6686ebc0160ccc07f414cbcbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3868120035d2fb3dd616efa682236c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aab3ea067f12f3a06ff27bc7fd686439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae1332593b5a57ac95ad3d11d8cf35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca10557b68315022b9fcf3ec308f249441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c4e6648e3418ee80a77a075f59cc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2eb50bb21e11d4a62ed7c145b5fcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c7581301cc55d52a354f10ee871de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3143b9f5f680a746a88720c0228afd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f047649ee0c9b5db39818a5a8ab58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af9d678d358430dbc0fa1d620d5e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be258baaeaad7809ee0730049d901d08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f844b5a6bee13fa6081c09d1bfda9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906020b9b24c6f543e763fc7e576709f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf890a1c713b7b9218f6952bf7b49ce7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b73b1774bc0fceee8a09c30c3e0197452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f13ee3900b166b8fb21c7f3cd905d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a98b4ef0db197ae4e65e4d5970132454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296505f6fa6f57a391e0b4840cc4cf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fefd048ee3a7c039504ac5944d4c86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6292be23d1cef8e75daab177446b6be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f671bb3d4c6dc2495892bc7580c5b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2349e216e1c370a9000f0bb286f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d98bb5437022d5abd8568c7075bb8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94d377d16427e720cfb393f2507a7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1cac6045fdbbe44f5863360975a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b168f78879402d08ed1ce47237f124e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147f80bd58fd813fdf745e66d1e5bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d87cc577f1ec2118114ae70741d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505697e0c70cfcfb566cbfc6627337a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b87e952044429c08d7c0c4498a6090467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff776dbf5d4174d950f320e9f2218de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53c1467ad533bdd563bc08af0481b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fefdd564b1355a1f7dca339af976d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ab64789f23b9c70fa8954a04000e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad558f2e559249ff69463cbbf8411b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb1e18cd2aca36b50e2c8376a69cc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c994bda7799cac80e0a4e709ee5378474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79695277364fe4c2aa24e336f33d71fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234510639775237f46acab8f09af7e8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2fa1f3195ed939064f2839cc8df03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583660547fa18c5455bd162587159af2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189967eafcd33ea1aa2e8a58a824edba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308970d178fedcca2e7cf9db15d5f24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5d94de556340bbb673a5c1234db26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977174ac91ad9f0a89a65dea68d3bb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8efb0f2140760e0940c1047aca2c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c2040ea041d1ca67d181ec10ebc07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2782f2bf20756a821f942af9c85128b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b82ce9b8fd2b9f481b4fa3900b2b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418f9bc90af060deb7a68493bfa1342487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab01ee1761598dd42e1a59b1e9719488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8d31c272c0c1c72c1c09be5be7cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fedc1dc48847638c61644c8191d27a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da98ad14644b69b718b630c408fb75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b760b879f49b6b733c44040244bba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c4e1a7d9434bc124434313d19e6da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9f0fe6f154ce5a918dabaee5cecb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834e7bfb5487e13c1b7d05b193912cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06efc88ecaab3acae9399fd301877496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dce9b4173d669181f52d5030c7f7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246944d2f289d59439210089aa76c901498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666532d688d1115c184eadd908d89dbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2a0d9d1abebd55b696744eca6a1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5195b91aadf6f6c678f14cf764a759501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91fe8e0b8950190d9860b3ba310893502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87044dcbc3a9ac7ba9d8ee543315214503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a413c44a5a46a04b0a886aebed149a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1f022062ff7b5496cc05bd7544885505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb806b7e74c2694944779feb4e2dcdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f7b36d25e29aed249c9245498b5b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f2f933d798241dbc312171cd117ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1af272945ecc07511e48d12947cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db0091ed6f6e198abc47b474508366510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a23857dd2169b972d88c17b9c13164511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba1bc7ecb02e520339ae3c6650dfe9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced81c285467bb40ec64536f85de45b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92167f0a3d62469effe4a7c11191768514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600421f3dece1917da40c2dc0146ae38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8ca284501873eca087e7b5ce2afa8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5e581ca4a1df7bd05b3e148c0a93a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d83206b990635826f86df607de0f45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4105eeee2982b2f778f0a546be4751519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86a1da775d8c4422e37b37fe9b4924520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262256db5dd17995a8bf8af2a20bf90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a12e87aa44c2b6aac674a0ec29ae57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfc447d6ff2220c5cd97a7acd6675b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775fb683857825ee74014496c448a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd62aac80a7593eb8c320f5dfc4671525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934fb0c19f42a15876fe07cba5808e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddeedc16d4d69a0dff5d742b380b56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730898967f87c0e339d911f830fd3461528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972da4e678b942decf3f45b372dbba65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc9dce29b0ec387556eb290befb28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3710e5af5b8c9bc2d256a73422738c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebb0293e521d2c43d439b4e8718ecb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10d844d22dd97adb7319ee1e18f5b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c6d336ee6e51f89c8df2ec4d08830534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7993808c912075e9e799c19012943f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ab0819efb39314d857debdd91bbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee9a6f2968d73224d882707599c0de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13422aec60a008e19e7ed7d305ff2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe260ca1e1ad4d9e28e1341b7f01e26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe4342d1110c1697041d06563c46da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68509e7749e3c3d6146cb8ab51c2025541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aeac8f07382711625e5947064ed17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b161f548aa74552ecdb74c7bf15ce13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abc1570132c6238b96bc87a1a0de72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f6b2bdc91537419b03c21b7bf4d9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d312bde0c78d6696e5641eb090f910546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568aa3f0ca01efd8dd40e6a2e5f9ead547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c625010b4e5892ba81d06e3390d4dd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf165a07e5969dea1301b0c1a992ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab730e3358de0e8226fec4d653f9c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bbfb852605bd9cf31958ad0b98cd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a983ee7484e9471a1a0543fab733637552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b02dfcf9a6b6ce25dcd9d5ab640cc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cb8f8edd6ce68725d8e6d3ec9a4a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150625f83a7a21f15b32346820d0027555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c24aad12dddd3dd406f10dd6e22e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a577bb9ad5e10e356949a49ee80455a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84434c40315e65a25dc8ca50ab1b64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0a546d811961350bf36e5be1c21f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bea7dc6ff64b7b0baf46249bdfee6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42d9ba03da217f5613298ac5aa6cef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b55718d1e0abbabb1c22613e22dbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa9c5c4dfab5d60d6ec89b9cb40dc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5befa3ac2e68a125e1a41de03679e02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff986ecc3efa534b5312ae7afe9575e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d4226686aad13fe31878b51298c10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d444aa087839dea9fa4b07618983f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56f18c13ae1b169a9b933c1858ffda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f83217b264b05600880f4711bc161569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b392b625f5ba261737f60a4b9d2011570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d7afabad4a3da152771cef6edd052571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9a994e74be33d125f73490714d9ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2b98d7e6bd74c296b98608053ff9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411222565df773dad0b04970966482574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4c5ef25f50607c6eb0bad996455d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f064d0df05aecb93193c9c99c1d77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3f7e040af6b9700cd30c23cb8ee48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db28fec5fb0a211c0c89b5446eab0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc2c735d0126ebbe9f64bf9821e335579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54372ed48cd000a8bae0abbc6826e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf85c3f2be2f61315bcb708b9ca92e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258486259dc7ba132c8027565065a3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9de182c5c484a0c2d0f8a5a98467c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47935206e808e9fe99c87ac3ee93e20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b1aa8173d3dfd1b26a25301380bcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a68dc79a66563fed1fba653bcb552586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73b0a3acbc1580d90f88a5ac6b0cc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053631ee9e9962ceaee38b8f57b01181588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ec8c951f899a9f4100a732ae652a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e842af03bf4d16225d109ca9245f08c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e512b6776e1d1470ea914cae39a9ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166397d4e944960e0b0583660879df05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283199049914458637baf225326f2d0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fdce409370ad4c6ec47713563f0c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099e61f23294e5ade818303ebead503595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43555a7925b48399cf5f4f10a6b8432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d33b13e2118579d00ee5ae75fd6f34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6357962894c449cf575c844241bef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644d99cdb6d065200849b3b4ab6de15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e0ffab52ad554dd9eba1b7452343600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30189cd6a605c2035d91578c6a9211bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70ff630fb2dfc5520dd99e22b3632c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a81b4d5b98d22f4136c16fa372e0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e99cf3048602736e5894655cc23826604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8ae245e7e1cd79dd0b6bb7f7511f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6472ead650fc32a7ec45813814ac9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eee3a4011e846b1aa30c351f3c4b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0646bb13108f3de0617dde7f97d5d1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6814504885f980de768f9bd9b5436f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45580ef7bd29b72ecce9e050a8cd98a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fa66778c078ecb4e6773e991f42d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97bfa696ccc3a92dd918d9f4cdc39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a250337389756ac7db9d7a9dec8ec5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063009bd9ce447cc9350b3e51902a4f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f41246ed8cff546ef652f1914adc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944dbda6036dd1ed2d09e5bba1122cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27deb2dafb99dff9f6b318c0873616617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa257c371b1fb500b9217233e6bd0eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0cdb98b15ddd1e64f2483383fea9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc2c01695d943cc5b54472613eca53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfbdacba23174031badd8cda1e4151621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fa240cc0e5c58a8610627afd4e5d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258503f01697e0830150f7e85138552623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e54b652742d2161fc7c5c7fe81ba8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8916bcd9c51c0029f3f684e912680e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c29a203fb07e92a133432a6012258626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa589cc2942df01e7b1f25f89ac783627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87353b045143ad565b415c72fbd7dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819226324237acf2d588a84e02dd03a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a875dbb2e08a6f14d27c58590103e6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35967f3a37be53fce3d577232cbec9d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a5e19fccfcf5ddc5af1c66322bb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e941f2b29a8553bfb9bc9653606e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccec5534653f51f574bd40e8dcabce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679d7a2050fd7567f507050d9a07b25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ded3fd82f179f25a3560fe5ebefe55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab55c86efb7d45446c459045a12a78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbd1c36f99a688893ae5f3d9db3d32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b0af55d5d097b391c19971a516a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e13c3e6f703f012c722c99ab4a65e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003991c7b35c1a2636733ee182672b21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044abd0aa1c65c556b922e8934ad8f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55e0cc4310d347bb0038e6043023fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30c9ba5eceae21e22910cac3de213644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a16592c688afc50282a1ecaee1d25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350640639a14ac3cfa0d2daf2013d71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a1c7d05104c85b7ca306b1a57c5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff07ddf28051baadc5ab23aab6d64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e62bbd16b00e8d895683aaa1e2ed7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d727442349bcfa2b1428eb869a3bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b5bdda11f860b014599da2c1b2512651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8052d448e8b47fa87b5c6180780454652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e07988cc247561c528ac6ba52fa1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e2401b7b5509ea72ab81299639d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a3226aea8215659acc68ff1363493655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68627798a8eb96a290949416d4c1e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a4167f186caba3122fca5cdadee3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447df56a599af58e0b0503959441a08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde07047b565984f3c8838e1537736d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072b8b5147e7ba2651df7edf7244f3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13836105b6f86b3d374f3e9496c9d1f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d610aaa1132889a53cfee5a180e34c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f101271a9eea53f497919bd06c9b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c7a40910992069f76f72a69fc73c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75554c043c7e00f60debaf7960195962665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1e4febf50c591bd88b9ff2c7aae07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58135a901a838b25c21c46bd97ba68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f543715ae6edf835dd74b374b1a111b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e12b0870e868953c07fdca9221abf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b59ecc9ecd8c98a4b65a0ecb035a5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7fcd2ad80e2332ed7c7033fbfe87f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783094e11e85f9af74237e43639775a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9f23b9aed2a5bf5d913047eb62c25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab8b08f13560d54eaf7789e7a0008e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aac1080302787a876e5803a6a99a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb08fa7a2e5df930406e424500111676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f14633e5c73aee53e48d8ffe3c30b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e6c54613210f8caf6b9d092f1e4fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb9f8b6e3e3ff40013e6d6914c541679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d0d248512f6d42e478968dcb0ef5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8cd188bf8c7da1b0210e387be59e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d86bf24960ad908e116e9034f6869f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f654f593651b47cdc618edc911bbe2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d835aca7b9e48b6d2ab1df06f2cae6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f954a02e5a14fbdb24e4e1854240ab4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66292cb66c79eae5805adc2161486bde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02a47f8f92fbfa828f19c569f4c953687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5efab6352a5a780080904be3627d81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17497e5b655437a7e45c7382a9530e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475b3ac90884164c24fb36e39bd145c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205c5613dfeb427048b3ca0e798b25a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af6aff6992d8c077c1b9077027af9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413aeaeb3c71ece68853519184d1dc1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeaef1a67113d6bb87bb0e2202cdef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ec117bcc9ec98c1ad94efa4cbbdc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751531486a8f85c02dc812b9477959aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ecac7bbac6be65e689b0361914364697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa02cba95cb8d2f6329bbff3354feaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd9b9caaa4049c8bf36bb477aca90f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f801c96aede98444a5c9f09c55b9a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d308ba0423d85bf21894a68d792fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b755372d4e7e0eb8f96cd74dda7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c7376fce7de0268f14881ec25ab5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce5b0292bbc203620fcff754745c08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418cde8971f00186205c8515f6cf4ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3186d1929bb0595ed36acc982dbe064706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171451dae681661fb57a62f62aaa4f1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c97198e9d069a65488f9210ea19d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c80f6a35c32ea0deec65052d7f5afe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56a6803b79c189d439c3d8104d56fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8feec9839b91ee4d62cf0e4cb4c25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bd0c9122aa06a9c1ea956fc772e0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322daf81ae34aecb42d7fcf20550a651713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7041b568a40d9284a4fbdf89a09b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea8ad7a9001e8073d1f92e36c3c6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b08ee7371f36a996681e3f72364d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d29906d30324ea03b6eb34703dc502717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de30189e1ac18eb7b7a0ad4958c5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd68331655e05bd93e68e5efa4acd7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd217f96f58dcae8f4a24e9fccde52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5b16b72157b9ea1927d0c9056f6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a97b480ab8e9f889a4c7fef25d7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6a3fe7542a11bf5342b4b4751b2b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a45a1cbf0bd14a4724fb5b1ef4a175724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9e5c3fb7d1cb7aaaba36d485946c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21838295ebb7ad0c4ded6014ef43958a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0398ac0acd7997abc48a1950d0f22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce5edb106d2614062207b15f3415b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adb4c92943635c9357c23d2ac57612729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9988fdc4bbc2d1cb46222106e09a948730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c78a3c519b61fd8c433b458e446b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8450a2f233baa0e229ca661bc2f4976732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b76265860ef89d7aafcdf2504cfb4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f100ff36dac63249e2822ea1dd91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25a00d1274cc85f14f2d190a14be87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a780506b5b7107ab10d303ee2361f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e01ea11a48f2b94be5a817fbfbbecd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683da3c7c87388bce00d85f07569d29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05291921b4f0d1b503b6b04b0561a5c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f545aa408b55804b45ec6a66c6c40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154b0c64c10bc1d679a9d2efa7189c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ee76e6a92352bfa64f999c4f4a3bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4acc890782ab296b0e320e0f4b47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca709c2c364a8dcf044f42f026fc8032744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20b3e8ec34e1ffed68253a29928d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77dc613a1c6e16df84702947a350f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a980242997784abf29f84c8849f5331747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222738dad6c2e40e408a1eb1f31fc1e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89344ab089a0c4f27082d58e120d1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eb83c2e9c8139b37569ccfb65c6c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6694d412456e1a61d30f0bd9499b6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1ab387f6aa8560d88b9a7d09334d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f254cd0591b4903b9f9a523dc18ef0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>