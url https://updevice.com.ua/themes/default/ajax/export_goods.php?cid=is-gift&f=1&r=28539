--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf3fb3d7266fdd255577b39c68f7261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10867c68e396abf7b9015187f7200162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c054cc4e5bbed114eca66d3dc580cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138495f14ecc45c96ec8db9c13697eb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b66e7203540b3e5728e38e172e365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f8cebe035f027b513529382c6cdb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff98be4c22423ea43774d95d7580f8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19224c6f90bfe30628c52fae1dd73e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00935b33473f39dd47e761f83ba9291b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b867a0f209ccf4defe79866c1817c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36923f64780532b905aa5fda4ec6fa3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c53cdaac43d938d73d53835dd108912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c6a0baf9c7b91032b6eb52da33b9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233337b92b15cb6c85c3f279f21d747314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90d6c7eacb9ea05c108317041aee7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb0ea2eb08141127896821b9d21d4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7254e93fdaf3b1383035b7f162ec217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bd71733b582f584aa54cde313f30818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c6531d5bcad5617937d71504b37419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b4c9dd419a2687fb9c9b7c6aa72420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d41530d4d4b14c88f71cbe421937221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56626e57849eb581d572554b0e80eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf17803521d1f6cabf19aa4c9c999b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8dc9cf75753b75b696bec3140999c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e1a9cdaa6e5473f771fa9322c9bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04b753b8504375bf85fed87fbffce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd5d92f5e27d2477f205912bdd96db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2ffd073f0ec2e08ce94f3bc86fe8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5884f443c8db721adf43df800bfc0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e12990cab8cf6f80617262b56c86530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4d92f81f4ca3c0e834fa1340b3ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46988397dca20400db002e390da6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa533848309205cde6b18cbd9b0fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad96635799551266e13e2cc3a6463b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f4f0243c6f60ee2e7966a3d07a81135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583313dea998ad144a70f0932a3bc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e495c04b82405347368c69454253437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce14e24f2a0228d42b3fb4fe13807f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72c9dd1394f5b8e608a015c57d9fde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07514c0bcc691be28a751214d87d7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d53c21845b17338472a45ef3788c1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ad6cd7fc54cb3240ec24c48a779a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433bbe8bb1c2a2e8f16189c59f1e12643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc647d083c32f17c01c3b940d9c2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7797fc00b463292782857cbd6374045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b8600ef00fe83fbe82c2619acf40146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9cf087e332330c9360d6b13f99cab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ca60746ee9277a5a3bb453053b4ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef99262cb277d44a2312699f5606d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9752d4b2d4a6ceeaba8fa43893012150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa931bd79c87350793d3c50dbd890351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a992ee2cb734e769d0d5dd606000f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15836a9e008a99fa085c5f0cc5c98253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6ae0fb722769dd131f3ebac40cb2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40322f28054bd39eb1dac1e669661afc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2f46873dd349d4a8ab8e26d9f644856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ea6b8781480045f6bb4845a313b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f712421d94b876cff4885023bc2f3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea0eef42696737619c52f5e86961659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba0d6106ad97ad62f47740a3e56a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698276e5752b196335f5872f782385961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169f222f75568f8e5adc4008bb2053c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdb47cccb33397822dcc431392b5cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ea83b0b98054edc4204bdac9fcce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d20c274346c63c780c63a1b67f7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc211be8e4f34f83766a4c769e8a96c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a1566509f0e627e2c466a3d13a12d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcada59d698f8123cda725e8095b3d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc2f4e4b5dab7e92759f7895c1e36869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365883e85f332b8cd9a7da1f070f99170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f151b51d200d590dbc8b8d87caa7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1f78be3515aebbf4efe2a127a4a8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ecbfad37715910360d4d14052ca0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4102840b83078c0810ba88a2c5e4f1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddd9ac556faf92b0d1b2d32c68e42175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a841778cd28a076b6d871fac710ea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064234eb475dc6956f582b727d92fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e238f527f8bce3dead207ea7aea778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eeb014c9186a59ecf30914b4dd39579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eae848e93d385d78547c3b10b469d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a863962f325d34eb2b2933ec4ac1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b201bba3602d932143903e66cbe5ba982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f95dcbae99587f342fceba3eb45ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09701ff6547b03839d4d7af3a5db1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ffbd4a0a290c777661a61b6b4624b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df986bcd2c8b2c549886368be1bb9d1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ae097324709a8d534780cd1a1330487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fc21d2caee315c99d94572e867ef588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ff3ceafcd9d20213bc658a908f5bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58ebdaafaf8689adce9a4fbc5fbf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850761d35c4d56f14fb009bb3454706e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70a24f50f56d1bc35392b2b8e4f2f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2af61fa718fade95894db69bc98a1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6555fac9892965889d2d8fb36914a3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533db2777ac6a7b6573863e4c21be095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8083e91689185ca2c098fbb88db0d8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ea9982202e423cab6efa8e57350c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a960c48a68ab12f71c019cc4e3f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49539f2f2072ccaa573bbbe338a47699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ca69c0988a1138f310637535108cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21240bf1015d416a23ac3c21710575101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de986e25a11fa1fa2ba8e71944bac74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21946dd1e3d8b189a423c31e3daa51f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12382f0e4d619aca2d8e6409a6c0d7b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c8f45ef4f7e6c62e9566b60fe3f4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1559ab7514a137afbb73c71117054106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fb6d1c25d8e7622c0c322733d980d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5139db909c190911ea92cf6a435d110108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d771cf56827032bae0d84610b6e9a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa1adf996a5949059c79118fa91ed5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b288439bdc70fe97c9d10ab363d23c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500106aac3b655897d6a2f989502b7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dd2068676aafda653793c29e55468113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f28ecce59aa8f23781d55e106f62a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac02d799822597c12176d3b2a0a598115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110051b5e661d53e77082c9688ccf27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e3d7b5d19416f879ca37eb49fc5d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23a3f3981f0224ade5c6e86b0c5a77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191693e14091fbcfe225bb80b995cfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12515812d7d00f4cd4008f1eaf33628120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97920ff8d12dba48cb8c33c02d104915121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042123a54845fd0385167abaa6801d69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d3e5b571218d2bb8df63e79da2f0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab921308138bec73d7f14d3d0852856d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426527f7cb66cd38f9d4b2b05af3d811125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11832c2928243db4ec7aa82d51d89119126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51075fb6c928dd453da9c6a0da7028127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5f546ce9bfaa6b1cefa7752548b9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841a39d9f6aecf71b38d7bb36fdb62f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c837516efb10a6018f67d0857182d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60f2db608bde254ab60654341e728131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d02d99342c6242befd3dc90e3c9fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98086753721b4b384672eb01443c06f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa130e1137a60ce56b2244a1c6644134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec06246ef196e58729485de9806507135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151a3ef508c21e6515127a8ce66e819136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd04ccd76e15607d48eeb56459b0c95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de219ed7d817831586f5fefa4ccafff9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2470db3b68cf9f6071934642995b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c84a8414d2bb6496f65ec28c10a7fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ded1f49835f9bbbb397a9498cd9c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030b843b94ffd73341c310d9f5434ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5b5716070be0818b90cf68934672143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed22950bb83374373a32eba0c6c35f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761bf7cfb6f83116b953077c0eb5064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba6b5e43dd7bab06c114f54ffab288146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf2122c1711da8186f0bacbe15c88e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e10fc77826ea0ea62054c3b97433148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0cfcc13c9b1eeda9e9c7457f7bc86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968dfc2a372bf87416834d15c33a5bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6345083376f62f0691a9f58816bad2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba540288b379c65f3acb4b8e6e91c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157b23809b661f01eac46845892ae3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736beba7cb9de9f9d3974dffe14a77f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e02ea24ee0580fe999f476e9439caf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d904ebf3660f30244d32f3b15854156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a4080bab3f7ab8aaa6d00a67c51c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a10213f629d16662b374cda71158f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b83388425e65e3bebedb1069f40b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935598e748e542db6202e98b5609e3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7050a609febc264648cf7a39573a213161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f602e3581ef81c64a976ac3fdd371162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04031e8000688bbd7a370e4d3c0c8119163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038d2117c99c1998f90331f1c4b36f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452cfc6384c18e1868f61f370dd1c58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f34a71473ea6deab37db543ba94f26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182ce22945f4168a80832d697daf6f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee2c9b90bf453120ba6e3b358069c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb6644d1e4728e590d4c7fc8cbfc3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af92dae95056cd5f56c8702cf7ff18b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4b1c91f7fc1287f2f15b02a42d8c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a162375c47b7b1f12089b93025d4a31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761ae27ad441947e70ee05c7c568d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac168726f9889ca2cc5c1c9e63943d11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff81365f5dd4caddb2357bf9af8a5f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264a057d31a19bb79da2c5134dcbed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef623a7440580233f39b0b27544aac2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088b41c4aff1f4dc3aca82d521f3ea4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b870f528bb022ae5916ac05902de9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7b893434f74fee5bf5679370bcb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e633fc520ae327d32bac7c18706930181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c9dd418b6efd93cf62c672cdfe63a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cab7c666683293f1e95eb4994b005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753af93eb265dfa526b33f2011d834cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18777511da299bd7a90894da0ed77cae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947005703f80f620e979bbf93018529e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d2693d87eb2cffcbce8ee49a0a7c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f32c91e70a918b81609e10bb9db51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f185d1c385bb8a73fe71069930100189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e049e71c55325cfc55be29e20cc0d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6733479a68c34859058cb551378bcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c175186225cc7622ae1bd55db892192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72958b4db7f1332809bb2ddf9301fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e1758ff5d252f9066771817c37d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fb67c9d0ee0f19e9c33554bee4552195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9e3404248c100b7e8430ab14a7d08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87789265aadae15a136443aee4d224197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e66d9d73f08e00326d20f29ad5ed88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62640efab9c77cde53004d04c92d923a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db7c4bf495eba37acb0fc83a870f2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407df5018f34756d47ec5f8ea75c84b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91a89f32ee7a4b4373451badea2691202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c523cb4897f5f2950174b789c8ebb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85683cee6dd41f1429e07e369677b87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42185cb78e2f776ea51d0c6ec736e7ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad48ee765c451e2ea700b4af047aab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c4710b3aa1fd7356494ce0cf03b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d5d0c15a8d4596bae5eb1fd5e3da0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a0d1ef3343db14e72ab6ccd19532209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ada14513846b06d6b4edb9013d34a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274f5a6161ec53d3b35b026220693a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f3cc7d9fe4dfa3fbf62360429a96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18562598d1d1a94d1c7cd5eaa07c15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453895379e3ab794d364cfb51126897214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67441cf75f99a7f609801a4b99a0e3da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2c7aeb9824dd086c79bea53edf2d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b6d657986297c090ee4c1d98bcadd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a17f85da02b7b2d50377cc385f7b28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b1a00caf7b15c3ec21ea0d238c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66301cbe811980a0c9e88337f94552220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e56e43cb31f9dd565fe8345c9cd3d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdccf812c80169df09d093c61e292a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33382fc50ade330a41c419a19ff0a748223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4008511c06ed0724817b999d7c7b8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde12b604533a04911dde0fa6609ece225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb924e94e41e5b93785b131c3da6d8b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ba2e1be0410161d9d17f040efa2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a2838e92d62247801bab54c4dbe22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff66bba767bf46f4a4f0731a2eeb883229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b941cf81d86168549bb19b5c31bbf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e96692b1ffc3f38f6c6d1aec478538231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e73644dbb9dc047d42171181f4401232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3617efb3b0c55fca63f4eb6bce419d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d756a131b26ed27b445b84a38bf5b22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f74747c7b9b287c167b7bf89875b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667e28bc505578ab1d03c9fcf77d9e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95545784c377b7e089cbaf1220efa3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319d1e35cc363ab68de8977b40d55ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78468335595200cf77a661642115b70f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ee553a0285bf837d9e85ce20f710240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35a12a235ccc97233d0e109046544b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a420e49e6e2a71ac690ff49a2c320242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d339292fd7d242a47bc6e926fd724f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55afa29f4a6f3d20e92ebac39ef40f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1e6796082d29958ed19008a92f739245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c632e32ac3997a5ecccdf3d1e5b27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b0fbdf82ea0d7cbe70032cd1615e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d2837f82a7354793c94edca5fe7d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c857019cc8a5f6661dfcc3fa06f62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b47ba638e274cec1d71b5a054c7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3674a579ce317b9b049f43bbbc89af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245b3efa03a73e2015a53a2f0bef4be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5ac7cba8952f7f000ff0013b650bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb320841b23c5b498320b154659e08b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d21ba567227991b30e4a1e73ac76f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deada9dc3d92c20b2d390e2df852ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65415e6d807a1dbb2a82051378908c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557ae8d3515684f8198aca41daf67f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67720773ac7a935c7b81af8dddec2891259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665984a815f9f2dc3d3a1038ce2113a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7eb3eacd82418280c23c3a4b0de05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e304fb9ad9789d07a325273b1823262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5d1680b02f862497de2e2c7d7b363263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30680ea8388ad22eee6dc2ae96352138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fce0bf14789ce0636d74be89be2f4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff91331d2d56c52b0d7f660128e18d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd66b7761d83158f5632fcc48763f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbe0f61f25ebb606c0f4862c910f60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8458d28a884dfc7966145acf8071573269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7dcbdaf61b7e5aae8d62d44e22d72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d65f0401e3a23ff719102703dd99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453eccea0a76f85c49444f029e8537272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fac19bd84a9466b0773b9b512c99a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb885252aa4b4258d839cb577a3285d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8c218b430073c826b498362088f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195eba6304daa17e2efe5133e7c1112276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b58f8748ce88099b4b42280a366509277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab308b5bbfe9abe15c573b143aab24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276d3709ef0b59e07ffe31b6043c9a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cabc5fae0e69e4b771b1bb6fd05e34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8a2ced4d469d041cdde8461712955281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa8b20e75862b6d62e12e86617d9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37eff4e12122fa7dbf994903a8cc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079781ff59771717608feb68b7eaeb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad0ea87cea594613f757fa5099b24e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8393b5b504ed4fd014193b686e1996286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f542d02f7ee3394fbc0f8398c27ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e0d7a45b103071d61a107ef508152288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5a96bbe01fd4f4f81197127f4e1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb4dc26acd66c074c397cc7148ce6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d68cad0c07b8ad3a3e28f219a5f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828884ce85434ee1e4771129d7aa415d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577796fcaf12357f57113cafd5253ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46dacb5c8edb10514db69d98c4a607294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e56047c3b7e2a1df5d09e4cbf8f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f71761b7a80e6698225e7038f07c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c323c6874c47101b82591c9111193297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e199d9e2d6b1888a6c50b4fed3586298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375f2f89ce6c72e9470e18e4400838299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d26411479e9ba29f70bc842f6958d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04bd35ae5799c736c8f1deaaefdcca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21346e77944c0ad0e76d9f27dc305cd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea191f1112bd9d2b42ba1f37165a1f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97b2b0ce97b310d63d1b44194b85b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bf87474eb124d3c257e47125cc554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4dc5502e08e70b03c50600c07d9ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3de608d15518bde0b4e27e8ad419d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf6a290cf6e5d4a3d30d01c3b719b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23931c1baef435635b3bed1e80ab8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d2e007af824f1bcbe84520da29a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff090ebf25dc90c76f79d69333e317b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a624501c77276b04f2062b85e3b9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e6f6c9f37e7987b0e50d3df0695c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f5443d3352621b346fc92b3c9d101314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ef479f307f9259021ca7b36f4d27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db4064bb97b50d986120408dda55b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad15ff2009dc0829c3fedec81c8a13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3380554ff8ecab92b613c45b9c83a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a7534f6230a4633c5595f9df8cdb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544283f087e731865c553a2a9762183320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39511f1c7dcdbc954e709f9a80bf2615321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f962814cc43558ea7d2cb4de951f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308b0c3097a1daf90586209d176cae4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5c68dc7b3e155834783c7df6ee7c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1870e8e4b10e0695489265a99148ad3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d1122511dc638b4f9898330208987326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e10cec2c4bc4c60d8b9898981b0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68697ca7ebce6d2fc5d8cd6a40243236328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c50c996eb8224d3f3983ad27d5b2fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40043241816b9103a7ada5d0d12486330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89ca96a761b12ad6bc3fc39ec51867331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed784094eb4300a50a6547a8a738a12d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd212af3732756e9a9806b03f0897a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881f98873e308822fbd0f17e4392822334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158732a64945d1fa72ba6541cc28688335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bbbc2609396f7f1da16d522728855336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241ff389569153825f7b09d9ed7c0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dcaf176ac58a67cd465066b9fe32d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9df2ed2a8039f670c4aef649a01021339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dd62ddaaee76ca43afe63e2ce417a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725412aceb3a95c414ffaabc87b8b39a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039ecb191812720034586116589be34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98638a54253cbf50538d332dcbfbbcbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549da9453f069ee6eb90f26054af1458344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e9f4ca5f2bf1da36e052ab5e75b38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8dead54e7ff521b190c691c634485346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243202c9bd0fde9762b69ddf75484be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f03970e6543136fa92bab2abc87b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb604c63283753b8ba3fb0c93cfb796d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6905c59ad8042b98002ad529680e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842ae20c9f8863c756312888bb2be89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf85116dac307252544e733c511dc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226b2514ec5fe5356ff4156a4da17e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682a4753d89b8cbe7a48fc3f2414709354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb42a8249de1df3dd37bd9d9e77ae13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa0b6922753daac30a4a8b4f2b107356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abe96047dd866730dc7b282f165876357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa50a2970365fe63a1cdea30445af14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52446a04d7c89a755ee723f1d56ff02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172cd21d8b6ab76baa316fce89cdb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b0da3b573c2499810ba801bb67a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b90d2f0721a16ed9b3f274b52c1ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b280ef6f6b865f48ef271fb68192deb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c933bd825bf52fc9eec932af69ce6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3936768946154da6f69367a9e1f2f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b6b26baf7897f8bbace2317549b2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900675e7052edec4dfd5f25a6de09d21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e2b1098bd24d349a90c51cb890d5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df59c9350aea03d703a06535717236b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ac844b87fd3355138523a4244b6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a92a546c7c43a38c08379abe30892371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08effdd8db4382389549ff64439427372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38280c0fc41e0aedd12196bf4a09e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848c3934c40e73c9fe65cca53c03b3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1add6d0b54c1fd934e4b6d8a419af1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5566ab9b786b3aa1ed1b827ec9352376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e97afc934bafb323676746137540e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb5ca7597c09d1934cac2747a4a448378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419332ad32dc2245b73c178e45c474a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21f1975ad1c4d9b83131326643be94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae4d2562cadaa54a20e27f6b61d221381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772970b770269001c53fa71ff70291e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c0a68bd8ff65c86e89b1ef0d122b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7cadc9cef5c3d71c2eea3ea8167e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50249c1703388083031ad32f22674c5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494911390552f78b5b8177333289646a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee4d462ab6d727a9c77f9b208616a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7ec0f4eb4e1908f48493ab785ec1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dab62c3542868e1c2e6376a81f370389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a095be502f7ed13e92c1f38f0f5d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2cb5fe9e6cd9f4e5b7a05579d046391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74904ea1bc73c6800153b3edab7abc8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7436df07a8abd1008eb8eab0a2bfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01dc94667e371b996caf20c373d3d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b2e239da07fbe6844b8e3f713a4e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157997f582a8b3fcaa40660da50eee37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc97675fd022278ece5a5c6d4c9d757397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cd485166c5e52821f0660573d43d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9bbb4b5865f5d9d4bdca255094b9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee343bfed09ddd62c491bc3a8646fe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45cb38165afcdbadca351e64855563401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aca4b2ebc2b06242ab7f6f4989c7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487699d1ded28994f089e198b388e23b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498681e361a303da234243b20054faff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82e8ff4266a3f5cdbb24769b7da5df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8cc6ae7d01a976f6325e6b44a8d15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18281c5b0eef6b515affef4c415fc532407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c7e0452a1109c69086fe53868a0ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fba116c9d4c47437ef385b583d6ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3088e501d01e13bb292fdeff6d020410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7b47d939a0342ca99e80d33a5a98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694be841c0e605651efc096428b7caa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95967ae20a40ba83cba233a760896430413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deafe4d664d22ddc0b6950a4db4e2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9677355c3f65eed7e714edb7e580a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b8065186e813f17a6c5f778ef0ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb30a339003d1977575208a16e85c4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525ced52904a7b6b7cc017443b1ea5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e048ca018ccd6dd53b3afbf72c846419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34099e5d82e4f14ba0708c17b7e76e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40be665f46c64ce668b924bff3c968421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656a4aa13003fd40dbb83dac846eaf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90678ba835400cebccd807f4d8fcaf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498977c4d5b686fbc58c3bbce6b290a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d51307741821045b0d7eb8da6fa86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0e2244992e2eb4ffc44d4c01b360426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da870d63abaa22a8279c2865457e5d78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a6b7d5ae09ea3e1600ef890ccc8df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd2eb8b4de57543c8db48f76566b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704263b5f84dc26518dda8c78145ffd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb267a59287adcd2dcf05a2870253d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f12bd0dacac47474fcf2972053c9c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fed7926885f48d328c23342c0ec77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f932b5d64521d434a6f78f18b5ebab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d5a3e37db800997a7fdcb7d7859ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e169291119be48108e8834084708253436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9be28ce4ddd81599faa07a66677e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d2360cd882fc46fc6d50dd0b3b721438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f73fbc477e0fa08d667bd97f8506c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31018c174443809f6c6a5ba0226a586a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ea03cf7c15ff97c4444bb61b8dc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e581d9808d8debd31286c5ca2eae1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad2860faea02fa00687ae83ac9df0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ad803e4c03711f5c76d6aca9478d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66487f4bf4450b0f67962bdc7f431f77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e265daa341220cff0b8154c7b11ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd150cb1a60da94361c3141772612447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d964bb8461fb24e817ab1ee68a2c811448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5c9b2aa3484434b4d7fbab5a9ac0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58c928a3581eff802b136f721f8ecb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378fc081a671f151b2a80a0a9d2455a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d5bf976184d618a918bbcfa5ad63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986ab344c3b9d9f6e68edd7e51b3983453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b5eded20314d6db65391d711ecb83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6634ae198f16352d6e6c003dba451ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87168e230b10fc45e9ae15a2b25158456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa1112b34cd046098bd80aef59691457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee959ffc125b2ce26bd84d79dcd967458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0bd228c8da31b5157756133231020459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488f11b36665434a1e72f4cce5eeaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfca76412ec61b1f18e1f6e94f44fd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab2c43216934c0a58011351f6ff447462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b72391666ab4dc29cccc06d927972463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9be235792f01f885f2ad14a68dd86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649526bca98c26eb7677fb381ef2b713465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81979deeba2ffa9fd5347fbe1311702f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c060a6f9a34bc41869af485ac3bff9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe2e7d512e048486d387785b153513468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100892a004554123fe5ab35f382db8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffa922983195516fd99239bf4d3a6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6faba8fc6be1b7fdb1e6dc6875762f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7b0f1f66fc3dcfe212c41469bf0ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bb210c8b79394e4bc8d21ee56929e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114b425b0011c4cbd945edb6b171abe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4ade601644116be441bbc2e4a9be1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526fa69c133a84d1324528c3ff1fa53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a81c6de9e165db5cd79932ee2c5a24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d025d38cfca4c46dd2f876572890478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25cb959b427c1aae1e2f631ce9626b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25de857c6de41e64d2a0ff4b2ed00d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e11da5f155325b77956e23ce22582481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eba22df4f09d2e224459ba2180816482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958111ba3f083357c4d952350f42cee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f650eb1555cb8f9896b763ef139f48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c31957f2242b552e7bc8d63735b0ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fdbbdd2424921d78ce8f5b62688c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f61b9fec9f8087170c5184ddceaab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb162a56df775fa303681585a9ca85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca7f67363ae4605c8a512d5aa883d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371dd773d0149b8c6fbb013e9b82f86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b99de65a5e5c54de108a9728f169a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227e343b7c831f501d2f19fa43110d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb35784797533b5c805d63f37c2eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d330ab33756c181c74bd51dd2ff80f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131358db33d3a9a2fbda494deb2646b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d465272dbe81b7e20a7a3cf671d2091496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b676545a64277aa3d2be194d374cea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcf0dba3f28634c779b98660677bec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d198b259654f9c6c765bed2e608b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce9a82b88ad4b035fa73992f09c9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e0e25362ff867349b7ea6ecbecc08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13d6626b95e2648bf590577a919b68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1607e627212920d0bbf2063383d10b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f029266cda068c8e2e49c207442b3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd41355aab17bf92f39096256c107505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287de7d068273292f21a2585cc801c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344b8eb2fd180fbd202a37dad07cb6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0492aea8f330a97ea3106d9e23aa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafc080fd6961e4371ba313d16ae8db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9948b7808a6f0c2378d4e2bb078a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa76bc73a6e80c8f4c281c3692e010f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4bc954619e72534f9776edb0e0c9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34fad20a0abd996dde16b0b2b9891d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da7e24d599df7e04868e527ddff2b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aeb1c2bb621f1369282d854b35d2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbefde151f65f7621af1d0cda8154f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba8b6866895b99b47865ea4242d12e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adbc3bbb005bd5bf5306b0270b3472518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381e1ba2281e2025b53bcd23e10ec72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594c8282a4a9f81735213c236b6d160520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3291c36820a7a42dba050fdd27200521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243162a261a33176d7e0025603c61508522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ae6969db7d9f8be0ea46c72ca4b2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c01480d0d09cd86c1e4ec2e2fde831524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d5ebde077beab28cf162822a0c863525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d2a400715d66a86e65dd68144129526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22608c291afaa30beccfaed472c51557527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad6a3013ffa57400c193f987dec95f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456f592bcd0b446a2d7d6f123d20725529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59967125f16fe6e5770f6ce5af5e7c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428262bd928e5ad40045f5287f6f8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b374835fa1cc32e1fa35c46d0c282c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ecf7318a295b9fb34d2a4177d2837533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa0656efa719b40918d81b4f6cffda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df10caab05a1da8528b406e88cc576535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade065111cdf6e09e7cc367bc08e524536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfe398a43a572c304798f3031aa8b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c086f4c8cfeaabeca43dd87ed7061538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f81e24552bb9e67dc9fb3d558bb3d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc634b69aa447dbf102352241b9490540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6afcc224263ba5d470b0d76184007c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d3cffceb9eb93b8d1c8a59819ab8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc487990cc2b22f6573a8060b6ef7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af9c7f979bb01d1a13b0b5bc808464544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9501b3621dd18588dafb578cde7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcec0db38760de9fdef62f0d2c41e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8add1d0ab048dd2f223b5f726ebec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ca5ba87854c2b71873d00ae6f95a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651150c008642ed4e6a70759cb676ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4e36080e2b646bf561b2db63019a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956e88de5fc4ac2fc4e60a77b4d93fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e611ef9d16590ac928e258abb1724b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff9a7175a81937f87004b9aef628f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cad9addc6079760926322d5462140554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f4d5b152b56c841c408f8a1a54938555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb20310381bae3d7a68084780aa39aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c32663a06c90055936be088e0ceb26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b5de84b7311ed08fa0f1c3dde52e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6da3849d30ac28b1a3448a665e4bbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea84a1170a85b98dcc33aa1c7762576560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276034efb9b9110551c834bc5b05f7cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6642287bde37ee5a0f535d27fd5d3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af82eced2d54e93ad7ab36df9b829563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776da3f1eb135d185a8481b8883c1478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992ffa9bf91eec41e4e908d60e26297565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6658309f8d9685d95c3ad80b6b2fbaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25ccc4601582eb989ae9da6a1c244b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f9ce1f685c400674bedbf6b102f00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e0a047ac5d3f9dc23e6f8389f8334569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315741436d7af7e98db8e67a876380570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cf951646986a51999b5d78b85ca19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64662d090c17d63da71518ca67e825d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a010e6a25e1dc52e819adf6e1d8c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc19bc42409bdc58dfcc3106459c53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a361335ab730f472533dcf9bfc91f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4140d54c7d08c655336015d4bb793576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580bdb67cf7e50e20da7bdeda845f42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a4a12daa31551095f02fde91d27e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e95994f3c97e93147f9ea650c0d83f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e9e0bbb29c898605730fccf558d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db04461873cd4484653b46211ec82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f79e3a05b7cc6a2c7007d7f8adfe8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ffb670fbf4ef238d55da5274f155c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb44138a29a7707e614929f9dce77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54f30e6aef94b1361a7c7ffe28772f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d55d846cf96bc5986c95657e1f6b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111d6a6e704b0074a2fb809d17a419d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cf3cbe72be424ae38303413f59402588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef6869932ca7d2669e358e5ced8f7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a265eae6ed21eb697df974562ca86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b468092c43dbe424d65971f0fc36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4565b95eb4312458d8e5ec264239c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47058aeed0d6109e6f2c9f51279b9f01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b888a58a01522f713430c42f03ab255594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c6fda441516c6b14e6fd5f49d0cdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5aee487f88d39789e5f2d4f61fc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70cf857c8c27c9a0b738c3c023a9d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4918fb51dd1cdf09641ce4dbd6730598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c47e0fafd950757c01fb2ef104a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d5cc8afdc41536fad18bf82869891600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c048d42e513f7f88b7a9311c90dae82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bac5f9f9d94c310f8ffb955b1b9d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ac6c4456990c2c82f444db334d95c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c8108896c11c4ca1902770ad9186d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9356f0610056d84899bafda8dd41a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c85a0628abb8f4815edd4db0f2b9b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748b1f4b1474efcee8133f11b637a69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d740a63047f3c0e0d1d2bdbd70ba8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244b878ddca19573cdc02bff36e6cfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fbdae850ed48d49205eb5058ce3e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7933fa34cc10a87fcec0591e145d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40711833a331580f3a5e29858ee58ea9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba3aa032daa0b8c1120b0d1a5477a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e119b08b9653fae40b09546f0d99e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce304a2af6d7a82d318b28d9af1131615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fdc7577780a0093ce5e5b8f891c40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac01bb6cf3cdc24cb8a380bd17b631617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28039561b1b1d8fbfba7e5bd39f3be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4c918d32358b90f0cf205904fa0f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9f0a8129eaf82bde8a4becce218c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432c7efadf60ff18b992c1ab7e157ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bb309dbca3953974604d4d5527453622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd00de2f018a50c3853a51b762a264f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74036c67928a192145ec988a0ee21b99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9afc3bbbbe1d16788767b75704238b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31779b77681c7e963e544aae6bfa4cc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c00e03535947882b0615b1284f7d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab1d2179b7a660a5f5ac80f146ae52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5570c0ae57250d713df8f08ebf5e34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868731c8e39b49e4a09cc3c3f4077b88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaeb5e442903ca19c4615faabca74c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b07a1f933a01746e001e84fa4e9c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af83435fa716133fd21dd97af2f49b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002d9c296d15256737c846447b1ac86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66dae68bdd6ca72a27d1c84afeef9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabe2a17cd380dd396ca7e797fb43f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1039b96f25934628d13eadace5771637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cc078d21e98af012a818158658b73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66a289035a90f5097db6cec4e8a126639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1554542829dfc0f8b620efe78ca34f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462df2ed73b75b70d33185c49e92c46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5896cce7bd1d5d1370e0ad49e2818642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e82b5a73be265473fef5e15e7e6db8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77265b491a693dc374130e6ad9ff6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e6b00755c92850ec57f2a65a8288645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689434406e4b376b1ed802e52ec2e8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3c1d4a7be3d06a055a7135c17b4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34369779aaeb67fd1c9510cf6ca89f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f16bca202a1884462ff5ec66f9230649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd690eeaa3d1a53060f78f671602b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5b74ea41c021462879f473524e88f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd013af4c637e0e431917d11489dc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262a59ec83d3e24e3cab54dee4ec922653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9759fef573b41002615520221cb3bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d23e3bbc203437e20d65c0a9074bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe0b092c598daf2aa8250561fb29d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5b5ca32f6e162089b5f230077715657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9bcb400a26a315c438efa6142a833658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110018daf0ba67656dab45303064621659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca96af983f12ab2dfd767697a380b1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996dc21c33c19709784b9c8bccca717661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aba33b21beb9e95c96a5d9c16eb5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d425dee14da78e67f17aa7b1da548663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30e9474ec300631786a84be6aca3d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105579ecd7cf15c00b7b01cc29c7782665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c32906ac4eb620bad85f060aba1f7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9a2c89e444c1772e929ac3f49e245667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea7e4d557a0208cee5f4534f147a95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e4fd8cda79fef42f01a780d55b2e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3076f3fdf9af99e2f0ad2eb8618aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ec733a7c56510f56673a3792505ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302bf4ae3d2d5d1fa1aa7f3ae5336f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70899a692ad6950086ae3e4f1c0d602c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4906ef0b9bcad75d3343e9e6a4336b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678077413130e74a76ef494ff31ec991675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe454deecaf8c6c4abd1993cc959384c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ced7f9bd606d21cba4663a52b01e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194212eed723aaecda6ae12de446a43a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10dbad6d22f002954bc6620b557e71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e922dfade73e754ab0601ddc48b1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac7a029d0d8ad5756b6a8c2989e361681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7bcf9e59751bd679bba2dee54d54f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc56de1b0c849659f0343183203e3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165d52bf11c72e3fe718d1ff5ac930684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ff212a8a968998328010c49ad1db2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0e181bd63e421767b02a8be588a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71fbfcca7152c814c67e7d940d40cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0ff80f7accf5256c962eeddc363f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d6fbbb1ff864e1b483c994c0c1456689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a3146532ef4b7de87fa2032b7fc7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d52b88a826f8ba481e34718408e321691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222bfc3661f09ae0ec2e91c169f80de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180929fc8e46e3b541bf92a87a8090b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1bcac69e731f1eb4b32e81f63633694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d80f0dc319cbf6a3f2ce662157a309695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84102f09783ec0e992d4e8593fa5a43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611159299f275ccf8d2e5caa264ec3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaef2b8899048a03bd4e65b8ac019e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12453de4f995aea12cc17156fd59c174699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8c67a50a0ac8f892c5cf24c81551a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc78cfa209c99d18b8f20b0c5a78a18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eed27e2a725b2ca441d61a11032f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878051c5a32d4fee58d6196967d378b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e08ab9c8785d3b64143b13deb15f4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec6db2404c1b80942b310fa516e6b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba63ca64307ee6ad84f5da8c31175fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde8944bf0210747c32ba50b31f5ecc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af02a2d8208a9244eefc00f2e92039e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb3ac8ab1ac63422f4b3f7df170d2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd300826b44829d4761df3a1b8c741e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cd233d975a4c8383baa542e996598711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff299682978d6f9fcc9b72637d909b5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21702617b345a71889e77ea47705958d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37a437982e73c03fc3585eb5eb8c48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80778de37b1ecc2a6a83b7ebd279dfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfc2a0921fec8e64eb44c3a1a29cf9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340c57363cf7fc3d48a69fe880d234f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a3820c002674d227d52ec83cfa224718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07607815924ef6db36a9f3318d907d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4eb0aa2c3b8ffd038371210a37a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d9c51f13d219d8c20cca1738640af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85815b256e22b90ad36c96b613722af3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5261e17707efdc38e41d8d9b2408f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c42ba1537974ba7afa3292d03a6bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5558b496e2a16a6d641b7946257fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998071a18da3e179cbea21030d9e938726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498109d8b5ec631f742472cb2797a1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc930881413f8cc1085a8dd816c553728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c5865ecae20eab1f9b123544b2f33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a153ce441618565ff25a5c58fbd86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051b28dfbdfca9f463f42a455acc828731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b403aba62e4eace6ae231b648ca5071732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37b5df18888431157f8be9b9028e03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a8fa25cff3eecd330ea7a73778836734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adf3b8d44bb1bcd480f0ca0d525a3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0716585bd6355834da6ccec166b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806eeac705dea9b23b41935dd773d85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9ee93df89d839ee0269d2136256fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca85f76b02bbe7df57d007630fb66c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c49314fda9b39a615584538d061cf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770637b5980cff5b0ea6d9c402e62d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d0a9200e6cca0c35cd9ee2470deae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36613bcf615e022ea483db797b46cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1faf5c21da12f045cced36cf7a849e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132936662b343e1eab1e9cc33456cc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58ab0eadd67acf595c4084b41a984746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97bed611afafdc322bb31985d2a756747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd30c1ad9987852130f29a0de2d29a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa1ae38e9f3499c63f30a9393af22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd73c673e0c29fc7d12d3e9a25ef33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2eea98fab7115e21f98ef2089d3be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7469a2532f1bc9b3a4f9a2915744b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3bec7e5ff26b31bbbe481b3c7f8e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04318a4ed1f78f481122d379e9a035e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a4fbcf6134e2d7fd1875b74d06b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121c40882bddb6ba0fd5ab8bd83163a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cd3493c70ae33de8c640e381f3f0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e2fa00261875303e66fb084b32dc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72710941beaa577ad296f11c581ab82d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9742471ab46ee0de519e92b6f719b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400ab0f40299f737445f2c9fdc5cbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19b36142da494d198d4fd0a72b44083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b9e0ff3ced43351485f9ab03a5f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc5fae5c973ca2c11dd82eed0bccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6de7b22b94d3c78be0d80f53b72fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb0915a8a5c81a9c631484fccea8dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a1473dbe9659f6eb626a566dd2fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551fce6933c569685275de26a7381ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b948c7d1e594ffac907ff18d344ab310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869058ae279e49d05fdcd4b3fe347311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b4fd653ed7cb40915f7f9d665cf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b7858f00cf052ad4d15fc406518813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82b9a0fd09092d2e36819928bc4c9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cb932ec94180b79b16e6bde491a9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d4d7816a8cfa50b41e36b86a54b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041bfd9697969a042311fc7da3840a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a973bf2816a6f6335267f529a05518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bf28d7ed579c20a7707c34980242619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0636a21d04b3ba8f2f1d5b226d225220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b75c3d549b221959eede3f857f6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0f2a8703e9ef0d83df62a0d4e45822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f44cf57b3bf1a11a9407a1fe94e65c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f02adae5c1cf9bebf5f51e402404724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751313617588613e7663bdd4c66db6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f2df3f7bb051047f21a07dfcd1b2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9502eed03c246155f2dd7fe9d4ebd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deab22126f13e208e2f99f2224d528b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c47f761be29d71259b7ebfb31b5cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe48ed873b1b0f789a284fefa018e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72edc6f71e61f7234e79759a9f37c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701c3945f2bba8e4a8c55cf6b5158532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64fd77a1d93e84f8504dbdcf5d54d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fa3bdfd70962d90296d5e9aa971a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a60f3f385a44821efa86f97fc03935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb90c5face80c3562e4163fbbdc3bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bf783d5edc10ce51e74f68af65a1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3002fa52eba5e3c22fbe04c0030138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deba4609c961a43fbe4fb188aaf8ccc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980d0d0a59d3c3aa5da4d71e79ffe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961050fafc1b9265b82469a5da6580041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1711544a4f6f8caeb8f4ffd18cfd7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585eba2d86a1b19a0aab73d07cb418a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfd524c1bc97f78fb11bf79c0b27e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f6dc39b98b53e5c4359245d22add045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a267c89e6c3f151f9aa87e4bb9a9eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04064b7b31ada726c44916af6ef3351847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bdc9233be6de95d9cd00ed07855f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a75b40fc8c67195ae6ea1552842e1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2610968b67f8f95874fa787da1763ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81f4f74785803f1d6e4f5e0e0e425451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed29af06a82e87780644da144ed0f7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ea6824f1a9475e87a6a7dbd4084cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde789b4124c1040efdc760ea3cf5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7415a71cac8b4d0e80f6188a4fe5d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acd49a264083589aa4b92a2125325d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1651c10dd917ec6c5f139beaa88de357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7b684c0f1b5b251796ecc5f07a8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7ee93b527f71d6b2946bf4172e8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4355a050f3e4d3c9d2fe457b62d3a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c78ea85016e6fd1e0e4e37f03e0cc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5099613bacdf5ebe55292392ab646762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee8df89067bdbf2de93214c5d288b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe001f7bcee1ce9bb8fc8defd11d7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3c1ebd629516c722115cdc3e9238865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687a7877e90b9974e0b1bf3a9950f8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9eee0a1199f34e14298261ca7d24067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e8e18267c4e1fb131a60d293caff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265b764833dbaf3de7c89061abcbca869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e28992cc51c6f619b3135f973c9eb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153c3f4838c3c82255d08d33041c32571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343fbe3897845759982503d7b29ae272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b0ad08a9f4203af4e3d62e5ae46773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0095edd4f868b03e0a378eb6b13d23e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63339813f463b5ad035b4fb735c339bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c995e8234d663e49c5c605372383876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8687242b4e7f531f276796452e40e3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8946ea9f3e459b6ab0c68ef17ca247678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d7170531ef059d53b11fc04d9e0d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7e869029730f3dffce822e0ad22de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76548465bee8bda054159ca259bab55381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3e39fff0a2ccce487c8035a808ec682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad73664756d8afa638c6643aa6114c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6497c55e404f7c5191e4ecad680d85284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a190bdc1873b000dd23b5f0f1d84d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459f8d8074126b5cfd0cd5a59db476386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00640c1bd3a3ea85cfdc4919702c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d1cabdb130b589c4367de3bdd1bec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3d0acbef8f61d651b9020b59be14889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dea51489ab37a3ef946b5cbad812e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b752a7974ac1dca45aaf7c639cba291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249710157785eb350e2e19acdd1de2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189754c7c9b0e962559844af7beee1ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370903402b6c2d5a3c5ecb8e524cfc9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16feb2e0f76190dcd82892cdffca7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053c61639fb4f83527fa0717e8b87da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607d103ae765d458b2ca55e9ade01c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0d82f33f5779461f321a31eba8e2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d2d3e961f54b7b90c7f59932aa9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ae90e958c4af00c443914f2620d9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa751ec206942d238770da479b4ed2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf603119eb21667e46d7db6aaacd33b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923191ad31b4b58a3de77ad54f058090103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b2b44730a49fc9c3b83dfdcbda8dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d0e5f604d81974e4562395e5b052c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f9845361afa0510d576eac00cfa92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667285cb46458001c0f236f3ce24076107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a9f9feffaf7a1bb7f5ad30304b81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c103c6c3349d2e15be8de9fccf9374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285473c7334e0d01de496de00c8452e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf9f1c871b038d0acd73eaaac6d65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445ad54d0cc688fb7efd5c90a90567112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bd9b18438a153f64e6580f1fde810113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4399964abc2e36b1f4c61df24425f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a887f299d8a30af3c42adae1507c82e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b389859e4a48623fd0500e8ed3d67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00271caff86ee6f17abbdeda3a2855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ea6bca8ba5d8eb4fc77d3d682d0b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f34bb936c7c7b817402c8dbc6fb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9010b58770bf1e4009887a6425edd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc57617bd1245c7b2267e77fac7f6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064008c9c349c572310973580f66146122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc7091761e1dd4c11a5625d5ef6f4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6038fc7b62bdb3c357508c99fc009d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8154fcb82bc8463aac830f36797530c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6909a9614e7083f3058c26a426461126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3e82271dfe67821ce93cf7e742f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309970231d7784d508cc184caa9db3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c88c544b698f1efefb8ffdee021733129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f6e927a644058fe88b000fca6c83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde4758372e75f35065960ead19c6a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe946fb43ddcd7959f11e5217238cd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45aa3183ca5ab660a26bc9d680d42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f0bc5803006a85d4d39500749cb40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b30cfbfc3f2bcc13f723a77bc5132135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618499521d1567c450e63c8fa7523bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8d498a03cb3035b64332cde51644e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e89a378357e3e157a903aa9e0d6530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7041171b2673a2009493868425ae1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0454a3842ee9c6c2a948969c71c7062140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1d6a57cc39077f7fb7f98bd2aa34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0186c3c494a3ec14a4f567a0537de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ade08b92e293ae37ac6b7098a6363143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f808cec06a8398182907bcfa0d877a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad198f294d56cd61b4ef7f4d4deda871145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819256e82fd1c00039ebe251cafe277146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ccaa3fde88b8ccbe3b04cc13b2ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ccb8dc0685001aa69f861044053f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c1d26334a4ed1c702677cedc3c7fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9904519ede914b275248f8b8570360150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d315b5e8dd856086e13f556dd8ff20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a158d98f733d4b9ee5742137f564d68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3d44f81419ff1b4f90b7f2d90d6b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe731533a628c50260d7ac4b9ef1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b72c8066eef2866b8e6735f0a4249155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92547f172d9aa6e596b3cd9787089346156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e5b2678299b573d85ea2104e29eb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03928192d43904c70a8e4b40d50963158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4df12f9272fd0e75c91367ffa07a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109f85e658c3ef050d5882a60d66bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa915db2b8bd6aad075ffa88a0364161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2b543dc0d833c62a2e02e6d0d6c1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923833f196fc499ba3ebc90ea832597163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627886b2514e4c9ef5fc7d1c4d7163bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb4ecd5e27f52e809a394a6dc5f22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5b23a2989b8fd055d7ca2fff389c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4378d4c1b0ebd51d14db41a53ef6d93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce109fda97aba1a0f1261aed47b0ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79eab68f9e5c0de62de1ae21f4c939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aec3ec5a161fe46a06b6ca0af9948e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b29f080071d239700b7d2419a52bb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f0b7c4efe9be0efb4a197b8ddbcf1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e55ff4a08d940b23438f4c5bc8722173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba906f19f93c848d8afdebf4723ca53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0610370419da3f0eeba73b7c3ba2166175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23854c7085ec46b64bdb8339f45f4717176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b556a2afb3aa375aa689c1f5773f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b6d6736499041a08a0f5ca3e9a534178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99be4d8c997c4ce0fafd1840e41556179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb10dd937a33f520fad2261f513bba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ff10f453989328c3dac674e5c9a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa7c8d060ea81ef1adbe65d5adeeac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbcc7f8dcbd4b9955a375d68e7c1d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df393e2199b198e1b84d958f089494b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e46a15d3dea4f6d15eab23887ef665185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bbe6ad4c8901141f76322e0bdb4e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42140ce18934f02030fd1092d304f344187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2cb6e4fc807bcd1565c90cbe030e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc2c8c1a584d72fdfbb091bd6baa5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6627fa5f3230770ab4a183d722439a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8fbc31f02b811e761232921008806191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beca8b8a222546519ceeb10426cf1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb121b65d13356e162f506cd93bbd0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391bd364ce5ed0471b96b40398172e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa6fba63c91144181b4780ce64a74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6237b3e863974bc85756912261e3fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb36eab021367e4a01cc3c22c625589197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fea6a3036a4c6c11561cca7ed74af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e71edb64b63b63f902f6c2825189199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb48643487121656b3c7e15ae4ede200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea00e66b91201caa61cadc2cb4f86d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee7244c560460422dcbbb7cccee21b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ce4bc4836a80d34dadbcd2539396c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a7bb4974aa63f12f68dc223a0933a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44893043c178c67f7cc835b3c211073f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08ba2496170a78ce4835ee75a0dd1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906abe7db8b421733a3156702b25aed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee01c99fb4e8d0b813548f68bc93a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99c2fec2fe274235866bfdefab724e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe065af159be40182200b372385983210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e154303d55a99c00e6a11f41522ae2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4846d6358696474f043d748cbe975ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5c088c88aa9a7e59d24a51a9c2be4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0098c7b6d935a1460d9314afb5f2e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e5ad7d9bd245fe727908cd17163b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341db6f4c38b160a1b36645f224841b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975136c42718fceb261a86c5cd734cae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af7b3c01d67699285e24bba564b158218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce1804e8ead9f4e6628eeb27b3683219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f2595ec12b2646d167ccb0ba9d62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f39f086bb7aabb440e7bba67775b18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e26a9f756a4bf7fdb7cde54847ec8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b785725fd10a3b4564556b7af463041223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f999272eed7b332bfe0ec290cd27cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af1f8e2c60bb261c0e77448e0bad25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688f73b4358ca8ddc844e359f51afa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5e9d198f098535e250fc6b930420227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff793ff8b10e64d7cb5c847bdde2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fad5469a006dc965f6f07bdd69519229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836c9158d6bf61e83d49353768b2c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119ad2bfa0574315b48bfe5e559f159231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e0dab213dbd53df839a9c171a8f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0807e774795291351d7b0a215d487f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe47e379b915eebeca2d79241cbeafa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e744a5d2089fbd8768aae2ca06f23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007821efb8e70e6c50dd7f8e9802250236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b2070afc4421af4dac873ea5c6bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e4782981c1355e4b844fff1f6979c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef01ba81f436e204b6599f2e84446fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb122b66d1306d4d8c6495e13fd1c3f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8441561322ef5174a0a0fb3a3df63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90039844e11a5be810aaa5a67d2846242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81a9df089729657e6d7541bd3d6a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ae214b1cf738c3b23a01707bf0d20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e990b70c217c10503441716b37245f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532b17c879696d56ac8bbe2573638f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5d4f6dc0e8cf0f9c1283bab478c4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844270d69071cf7ad68ede652ed253248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972675d4615b39a5caa0e03a9bfa919249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11c7abd1896618b1511b66f8471991250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc13e901357fe4adc02df7143dfa3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf763ffea9554fac36cf6a36c3d953252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d17828731c09b4e284e1ded95da7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b563b64f411081e7a1c8a3ec0f879254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a480311d2d8f5008f13d61168819b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd9ccfe74cc5b0692c737ce627ae21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ec1bb326eac3f08abf03f59be68e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a72565119852b7c64194a7fef31b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416dbe08fb9ffc71ece812d46d337a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e23f3fcdffd10f047a1c34f044ec6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa6c6ca4af9ddc666c2cdb913ec01b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c42b85cc7ad09a092b27768598a40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96bbb0334a825123ab7f8d0f291fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9d2d8f3bd579add2a5276b0d341fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca29ec0076d0322fb3108bed6ac533265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9438f7e3f583b1638458fd87e056bcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dab54e97138a984fdd9cdd99411a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ceda5b8edffa0429c7c39023b5b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19533da9f81eee3466737c9295dbe9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb16cb837b92cc9801b410a529cec7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eecc263969f6679c76a13bb80d88a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b76b2ecf18c28eb94f2bcb6ec00ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00005f99cf408d1313ccfadcb902fbd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab59d3f2686108accc9e246948ed5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc470c68354b8773888aa6a1593a8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe21a839ab328f0bc0afe7e246d172276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891597b8049406d367db89595b90b46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103287fe78a49502cd4a6de6eafeef3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803dd8495971c0360df160ad720a48e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd54db2347e701b2a71584dc85643c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230df477de1f160705ac406004402ea5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836c3b2270ca2291084cc304d976e5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6982602459e46aed6d33430403ba8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ec5e9edd230ea23c729a0f69ebb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4f79446a9a2b151962e9182a3e5ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78fa2b71bc928a6674bce5cb9ea359286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07975e1ce2f2fa3495aa523ddfbf1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f3d8ea649a9e33007e158a6ef00ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5124d9be8b1b4fa7cb7f9d3b8b789f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9908250da127e6dfe9bb5d7600630290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849fa6b3e45b661102c16bb1d7825ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c5f255d8830cd45acae38c67d5f72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5fd2601ec0ca5dfbc8e16e3750551293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625727913ee218f12040ecbc2dcd206a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a621636d063e26233af3b17818b2ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdeea57584d6b00e087f9b13ac29e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4067265fb4b04743d63f186fa5478297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c60e461460ef6eb35d7ec81578df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248615c4950d0bcb37f8e6f4af90301299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc920d86bd015e9acb6a59a35e3625c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed3bb2be82eb97303fe7f8b231b52f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6bbcd1fbc837c5f2f6db07e1fbd8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6caf01949e695b0b1e255e9459646303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be11e21af9319328f6fac08c9e775d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e2cb8cdbf2453044c8ce8b14ca134305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a4b83a9ef879b142ca7a6eda3da83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec6c5013c176c3e7bf24fd8b0feec5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899f5f75d394bf00ad63cc0b09b0b96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c5ddf1dad426fd87b3aa781c2da0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31a878820af1fd10cad4ca214d4fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f823e6f73ffe0428d70832d22d09b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee3bcd5e811a6956bfc039009d2da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a88bdd13f97f0219ceff2be17437a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e70b4e2a1af1937a62abc8c9b1aa0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a8d4225698666e2a05e5d13c7b70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c71cadf43c2e127fe8590c4659a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389c3d5d30af7af65f0f22e33ecb925317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684c44dfe2ae828283dff482b5a87fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00f9d898e73c7244a99f9750a45df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f190e2a5e158b73f2b845d6de419320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa08f3b213256ca7e2612698543a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53d1b53765dedc0c3ad6eeafa1ca6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c1c0fff6c96d0eb73f744f003bc14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe5a62f8f3f5703613c9ea14519f09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642e23a67272d26e331b923156eda99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0643c887eb96792b92b8b31b5f705326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702dd463e6972840a82c5e1613cf8b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249221d430dc8378e3be0c1968d8aa72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d32a4228650939ba918a0e7c8e4d8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b0550de03a1bd7b80dc23a121dad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa596eddc561580cc43eff632e42f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779004964dc976f74d4ea59fd7bedbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91565e74cb6fcdb0585f0a0c78d38cd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57562c0af430e875ed29517a2c69fe1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cb03d8b9675d7bd00d7d47208ea2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572a82c0d1e05193cdeb716e13c2da6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfec5d5df9fd8edebafa0a3127ea37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87148065cbf55de024125c6f082cbb3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35a50010c40118c06d7c11ba1886c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e34b15f8088782d2ed88f81bc13c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cb527095a1391e3c6e4003eb20b7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92230231a5536a5cda9e14f03ab00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980f62ed4f41af35a71ba3d6d0b279343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762a62f8b707ac366977c4c59122c81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01c3de23c8d01a9308f401c9efae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35068d5033237a9959d0311b2c4fd8e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc41c7f36bbfd9e55cce32e23cf460347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eaa34205cd0e7f01bd90489525cc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcd375aec8b36a3d1648220b3601c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274452513702c8d8db20879b3e244b39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2cce2c9ac9ba2d7c3d9c8ec0b3c32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66849ba332914abe7d8dc08606614b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132006458f9efef1376d25eda869c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ae330e2c8f51b0bd25cd17e94225354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d00b95b51f6105070793c37ef2e297355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ecad86d92f4ebee93e83822a77cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6520503ebbdb0bb03c2a3add043796f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b0f3343d9911611ee4928cc05246c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdbb8b93ab9ed455f8dca5127b1404359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe844e3cfe65cb17a2985394e960f8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96193aa5a629eaa797e200e448388e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827301169167d80d6efec84ed0402c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e360db885621dfa2c95ca7d74cff69a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad7c43b9d1917800870e190e74219364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97425d17030139dbe6d36d9f42fb820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427503f5ad6a545c6568436f395b9750366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6debd48d7ab5cef557e4f60c81321c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8cae8663059b177505c218c2e91bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae0e60d4e6b51381365cda7553d367369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b89b3363483aa728f65b5d49fcf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81551fa2cb03582bd7bd4b049aaa034371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da876418777799790cd0e2bc13e52b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8353789db3440b3e4cd260868dd8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fae592ada515587a9ed1caaf2679e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865bd9cfeff77d4fcaea136013d0946375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e55abfa25d3d7e4ea59a5ceb8f59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4421ad1f6e7d40b6d9c7c6dca51e17d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c7c18c9d1ca010151b16a063fc71d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f7bc3aad295622cdeb61b140f3d03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd6247ce5791c4b973d06e6a0b1da3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0992e3d9dfb374376704c2974cf14f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233837ec054f0aca4743d859cdc7407c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd53ff7054b0d0c007bf4a6d3f9eb77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697a0ed427c07e0907c1fecc8c9b5b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f783fa046dd53b883d0e4873944d73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd36077d11b4d88d794865268c6ea44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f8bea68d000d233eb9381c87c14c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f063b5f3ddcf5dc3ffb3a280987f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430393fb5d8fc11fa77b633e377ed4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d319927d7c8c264c77ae29c8a580b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57bdfa755369aaddbc1b3cafcd5a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f2ae8752f5812a21af28450f4f158392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a40b0e00605365bcebde34a1c3dfda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4edb8e5b13e4b7cd0beae93d1e6e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57940b750708fe6f62c4c7c13c62b0e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aaaf9435f05f1e0751acedc8f1e1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d87cefa2f048e2129ceb01996b457397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772831ae5b0831f9db02c3a94be36db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a985e4d133130afad91c026e6238d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1ad3d13b23470d90ed92e05f1faa9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec445256aee09cf9b99aa91e9f8696d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8cc83f190d2b4b4a32a6bc1112fe2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e9886f5f1f6bf09534fb258847f5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b539edf923abba9550c926146976404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f822f4d845c3690a293dc54ff853e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9e84e199b27c173beb869eb45a44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd4929b60084aa083c8787eee4be31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff78f45fcf0f0119eaaa7c6ce73f98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e1a3080c0866475d538a7f8ca8e0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3780a3c94fb9ff943cc7e1fcdccba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec5d2398d45b424135640d1bd1936411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea025985a823b71dcff92f78bc8315412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6a2a76562a90f82066e143052ad3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99256a64aa57b6bc25f531b52003f4ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab990d73731e0e6f7ea056b0f744e954415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337ebca0ec3f8959d1758cc5abcb78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0843e57eb33facfa055f39a19fdb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414644d098b23217bc4fc28dd3952d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f21f09c28f597857004934918e1ed4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9941dec5921a823e85cfc5d5d9005f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6b006f090d148424d5dda0bda8e01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be4d36fe39dfcebad628272a5f4f00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03732170343d2af64c5f58aa41d0d615423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d72fc75e78bb2e2a56e7a0beb762424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26fa4e7b3e457c760824b14abcaa92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904fcdcd446b20db49e16b0359ef1cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d95ab123cbc9da828ae52bbad560d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a30db52f3727aa6f2e3d09a578586428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb704986473ec705f28addcbc2f0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2cc944d9ef3e9be50433f6d1a8b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b5c28900b6ecf93e36d149bd82ab9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e560d9a4362d4641e6fc7dfb69f3d13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71ee0a3886f442a05daf2e7eb418fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228dff82d3032dd4b01f4e3a3e0caac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819800334e100d2a0f7930e4a8f31cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bec46e97cc86a8cd6f75566109604436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a9327f8bba7e509a750508761a26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abef239fb6c0f67ac34effe422dab33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c7d5dbffec166fb35560049f5f1b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6df7d968e27a79be2711cad2f1047440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd079c18724fa24509ec7801571d881441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13df6de1248bc327edaeceaebe1b84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e9c94c0b6ef51344958f2d7a19a2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc76a4ff8be781ad3b3d08a0afde577444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96f9a138621d23a1eb469618b75aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ba44326166a7810c72fb44232a106446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade56ec92519c6c3f895edeb8c7114b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0095c9187ce879eb24a3e638f570c9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808a217292cec97386b1aca88895d7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0212adb101c5cc35392547b9d0c91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416104c72be5169a0a30948787830f50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3c3cb28d00cf11b17997da1fa8f5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893bf3e37cfb17a2550f4557be869de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0307f7f03695dc97d8375f0ea05ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127cd4d5ef7bf3ef922c1671fe985a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7926a4d2843c1a5c2d77434fd691d0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ec03090933eba00e393cfe04d91b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f8cf757e03da16bf5d2fa1481b25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89360b652091a5598bcaba8fbdcf4810459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0246c1e1f6c8cb0f3bff5223cc12e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e2e48908ac617badcae9585801960461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b69d5c9bba0fe8e08ad5df371257c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b32fb21a499509f9c9a2e8cf6ef0a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa170a2fc130bbf021b8f412bc025464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893591dfa822c2ed3d2f4f902967444465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91b73e46d62ff1965ac8e1451e474466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d51241e634f47454877ae40fcdfbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494108c555e35e12a732ab97d75fecb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9628e9ba7a47af00f265872d2a6085469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d9a8ad050baf93b23a9659cd4dca2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf7b6aabe1485cb970c5271575f66b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e406afe49bfb1b7735f781364bdec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621553c2a13041ef638360551b1500fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b51e7859e45bd34d7b5dc678c261474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f804c23754fb0bbb245c62d48381475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869715a76025731da6ad32144d4b714476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e08daad871f52a6ef44b4710bb9b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa0bda7b1ab4934ae95745cff04935478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ae43db09a685ac6034a93f55f6bba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175275e08db3d6d325781cc0bbb4033480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a82895dc539365a16ce7de5a7f5254481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ea60d25f6ba707c772d4f35f1374482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d48f850dc94400d7066f5198ca520a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede572a87f2dbbc3f2e6b44e72605752484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990723628c60bc0b1214273778e6f02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c81f5f651c6c34f4fce1ccd93a1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08bd3bff0964176e242780f651fc62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b6844b0309b395bf544f2603c142d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580bc737e11060fdc0736e8a7cc272489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dd1066014cb3136d81a3857dd1bbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102cdf973a750452fd74c6e3f5cb020491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c4fbd355b6295a89a635a9d9ba39c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72683b0dfc5870e2faa5a24cb50612ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c6dc50db722088faaf6237162253494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ac1f31e492ee6ceeb52b3876da5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed549e186717923246fe98fb9b0c1c86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa9810c2fa3b8c4bd49b7f79e992b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab2fa4bc1537b5187fd1cf6be6013498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3f8bff727f6e0635e5d0c1da10d25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e1cbc0f1a8ebc1c8d3b116df7a408500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe5250062976e197ab1a046e8fa9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbfc2ad5c51ac53a4c3d88293c1884502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3490eca464bd7e772d49fef0db25ea3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a9b6a1082c91120ccb557ebf1091a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9137dea4d393e42534d3048831383505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca1f2695406158f4fc95110a7c3bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27dd23a92ce18a749995a53e408081507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e00109c35dc2b249fda433c7bfa1a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f38d6e736d9f49910c243487e14a89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abb684528fbd3b73acda5695d2cf37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a72a49214173d54182dda8b6df5137511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea58bb538eb1d91203549c0168d56dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea46f87c47b794c3893238fe321194513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e167f88030949a1f886ded4013451514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cbaf74cac03cc54f1542ab90ea5a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de22943486510fbd158b101c1eaee6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f4b00ae948da065765c7dc2ef003517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd320e6a3f46a7de5e0d6636430f32c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412dc71e556045d03ba9daa8f104597519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7622764b002b6dcab94eb6f9e981520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e621fe52381934c5b3823ff2005504521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48591e99d958e383264bfe3be3bb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6163ade870d4ded58a94252732688a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab95540fea241f22ea7c6b269a8aca0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c371dbd79fc62cfc0e1be5b6e1222f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772296801ab1b370a6162cf2bb210d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105abbc2a06c8385eb0704ac542649d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece0229047de80ef2af7f09d0c06ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda6ea8f6addf1fef694c24e087cd15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911987a53136fa79cc4be519509bb35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade45ff038fbc62c51fb1b5069baf3df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f0c317449a48e0120c0f0c369b81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1f6bc9e03dd3945502d874708a6bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d12b8e197e84c574fdab4b30503a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af8d8c60df8144c067aa430eb9501535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f5a0ec2f327ecef28cc3d4c5abf6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45182b457717cd77e91af5794d88a47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a5397c7ba6aeaff7178da32f701d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54595c622030b1210bcabd8347f344e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac83210556f9c471cc70be5ad59cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269b3126bb579553f1fe3a6d702ca3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5952f752342c58b76fb493183af6cd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8fad670ee45978e986b791b5f9fc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e44280641fbcc95160e222fdf86f5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368bd327cd3a492d43fce7a2193e2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13069c4cae3ab2812698e3f062d18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a7a42c23c433838a74b2225d171bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870116aabaef7113ea0c57c81e3a119a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ba818549c776ca368aa9da4b6d77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aede192d5359be1c641d0d9e8247e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3da89e6ab4255e584e988d938749551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15409be2c8bbf2d2b0aee0a81db14362552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088c44d0d29a759414988b9ef4ffb16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ed75ae31f51e94dafe392d99799bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d71c4616a972a9b4088b95e544c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c463a5af2f62a31c8106d2bef512556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ce58f1ff5cde5133fd84e7a48a95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a6a546a5855c003823abe15af10d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d82fe8effaf9e8af33c60a3891053d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8265415838e3eed7433242c42293560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a044611256b81946956b6a973f7db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879787ef1e05ff91fea1d98d3091bf5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757360c2c3e429b7b83fb318f1fc4a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711589da15edfe97ee186a76998683d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea5dffc2b488261951cf12c3d304e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedb7d876f0b13fb9f02e8933659718566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a472f4ed11b11a20fa76675b7ee7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89931485b7c51a1c6c714d6a7f30972568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006c9da3b1df5898d62183993264ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaf166203951cda4d3e82bdb3d1d71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cbdb0abb06c49ed3cfc1ca766f919571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe7199e26eab2bab969b6f75d9cca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1b6a373335fedbb86145f717742d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba1cdf3e6cffb515367cfb93abd749574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47de62dfc00583a5098daed62b469ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23edf9dffc7d8d4f4139b441597fac3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fe0fd72a009a5643b28f76671bc98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fac61bccec10f9c62898b93fec5d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f2b9723fcac49f903e48f623789a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8a2362d21a81da18dd43327343834580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311709396b1df5e3e994c39ac2ffb6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c59cbb799d172948c568876776d0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99adadcc38799dec79e03cc2f08844f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b490f417358eab121e03719012ea2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a4b862fd3717ab32aff82e349b60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be87a0cfbbc9946f99c68d9200b4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cb4c33e78773c733782152773a458587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146af69718df5ee2a55aff9621c954c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24650289a57148a9e834995a3d33827589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bcfdea1b53aa9d4b4811f986c2f11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba80f417dc49baa38b9fa0c20ac30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ee5696b1982496a14cd292203c03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2402418f6065d10c0975639ca3985593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb51394289161f150673b5b01569f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a79c8c75e340df98c78d8db3174d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e8df4a7252232eb4a1ec68b537e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f89c699d62c75e57c40c40766658fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae3f1f7e7b52eec88e3b171d3d2a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d72a28346489f10862ce14d2c886599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36587fcf42127d0708fed7a2cb39cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667623d64fcf0b5351a2371f9da2d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96062faa66899c96f75a13daada7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc79933db23cbfaf93afd665b676b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e78ef86fb682e3e211c90adecaa5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598ce72f35bfcfd2f77badfc77663a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c59e0ec131ddc061b446088b75409606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fa7d903b239835da5512fbfce431d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca69e4a2aa5ca45a99bcf4a8d36ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1781571d15804c9f4e049807e200a54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645911b736aecebee3f46e48cb399f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb413e8f475df216b6f43cab28263116611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91f448cc89d56491306a20f1e720a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c7ad62d4c8570d9b095fe42b6bb24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995978a5c9e3fc314d9977e34ef53e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b9453a3d7a740c711aefc542b7ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af37b1f8040d26b8af95c5bbdbab1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52527be4490a2e43ed7ebbacf954e20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f089dd939f15d53aa67bcf084159d23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e48bc60400c14d85c86f83c4e6b795619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16cdfd7688337fedcd34ffce4d525d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80672cdd3471e65d7e38c5a9f4862092621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5d259510adc6df40766498b116087622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8949c1c025d67b7aad7f2bba11ca20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4307dbd982c4812ea59e59939bdcc26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3f9f9bb9bca9d8cbe145ffa9c4a1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf03cb2bb0b308c85b4ebef2b2fb80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58bdb76e898177de8899461f3834ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365baa7438ecf72b5ce333a922368fc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d20cb61fe6365f0df1968a275b6d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dac62481e8f94f7daac85a9429250e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c116f1dd412edbc2ea80d29ccb44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84273cae3be857a2f1a916c63c68362632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4dab0f02f287d7dfcf986f8cf483633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43816f3c31ef0bfadeb224eaa159fa89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483bc1b61b8b7ba157df0faba60b182635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7142a20303301f578475a1d3f104c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21578b8879f8e52d64db95d64224b886637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72457d031cc0ba8a91e21f961ab8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf78b5340a9c0cf2568061bf58c2383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593064aaf77cc9a6659dcbb35784e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23f008897c170204bc0016de31dc79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d21a8a4e2c8821b0c60582df816a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c736306433398a20f65c15001be9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d72ea52071291f631cf63c18ab2017644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860288244726ec2cb26cefaec62504c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc2ddb4625bfbfd3daac4dd9c23544646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e73b12ffa5f111d1e96b95121f537647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022dfecbef6725fb4c2a43f418fc1e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a18d0ca716f0258aec778695c171ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd3866ec1ad9ad5cfc19d95fea016d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d274f87ce796f6f17a30b79b4755651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ecc81c67694855e3e930cdcacbf02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6847a9098088e6f56edc062b0c0049a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcad60dd5ae995399993421f45da2ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b38ddde2d19bbd57b1bad31df7c1b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f8cee45bde316d95c1d36403c64c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe0092adb74d7478d8133a98eb2faf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024df5337c4d748f113a3d15bf2b8cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d5e5f60683659aa7785c41cf294a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b81896f4efdc1a6b4333402e125ecf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3dea47b3581ce8e5a672b96ac4e86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b10acd76651aa1fa7c91fdf30ab651662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424f90e93691aec18b1af62140528b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed318ee390e8ad90684d06737ef15d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ba83a99aa5cb3fd8b2ce6dab1d0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe2c24f7e85166fea8a13464c2a00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11b0bf21b4c23799f445840e6b164667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db999192888db05ca3838643cc482a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5fdf929339f6adea95becb97c6a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff589c842be5f7e755f649875f32ba29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada00d4e2638c70c783d70c46dc4e80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e09a531cfb66eaa0bfff78f99317a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa82380c3edd8324149337474092de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539f5fba9f5fc2d8b740591c6085457674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ede93ca3c0844f0c159fe9577c2da8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb71b43629348268b47c97a65f26915676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca567bb0221fc62f3da2a5741114812677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487e1f6f83ea7e116b8b51258730ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8053b95329cffa340775f7153f11ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89bd7045d7abe4f903aaee46f84a4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23130e14de88f23269ab17b668c0634681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f0a20c774866520881a1b07b14cd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e31599aa031403860d58f49f0d9b2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7389d84de07c9a2eddaa0607d924a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbe3008f5bfa04ee5ae82e0b813ea6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8caf2ef4e7b838e72f6f5c4759a372686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8814c1a3abe6d9d6f5aedd1955bce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c78db11c05d021c37d1eb906d9e39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910adf14eb4feb87f2c3c3a36236afe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f710511d95cc2f58edd4e7e28463690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b399a6211f96ee03ca17d8aa626a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b0f2c0b34b40cb7ae78284fbbe496692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfe22cf669754fa338b4fbd7959333693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9695269a381dcdd0e3c7d813d3120694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81ddeae6525c32774b4fd9ff9f1ef8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1ab1f9d38df32a64dfa055558202d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19b446f3c2a6c2f20e1547b0c56a8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25b712e89eed6ecd139b4f1e006038698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4e2cedc2b7bf866957074c559562699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d236acdb13f26c5933e66e1d88bcc8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7000eb5c7138de2a886618875da73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499f865a67b9a551f575a2f0325dd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e00fb0c6fdb01f216a1f88d68cb0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c77956bfbb352298066aac3bc58c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23518f3838ec32e6efbb53f9a87c0ef7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f9ab44b75d55d4c2b3ce66fe40b4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595b103910eb149929603b093ba359a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd49489a43f6d4cd2638e7948188a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5efe8d3405c3f11f4f0b1446d7dbd1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15313842ddcc152de7e620f1a288a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4e785600ee6ffad7ea4374ff9897711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9fef35ff7d41b7ae85f80a9d8a0c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b77692468fe657df7313987fcf65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6679bc0b907cf95b0925ae7e32e7543714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057a6d83f3df48b14ff20a736dcafe0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3ff15b66f053c166e3d6df0aa8f33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eab4caff6b65f3a8ad267397044013717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c5d356afc53f2b0b5ebb25936eebc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95e541e8756bef7d390ab9f32ce562719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9098d428bb76096b020511f179e7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a469080685808d47eaeff1ca457eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac61bae394cb6cda41353abb3aed320722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b0facaf16ffc28b3c6d73b9edf75e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be2b0f4af0729e4759039c2a030f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd713dc84587e9286623fd80e14a2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ad56a85e00407383d3d8bf50353f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba04490cd703942411a4fac8142815727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a30e9053bc5aa660067779469ee87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae370ea4cf8f5023883859ff30bd807729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964554ac45ee87f768af8010d2ddc4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263415c52c420c795eedf8f8308526b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef270720180c3838f130faaed9e6018a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d0adb6b6ee4fac8c548b1ab4f1e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de85c10d9fa4c04c3ac4ebdcff612734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a43289e4a0ae6e7df24d7ec21b5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c612b49c1dd66cc8dfa4ca0a7cdfc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e584690e51dd94d4d6dda6b8666bdb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e996b2c24c0fccf683afde7f3687386738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb0e24ec70020e6e0684668e66233e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19393f2e5d48df14f4585ab5bb16a303740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d5b3ad9da923516e191650d4c66aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd970271a232d5889eaef0833727d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e484190ad9fda3b21abf206b9fd719743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe74d5c895f225fb861ffa22ab97536744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d70ae47913282b24ef624489c52231745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e42ad69d3b7688d3e86669d612ae3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218963cfd657b5363d113d51e4139576747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf439bbaabdfb7a34c0a2571e1f74457748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08288fa51b590313e3205be5151a314749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e8d6422f667ad7b4c0e0136d9d616750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dedbd88bc775380d234cb8a4057129751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19d0267147c1a219f61803e69f4b23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b77c7b2ff21c552a3dcd59c6427dfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523f2230b676e4419280cf80a7db0e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78e6d9f7f7185b22672146db9c1de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7917ec726138bb47558df0771accc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907a4040839120de496296c2b494749757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee446e9d1b93cf8c80cf3ce097a7e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb17b2a12fe50dadacef77e6bdb3de759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>