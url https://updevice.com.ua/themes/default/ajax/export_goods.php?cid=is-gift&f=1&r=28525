--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ad27408719a0410a740331655d0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e10d85a9b0b6d43da3c12639d1f9742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1696a756713bcdc1c8c76d3d6f3f493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e63d1851d3569b390defce66f04c6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf80dff415ffc6f7f79e4c7c2f6809e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95180dba7d39a8c9f89de94a8c4a4a556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e1d0419db50c59cd1566c3d616bd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d506ed5451c55a882411d4ee13808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d88a7146a100205c49d264cbeaafdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903f0143503458813781cffafa49fa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5139c7c970233e6d1481240cc8b5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4eb8de00ca8fc769a02c34c13471512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b98226a078fa85b7bab03baa24aa9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670402c1fccc41220a14fec28a533cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e505b5742c346c9e6deca354b4db2cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d965fd34f1b3ca65ef61dd689f98716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db543b6dd8fc114d0be44a6342d0b94b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c529be1ca5878d1dd7dc2b28a366618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1940460a06476f1ef4cb2c49b359d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e779440de74c733c958e93a65c89d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179343949f799c25f76dff2b2da543a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ffea0d4e45fd7cdf380a6ad7d72e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e9f7ab698e2c1341d066824a2cf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529e3ec331ddab09305a04214a6e7d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fce3e2532ebc1502aba290cd8bd58425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a041ad33eb94b1ba46936f91dbfe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c33a0740c586de4c028a68d262fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0806d4a8a4dcbdd62d96d906c66a3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15090cd596033e91a4d8372043a88629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f69a23ff7d2050117872c635fb2da730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bede7688292d5e5d80b94095415b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ebb3f9e2ab6a7054320d4075530a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e34954b332bc6352e307588fd534333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef3aa48d95c2405cad48933c51183c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4a7f3e5772b9f4d798ffed407e9fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df64bf9d072b5979bf85d386520d7b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606517800ee5aafe788b8e92a46ef4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236df8b29e9b1641a27d28b5c8b17f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef3cbac3d7e4db0cb335ac5104528739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070b095f50ee88a94d191077362b19740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6a8734b9c5d05853efe766a2b169841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a822c903c262f6db2bb8555d59a0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2f47f4c7e35543b4582fd4fa118cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068592a9ce0736a65b4daf66657ed6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf640743a1fa0bf76f3427c944caa845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c723837a546b4da682d9c781af86346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049bf1189272757213246fd1a8dc2f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffdb63514a82e8e82bd18a104c9df948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611045d131ee9f0b23010ac5afeac27949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20093d52185d5f846e63c01b67dfbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979400c9406cad870fb4c97a8ce77051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9984b4c8dde8dce67e0e77873d03e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b37318c94b705a745478343184d8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce9dbc4756bd7939e3945d259dc61554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb878d65ba2c8eb3b37ba63843d6ecb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099fc79ccd2fb2fb04e507d9917419d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417ca66beaea7891815558c8c943a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62927e1ed3fb804e7a6779e508f23358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b92defff1b2812ff5a3e2a5c65af359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ae64858ead335dbf01c1b3ff121a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17323b14972e7bf478f1445ca34a106c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969fff88d88c52b0c5aa4d2d5ac179d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470572c9fbfb2b17148cfc64de8fae4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e766b1d0f5158fb9f0779e27069d8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fdbe57ec493f2d378386aeee524d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0432b02b277d949c48d9f62099d68866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc9f6c2f6f63fbaa7d1478f72691a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3766f3c0a71537c09d008e6160397568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0b59d4fb0e8abe3bf2c83fea738ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb29eab149d9fa0240f1a0cd9d44ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aa5f36313cc71c165625d6e821cce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5e85be840a2e0e844d5ac9a8efd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cde4896f9abc45ab87e814601d661473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7bc93a751bb02b24c71b884ce67b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e4c7a9618d43ed7fecaea437c19e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efba6a50724940becc0d9d707497fa976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc41788747b5f490a1a07c52fec4d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd036c0a1f7335a11a28de99fa837e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bed35333c9d6bd4ecca129d6f69afa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f255f27a82f96e0319e9b34caddf6fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b0c6d8332f982acb35226f9ecdbae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757a1a5275a0777adee5e2ff346af4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98a19e831f484558f242a583d71d2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b30d125806e3fd61bc2548e4659fcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e190cd8024b3cf95a961b0f922fab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8322f30ebfa59d1e2e2bb777edbab6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d2b13db3f5613d9e791b537d82b1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326d9b6c794e13a9be7d4e5d2da999088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a058d353ef1e46ac48522543e1cdc4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074a6bf9a383f6209452cf5003cdaea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e9dccb41e176306fc1866f7c72aa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef3051f5847f445a82e292b2992cd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5805a6f163fbad55954dd82582a3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045687411cda87de88d3f65561898c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5582a84cf575b1fe61e36ac41bfcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4146305763ffb25386f2176772f5e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c4f85ae766a325889982a9ea6063c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aa49af2beeb8036ba192fb5bfec8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3f87161552bf53d74e0ae42db2dca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a242add7bbe4d7bd48442be55b003100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905a9e20a6081daa6718bc5f09018b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719b3b6d8572af8763bf10ee25ce05b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd20f91e4b4602a2c98f154211c68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdac9ae82e935859b910292d40665a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c11242b1b8753fe0fe42fc39f28035105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041cc17d93dfb54d438f1cb66cb220f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60f5a32266f2abf62ff1436e7ad0f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752881742683574c6e4fcbda2f0a9f91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316aa71a524339699a145caa9fdc63b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fa02aecfd174361b7cb76fc879993110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e72721e154ae174f1ea7fea388b9b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7312d59e21746e6215c9bed28bdad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d4ba684b2d70e668032aaf42cb630113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04667ed0d0a90f8629f58492341ccc1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8bc6b60dca1cfacce0280d6738729115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23c0b715ef78d18e558c2d742713d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a03e11111424c3001de2684f9f18c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ad82e963afd09c0f3490fcfb9994118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c150ddd75fd8e2e68e75e5c3ca52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228adbb78f94d5e4c0e3046b136c904120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce00a9673278b16a03ac0f50f91e40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b8fdd0d3d1286fdcc53bff0fbac4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca361c508a324d0381e3da5cfbc182123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4194597b7f133ad8b37fa8137528e80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62891057b1c79e277298f5ca5854acce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cab681fdbcc9a5feb177cdfd335068126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4276c9dd034af4776bc660dbcc072127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca1128b6c8190a5f42afa34b243c19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48563649316591b6a8fb3793eb8cf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d13515e4abc77609b5e394aa0bd5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6978b36333513ba61a53c17261f021c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a893d583c9085a67940dec3cb21ef0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe72e39cb3df6e2c552e8af7aa8f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fe3ed0ce02e54a16263cb794dd57b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49098b72ecaebc7046c9bbd803e24f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76cb8dec16c44ea0b4be7495bc9b8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a2495ac3491efa19f3fac2916f93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a721b38467ef5d2d8682f76fb314b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610821d420e4c539874f67d179c8f86e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3e85911b2bf54704ea21e9607c022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea6fce1a5f10e3fdf8db0c592dfda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566f1fb6f8b4ba4234335e4dfad59d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf1628a4819244fbb3516b3ee485ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd3bf21d36137e3c6115edcff6c1c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609218daf4082a917be7149c6a37c7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b344c87756586d71ce39d24853a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709994da1790e68a68d808af8cc713147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6015ccb190a5af26c83ebf1d3d63937148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491afea5d2e1408c4e68190feab7470149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097e27c3329ec6a03eecdba08c9adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e69b6669174805feb611ad0c88c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3021ce746360a1881ef3dbc70f37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9507f246d74d145733e567e716110b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efeaf4a008e0187655ad4942bd910d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16461f08bfca71e5828b60055c9570155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea788c7f906900d1fc50f33b8e7b192156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607be372ec5ed5eb2a10bc3c33c33f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b92f9ecbdedb11dc8a6541f7e95c40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44e639a3063c43cc32700fe3c3130a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098543001317728c2af02ff4c01fdba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f094a684120bbd79bf4d3fb462ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83caffecc29b5ebbed899f84874fd51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914644ed1d4ed35fa52088382880053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85b49c2535877b77ef9c6f6a090b4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6dc2188f29aa0870c607c7797ce6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653886c52977f07a6f7d3d88de87470166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d235561fb23f699a98e3a5321261d6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f859bed06378bcd863058818d73a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7365b0977453cf6ea2db257e2a348169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e871b3de951841f9dc0acca633905f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5c866055cd545ae47a8bf58f14818171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627666e5bc8d5eee5d66f50388cfcf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3011ab66d439bb81d07437201a0bf4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f373fcd3ce0957ac054dd94cff8d828174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45b6d643c49352fe2ebd796f8c6b7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340451106dd4a81d8831c2464438a5a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f593e3834306dbbcf76811cec9f734177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be226fa3736f6f9fa5fb13f03ba09e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cccbefb2c97988748c65b59ccd7d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01409e567105346ebc01dfa1d47aaccd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f70a9ec962662a7ec96b23e1f17c06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d8a47b4fe7e44acfb74c9688aa49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e487171b640b03f3df8ccefe196a8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcb2854cc3cd7705c578e2a4609626184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582dc77d48673378034efc2357f677c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55825816907d946ee7aa65c44e4da4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275ebe8d19d11b2c3331b0e0e3a278e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8b66c71507b4ef133620a431933f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6810dc15cb338aaad6129827ba63db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19099548992df9ddf623d294145ebc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654bce1455c0d4127a534d807ba8855191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f072a51ca7888d2ddb8f4347f01894192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17c3226bd4e387e9db67bf4ecf7d5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cb08578e61964d5b90ad4e639a3c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cd42681fe9853e4baeda35f69a5e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99a1b0a0f7ccd944671d45ab0b7267196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb82db732b0d5ddaa8ea90c69ee80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c960a1f926c52bde3172333402cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b55f044ec48103ebe92b2134d13fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317617f0479b746f0d53747c6b5a0ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c539f3e09f4d5ae823a101e00bee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e522c46a0ba3003d1c98b2f31609202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d4d61071a3dd92c3f4b2e6c05151203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6475e892fe83445cf14a0aaa6b60056204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd7f0254371ec72a84e334cacb5cf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710dea64eda5a20477ca2a0ae4e259b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe050e29395538cd738781c7fbe49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1dca3233b6380812b070a0e1348f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081972b5309a641b4daac079982475d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5168ff121cbfe3632103376be37ce41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb9fd1619936b57f07bc33f3fab9f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae4e2c901c3401fb27d026d1067d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c503f07ecebe49acfb295be98dbbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6565db31b90800049799ff86fa0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dad4f362fec36f5c93f588d750bb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005558a50144b2d4d39d101420faba49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42a490d6abb2ad1bd309571930737f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a72ab77532245bf27cf4f7ff70475218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f52fc6e48c2bd324fa3972d4bdc3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9894b261f94e1cdb750c25abf43c52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5279e8c0087b6e897487014beefdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4fae6c476357ea4fdd02bd385622c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01b95a9c611995c37e21f5f072b96b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bddf3c38afc3f706ed3aacfbd9fea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778237bce456378a598f97200c27cec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f666b1a7afae1eede84bab800c8ca4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5993436487774636ef9855d4e1523c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278271105f4222ddde0c32e4fec53d21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1e474abefbc11bafa323cef0221e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876db5f1a556c0f91871b6782e6f26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe4cf235af24d72856bdb22fb6b14d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953286c8e2b33915aa409e980b24dbd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c9dd4259538cd49ad68f7e898879a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5741e6d23142cc4534ce436ae0245234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c5253ec0c4bf15daa6096d9aa456f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a3cfa4ff46290acb55392b3165cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ca855b7793c6fe2e385279a7fdd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ac85715579dc754e7d23d39535ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d204c0bda066ff1318dd964694a42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865d37369be0d27ff7ad27a4a83ae4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8e63369085b75d8994ef45ce24175241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c3eb1a9bda2ec7516fdbe12f3c04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97810e6e465eafcf87394a8e8a370b91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbacb70dbbb6ea92bc39a7ab9b54fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ece92c11c435e29cf42d50dbd6170245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0f44142c247822fce60393bd3d7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc9cef2f456bd83d192fbaca05026247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4464b81af5ded953566446d121c212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cecc31fd8070e5757f6731401c22f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e2e15a0d619ef17948f836e3ed00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ce9184e2a24fca50e6424b7787615251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b1f41a2776cdd77e918b2d1566248252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ea32b2cbca12b0a7b4e08fb2d40e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d4060f5bb3b617de09289ecb76096254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d1fe41a93ad998b61afff5db063f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146aa0339d84f6ef2a5a960bad5b82b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d18ce660396a62431d96a5f88f0b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1401647b505e477790c62b4e0e5bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face8b66fddacdd9b7ad658a22fc48e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d3184555cb2e825e55c18fb7257dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c807b2030b85d376a4f3ed924a5df7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4226fb5c9b22f6e580029ee877c86a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dfbbe342cdbc3cb422188848a6fe0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a2700d5e05c787b69a248086ec9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d38c98945d7307edf99d4ff3cecd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb15ebcc65984eae71779d0be1e41c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d5aca387a5eba7b8500d56f5cbd15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf558193e2130192cf075bf3113105b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b322fdeb9fd3caebb85a5a08529ce99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b679af09ae4575b60cd1a3d4a1a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf935e4a651206c47115942497b6391e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25f1d9c0678b90abfcc6b69210c291272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bc063350a5a7d5dd1d0b210f554d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409d1f0e56e17e55f12a59a26b2d731274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4e86ce78fa19862d67b66997dbcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dbcb50312296b14516566d2e7f878276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528f31d894289ff419bc3d495ccced277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aed4bb9089aa10f377360f74e167d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f38e5a4c49d35d8e67438251ae95da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ba50d6edd715057bdffca90d5f5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a667a8f3d65ad82f21038a07865d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa06e8d35a4f2d2839ba0134e2aac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db632ab320d836aeb82a6aa3afedad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f464b88e42de5b3a203fd04569e90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f288b4fa0842f80b1fb5bfaf96410285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65657562dad65a6f68c5d6060d9b97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20932eae28bb378f3c1fca48c460403f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429c9a87e59e7fcdaaccf7247895a2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d38702e5d02c9d529e2d48346f920289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e0ac53901eefacbf421af6422f8d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0eb6a7180c9c236e098e5aaf256d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17273205c476710a3ada1d61c55699f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381941c15bfc20f5af6b65b8fec82db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d9cceff4521f935da7aacb464b531294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c90ade65a1767b1cd9c2404ca2a34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfe5d1d543d342f433f9b2a1e068e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6815a134dcaa96ed8d631d41422a9e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde20cd4ca9e0371ad58a2ae8878ee6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43500988574a235bb0502bbf2657ccbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3c846e9d8ff39b68c6678b489c8f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979964a8b4feecb0ad98ce4a53ab90c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdfd7fc420f2c91a3cfc01a9dfa5ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722ea493dd5a2d61ff6af9cdd583415303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f99cc198018e45971a054f2510691b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4894e059a3790bd41e8177d1b651305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229d3b42280052cdf9e096425987828306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129f649513953096337f7919dc9faf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3c13a1aaa1a2b7cb8fbaba8126ac2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e9ce89bf245eb0eaea0f84a416155309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13f626ff0ec5de43c00d5521773596310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e101706848193d69b7755cba2424fc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953df18709a0a08e66ec6372a8143beb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb942b79c70d81a9016721b959779478313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cfc3c4e70b4ac77e59d28411a94f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a00ce3fc3095729ed3569807c37b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be17c6e76f03691d1e326917bc21e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60b7424c2cb3aa73ab0a7f4c17534317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09782a7746b02b9386b747f1fc308242318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd60bc0fda486ba4bfa478a48830cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7880b9ece12d78d36f6b374dc598397320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170caf1fb1f3defd59e99a84657a857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c379ec4cd497fc5f7a264a7f84bdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a008ac337055f650d3acaa25cb84e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55043dd2a7423dc22298f55954e610324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8df18c99a39a67ba48a806abf0c54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf90e2ef09840758c7d257bebd6a59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8cf47af1af71cbca0a0fc0581da46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a099a94dea835560653c52212a45cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c74d226daebc75c62af499bcaf9d2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85899ed11e4a634ccd1ebde0daffcf20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb6a20c0e9fdceae85006bee1eb8a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf61f87498f48aab825c91300d02cbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e781eb231fd6d99a1f28600dd3aca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d55753cc2f136aaaa27412b752c73e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c4104e0dc4d184af0ea3bd5e01fcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28823b65608fe36680e91905f8ade0a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd8ba7d96bebed3787b2b50798eaa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451f35f8353320144259405b8c1bc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646decfe6870f8912ba5f7a082d1b712339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe9c5b5796da4122f802156823145e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d73aefa6da7ce6decea0a5e77e29d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc6ede1d1a1fd7c4631da0c8241175342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939559126fe2edf76cc0a86bffc206b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d81043e08af6e205c3627f9d3796344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021924963e186fab9a0045085726eeb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339f4f9e167b477540765cf9886d8a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e2a783dc5444717eb06cf35f16ff6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1d25710fe8cc8d69cb6c4acd08153348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38174ce9fd76879e30e09b5213a52a5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe7e8d5192369e20002da26a5e85a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa0ecdcea593bfd776250814a62f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed106d9b11649dbf7b0da40186afa8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35f31aa75fc6de395c8c5f58b1d6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615311d60ecebc9c87c365c78b4f345b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6a082c9bfc596505e73e6b6336343355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62779fb55276a8b0096896616131f86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7f22bbd65f7abb1f4e80619af46d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c89047e12a61e7693639653174435358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e44750ff8cbf66ffe14f18683dc9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff015a275e1bdea410c81aec22b313360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c7a46e9981f38d6053d3f70cd18b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b9816bda12676a5a4dbc06b9ceb7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd76f901e70febd03cceeeafe200be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb59750927470d5d7048780d329bce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb46b095a53b78b3c1995f038fea070365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233bb20a7c7767e58664ef219de1ed5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc0b5f6274ef3d392723ea036446bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77db154897221f0d8e9bd6880c692368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c31bb16a4d60528d6d46ed8378bfa8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d071ae10c1826334fe10f882930f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834a91b909086f9e5bf4792e81e252371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38610229c8932f49d550d6d50a552c8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779f75d83dfdeb6ce13bbd75ad1af11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e68b637bf2a71eb5f520c4eb21960374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60240f3acfadbd49309ed28b65c2c14e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8ead50ff1b192c0698bc72b15894c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763241f602c43a124d703fef32942c7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ef0807c1fd351e3c8597a7424730b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecf5be39bb512fe5c16fc7e9d8d8f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92e23aa612cfe1a779747ce36a52ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15211bb096cb11d4ecb238e6bf280b95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ff98c02045ab9d6d643f79e260886382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72c36025d41d962366e81422b2d7f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187ea04e2c361d00466802ee017ddfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fa84b8a01b6d2bc5c789c921fcaf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d519a077d0f93189ca27eb5d97cf0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d799722339e367f03e2185ec379f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc43ef936627290360d6077de5baeaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac4c83efd3e5d98403919dad45a41f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecf4add4955e84e02fa8d046d0f935390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427f35769ef9d9aae2ccf4d9fcc8e86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b219520c28ed7450c4a2978cb8c61db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcc4b08cbb67801d0a3b7b045af24e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495dbc760a65933cafe858954ab8427394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd52677f4ef6f02858a7407cfb17bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26fe65b9cef58323db50c2439287de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fa4704b073edf24b36a7dd840a709397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20a293e25eb7aafc73d399e6392ef8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9757c3f0b42be358f17267ca3dd5bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520764f65e7fc2e8a965b97dcca86bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcad5d5fd26ff2d887757793ae1ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97d02a5ef545f3b41024304f94d2f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cc50781d7bd46f846344cc4e8d705403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680614560cfe841304dfcd5fc6fc0b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80766ba433e7a9c47aa73599b2525b54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b723d9f4609c9c5f9df6d696ff1296406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c0aa4ea1665614c768a5344a8ea8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e1ccf04de037b22c38f3dcfbee53a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb666ee694f6940cdeb9bb4b9fd01a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a5784289dbe8bb37278d4f7fb5b81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d5b851348886aaa691c618e8b693b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11863455289815d87dd3d8304dc2113412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa4a1c7645f32d9820ee72fc4d1af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b3b55cb74918c07b87ad6a47584a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1547e8f40c460914463ae78d937e814415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a4e0701fe97003385010d9242c52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522c6c7b28595f8d6e2497210e7d03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8454b5f069693d8eab30b9efc9e24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f90ffafaaa25b6a3c2d9c9f384c3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de0c27fd18bab2097703a47660322420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb563d4329e0ef899849fe046139ef8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc090ab52e640c13f0ef4e3ae3c77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f883a45404a2801fc6fe5777ae6ace4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2a21db39b8a3fc439c15eeba124da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e12ab12e21bc30488457860549323425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e3bbfe670477a6dc4dbfab826eef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de0335910485db24b1645f4f8c9399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80597a05bb6e78a3c40d303dc8ceb3cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019485f52afb57e0e0d4b53d38e7ace4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900057326ced7d076ea67e2aff5eb6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54967254eeadb6c82d470542715be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e6f9eb2c4215604935095f2b59f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f80d74680aa88eb55cbfcdad71bf21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e52b5032cf6894ca7ec27d3e95c3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389c7470d337bef974bc462c3090149435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a586c74336ff3f022002914152a4b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81919c8864b40b0174801861c8023437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67024590e1654797fbcf8fd44206ec06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de10e1bcf910a379d85300cedd52a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d423d7b47d99df884e19c2ad9328b0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21256f657e4939557ddf90cb58f9f90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560221ae7e4d5a67808f3fea58ec630c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc38f3da7316b6c4845bcec1a46ca2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f7abab3397aae85db83f5b309111444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf31f98a8ef6113d72e378ca6dc34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffebd2af5aaacb28f0264fb9a16e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e679556c785e44d297e2f56f30af2cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a775c4a5d1fe4f5284f95eab965a84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d545d9b542c52d4df7baa75181156e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20ea6f755d2a63c97fd0e92486281450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467aff18e59393c29738c1bc34c9bc7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a5221f4e739503a23830440524dc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8c6e9255795029b60fff4cd1f5c40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ba5941d6b28458f0c69d5c0f8a1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06006c38eed9c6bd92a1cea3b0b5664f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4d13473fdb8a652f27818177a20c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628e193b799e92716139c88ac4777a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb090937a7e7d8ee257a69bda1667a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903bd5ef8bc6b1ffa2597d8eff5b3f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b0a90008f33bb58f9ef6234080c9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529860396f2bbe95d4294989cb1625a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eb9056e160b3ea7db4e5427244305462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ce7e1023ac2fe42458331fb9b6975463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b0528a2de06fd65f1bb3b36457b42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f997957064a74bdc71cc16afbc94ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d53e98f3d9a0279c3c565422c3f71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431c9a2b685480b823fafa1cdfa2129467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6f01119ca35631bdf10b08509ef63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f643063abead99e32c10efcb1e200e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42fd4edd5ae146b9fe7fed1e826e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b12673c14dd8e781f57846dcb5b01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc63e21a4fa8cae281164debaca09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fdf3a0597c014c12381077a6843ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579feaf242446532ac53cb044c0e5c49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e862d7640338caca2f124fc38a1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c0a17ba210f1dc20822c49623b14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cde29a5693ebd645536fa7c1de624477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326aaf31daef6799956d6d86577298478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ddd6ba22dde102b26eefc130a4a87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257150cc573285e2934f17e6e717f29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194da157dac7d9755b93f328aa8588c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f8661485618b8213a7cc921c2ff09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18381013787b8d1ddf446c5bdbf579bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8053fa3a2febcaf03c8ed4dc11ba3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3686bfe50d12dfc747fccf19d2a91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050be6d85305994caea0e49e17d4860e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabcff5f1ec17d43e6f31d360a8fef2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eeb12f394ff3e2bdbf2bbc331651c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce4398a6185b30cebcf6e96dafb7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296f0ddca6a6dfc8d2802b31ede24e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b19f630338d91073cde96dced6b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f168ae27ebfe6fb88044f1e2c7082492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e26e595101d1564ac470c7dbdaa8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d3e5166daa59fd3b4050ff5757da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ac11bd43c4e0e9b98bf099f0df6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50969c9e06c08e59da8f24aaeefd52ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0932166564bf8c2cbefd1b425124a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e857c95c5f8e69dca3750e9bf1baa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f635b497053dfc0bc6b12f17afbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f5e0dc17c5fa795b93d18836fa23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f09daa35238eef85129783ccd0579501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1d34f78dc0271773f13f00347d25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c6d9cdd5e051602c4bb44e6f3ff39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf0b8a3bc1e51565bf4f26e962694c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937fbc0ac8ae6c65657aee6a40ec880505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb025df92dd5ebd03c86702d5102b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8175fe78fce707be67c7c8308af1d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d76d26b3c93ccb53cee4ac37da29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02658a573d4ea421d7caa975ddf6465509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3876b1310d3adb417938768cb030026510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade9ee0574f030809d254833997c874511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a03973378345bb1a09896aa6ac0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da3fc2da05dbc78e798fc8bf5c8e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e218a46012da1f0bf8b90538a9c6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83631fc0e954ddd050db8ff4d0d227aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2cbca059f1c9372eaff2aab2fad26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7a5259c4598fc034db95c345e9f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a123ec4433f1d27af3bbd3add1758a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e94a69f7c524ec5dbad4b423ccd27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c231491bca457ebe243d173e56b02e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef3539e1a6f148d86da263a9ff8d9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be17fde82e8aeb73f1e703d30a7aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163012a4d3775ec611977af25d600470523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f469cbc36bc31f6918e257230b5e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a078fb289120d9c0c7ca5d7b94b7a9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ab6ce9d951f3b036e2cb29b70228526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b2eaec407150dd3e44fa1c1ac49c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc34beb56b6451e465d8a469f231380528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec7a9befdb1857adab53a85d7f9ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1d85949f16a2eedee1da00deb8748530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a7a626275b091595d5426ca4aed87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41f7277f89833a02b9e8cab136d796532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff90574a9393105bdeadd65a93196d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e52071c42339378e9c619e9718b186534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a4da31fffb34ddf4735adbfb37f70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba53bfe1a6ebe5c92c826b9f89da32f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99950251161b08e4ab45ed2d9d2e307537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc9a2597981f173767bbeddd6d988538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa267910563f0135a19df5b0e600dd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc850c783cef8bfcde41f60b1fd8a33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb811cc60896fefdf9743a0b5fccfc19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af9f508fc88f012c040fd483db940542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d0b1412fb7635ea07a66601ca604543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c3dbf73992a78b75dac6810cce01e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f289f6f5a78c78c384aacbdce64bac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc3586aa31bb1b329665228fc53058546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8327df96db5277a7b67ec090d3ae5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857021d20b6f9daff54030d07d34fb43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97dd59681d9f430b0b15806e08d31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be378e806b9bc49198f007a6aefb2990550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31c2ed77240957cd3e801a7b613b56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b91ee977c3cc855cc1d9d70eb15d1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef58dfaf7592417a028515aadda319553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c188667a6c37470c365f93dca341b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c202f9b16f59e225bdd755ff54a6ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb943cb4e6f9f053227e7d65c543b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70764c424e010d959b83dcfd67d58dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c317474e8395cf89733f45cb00e32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a8a5e8ee014cbefbdbe747d7cc39a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44ec5a8ac67c7cb22c3a787e3a75e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e382ee2cc107594d3f10c0209cdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a51c5fdfa1371356c568fef1f4166562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afadc427d575638f73e474afef7465563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d127bd3a52f1768ac52198c7c51f44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90187de30bb2783a89e6fdad02b68968565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd739873e645a68f740957718190e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92512901122b84b8f4539dc84a3e5d92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb08fcabf750a100bf1ea62aa0d2703568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207d3c0ff29e8dd997c92a88ef27a77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afda19c8d94e3f2060a1e88cecb30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacd9fe3341735a3450ea3718328d5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae2173c1992631169a4f0daa7b582c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3159bc6a82879a143075f1f6cc8e92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec981172d260cc1bd2f674ba7cebd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861825edd585c0cce0bdef518d33681d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440543f070b7e48cc4e214e82b79a2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e6824909be2ec1dbc55d7b5d28d34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d9821af0a57565b6fba53a830a504578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f88795bd0d661f6ea2dd7e5082e05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d9c7f818aa1976d5945b3cd4513e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ba242be85810a07a49363a436de63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215df65585736d7fc44d8ace989bdc0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6425c460e2c8911984d9c1b7cf6e4bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eebb0842cb082665024425ba4f1c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b364b19d1776df6bb05e906020c1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83581c3cd9b3d27cb9580b03a49fb1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc79eca4d7f1363dba67bf72fc00b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc031f6d58656772e3c988162ca4fd6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413b3806353594726176fff0ff15089589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b1a312b44c6272debf72d8755ddb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b1139fdcd1ff76a06837fc4bd5f0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b13167b7d5a23443b6a616d109f4c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64105b8e9d32de8f1cb444529f85d2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c2b54a48034f2fb64d5752e8c324594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914680c70fc33441808b85c1979021c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed731fa9ace2769b975c93eaf9b4c03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1510bc780aceb3ecb21529738f1e741597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdcfc963e6eb8e575c113febea7351598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fd5b2c75172dc0ac0c3b4fd005e77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570986d55e0f19d2e7addce1d9bde21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb5a1f4aad7f36e6fff7ee1ba6d68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1a73ebb1428298a7e4d221291ea4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f2af7479d1144ce5e05f5b30062b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f3df49d2cd00042541419271a529604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d897349b261daf8e134ebcd34804f8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff00b78271d904208fb1886f5f337a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c193b8c4cc0efa41fcee774bef99a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a80ecc17d1e628fad38f5b08fcec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573de9e3d9988f2602b438b32bbbf73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027daf907edd9f0cec70c22a5038433610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93421f4d3edc8f9c29a941ec96f3fb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee229bf9cef7f61de034c32cbf780f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9f5a3e22d113afdbb03d42bad204d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194ec651b07214dcc817d79d3b4e8f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef70d57e182213620cd7ec2ba0e346c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03940cce48ac32aadd03d897ac81b5df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf8b98ef02a0417b7a46608f3578ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fe80d50795e86dcbb6683fdf59394618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9d08fdf0ad58e0f412bffafbfcde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4c0fc03832a950dcb5af48a6a6369620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994079bfb14d1e4d08b2177561079917621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457cded47b076d6986f06761f0b8fbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b191f0796c6f906a0f813156ccdc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe717d60107f78fea4db9f9915916b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee6bc00a7ab553c1bdd86385d4a2b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6605560ca8bc063193777f360a9c45d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709c643ff9ef0bf3101fca63bc156f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609b52afe2354cf17e753bd4bdd9984628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3c407b0e79fbd566e9e03bb37b02f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb258f6151be30a531556f4117f77ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecccdd063e1e8179878cfcfec332de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449727127f30c702189a61c7eff3c02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5443aaeecf797233470f49d81caf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab67eebf989f09506b7d9be93c370e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8fcf831ca238284b5b7befe381661635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db046e62c9b9f6519171d829c64104636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab92436bd38fb682b6df80bb4f4ca8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20014c2277364db19bd7142c813a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6e6d404bb8822d496e7343874c8a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33291d8b967b8e15a4480da6993be1ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f597b5242b667e3c0aa26db8e717c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9295cea11df1b5961f6d04035b67c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d04109de2dbc35682244e00ce256db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cecbc6728943cf178bb4fc753b2e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b0730c9d3585315c6d2c2ab4b1247645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606627a2bc33f4a9e1137bd066ba643646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f5bf06875ee2a1fbe03bd6fb854d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e36fb8f63137261e6ace7dacbaeb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f597b78a2b23e77eaaca81af31318af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8304d5c7c3454a8bd2c53c52250321650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7cf547230f6facea4ff62d41e901a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a24c7e1ca8c4d46d7e0e4755fa35f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7300a38d3c948edee00f312a46cd165653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ddcb05f2d2a904e9753cee129f115654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06827e66c160090d93e286634ba2c12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c4521c154ffd8937ab05392e03fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0374b3c8d7ffff413553b5ea3a4fd0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94845a17b63a810d16e0d769c9757d49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eed211328b197e3a876b16595738b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7120bb5539530f4dc2e8538cb46817660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102887e154166397db14a5aee06de0e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79011eddf629bbde22626d3ce1aaad9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119018c8b29623aee426377318fedd86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec39e93cdc6603a1fb7ce093a8e307e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0433f95e73cada288c518351d7d091665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abb0ac31b79d04057826443b1ce3b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b92676dc8307311626f7afcde87f34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d584f28a9f5a2fa4db7ccc1a58848668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609986601f1dd4feee83bc7f3bee46e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35c661294f820d87337de5303dfe58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db3d37ffaa2a8ef0c9342612af07de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aebb7780fde4f8acacdffdef2d7d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004970f6be67fe703a34a0cef06afda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ac2f9636d1a983556d5053fcedc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c681c68b31c11b5c293e5296eb8b26d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b411c9fafdfb2b57e155424766a120c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d376f41f0ee2c93e1018b5f65e1f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be269c2768d46c8fcf61d0d2241f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372a839c16fd06a8b12388ef6b42d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577002da4712aeca0bd41e11f6046d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea910ff674cbe44bb3e9e01deda13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863022296e1f7aae344eb192325e0c5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051890af61003b7bda396f936dfc252f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ac37e2ba301875aca6f646e3fa7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae594bfe332d0d5f5b9f4cf189a1e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2f7467797684dd530ada0bf3f3edf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cc015e1ea7ee8dd501c37c0fb9e93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb8f4ec2edb939e367a6087e4df74c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128c1d81d74e466725a9e16908c036689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151a5d9f5abab2056df37d21906deed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0724c20eb5f4609b5fe7178c2d884691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836c7fe1dab90aa5ca26b0b00cda98a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9877d6fe08f651c1bdd2b072b0786d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de8f6b0ec573f95af2fa5f7b4ee7ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad382a8beb84f6e91f57e47f569116695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e590872044943f357c5a39874f1a73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97392ae573df0ab0a7cde1f06425bc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d6cb5c0aa35fc5ac4de222163d33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d81339d9a852ccda7e8ca018713f27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ce29639cd6b0580bbdf8611d88db5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95c72ead7891ed1b7334ffa024856d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e46e03b4d142e1419a811d3a18cd09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc49a05e86746fb38e1ae4950876e0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9747723e0905bdf80eb25658bd86ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa6970e0b6a854d2525ce78f2e1e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bdf709903391b188582310a5eb62d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75845d045c3d3e3396e0d3b10aaab2c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379c90a3485ad6daf9b119dbc08bcb6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefedfd2dc30aa4c1ed7c86d6dc2c83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b4c414d5143ab96bd6820e697b8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff3790129ecb584b03b5ccefe65d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849b83196804718989ec14aa385c2af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb5916bb31ba130ae0ebd1c65f0d4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24962f3c8c9be1f2682da210b0e869dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b90b0b180219c6315f23e7173b550715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3b334f3c3f5da5b94b9341689edc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aa937546bc7aace3c3422d7025bf6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adb2d322b093c2d26f24d49e9486be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb361ace7e89e89df2daa760dc67c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdc79c1e78502e43315e4ac253c341720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bab40bf7d0855cc0324e726bd185df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4c2cf9201cce1963ace537371de4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f6fe9688bbcb65e4255594d547ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca48d17cae86e62ae66177f00488c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddc75e229f5a66214f202d1726a566725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62854f0d0025625deddab3b9f7ced726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc90de55d96e7126900fbc46defb42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e98e5904fc5c89a03fb9932eec54b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022d3f99c02eb07add8af6fd0b763ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d940486b49fc7fd61e3282524055021730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a259e5f80dcabea43ebdbddca3c58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7688571ca2db0a557961c2a23e2d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a2a907a42afba31695e41100133d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac1b553e2b350370fc4d57eca999e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641c33b0dfe7aea6224629a6ed544ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b3b408420615e05f6d461dfcfb55b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e27d2c9de623ce7e4982c0dc2f025737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c937a803302a149f050f93e10179738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7d4662fef4c421c3adc153eb18b68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9705fcfc996eb7c57f645d33759cc08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddaa3736aefa0dc6710332f94b0015741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f1fb61b734578c67eff9ccf4791b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df14630a01dc766ae084d303b9f1d2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74921771960cb467bcc1050c2a115426744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f492c96dc890d40e89dcd3cd1376a0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029da84b7d5f590c6904cba805bde4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c07ef0414835b1522775d77174476747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753f24c7705d995892694a5c49a7ecc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a270939118eea985732e9c7b7b99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f6cb2af6f673534dc2b7920eb5736750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1b8e77581e45beb87d6caaf3a52fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f583d2aaa5f2da18f538a6983d99da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7b352382f7212f34e1ce9edf94664753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27280e7cddc10485406eac7091b48e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485724d85405a089bf8b73179ccc0f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe768c2c89a6f414f08da30e19dd9765756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1554edfc63331fe577e415e38946757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b7eadae65e98bcb0631e7e4b9409758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e848208ca0dcdf90a33898edbd43e96759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a26db7302ec6993151a99eede594091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc04efbae35f6864cdb37dab04850952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0ce568516f919af0f182f44ff8313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeff5d28f2223b2bffcfe500b30b4464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92613474e7ccd387b9f3424df41da15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04639d2581f6faae6aca7ebf4b91cb2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f797078de417f11df3e15783578f7527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6d984c9f7a33e8c0eb64a272353dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059f7e4c36a4d4e17e384461b59f409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f1bc89a7cf9b0b48c1e4e5ed524710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48152cd7d5d6359f12ce0f7ce9c60bd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a4fcd556cb51367c5c55a2fca172b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b86b28a74cd020e6196447e63e95913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37613057c87f6234c9bed418c6a62e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1eeb8104fe6bd3aada6d74972f81a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f78e54df320bc0f05f1c8a10834a4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a51485737622f444ad04f6595723e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76723bcd2ec596eeff5ff697e1b8196718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c12abc8c30370d47491b80a475e7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f82c86117df83adf23318683c6d42c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de884ad8f8b5dfbedc28203b4df2fff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101c70e660f2da201b44b39788862fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e3bf556c33d0bf452f54958a7a7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87779ecc8caab3db5a65e08e9bd67ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41b508775822382534f583d1711cc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f2a0c44c90aaaced0f44f69e55bc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ce8b557aca8352ad99ac49fc4776c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f45cd2606b6f38af43033a87cb15628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4ecf1f78b777964011644cd82586429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310a33adc779de14580c030ac6fa1c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42949b8ae928d13c66dd7335ff188a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd737712d661860111e3607bf0c3621d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655e12c82e95a7044da051a6711280933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262d853d59bceb7c5a6c16c34e5bba934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1b1246951dc73b1b5af75b22bd40435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680e024563ece54932c0c2b1eea44d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f7e0abfcc0bf46e56614133c996e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc43823fd6af93629af5219239398b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10396051adc14b6de3980d9024c3be139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4cea85ea51c6920b1209a37eaa61f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55cb7cc7cb0407d7b0bd2272e6912f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b104728ef26836ca716a1fd2e599342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537c00d2bbb704225b070ef05d87ed143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b594c3a5560b2dc5dde8e0cce2eb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9030d364fbc771b7a9601eec13d8c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630d7a8ea0492be57cd49bf362ee7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e213f66183ef1cc995b20c2c48ee4ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c262d491b4625c7801765a33d7dc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c44533f114de4963f763a58a778f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05085886d8136f964ad5ee7a0f714b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4572574c1cef9179f4dd283b245bb0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5ac90fd031398f329d616418af1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5ccdf0fcc53578969cad56ec9e33253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a63c946c51f4833f3e3e1300f83ad354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe09a383d25c2e840d4036e57ff7c0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e735adf42f1177b582934f18e844a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cf9739d6d8a3710b49f6019c34d9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903c2b411c2d4b9fdad1798eb59334058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46108f8bf5365b734cdae2f5603d9ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06808ffd61a3db25eb58c7679a89f67e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a77847f160c6daa19a2964c94b411561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925460a5a4d339071fe8158d8711fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a502f03f4f3ce139a0e5adf1c7275c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa1a235d20baceafca42be41e20b3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d15e062cad6c9b2e5510089a4e6b6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a9a241bd176a2a325e1628877e45466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9580d5e673136b152fc878b1a18dbb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60424a2535a36a3a267c4fbd91991b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0423d5a4c39b9a063b6b1e3f491169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595615c2cf4079c0e3e908a30d600f1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad144299abfd4731eaea6908cbd2325171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e97f2171756ff4bc26c539e0bb999272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeacf341471c3ecfe643a1366c892373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15255134ea90cb717cc11ffa3429ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da894a931c26f3600265be649e48cadb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c636095956a6f8f65d5add714f99a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1b07ec2e3f9d14128b04bf03e1e4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13c99c410952f2edb298cbc177cba978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e81c0dc787746994475f53b1a941e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ade4a36730064418b5c02d3d1f755580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f0a1a2a7869ee6a538a07c962b3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c01dd20ec129a34cd2fa007a9a1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885136c7dfefa63a4e747b170e708f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d805fb8eb15f89dd414ec9b100ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aca2242633d911ca2e9694d1cdcf9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca32d9955181de672c51521d3bf75d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bd6c1eee647387bfe925f23f0fb8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ce33a0b360342795654348aa63dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16449ffb6db5920801a3b4ae76667faf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a06651c8545a245e841d69d790fdc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c182530ccb2950cdadb4ae6303d7d6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbd351644e9fc49f17235d3339492292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdb68a2abecb29ddde3a06c21f40f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a231154f9f39f44e0c911d55b3bb3ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b9795604c67fc821c65151a37f2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13503093059a4052dab1c69f4610318696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f9c32b74238be358bef42e943cf0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec037f380fc274a003fe495c71d5cb2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffedff27498970928fd569cf34ec6be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6646d5430a977e504f94fd3884457100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813628a33ab37151b241cfc9cafe265101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9469eb06922df51d4a3df008d0218d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec2f76e3f88e21bb6a7dc66082e3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec90c9a63a526a56e1c9b486b6f7e38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df192f00eb64fc258e051824e0fb0e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b95f8f9dc952906f8f6ac4b8d977a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80962ff13e8ff1b662d77f704eb85c29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b88b9cefc712efb716f347f27b563108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc8d9a1bbbd23eaff69d37aa9c75fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ecc9d757a05d247b47bec8e164f34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb36522579e4ee60727bcb5e702bb6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa7fbbe50469752318217995f415ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddc2e769187495389bcddc034eb513113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780abfb8b296bf5f02dc9d52d262407114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0afeb87bb68570570c4e2d073c0b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1054bce84192dc60bd7c531aa963a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe3f1969de58d5798f58f4a76a71c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c2f0f99b9920e15b532d849f9517a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cc1c32dc9da413ccdde4985c1b31d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fe736f796a48e1d9f3942809261a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9f71ef823bc47c0af69994fff0769121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee175c06912f1270d9c29168269761b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91892bb2bb96d170f3651c68056ad6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2162f63183a4b08cbc2d57f7b874d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347d3b48c2b5384c92d3a6719f15ae3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7175e5bf02698b7d5fe2fbc6a4a28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0459e8beecc8b004172798b7479f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435606e920c316804b9da83c66e6e1b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9049bb40abfa34f8cd5e47ee6aab5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3caf753969fce3895f4e65cebeb8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26e8b5f9de652454f32a87bfbba413131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1afe4b84dc064ca1b7057b47823ca9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a88fe73a29d3b59847d517d1e1f82c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39e6acb49f8daee673d200c3227e6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77269c2dbf8e82c6e6e82fb7dd4b6faa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd97d2b4f4f61ddeba324319e37bb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db6f9ec532cfa9b60af0382789cf90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc879af95cdaea891f1873669770a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6a32aff691658ee92238d9894783f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b1d83ec3366356cd30ea3738c268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79218fff7a728e278205fe19fb2da05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2137ad5359cde2bd78a5184b646b3f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598dfd03f9b11a6a0496ea3c0ced5d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5220859812ea8ca8ed9dff9be09b96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b65b35d82c980274e893e8dccb312145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7c7bf63a79e9d1239349db68b3b84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455a39d1f452554b1129ebc58ced854147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb73d3e1ce92991f9fbaef157e769f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55fc1dea70f0918eca66111b21ea79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3156c3b8fdac387d77da48387ff928f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374fa15cbfb4fa8274e25c253fec715151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cb9c3ef43f442397446e7395be3c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd250095d343e4d6a993a816b7c715153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44953bae5cad255ca6269ab03c6551a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe422a60904012e3cb664bf7141af8be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1f5bb4a348edeb9abaa19909ac68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a89264901c99ff8185e738973e241157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c94985b5f02632fe9f373bc8ca3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc17816f755f63343ec6cedcdabd5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14403937cbf238eda838ecc59092e92e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3484e2111649809325ad3e27dcedd59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6db81460ac78cbe071dd255e2edec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2200a38444e6b9581baa32a8c247e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8af7fbbca1e37287fc443c2d0d10bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637cb43c9f38514c03c2f103a8402a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f71316347f3165d0dfa2bf8e0b07c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9acdf53407963ba528cd1c1d90f92b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad48a4836a4949e0bdf3e507788ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b737b2d79ed25ad9e19c052cbc50fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037725f98f200acdbd74468bd6425c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8623a7f3e2eeb2e9ca1e58f83d390dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851a8960ff5a15bd8c4be39e4615278172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8123202fd19967de1cd09f98fc847173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05132b60810ca081bcdf4757487475174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dc0daa65ffd8a21ea57ed64880999175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc012124d6586ae42309d5c8b02c4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a993331c851dd6e5a274e2226e392177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bab4cf887ac1659dea63b209b71f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dac40b1026e7d99d4ceb86b1203709179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ec0ddf24f7fbc877f021ab88bdfec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ecc612a7c38eca1d13f4a5ba44782181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4bca3b6c406bdc120858eab5e0cb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9be0d6f155a0b3f5977b1a958532eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b36ab8ca97f7a5ab758df195c1c2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c124f550c237ac974a770d2744bed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96cdbd94e9259c93f7cb7e1087704e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e195bbe83c14ab65de5aaf7741e81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f1ac5a22bfd5571fc3e6d644a291188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58cf1b741dcf69b2aa2282e9b0b52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e725dff766447d903a7cb060a296c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ee68589ebd6a32bb034fb8eecb3f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60577f5517daf70303b0da683eba0fce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e883afe55f88b6ba0840ab19af406c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f16a8feca69f49fedf68b4c29e203194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a2d985f17a033f8f38a15fcdd3264195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac231026e4e1c5fe4f920b8c9af4f741196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f1c755e8bb0ae37f66f565416bb6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a1b9d01ff63cb8c90ff04cb796123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7c96531362b8582388eb00a4496f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd83bff4053b88c06504f439b433968200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcb2041f43392fd89a2cf03988f158201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f573e3c079f6499b271168799c5ce80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d7907f65beaebe7be7667ca9c3e3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fae24cc0d0f784970af9b1385d5dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babe96d114baeafee117ecf7a308cad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612598837b978f7515863be90f8c1a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f94c9fa10e6fbc31f0004214dbed5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193cd908de1040ced6430032e46ae34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719b3b735095d9341ee9042576977cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab68b71f154ed0ab07cdae036af129210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169751ddaa675922f11ba2753a8d1692211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1dc5f71a1f0cc91e349800ff95f01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cef9c2c1734286bba9c446ba86795213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083fb165ace1124319ff697c15e1cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432da789c74fc041fd1aed0d515e7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91f1cb0ef1e7d15069aec5fa618de1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e435733e16223cf53e8a67a2306d63b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da9910eaca70ea0efa139d30f147cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bfc3101ee5fbff177b987e5bdda96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5736e1635d1e3f6bcdbc0985337cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb11e0b4cf7afbc0911b3f125a32211221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc09442deb230d2be98f75e80d3d99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70082d531d4b8c3b72e43e5285d3ec3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e370c085dac88e5c698d7a1bc680d7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a657a3922ca0794c130ef81c57fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a0c4a93cc95ec23d1a29df320862c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef97c444dd8639db4788dda5194d341227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f3585ce7f358427fefe374537906228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaf73d4fdfc6348296ba67b377d831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb3f5388d676307dd08f157985042230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f9c5a483511bd05adae07502d9e14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c619d29f987106674016ed75f88f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985cb46008b4f35658f30b0aef00618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845eb814cce47511294e147a32ee53b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da14d3a82c3ae07ce2952d3df0b20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70f72af726b0c684a2ffc658f916c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358f151a43062d036d4a7f2bc5a8025237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743d158c6af955d42f302d71a20232a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2ac54ab5b9a3b7ddb903be07bf122239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615e7e61afb5955eaae370f959e7cec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bd4cc5aa69d76440ae3ef3df27539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdbb843b31660905219af217da73c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f903b990f327da73109b3893fb0e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab6476d84c92701139c927e7eb42e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669f9da8ba5ed1d7cbf22f0790eb8a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1933bcdf7e7521a38cb29df31a70c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bea2102c6e681431c5f7bb4c03b779247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d538bd3112c6e3986bf2ee39a57baa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd54ae41ca1272e4c905426133475249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b36ed123e16a71d9c90c302cb0cc33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bba77721eeea5b93a5a05b07c44ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914718a530907ec542628de149da45c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9fcc8ab7e469b8291be7f4c249b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc794a02dcc90e8631763a31ab1cdcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc0957307d5f8fc47a487337d48e79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564663821e621afb9c1510c61359df4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a09013708152006ca21811730cbbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390d103e5d3dbb52fc2dd3f6dcbbd30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ac5a881277c7df603a3400112c7ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb17e0c024a93ba3e31b5c7365e1d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6850e7a4384e940b0d438197005208261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8fb3b70321a8becb51823396e61f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed8798d02b090031677f02aa429a56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d591131a7d9d1832b19069e8396cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262311057abe1fe63f1f4da9aa8ebbc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0bd8ca760041f54270b6b2c7d8b44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04f300fda4538c445bfe5187af9b51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf2a572114b2e160758e87ec5a3b1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cee7cff894afd234e0c5e82bf402a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c1368e135ddee7393f492045a8598270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a25a71a1334be72363058b67db0c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2497b2cd0b65ba9d98beb35a9625b8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e188ffb2e7dc72c8dd8dd89ce153b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e120e8d17d53f6c923039782aa7a2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a75c5366513ea16f9e2a5eb910f06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03434468bb5fab66654041e5d36d1b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dd31c84ec4bd4a5adb605a8e9700b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe46ed4cda8d40ce2fae1ec05cda82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca2a6b6c079edb1dd7cb63bc01cb82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8774e6ef79297a291a30cd3263f20c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cefa917d6acf2e3c3a32e05adebe4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64055b31d0877de91aae0f377101ffa7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d46f4db744b0cf1515afe89cb1f09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964b2594897f4591f6aaf15d954a2bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c970d00a9ce3b0efca3e790e016cf30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e206873bd0376006d20eb74ca2a1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9be951db4010976d07063521aa2a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cd2c619925e4943d60c99041b63fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f3d3d36ffa68ce3e9e5ef1ae54ae9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53c7f10de8df1639bcda3798d991f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0314600d875248b46bcb33f6ba2d468291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714cea74ab312ddb58a684fb8593f22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141145d481eefd2f3d16979391d503dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef10acb5845c86516f55490e7bd43a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd8839870c8224f764165886dbbda7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da4ae40d6466e27878cbe786102ddf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8b0d733b93255801e0175985c6710297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d979b0bf7320ee569a0ee096bc32b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f404be18c51e175de7777be6e6383299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f9e6152f5e118f1305e2f758b58e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f17f46354164256d0a3724d509a94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1292176448b92c46e17c1b001ec03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb99e3d47bad0a715f618a29347a09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9534607f50eaffe240eda2a4a2579304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbd0933c86bd98e6ba2c07986734e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd2438827a19142780b28ae03f0f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281e02b5a7a1cf516ae3e7294b06afa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a6583fb11335f5d23155d5de34c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cea0bb575d9aa58dfd963fb7b0808309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f203103907d24e5c3f422021d354d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f215813383d5c8b6d32fc8dbdb8cf4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc4d1af1a48995d756969bd73ff740312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5a987ab8e3649b13e478b4667b4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3985fdcf5cb2da226255d49e60ebb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed601a327410dc98459d37d91e275c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b2bccd4819b2a2087dde445ec6e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945af0597ef3e2061f1894a8c325e07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46bc9bbccb58ec1b7cbfc1e81da79f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43025374c26be33a51e2e8ba435a22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77707f75b19f86d88190b201748b9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18edf034e30425d3923bfc0ea52167321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f279adacd823256a7b1518c1ccb8ba6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e63ed713ec6840b9d9c6cc621e79a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042c2698c4348ef41647c7cb81fdc04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e955cc093b45bfb9a8402c2ff273325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59d94260abd12f2961c050d0484c09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df301886121d2ada8e40f0379e97aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119fb16d50e5f576fbd1007d6eeedb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1cf7913603b31eb35617cf82aa612329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e061badf18ae90ff87f1bbe26432c9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b609c55403bab8b83a73e7dcd3c138331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf08d2590a8300514e8f00b87cf1bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119464ad0558bde5af61c381ee63d0f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13346eafdfd438cb5fe9cb3f686bc27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0fc94244b5fc30f44e172f065f88d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d03a95b8fa53f84b76ccf2f3417748336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d132f3c352fa9bd0c1d8db01690ccc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c596e9bfd180adac574124c0664f4bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f397983b489868b5e2015ead1c96b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb551f6b4a1d2a6bfc46f2ba8eee0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac85eee12a9f16f9a5448f4fa07b45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f95c88dd29d3997899bd3bce881de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a296e598d64c5f374d882f52cb0eddb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cef2aba6498717f3e4bc76dd302912344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5273c9146c455348c821ad8eff61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57103c8a59cb2a2c6f8befdb5df888346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65fa606bb44295564fd735d7dbdca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e2b5a311ce9fcf503fcaf5d492d69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ad324fe9272eac4d24dc79a89ec9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0272738fdd0d5f0490613636d9e93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4e6a7be687ba629172c953c70dab5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8502dd96009ede45ea4f4f1c9c26e10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa314c1bc7350890c01bfd2d0cb4747353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec360afd29f10ec39fc58f5bb998b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f3866f586d9a93e75433e24e044d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d15877749fa6d48a1e462c1ad0dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457485bc08c7a76a0514edb35e04853357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ad8b0fbe4a0cca0c2d15c326303cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2fac005f290f3b92921446fdedc48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82824b6ce40f586aded506b230cc1f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2e1a29f2d50c53553dd276f0029b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01383a36c8adb7ebb093935f1a098362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ca53e0f13a8e66f7c367417566b31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b391a94bd146e94712bc36d17a48da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b268f9e294f8ebbdf2e59881166e90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55274ae95544fb470e6224207ff6454366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5604f85ad10efe4ac5bddd55eb6103367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ea263c5635a7f2a0a3d1aee208aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d462ec9542a506a4e56887ec78ab2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88198f0e2d6f441e0f4a4bb5959a7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86896f29fc224b54c04e30c971a12f6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fdd3f1921e28ed4cc2b0c14f3493d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688256ed0b47f74eb87a835f56e4ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397558999be6cbc045691650b45beaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d00353133a1dcfa40c0a3a13c033375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a33b895ed1e5d890411dbe9b6801b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345e99bd0bd7992282c64052d319787377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd3057e415550ad33cf338c47acb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290853f048a55830a4d327c54abfd3b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac78543eb50e7906abd96990c025588380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be1cf75b90f1d3e88aed122ed2d0d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4cbc3309c98e64c3c2337f60fc983382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8d4041ecdda5a3f6a8b09beb444e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45a0c14b4b9a11e98e0d4e1c69eb13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1819ba7b0bbb080c732617043f05840385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0220274838df90be051023a8d535c1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f253c8ac8f6d9db7a15087a0726996387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b96d5f948eba60826612255742bf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65e592e1a4b1d3afb5218d818cd7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d07f285ac9550ab3132dbe93fff66f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8327ffec8719de73a5fe29959b2d1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014320669e0b897bc8e54a31def2079392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fea265782b2d362d728447f8a0335393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e66a3abede0626531e41199bc994d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6769d3ea9f5d0cef5d68eb64d78962395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f06e98ed6ec6f2c4d2d14709de9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904473e168bd6cdd467b0eeff249280397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347061caff5b3d8bc3b690438a9b866398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b97a0bcb7bfe77cf4eff0205a26b5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c46be5bf3cb8c0dfa3952209330bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6e36c515d165e5d40958c34fd42d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e11352683ab59e1144f7befeb2f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e709589de9100323c3b3517f29c7ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d71be3307e451236846a51ae874c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d5cfbae297f13578608158b3125a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c0373b4d139d1be24816874b542e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc805ed5c5d08fdde255ab0d4976946407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142429c0143c53a4fa215fc9e3657f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42914cd9885ff12fd82d0ee0a355fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37e8b4d0a5ca3d01863fe6bd7b6b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb350e8ae4bc1528135c8b578c58225411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ff2bea2a175f0d1f702a2d6ca6871412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c4a78f7044c865060aff403a177fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c613276fe16290916fe579f40510599414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539d10eac5656200836abf09bce522415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad8bb95ae8ca9bdad8ee3d2e9905b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeda72dddece84514ee8f11e2a8f33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4e1668e3c5cb253278265f8377d89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe4e41196ea929b83ad4b2afbbdc7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d456a0ea847cdd5957d10f0835be250420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4b798a13b41c73b2f829a013a1b1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427315b0b60b02af77db7d9ab26703422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d35587233519156ee72f25f2b907423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b4c2963213d84d6a752b2ed1bf421424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06111a2c50402381e8943d62c17dc087425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce12204c9e52cf00805fd6adbc1d96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260c51ef4b2de007a666216274455e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3ab379a5d8cbd229e26193771cbda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f51df8b557726cf4f8d813ded128d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86175679bb3dfc9ca14dd222ba4306e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1616822d064c394a2a8840e39a146431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24259999bdab772c7fc153c2a5f77dc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b7c7fc76b4390c56b1da0163ee9b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260d2a9b94c991ea37ef10e6278ecf7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36809845df14016e14f39bd4304675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad2be6197cb3f566887dbb925ed8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb0c154c923e3e6de04679dd4bce3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922df71a1f419724f08ac6e2170db1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79053fa76589a5f042ea5a8957bd5cd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3247d26fd530b4d8634419941d562440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c5ca10952acefd863280c43db63eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06d24cef1f50f9dfb211e0f7d4176b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e717201c942c321da22fb530b7897443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00bb54a8db909fb0342cad767aaff3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0df6717bcaead97682d5f6fb0c054445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7c52c9abdd3bb2b2c6c9381db99f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2cb2f87035ed1b3ff845fdd7c6f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414acc41d84513afb7455380fb42794448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e644ce01890dc64365effc29da1d00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab26a4c6eeb6d17ad5d7f47b52a74e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ffe0ebabf2e43b91c2f1fcc142825451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a38041a6df9667f5501b5b71df61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7254d982dea17911603c6f62503d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad10817d60853cc222eed59335024bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894ade6dba19346e1ba2dcf75ff0ef9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df0bb36bf826143fe07c13e087a035456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31234d67f10b9e740fb9d98b8d058469457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c9dc4fd091c2d53fefe6bd68a17ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f37a0564293df969b374e1dd0306ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54db8f5af3465c3f07756ddb1646e60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f2d8a8f835882dc70c6ced6e22df0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d640e9486df700a1e76aadcaa4232e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766806a1e541ae5cd67a0b1ef149ac7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aefa9bdeaef16074459841463de90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b319a4ab816c61ff096d8e6b8f9f1bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11616532f3e7f91203bd95a248c87f21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded70009ac9e2ed899abde9afce1b62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100da225540ac3fcf2a57f1473c6006468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e801327aac3da9ef15d12c55e6c31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba204f4e4cbcf4faa8a7c600bd81527470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b883b299e15449bbfded33198f9c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b33de53ec4a4063d833dfff80948cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd303653414b0d38f2ab36d512448473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9243e5f906de55e1c417951baf3a999474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c1a2ecadb79bca3df8856211e47e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5647f07c3741d1e1d185970f38cba6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecb715a906b62f8ce840d64ed25279477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3eddbf673b34a43d49a076b32728a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b3fe36fd67b282a2039a10cc41d4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136536c885d9d503bbdf44fa555bfe3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81382d7bc2d61b13b4b737e3bee8902481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612a36d114a0b7ba796885f93899ce8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4ede53b6c85837695be7346c0a54c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72005a5f84b68472ff81aa59d12f2c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72accb21d2be1d70901b3188686ab2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e5c7903d7cc0101ad9a946e50621486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110f4786f651398f239d210424df94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d83ea3af0deb306c88248a703824e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6affd786a9c4282eac575681583f6c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b2260a3ff4e220ffed2a853d80246490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2a113ac0f8273909718229613d957491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004b93ae3bd18ec4ed8d267926be6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f6d705dd919c92b39ddf2d14b41a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6b6192e6f192c6a8e7cdb86ec287d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e0844f259b5a16c4ff74932a3cbbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4783b2d7520ee676b94825ff496869496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbefecb380ef848774ff1e12b474b7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa0f87ea418847969aa306f1c9125498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080eed1339dcab86df24e8a1dde9c68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2046d0ab7ad5a1cef448f19d9e7487500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc8f62acc0ad0d619a8d606729e94e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b73ee71177a6f1a47eaf7658cef93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353913dfde861251929ade10eb307f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4fad874888e3eb1669bed556d00db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396731960e2961d0c8dc27102220e7a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbae45bca24e03b6650d2c332162b06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeaf237be220c01a029022055ec674507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347474b20e1524b15d58cea06d489b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cfd46e4b1e95d7f978ad8a8c5c542509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244366839850c99fbb7505560fe460510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baaaeb0e6998f0e385e3ca9e877cf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416ac9c0c6bff956ccf68b56453023e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea64285655dcaf27b2f2df366d5d49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94be7f489a152901ab56ed7acdf2fc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c5209e7028b1f684cb4aedc5def1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f527c6ed0b02a6cd25bb811035e01a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c1b186b42b2243b9e38500f860914517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305030dda1aaeeb939ad2b98b63216b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cb3da06c9e96381d0866a33d1f859519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f87c655786c180953cd228a4d899ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed1849b2e279d7860bd6cc6f86edf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7eee117e5bbbe6fa761a191068bc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6bf18b04290f604b646c3c271fc0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b6d72504ca564f22d5caebfa30562524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacc8dbb96fa6a92fdb092629f0426b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486a91e6104a16c6a1155d6fc24cde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7498347a59afc817bd7fadcfbad1ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247debcff80ac0842a9ce1dc5a5aca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f8630eb184917418df0967ff7f3ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577166d82faafc0dae2864c0c57364a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bbae042d853be6079f89b48798cdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34ca174f4d39ee0514f4bb2f72759c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138727e7ee98863f249b5cfcf6f95b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0d81acc8f1bb7232f28df9f0d0667534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535fd2b59f7af3877756ffe27ab2903535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a250b341542a7a91c5bd776d55fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb159054eccc0e6159e4b4683b1b84b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e04f7c3fc2193e8fe1cce9c43ba9e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7117b4d95f83c9718ce9d1cd51b230539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445171698dcaccc67d3d54697008f42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329514b8f59255184f291835663918b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e0e2a002f2fb3f9e6714c481f6039542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4525cee79b6052deb60f82d9470e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfc90f3dac5b0c01a64a1c81a4dbbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1e096d73f8b67e47ffc15c97ecb68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cdae3c552283fe55325940353241e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155642fad671e340c7c3bc98dbabbdab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90490d8e43cb9f42b0cd7b61d9e3ffa5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de38608f11899a25520ae64bdf6b053549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02346550c473977423bbeb80f4568f68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181572d809f2411036e46200b969d444551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea96a5df5c0ce75957ebbcbe352ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b103e22a5232f4af3a3ceed000223f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff358395f66d227a6c33640a9ca2fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844943f74515e4a3da5f7898f3f5ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a16e434fe1c3786e3b84311037fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c8a5ba6256d967392d5a99c6bb1e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17285bbd880e8ba4f2436da9469b510a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284450f94549e90cb561ff13752dc91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c248a31f2837486cfd7cd559a7884aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2658250e951496275add8e07ad02fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e024ca4f07aceb73d2aa901da7aabd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93df391519449a58cbbb3bce1116ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e44f59511130c7e40ad062aa09eb24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172c3eaeee39ba6d85aa113e743b184565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a768bb1e358aa856e84277d64148566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d95e21cd59a6e15159b28a02484a86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d80efc827ef0e6c99618ac9b8f7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e06cc139bbea9d22fd39a0a2deb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e5075ed24d89195e6818a4ca20dbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9cd1916013b2af20505eb58f43ba8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525084a9e8609c24851aa3fe4f7b2bf0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fc3138fe9ed5be118adbdf376f79b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83513ec6e711f83e150a6cc4f09ba8ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efeabd2330525969dd2031d6b2e131575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc008f5f772dad5837697896f7bbab8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06892e7acd92edbd1f99b2630d616b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f6813b23495d0e5e6ab79119cd95c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e568a55fe4245b7eda6d9a5f97ab5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9739c62fcddb9e1812671a860753c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fbbb375b4441c8de79f2d34909315581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4178a4987a21ca88528c8ec0518d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4294c22fe4b85bd2c422c556580e4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617989d27d2df1d89cd29e0c5ad9542584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9f2311f6f2ca9b59dc0b6e15c991585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b204c98687837ef4c1f2adfbf1960586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4e6e0a8b0b445a0e30f9fa33d4b16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440356c6fa8012555a1e34715160e3ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc27ed42a48faabd05a0bcd2edda930589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cbedb6af89f0f15accbb068362610590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a10bb3910f950081182ec49e726c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de97d8481a47b15a0168c10223268d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4414b6ba4cac15f3db647ed95f0c6e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8b51674058271c3226f5b25ba2102594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebe2b06f93adeb5ab251deaa485519595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54e916a6fca1237086f83a8da56986596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411495fe6f9cb17cf401fb1435086246597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ca80d164056463a5931336cbbd61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594ebb3c2603b51d6fe641fb97de168599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f02cfb2b03d21bdea737fb0fba5711600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213fade875a196b6a8186ed00dc321a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894845f44baa4e6fbf9826a3f584a35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f5798cbbdd8449d79861593792cb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e946ba56df64a394208178ffafb918604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848931ec4948ca8e5c3328b2cc7ce64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308ff7613d826978ed335fa7bd6af77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1d2d319e1afdbc2f91152af9efaa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1ab2b9fbb484e7b588c88a658996c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b86b5b12f3facc2f52b2ab4720a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c13c1dc8d52626d09cabff2c1c9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ab0b2a4972736224ba9d9cb9c5212611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd04408bd110e43d6535d5187c6438612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d02e371759a2b4c240563fb188f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe5da74cb5568159a5a07cbf135771614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb35dd8873aae9a277504a889215a2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b175bf8c076e80dc7c806a3b8d1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899b142ff5db75e7e37d0b8253002b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4958490489122474f3602e0a5703f77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f711947eed0492d292ba77543948d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5042401ad5ae13893982d453aa6ebe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e47a0bd3f6ceedc6a8a456f9a7c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2144010add84e011ece308493db6d55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a125c9bfb6c6b48ceb6ca4245e952623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86d1cd323503514bd0ad212cb88da4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c101e496960bd7b9f218417fa027625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b80162da673bac437ad41042d0861f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a72a83b96c71bef1081675de7dc51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bad3facbba1407012db649ae97257d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e662c7e8c2d013da9f0f885a070008e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb762fdab4a37facfad61a47186d97b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f159d62c2229615a0d696661e78a37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319951176ec4bd9f17a9215ce53e4dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1726847cf2289a74283ec68d44b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d121e9a2fbe5dcb8cc7ab9158c294634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d019cf452618d05cf00208dc36fe89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbdcbaaa87ceea9fe814959775a3ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732aa42081626f345ad2bb18ef7d98b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62e9b1364d7141621df07cbdc079e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19521f865b53111f6bc604c38835ac6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b591faf600e8109f4c6f1e5ff846640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52e1346fb90ff7a4e6a69f95fed85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbde727304903b9dae912953b578742642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d815b7e870f97bcc27fdfaa7f5163a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf159454e3131add5077b3f17c2904f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e191ca2a960a0f231fa66f230d731e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af179976c64c6d6fba9fe421ce3e535646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1461b0c40736310160a58d85519a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7621dbf94179a9abe98561ac18f5a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef87f0ec4cd5ce8d03ab686a5799ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293bd7e62bfb1b5a0d20bea4685c032650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cddf17e9a50589646243efddc316a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba299090a513263a7988c992a3fcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c76693eaae9d6bd668cf9ccb3ba898653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac978e7ffb39cbe87307dbfabb822f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80addb3e42511373924748f71f00d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6b40f36f6b96fb9818bc480f966d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a34ea9d9fe95f2137cd12dc792bda657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f5dff0f4eb5a6e8c4cd1ff10597d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a6dd528c761f2762b2e32d39c630659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ae8de38104c5cad4e35e7d7cdb8cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324b696fc07afa81306ff113dbf5279661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8efe8447909c3f729faad3af6ee2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eaae24637808fa19f2b1ba981977f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c4b26aa6d4c605758a2e2fd49868664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c3d5796dba3f3f9d839ebd2d6f6a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7a53d0730974a866271c5117a0f44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09a606ca765ad129b3d0232ae62e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914a24aa6efbd503fa6287e53994766668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85f39c3af83c635a23e9b63d9bc6a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc250fe26134c69f50b014faa347628a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b258faa91ad1213d50febecc360e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127226771b10542a4bb8e0483a694493672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ad2d35987c3ac0cd49f5d9a56bd7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c637f78a71ab85192d019bbdc87bb1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16915c6d47dddb76d9dbb4be0bd8e35d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5278e5268c23f6f44dfab3924eca0e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102450d32121ddc0b18d180fc377111677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5fa614796cc774ccbce083ebb3ddc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a3752677aa4d1a429b244cca6ac0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a256640e640c36e8b66d314ca2569680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b638e988e13d656cdc4af39c657201f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d92af9081c2b1866a2abee8aac92a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a7603759f4390f59840b416b30666683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4decbd52981677669d9abc355ca9ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724568ae5f20c4c7b55bc98c18a9548685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2685145963135b9b35bb7d2b00870686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf9aac0afaebb515d6725be7864e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131452cf956a4ffc30f32c27f4a494688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbe95cb4cbc167448c29facd2f6332689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d22993110dae69e24c33f9eecb2be8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aaa08489d843581d7c214a876c740691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcce394ba5e06894b1809df689efc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dedd21e37ee0f0b1545a9754e29ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c361c8c341cfbd4e23b26e1488ff7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4fb7623d22b0c6dd0d3fcaf29a5f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0608f678600de8d33eb0e2cd9a3f98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee418d2152deef2efd3803ef29872e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063f027a1d7e7ba23468b14a023af2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b710cbe838be7698f541b7c8bbccbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5703da01b03ed19663754625ece9956700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d90ab894f98e0fb3bfac67c27a10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65c74198280ef4c9e80b95c54ea65f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a9af873227ade1bb5703cbb644d19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63290927b40e659e217d0493d040789704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb3647a831500cd5c950f6ace7d625705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932cc16972ce6f16e356b4e0ed50c53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38cf14cab725109857687c06c65617707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f537cfb7c5e00fbe27a649b4b5ed4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d2751f8c20e6ab2cdb9b75d2b5d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e9a8147b1ec30cb8c31f056050f0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f755a55d8ecd1eb799bad5460a7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d625dd5975983c4117752b059b1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571118a3addcb6c52356588bf33acc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc4b746a1c44617e6a3161c88e0182714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c23a72dbfb39537c000183a65d12b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed020c17484ab9c8343605fbb4922f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b1d54c45ed0b82dec313c09bf872717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e99f67016b1ed16738c333b1b19d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218c5929f81596ea5d99bee1914e64d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660631f1655823bc95dbb829460575a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af962732edfb915dce5e7b9da59c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7a91c355e5fa50a755b568141201722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98676ed6782095c4630699d9873b22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d2bb8f5b5e0b5d9ffa1284fe8cf3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac5ead262610cc0c9cfaa2ad19bdf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd59ddc8bef7ac9fdb581a6be8554c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4713765112a4805edfc25c307adac5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1dd6209be0f2ca97676222e91c119728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66ee80824687e8e50c13641529eeb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b27f1c39b2db5b1b31f739e84866730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ea19fc6af4f31a2fbcd6dc138a84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c2ac14c992ee49e3e9be8f48578d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e99ad25b6c0a9e0a9e46af39b1ed99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38273bf9fb97d680de881eca5fd2603a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fdc5b13e74b580cb49912d74ba122735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf69828c11fc444d01c1c8d8c71253736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa649fae6f78e9dbd197ea63ce47088c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da07dff4d0f940d7cde0b8b9ed31df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31d9dbae595b85ce4b448fffcb25a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7314fec2787a205d351cc121f6d962b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb8b063b5769bef554c14d689a17eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b89d5788f29438e9848d0cb0640b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b612d18adef5b8a270531fb96a651743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f88e7876ab97b2c34e708b05da44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9b569305451729955d0215c333ccd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ba058600219ff6592c029f32ecfc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a6543cbbbcc3dd600700e7e5881a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe7fcdf85cb135d7a8c620bcaf96f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad918bcf03fcb4b7a01a4c290a3571749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf55aca6ced83e3bc4fd22ef9a1b3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b0b60bab001bfa0eefe4324ee16d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90a5d66e42eb265a32160fa43b0586752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc18e6c54bb5a2e37dbaf8c9e24551753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcf5c6065fab5dba8dc3d9631092a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a5d765d2b35db07224ccc2a140f9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df39d976d6f832e2877793ed23ef8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70febddf8b0b383da4f2ed4ebbed33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc79f1148ae605b0d9c8da9c0a2a85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6b35a5779834d84adbf4195e7622759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>