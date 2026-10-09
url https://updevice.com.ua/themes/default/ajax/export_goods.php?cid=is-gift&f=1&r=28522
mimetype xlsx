--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9ce56e694645f6eb113b606fe62491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970fedaa3e100b9379881831e258432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e71165a7ca0f0023ba85fec427b203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd1d49b24a21baec3bc297c08c8f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba34d474f069b4b52767b7c50daef9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8849b2301ba8feb71281103600a126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a257f31a0c0f25ca6bc3af289814847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c0c7b36e7e58b837d22b27befbecb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891ce25ea3a6213654050222442d369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebbcce6b6bbf7fb9f2bb81defce66f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b2dd581a17e65375eb751740672211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8acbdbc61168d89cddc0b28c712d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022041046b8d8247d8d59cf5aa4a046f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a208566126f7f222307620330531d8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94939f0cefa1adb14ded087cb0434c1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b6cc04cb7f3e7c721110713c66c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdc89f718de80311bd9683e6aecf0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e830c916bc88ba2b7c60a97042b8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53a88c667f0c2fb5b29daadd7c16619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca713e3d0c2901efeb58743491f83fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6adffb25773e4e96081d5d4875fe321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3b3937b1fe3d8295a491d21d946022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a7b53483144cbb012b32151561f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edebaee4b5d3943e9b2d1ad794cb33b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c98cfff7c3e5d57916baedf7dd713525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271b554dd72caa7fc9ce22146336ce426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e1807f91ee2bb3b340b9f4e1a8a4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737e02e5ac1ac8c0723148756b4dd2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747242de9a1e62606626d9a996c797e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fa7cef0b31d08fa11fefab174cc1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcef0be213c6ef85b2264c88111abd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38d8d378e17745c51c2fda809094032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e652c8c4727cb02e7f2a334ca0f93c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d5adb1e6877c89dce344913d114ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fdfc4689be7fab1e7300c0f8d6bf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7ff696284c8652bb81b2d61c334d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244acabc31e94387656fbf7f21f3784537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d4e8f5094927c180465b892a196638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8612e73eeb340f894046de1fce9f3e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21027c5941a89cbd10c565025c7fa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a8762fcb192954c89b17be29cacc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde3d01a3857127a56618c09b9ead9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1728ca4ece1dfc04f2aae461097760f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e89be1ebc20b163835277a29b00afa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995aaff038cc2003429689446d9b8b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513260e13e91af3f8598e0f25fd253346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97736f0657fec8def5b0501b62968c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca72d54eeb7abc38c1f86743f1640148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d660849941b748ea4d50152d766a5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb241726e1fbc676997bc35e41ac1f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670fe411a92f1777d45c552d48718751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f8daa66e574d7694068a6e30c535c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e693f4c240b2ee07e1d15c57eb9a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab657edc6d200a5341639cbb060fb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1339c34abe0f1c87866af49f5472d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b2c39f9abb5ad3cd5a14fdd2def7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c203ff6ad29c8e3b19e577ab41c5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b4a300e93f2ff3ec87dc36826fad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61809f76eaff465695505db527aeca359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23afbcdd6784aca2e5f418ad9caabd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d1a4c7c7333d2a0d83e612a4a3d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75934082f1b4e3a7be3c5cbc762948362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730f63f8cf6fe437be9503cf541b87063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cbe60332b7af4aa1bae394a4f7cc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ed29dd1de18cf8dcb5bdc6a44db3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef2dbc191c0c5869963508eeb8066466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf279f37e2c383cda90953855f6162b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5e2251aebc20b0239e3edff71a40b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7523e6fe1cc43ab963c6e51d2f786169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54cd5fdd0ab6db30784fec8e88e2d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15102fb942f81335e0c0955e93cb21471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6e100dd9896f109905980f01e1e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3948323a7ac0f092d49ba18fd808e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcb3a1a3451f0f81fe24c5b9cb85a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6fc8d27fba822e2a5f3bb09a960a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7014c44d7efddec47d4d61b773d4eb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90494ec62094984386d5cda4f2a94b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc392563cb2075cdebc23f6b620c77c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabbf689e4ddafc422a438903e4db7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1e792e273e82885f135785bf354380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb31920cc033e5a749ddb56447fc3b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cddfcf8dceb6eef448770e6d11b6ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24c0eaddb154536fed27b8c2b65ece83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162946d79dd52dccdce1bef68bbb51584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8f82cad3b44ab3ba6fc74390e409b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1697de9c72c8dc4cbfcc934584feb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098bf627ad274b24da74d190c77430b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075e9da9886bea6dca3a64f727afcaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b5408aaa3a9049077fb8b3cb5610289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b4398ee06d633365c6cd202cd2c0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a098d7db2e1e0e8c73b24e16b6251a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49b4947a3e8a64a28ee72c077cd8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c87c4f57a5bef559f835a2bfe4716693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0629d2ff18562cc96ee27809b18e8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a6eb38b750e6bb5be7b9177fce5bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd51378af33b408b9f215dd9e366c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0540c3993994d827b29a3187c5e9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eead9fe8f6ca9f31fda2e0e8de9e3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f561560199723daf3b833f113c6e0ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6891f7c146289da50a7f87a658a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e49838ec484cd3f0e7b8c636ac88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc52a68fdb1491a763c5b1a3e53cdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39039d1376d62308f52899a22c496fc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc5623ff2e8562e09815bb8f6adb5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d0d9eda37119fde36361fdca874dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e4e35772bc9cff5696406d2415a90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f7131173e4a32711157da26de16d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bf45d277b84e4dd4a7228db072946108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6d194f6a3744003c14588c36a2b5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df9196c742f3a02e22826d9135ce7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403889550de1b63c4f9685baa69365f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346376786faf2dfef4e219647800175112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c91d8c38376669dd0a76bcb715cc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208f49136066492ace8a33d74e1eeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861877a41e41e41cced0434cc5cc05a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9582dc465e8e83f9ca4ef090d6c81c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e9ef1887164ca98171eb068c8d072117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c389df1330dbdf91be5b8f98baa876118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0610a3ab529d4c36135f4bac32e0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639115280ca003b22712b5480be98880120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e26478195edb7223f7f4ad625af4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903828d1007cc8d62a46f663e1edae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d681fc9c920d549cc859d4fe2e231123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93182c480123b86f82982cf139225f95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d9c29675723f272b4d76569020ed8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce642f14d64087194201de79b803143126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fd47c20bd55e5c8371d675aa35c5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56315baa3a6325a6ceb3ccbfc7022f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c1ae46305850bbc1cdf346540124129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a91cb847d02180b2c5b5e1e7d26101130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e30e57b5dea1eb0c3a2facd9e4e5b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b7a3047bd83ace173647aa02e7ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ae4ab7a379ea3f56cdae738497b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c8d2bd435f3156f26391992e812b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baddff9f980735751f1c1f394da4ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c40ac9ccfc65baffd7ce703b8817136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341f0a9229a391ff6b9f4f992ac52d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1bfd0ef0b704388f52f18cd38cb07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee15ae12bc81c6eda90e51c296dc5e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f063a70974db38f9c031244acca1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14009d419c0760dbb79e043932f85e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86838051788050f5c9aa4e94d4afd1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59788ab659546a1a338d092d7c762f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce7170060e62b3be0b1549042c3a5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850b721fdcd40efee3de4ee0c842fad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e41ce4ba87f719e55b5b892d73065146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be94e24078ee191f86bfbc008ea032147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cd2d981b94bed5a1759d70032864a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2743cc591d05365e6e3886a09e873149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba23ac3b02185e4dca70f4524634304150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfa4587b737bd4fb682fe46f220349151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ae2c4c811372570836d94ad48e4fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4ae80594139ee05e469faa7d3caff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a837ff0e4c9eecb189ab221698451154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe616bba0d365cbdd389ed35195add7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5da522b1928fb0a0ea8517ea36110156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155bd947cb4939283fb7d921d0b66bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fdb000f8b34232f14f490872e6960158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fad4455ae8aa218bc97637baba44a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb88b649e222c6da0216c2feb0c35f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa8a776ae9025c093c01b782a0f61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca3a39dc6ac952dbb5c49865da707162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b52cca234d2a8851c561a5156b52a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db5b4f5467f68315f929fea467956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba4bbacd9cd5a7738923c0210da6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c6ead861aab242dc49b3390e7f8bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0b205be4ea0b549b15cc8ffcf6654167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d920f71071f3451cb9e2bdf0705af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf86df7d3cbb81628d0d5e89d89e58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c803d8f7a2a8f95802890a829f104170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71299f4e3cd3a39ad7853a1e0b4868ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a98559ae7fc1f848324203afc167cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72618df84c63fb580ab4d1fcef14c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457d7a6bada55b44a313d2c82ae2ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986185ef4b891c71434be2345ae9dad4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94cc7e9ef774f632f272e0dee7b39c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f27dd1ee207fae5e811a4b0247571c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59a7477141528ee1f25613499e3be9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293b3bf9ca1a0a57116ed88a1fbcd89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a8580e1df485e0efe0655a4f945d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41748393e08b3ab3e6b75fe7ca83c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb9b25bb3adfdca505820242c3dc30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d685b0e2f898a8f004453a1095bf17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb729f87e182faf39988a487a7ad8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc369c665972967be6e55982db0c77a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea227f979bd42a3fdcbba17cb0d122186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771abf4c6f3fac1f550f1e111dd618a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7b3b71e24e0f14482e7684fe8ef50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3049a2b23867d6ac2e38de0d435e30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860193b288c8dcde985f3492dd363d79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f8152d7edc80f68d59df122232024191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db6fb969d36530130472d30d1fc679192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d45a4e4c5724a0d1ffef34925702fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43590aa64780ad0b5ce3b6bb862b4806194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87e43525f68bd79b8fceb568b450f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eaf4921c20f26e954b79d372465af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0278e0abbe1df760fe3c217af3cff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519104d96c0c3d280119ce5bf6ddae20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e549b4bd0b1da3782b171b67bf9e688199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc010169c9a0e989822474102eaf01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ea87979cc078cb68e93d1f3b206fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d478469f158f52cc96049ed72dc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb29eccde2ae79ebbd3fd9c0227a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c20815a2311044e0de8df9e1fa0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edc3fa34f357e76ff351068822334a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f159d64a6c19b65af339f80e946943206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ffbf9f19ae27cf87be06ebd69f509207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ee34f3c763ace1d7dc20ee2635fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9c8e42675988ba61df10722f2ffe8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb2fff7d3649bbac6aa73fde12b86d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d789a5955db09b2a02fce714003b0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f252933916656c3e4af81cb530871f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455db4f45bddf23342b2b76a7176bc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f1bad8a42f00785ff1eb16fdaca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020970049120af882b06193513802ac3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a674ddc892dd4d92451997edc07d73a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba57d1528449ca38c701c159d049faf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc24f5c501d96b0c3bdc7e7936559218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5314560a0a5ae6f7606dd49ea5fd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bcb823d4abd2cfa903fde5d069349220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022efda883331e50e7813bc342874dd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2df5fc6807db881b3a7ff1a40a56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1181e867631794f735b950804912167223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb263721ecdb38db7a8f0c43e4fec8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510a48d785d68f31765a10ad6ef6c82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8cc6278a2fce0105055e6a3b8cc66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd698446fa902655f95862030b870bd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4cdccb909bd95a4811e921aba30a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e831ef98140dc37c2d526b7e583a0e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c73ef05dcaf3300e3dbd2b4b9c30f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdb6407a831b37cbcf2142ee3953cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc513ba01bb8e62bd1aa920a92e545232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0186c6711314f46d63134f02b4b370233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e5e1b157369f8036fd87611d86ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec56c4d03d609af4326e87f235cf6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cdbdc1f4ccda86b12b2f418830221236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab369d394b667ef9c4cd7f8605ec790237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7217dc9c49e7ad94b3ae7a8911bd18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657a02d1ab14b598b505205adef12d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0c68a52c2c82accb09a64b1590e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b245ddd3893a00f35738ef34acf5298241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05552544203e735590dc05983c073358242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ebb5700ef9e121b99eb48cce28144243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769d28a9d2a68ef30ea84e70bb78bf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac7c990914bf7f3fc18cbf91bfd1c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d114d7a25f6f2b707fb8cfd596ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e9bdb7f981fb5573d0f9df55cc50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4031ab1729adc9af4468f5837da25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dfffd844443b04544675a358aa639249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528616a5ecf5a637185969ee642edb01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caef1bd1f38ad9c9ee530aa4d6702cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7242d138807dc4f9340b98d94e957d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a85931a789897fc4aeb4613cd3de0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b526031ba25c3e6df69c3599885a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da918f1b21ab106a3b11d5da326e774255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa1dd8a53ae574b8da1165b72da0ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d0001887c776ca9b8964a806534dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3885cc9e2e9ed7d4cee661b51957923258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da8ee2e0d465e5d15058994352d0db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be5f58a5417235a4eed4d31df7f03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2bc7f65c38059ce9944e7d01cfa8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523709cb3ab376180507ba459005eee0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165427a4ac6e188b47e137d2a93ad5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad28b26ad14df88ddea008c33e117264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504bfab8b7936c46e8adaa272392ccf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0b1eead18705cf4b5094caa134b7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f22d5ec921714f473f4a8100802ae6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add15fd016dec21ed64de4a403483453268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeff57c568bba20ea3d1b9c6d780734269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e28d3e64ab5f9c286b863ae02ed7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8672c4b7347944034e8aa4155a9fe65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a92428b10b9ed935d0931678170a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c62fafaf2e5a701016e76d53f38364273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f4a8b14f56e98d48fd3c47098393274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b0aefc84ebe7844ef7f64b7884414275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b2c2f9aef06f3937fbd20ca058d34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562b43991466524d1b0d43e2071fa34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eda2fd77e44f4c2341c4357b95b05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0bc0a73ca5ee076f4ba59ce71cf11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f03013364f500aa55e76e33e8cfb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783aa121d25d98838b858ed622b7901281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8247e8e05f8d46c6519e9bcd6832e34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de0cd87faf1dff4edc45d571ed3e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c5b95130cf214690005b4732385e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b725f2c7b5cae65a63ba68157f9883285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2017f31b01490df76ab4601198b173286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea83ade0e69af57b674416588d34621287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795b3719b77b337bac857430fac5305288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db252188004aca57eaed37592f645208289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27cbfff6fe618bdddf17c1f032dbe0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e39fea606ef0214bf093fb4c037528291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf4ae31cd974ec158d8d2f3f12ead2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee05c6bd6e5d9dac241f89c8bf9ce87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759bdfaf70765ee92bdbaa624f25196294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b194847bec7452550dc38454fafdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ee1e3f93f035c294a44cb3b99ec3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08144cbe70d28a5e60f10f57ac26e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfedfab8896fc8690bc1e73cd9c877f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce218212ed984ea1f306ab54476572cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f43fc1cecdfa8929f4ae81200b3f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c9adc8b37dce6477bff69c8802836301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344a3c4893d96d65fefb68714c8616302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d2fcdfc9902a03e45eb52619cdf7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb95a1e00fbd734a337a4eaec01b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286f5f0f19f73b00400491d24525a98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7483e2e6526e6610872a46a5ff26f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afdc833feea3ad05f86ec8a789e939307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153550f94df8ee48d0d61b309cc05bc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999db0794726f387c9f74ee0765efb38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874c30c1b659b04f5fecedcf11060e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e3ffd4a4f49994a948aa9f408d2e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad91b2ddb2926177a74b982b96f6103312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a6f3a70329501914d2697e953f8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47df1a72b3aef4d65f5d6c72379f087314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3ecb5f811e0f29ea0af95aa5f58a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aca8f076524b8a674a4c145f6d665316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387092f4b399a2d311922cfa3d176155317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5bbf00c236fe133a2c7c689d35423318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81442cfb433c45bf4b215050c6c050d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4bb8dc3aaedbc41648df3d6a581b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a4d1644d6ffee40ba67f62a1d3fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5d6bf5818b574739108fe487bbee1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d34be18a25ca6f5411370befc1faa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47345d71e5affbd195a4e119dd5ea0d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82031b6187f805f8736112603443b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9594e3c42132ab8b204d88d4744b27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4595cd6bbefd58441121cfc886626327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0549a557259e86bf753fd6702b1b2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e25ed9dd6ee83a464b1fad05bf3aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4c3fb5b278c1e7fa4d7327d61e32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7907fbf08bd861871ae8bfe63d2e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674abd414090a9b4d9e46a8abd281663332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2ab1a5614d5616a10c02ff6436b81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545602ad79b293013ac50026f26056334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c3d4bb017eb7c27f5a7a9508519d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f801515ae140bffa892dacc5ecd9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329893bb33b99d2bcb6b9d4c01d42513337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7d70462462e84231f06570ed7c1a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbd874a37e19e7197c74f8bba7260c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d68527921662e0a6f7e9167863fc83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab0f52af98d7aa4a2fd9e4d2fef7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0437886e8e89078b09bace56f18b7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9bee06d4d791607ec98f43b5689d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9fe3efd562a2445aa4d974b74ac9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d167e9c21790c5060c8af6e7a12522345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd02cfaff6238bc2ae2113f563541b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae811e185f719347a51457cb08663db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098921410ac5a65382a102e80005eef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e388dd5405060373569257b1b1f70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a684bee6750756535cf26e4a125dab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a4d6bb9e0c910e7ad4aac36cfb05e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba18106e0f4aa9d2f8d31434d5be53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b66a1675188b635b6c6c3277bc08f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c67c7f8b52e05c100f12ca335df19a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bad5efea6c4eb71813afdfe4eb703355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb52d6c18c83cecd05ec1715b3cad9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea98f10da3707d8bb5b0464386ebf21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0a693ca881d31cef2e8dd00fa481c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbd025836228c61ba6bb823abbcba2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62697dc5ade7411f479f39a1495dc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb537c271ace4fb80a3bbef9abcc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da082cb2cd7c2fb7680221578c3a97a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33f03fd4333b9266432b26de19108f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2549ddd81d663c64c1320b5635511b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843b0d6bc4a18f3d55fd0a248fb1a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b1c671849600c2f77190e4bba5b09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118350ae9e0738061ab11524b4ab402367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae4837d4518e173d8fdc7eb036e12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e50842a2bc81257c37dbc307e9692369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3b33398768706e14d9e3aae3720eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfc15a4c43e1d2897638db7987c788371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0c329cc7c8516fbb0909f466b729e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e376c15a2b57485009573bcc568e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bbcfd2709315567dc9d9404bcf372374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd1d92d6f8c11eeaa8499bfadf1451375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69664ba8865078cd132bfd4dce47175a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e165775d23a5bd292820d59ef812c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0eb9238c65b070e5f4d98f78bec1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360180533fc81441092fa4df0fa60b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509f8a4cf057129903afe99149675b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd1072b64e2ef062dc8e9de56bbd41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709a3f41b1b8b9df4af722356561415382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdc7e325d59dd10963e53aeffac020383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bc045c8e31a98fcf4d684c5a73c03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b40c721c593f6109437fd40622500385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7e7a326e138bb25eead44acc7a21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263830c7c237f655a9f8661ee093fb79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654753988b58ef36eae10e3a970fa4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba788095a40fec071208286b53d73a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2db2baaf60b5fd5abe92c914762e3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dbf69b7ac371bd1ef05970c37a900391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ec4399417012bdee59cc143445d3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b161d5f3816f2833a0aee1d7349c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad658f78e2e9340da64d8eaf1f757df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02379c367c7370008486d067a2084baa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d18ca8f59cc71af55ad021e55bd84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d11859d7d68d812b8629ec2286e04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ac9e2a7d17c8dea266c111712a9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660fd6b86e043d995ed10ed2c6ae97b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbdae4536f4306ab4c822c4ff01182400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dd92152cdcd66d3e7346e435aa6fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81fc8c216b0f492ee1b5549c961134402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5639a2b67328e4f13d352ec34392403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506bdb7e4858586670f7fe2d4a5466e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029260ef97573b91313079efcf5b2f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbdc02d363f57276b4fb534bb00bd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733e25c2a2b926d2620ac62010719af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa804fbfdec13fd30ec9802e3490fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fded4ee01dc18a7368e05946c535a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93b7fdff4114f6895550bf064d8bdc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aee72b0cdf5694e95c6738f70a3d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8311035e4549d0a0c1e1cbe38309bc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb51ea170ee86c6c562cb84cf9834413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06cf6883107dfb6aa838be63e0e768414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e2397854466cc490cd44474d1fe2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff134085dc3650ab1479fea27edb85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8d4dd45e5e5d24650553ee37e77a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298539656f2f98d0dbe764c1c1d00a0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170db9a0137d676200452c1930ebd3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b673412d2bb6ea90f836812e067d07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328d917cb5e8ed82e1f7289e0f0efd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6d7dc398ce185f95ea7f433af3c0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460a4ecb443bac6588be7464a36594423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be4469d9d3ee364b54f2bfcbd187f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce349984ef29d78fbe657b10594d2695425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f683716364de482ee7bee6ed823866426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50cbed77b5709f18b7df3da902499d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e7aa2d6f773acaa850fccb58763d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be973d571a0367234ac06fcf53c06779429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defc5aba45ed77dc68d83ca862fe83a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f0dcf7628c98ef5843c64be15ac61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e776bb9ec4e6058e3547fd4a9319d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd2bd03a4a6831f85610e1fc356731433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c615ee885a62891c9f492a4d8950e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a42749a065f4c40da786f37bf78419435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b4273f97e22dbd556c8771872ec17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751f58e2c547b8167a54e5f1d444164437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448c95ba5265823f413e74949696b28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c15c8be850278f8a8a4ab3bfac9c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056c181da8114c556aefe98bc770f28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c77fdca27b4825261dd55997a764c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee184d60f1ad9940ab01ea5cd3358442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea43fb0fcfe589809e08d5f9549e57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8536cf938dbdd73a70d612dc7faea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f4279b70aa46a164dc8de62f7a8b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ce8e5da076940678533c4214f51b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130920e27104959e0234d215a91ed04c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeecda55b12601ef4c66bbc583a26b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608cf0554989362434d089345511ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03dd3dec07d21e1f851ac1c21924b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ce6842356275ca458fe5b858e7bd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd5728869232e1ad741fee2278ace3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690393d14e20c0249fb27ec6295aa51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27778912069d1468987c087d01a00d7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92677424671959cfcda46c15c51d293b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3fb7c271843921be6af9bec2cbcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c322e90c7397826534e94c04ced6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4921a8d3d19d1ae8ca002228e0099458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558d5220b5756382c6003e9129295d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae623b7f6d3b6483e7845ca82c629460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871f1d2f2f309f0fece427f176d1b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207c9b9dc0115d6f851b440f8212cb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cf68a96231c9561b164ce402aef9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fed94e22fd159804e5c09792c2aabe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e1e4fd2101f74a5ab258617856754465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d70f7feb61f9a969d02db614575eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8bb487baf239dacc03c06cc7ffcce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd20ad3ee37bdd0b66e5fccdc9ed5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0200fccd22d8884861664252b28c532469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715c073533c6b9d05682f567ff28b60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadafaa9f6885684d3f4b44ba05717d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a3386f43bb9725ed185da240ae4e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd08b8f3eb1af28200a5acc240235a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f7a8e23449168992fff42a10c6586474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29bec9219f8ecf44ae6f1b15d69b6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4144aa0ffca7faa1bccece52b7678476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e561e703ddd387f52aa39d58ef68f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc3f758236afd65e909e85d6ed1a03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d93b95c5d8e44e24986bfd7cb0fa98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feda729b9b1b3424e38037f2204864b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ef2a9dc0a0215203bd14f7a330a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7285828e8577b4d5dfdcff3bd758a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be527d43ff78eedf9fbdd0b75da89a6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9d6920fb92fd5b8a84b0dccf6a0a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5a5271afd793ce8e2287769eca12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be81f8e9909a6f1ae0e526310aada2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68737a57a3cfad7a16ee9ad808374b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca792d198862701308fca2835bc03f15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed86fd0b6e3f2e5257a0a0c608a33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e21d23fb73bdfa03c2cb2739543dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47282dd8907dfdb46f3f7a3cc5f2297491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d5cf20c28879bb482755310d19239492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ed8429e9a742a5d419d3afab9c2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae57e8fbd6c52f2a3b71389b124fe9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3f98eb19da65bbab230a9a2d8ebd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e8a2bca1d1fa738af7916b5a9bf66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25fe447202b3ac01d4a27859a89e27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c166073c2e630e584224f168c0695498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed0d1ecc30b93205a3421b66ff7584499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc5881c3317a149d0a09c68f9558b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667bfff7aa2167cdabd64a259f8ac74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3a17468f3eda592fc8ddd13a80be0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be762d7b3e720f5b635aa2dc43984b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97364cfba0d71241e2bde9c80e9bea4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b9d81679be71cafc688e546bd16a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9afbb715ac24eae034dc2b401f8c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578023ea4ee0d488c05fa52c3d8461a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509cdbf71e24c9418e83f76509a210508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06778ba878bd78378a456f0ac14ea51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ff0f0c4f14dcdca895efb8e03a193510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbc1770f2f35dd164097eed358872e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b35e18072714c7394c83ae5888a2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76662214efa022e5ac5964cdd1526493513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cefab91c9ad7cf932ab20db754e76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0179e4fff2938bb973e761fb1ad4138515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99cddcfbf87d6bced5631f81cac983516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab7df025bb1aa642e92e4e0c71112517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa149ae26c776cdde1d4acfd7cd67c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03073254e8093a33029470cb1b1dd43e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252d2cc9542bc6b006d7d0e0cf64115520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf92ce5cd8dfce54e5bb29d58b728521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b797a4209879419d40ee670f6aec0ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d096be3a1a2c0d5d7422e4e5416aa48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ced54795677ab5bd281741d242d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c8a3914701bf1b2532d167df4f05f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa64ed36b2f00522b1b204a07b197526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574cbc67ce52c1d804789ab46c04161527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426f6755728f49e29b6ee4a80f25e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c3f4ccfdd713db4be61789f38ea3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb53c35d79ecc738c1799e5519fb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd2718d9b5be2f18f7eadab6fafb89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ddd397c6ee74dfcbc8b5db5daef0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba349773aaa9c0e3fda275aa9504d0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc231ba9133e123cc1c150bbc95f007534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a53cbee6a92d3537790b63a1d7be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806c9c1fa804b641de5abda9aabd1fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ffad8a3651bb4a378f235332a5a67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c1e8e4d7ac26c274621a2f25a0f60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d75a36e98677d6ef296178d5119731539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841816c95be01e7c27f5da126f3a9218540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be55f2293fb558da0cc608071aa20a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c0f590b0147caf2577b24b53ecba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfeda3dda95810fb168baa07b93aa6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae2a3ad23f8801e173ec2fd7db0b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dc74701a1a4d64f83f7dd1f30741d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f7a3177a8d71df25b50d72f1080c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59253daeaf4cdf68e64773d673f0dbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57035fdb835b91b06cac4ffca7359cc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5661a96ad1c7c6b10f5073035ffe93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f81c4e376e796581eba63779caaf6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da833fe8ac8ca0ebf2aa8f5a2365dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4c74d30238f388b3ab74cad1acf77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c890e8bd3fe2231f596b59592bdc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bd0b674889774f629be1fe3dc1a18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3963493b4d409915f577fa6b065d84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ffd85066c28540346e4e7f34e16e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92dffa8350605b7bb54b3901150da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a930c43eb068beb2f0313aed26a9962558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997ef22982e82f90b866bcb6331e0ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c3c6c447262e81848dee5a479e754560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb160d9b75decbd24502c92669f63e74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869fac09d1b592fad668599643fea6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbce1e21ed654522143abbf8ce64104563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08b90b6074955b68ac4152e8086a65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d411e5383b2295e02f5cec006a9ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc95ad3e1b955056a5a01688963400e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a87aaac0186ea2c6603e53024c64b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac847f08b60143cb23aef1d72b2684568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2914d30ae16f797ceabf11dcb35abdb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866208837c400dbb3474444b7c04228570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050733553150a670bcf0b3794cc399b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41fcfe21f43beee384003b041624e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361f820daa81ec2d389c83b014c8a37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6822876f94a90f01e6d8093b7970d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea6328966d6692702682ae3c04d08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26d1afc4dac26333d15d6b40ab78f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b20aec47e6d5acb097c8046f3a7d74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba284e89ebf2e15ed140b0a95f2399578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b7532acbc2acdb8d007dff17851f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d0dfa5a85611ac69e9277cb4ea0a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093c1b0a7e4170a21fcc4e22dbb7e9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f69b6cbaf47804b65b3b1e9cdc8dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6867362ba0ac6d11b60a7450aecb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01594430e62f4c2ac9a3519b3e3b59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46534bb85bac9ca872ddfe52acf4ea0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fc8fec0f177e23f72dd684ee0c81c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b57550a00471e75bffbd1c9b97adb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa260879f115761376d51f2ed421c5a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa85084831880b292018c7675cb65ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27afc46d459df533798e093453395e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28652fc2351fad226ade69c06bb0bf0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5082c6c1eb4a47d372129433f287900592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc54def28c682f8cb9245d2f2ec08ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35581836423224b601b260323d06780594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008909a0e92f29e139389a3fb8c20fb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fd6295a219c0433b74789993d276c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51730c8214469afc0201f280cbb2d8c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6c271d940840d496d338371a76c7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fbc3e9c80f5fd08825d2819418b6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134dcaf21dc5b6db6897fe81bb6e2bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e60907026a02cbc0d69d9ce2cf7329601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b26a555a69f2024829aa504d9a7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0b0fd6a3c22f27e672e2aee86e731603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf2eee6ccf5114cb14403e8ba19b0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b205d8c0193ab1f5cc53e7ca4409c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74bc0c43f142b81717d62945dc2077606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622740562cefaaf198fc18184c5afb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f228cf3c914041a8af028784ef032608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cf62d13d33d89f5cd017ec619b378609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee96216c79223c62df5d48fd130a3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95246851581b7cf83850c34714e65654611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09856231ae9e80da27d3102edd0967c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6686af8563b0f61f28b0152b0b5b612613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660564616fce701cc52f36c7d38cd541614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa504f1e8308ff38b09a6b72c218147615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec307326072c9edb06b75bfdfcc7f12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3050ffa3eb75e235c543b8f393cc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5d3f129961232dcfd4313250ea919618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d690cc39bae32b40bd6c95d6ad65e2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b00a49262c3f704cb4d7fd97c8f9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a8ede6efdd4d62d30d3d41773c64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0448f83e8155569f68f95b1931499622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113634428d98ad7b1f47e582336e16f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba929110352421b2cba0c866d33f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526308d5a1a5a3d60816c2aae5af628625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dca85e91e3b0ecaba7f10f1639f3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe605b6ac7f1028bafd73739c1b8727627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154146b0c119ae40a9c235a253449a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f28eee3cc07078a41c96c9416f101a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980b1a9e9bb3cd8babb2897302020dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbe8c78682a071d331fa3a1f331647631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db831d48b38c7c7c7874ae614bf9745632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f840875b023038a6bad1e870d33102633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde72026f929e93315de1513e89fc9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a35b8552fc460c21d301c9cd84556635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090feeae63c62d9d693880434ede063f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83a9a8d1b89d420a40627559ffff1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d3ce951ed342922771c3c3b668405638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f68f2eac5abd77aaa0a4bbf9bbc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c079006f91d8157af670769bf529f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bcd7af6af212f99010ae8114ba70c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd994034b1675b4ec1e2da10329d38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c92acb8dbed8818de412c3c6c951a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6a4c676ca68f9ebc0f1f2861f1012644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb686254cad2e847c2415a5c5fc38c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77105705f236e29c424ae145e31e25c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c68afdee2f8bcaf3b589dea733f802647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f8760d561a7cfb05b0c1a8507956d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1224e8705eb1913e60e23d7b7d150e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d683d3f20dd42d5036595b949539650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f366824a058b5845bb4d44fa29a9da7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaddf330faa0755a7379f880049ebf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae34fe6ccf289efc260911b6620aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc56117d393e374d643358c41bc6de0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0589aae39da14c60b270c7a469215655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d97db32c3bde53d8cf8fba20a650ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe978cb7b23ad369415f688dd8f4d69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed1b35929a0a0f0fe428f20f8827f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891afd9be882d9e4df23355bdc181b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50cf3415a45a011469e44e6c8ce596660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5325a3fe3b51a912b48cbcf04e9e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf194bc1d199fae9fd027b8f9a950a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb2ca60c1a322d442aced7500cd265663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4691051de7d66c8def748dc0dcc341664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e2a3719b129b4e6e696e729b8d10c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d96774a2a671b2e39c6791874f2b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cea530e203625f0565f59c41fa222667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead46ffc7772d97b610d30cc526f469668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd27b83ff9e24e2e806765a778e5b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2f8fece6e3e2a3aae79b4464d1e3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916ff73b62d8ce8ee320c8231d234d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489ac367776e2da00220a473d3d7cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524a75c3b6cf4ace7d38ae1f0977dce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5019d6ea1203ab4a35119e6f39b4428674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be439671f3ad4dc4f56aea50d458e995675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128abced86468f55a9404ee05e4bc2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62688c87aac4c3e59ec33a6f1ebdf7a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143adfb5286213aea4533dcc82c29b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e4742c85cdf95252114d963347bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdf763594cdcb237094ad101175b92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02e8058e27dbfb061ba8252423a6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da605ff4d9c3a4d6c5762b577c2e987c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3cc4a9e7e4ed6b5ef8a8d354e8c28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fa04669a734808ee29d4a06d224e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac28363e5912797054ea413a2a9ffb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcdb79ea5815a81fd031a08a3bf62d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703a1ca3ed8ba500c7138804149a97c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e05ee3ea5328cdd05113a9a4c99e31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b6e6eefae95570fbcff10e15b93a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df389a854ebb93f1415d87464e3e0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4651568b32a90573a0bfeb70ecee6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79efa698c1bc9797e9c7525135aa79f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f91535608e6f4ea89787b47f2b4f77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaa98747a1931c95525abb90aa0165694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250460d3c59d0fff4bf295a171064f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585cce40bab5843f84f3320bda36893696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4624f8835ce99da28330bfde9b52ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10da4ac9fdf0b1c9dcf4c4cb2ca352698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d91015dc2c31705b61a4766422b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae57242937bf3a85692d75b425330ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7721445114f8efba71a230bd14a4f8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b9852feebc1c7847107f9a05b09c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a2cb4f7613535135b175dfa728d0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a20757e0e36b566a61f982260e7b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded005163c709c938e569b7f526cb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f57bd5d561a555b844cb3f3f86c48e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff19c1eb9a01aead04cf421197bbde9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ab49cddaabd1fd67585c845f21a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f280b7ee164197ae4e3518f10f6dc05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9b998c713e93c7d1520948732756710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd24962501d86ddee54d7401cb8db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4e281dfa87d3ba2e1247994ed4883712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f61a8b8c6792c4c6706f8689cc0332713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a27d198a34b4571e63a6937002c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c1cb274e76a80031f1768c37de666715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eea21a008388b4792f56834874931716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f30b3f81ac17081cb4930c9b760ffa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b3b052de6d89ca7b1d12874846d53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ba4d4ae491dee4efdefde4a379e3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a6052945262439fa4999662e668b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ee5c93b2d82d478ed206b8e07f835721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc81f35ac83c5de90a1156a9c138c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3316f4c2630cd088269b75ae7c33c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0583594101156d74416c4e75d4d22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdbf7af62f59cca88eadf6ee3ce22d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549aea92bef344c63a5c5f8d62ff8d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a28a382a7c2ad516e21e28c0b48c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e12192140a1c719a15f4f960d66a1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2a6528a3552c0de5f1c7c8b2bbb28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2734b1b5b6b06e30ba7ce1edf7208e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b1150a6da0b6d36442ed2a9503b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aca87dbdf263c60448b77454eb51b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a88627052759f17cc0bf632d0146f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134eacb3030de467e9fbacadae5e0ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1923be1d33dee804fde79f47f82bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8554f730396f472a12b730a7008e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766a1074b67c043770d6d3179824b4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a65b181118bcf3ba437970a06726c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e74e2c1d25885bd13a89513fb824739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2970ecb6142252f23470999a96067740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6422011d11238ee2c43e3652f9cb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6b87e51bcd06c02f8bc80114a4b34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed6135e18e8bbaabaa113adb93ac3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500631df6ddacafdd3df713056679b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99071bb47128a616716aaa24d47cb1a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125e46b564d878b14cfb00a9d747e3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a58a99ab137d777df2b16248cfb208747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972b3004768b73a7d449dec191c3df0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441def940f34b4a54e103f72bc0fea1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd3ddc06f332862c32b2ec101f31d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae20fc39b46d20138c5b2935f538c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0765ef607a1310afe4aeb9e29a2ead752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a99b3075c359f4c738922230b6d2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93815451edc1a9467493fa7476cdf897754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57509c97bcd98cbd56a62c39b5b1963755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d4e85dcf00577ee9cf512e5caff2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1fc36c77866dd869065ec89ea1729757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d82a11c63e041dffa9c00c77810701758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf50e4a4c0792d075fd537b07e9b70c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c822696b56ade9dda4b6cb97ebbd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe511a40d97697e44aceaaf887f00202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e92d53bf311d11ea164c5fce4727f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44f903ee0f8e50722c1220f6669c5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d356cebcc580da7a95dd78608ca9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014efd6b550dabb640d8b18f79c6fcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919685ac4d5f356bce82dd10ec71ded7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858422c3307bb8926412e299bdf51868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef7e9d943c4629d4fa4750afeaf479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a73da1345617f654ae9fbcc1e975cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb42098e2153d50650d7a286f55b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c7f7d260b53cae6ccf629819c26412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91ca9823e864356ede56bb7a23bc9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27092405ecea36c59032e8b1434b10b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ad1fdd537339283d41ef9abba03015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80995726c733be59bfc0e285bb3ae40e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ef55f747529476ff0fc7735da038617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6862fdff6f2545718bb91e5cea7cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44511bebd1dd9a3e5f063ca7dc27097219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9522c5c739272da1355ee8291a40e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fe313d95d18aa2f3750ab442b966421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbda11ecad3df39b4c9ce4b239ae8cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041524103f697a3bcbdb9d9a01bc10eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ca42d3569b4934cda541cd09c61424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747551da7bfcbd2c7fbaa10afe22a8b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c3f77108ad96571096d6d7aa46af626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00510454af0d7c030e587c125a9c88df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d2181324d0b970bb8649ab17c941e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a054824041e988757a00b1ff05f01f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e684fa52e2903177262452f8fab2d0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c599fecb41dfd5b3dc4ec4128b768d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5137a4ea2d06195057d1416794f4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2e53e3889d17b3c0c43302ead91d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d99c6178749f1b2e6ed7a05ea1865d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7294cd500facf93cf6d34baa339035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44052ed8516c769d62dde24b7ec99f9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81801896e03e83df60a4b840664f84b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21771c2075ba3b9772eeb7842bc553238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db65b19682d84fa450df948dade063139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103118c51bb00f4e6cb5509765140d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9385c5cf3bab58ac72338b637834b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20524538342f13cb76170be9e5ffc6e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642853463fbc195d7b2c2083593a99d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99e62f96825f859b31ca1e597b96f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef10dfe2a5f12396d5ca00cd45129e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733939d1ef358fdd880f8436bb68f77646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463c64b127b3e512622591117be748347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b96506163d015d7b73e721c444a7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7453393ade986860211a206b7f33449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626e018ca1fabb87aca15a05db254c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24399ab9a7c355817ae1c8b5274de651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92b4f0b05d93e4da92a6e50204cda452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54604d2b4b8c72a06078ece8340ca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190da0f2e7b3a7f2c07bdffc3034a63954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cded64e717a9565a3994fdf6f95fe355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c1452d976567840a4cd24746cd0b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db247e5e92486df7330fbd9d2485a9a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb502d54c56f78072648dc8dc05fc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d1a02728113f4579a314f0d5d785159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df71aa1337ca81d09b833fefd4b26f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4078abe8b443ad8725c45434bf49e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0af70f33bdae99677b02b984a11c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e382176614f2021d335967c6f4733f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1783a148360fdb4770d1b6659022264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7970a91385334f11a22b8b673c4646365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539df2d299ecb9e7db78317d2d9a83b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074adabe11c68dc2fb9382ca59cd336e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4937e52fb6f11062b2af25f49b8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ee4209669248feabbc30f07cad36569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3214d3026e987c7bd95ecb102ac3d3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632faa8d24cfddddedc60b9006ac37171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e760622f51d4d87f26ae93e85da5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969ee1a0ed27e440702dc9587aad9c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4963a5ec486df74acb3942df5a330674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f11f531eaeca6fb1f3615f13e95f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d1791430b708559edea1fad06251a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e243f141f5f764a21e93cab0fbd722577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8164a871f0418fbf0f0fe5e6d3fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b6cf64cb2d7669de6f737aef0b7ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5785939374ce7dab72347b992a69ee180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a1f03330e43fcf999658c98b8f8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30686dc2c3476057caab3ba22dd793f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d9602dd02f4f9372d3b499462e1f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222c94572a446c329a261fc352b603684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860e91f20359d3d2787882f87d5972085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58daa18525c4e6960473d11456375a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b4f2cf94f06c5dbd5fc59a142498e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c373e215088dfa22e6bf5e1e257c8b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad520907ed334acb64f2c4954c2c8e1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f196c7efd73bda4b98dea19080fc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4e154a7a446d537c4fe40f7e99b5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c610505cb77d4e6e739035d246f7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cbfe87810e8e5eb70a23c840f84f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d15e5c290b47e9c7b16c2e3305d4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b1326c43f873ab4d072c3327e0f3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b722091756efe6e565c8f3441a4d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cb4cf97fe7fec3dbba61ca13fe8f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe46ed1f66d3bf830fad0ab2d697798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dc27f5e765401f32c2c3bebc9009599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275e35b328684bdb405f6eb36625031100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c4b8f27f318ac9c8b0b1c37e9f1b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd47c43f55552cc5a3abedcc62c9e38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dc4e2eff124dedc02d480b3ee4503103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed61a6f703fae3199a177f91e6a4ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afec2bdaf00e736c7b7f9fac55b3e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b02325f0a2c0761386522c3880ada106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a25299aeda31145aa481f869e7ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110788920d7c6d6a1abee22e33854f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8889cfa4eeecd72362c8dc04768b25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410537b8d7edbcbad14eb4b5976ab21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907169b372a680445ceb54948200037c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cbcb52ca755eb5fea48029a02936c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be714d4c1b45d32e3ee11d148803978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d30276c4fcd0fa0f034cef03e02494114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21704f01aded5b7d5be9cb29b8e042d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647602913c5bc3ff119491b3718c657116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b45fd441d33984f09359d523a1b48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be0f97012a54302af65607261b0231118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32efcb32fb1fa3e7db8c7e313d5f36e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b10a949684eb74365f13c8ba63311120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d2b8d14a654f24a44f8b3b20c4e7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17672ca3bab954c0892cd531bcb56c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e0c04499e9cf5ba2893d813b18461123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f204fbe7ed8e7357e746dbd50aa8257124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba7eee4b95fd1c3f3741cbf389e5d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f14f3233569a03026db0cb3f88714e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ed91e47ae206749c62f4e33688fc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d50cb5b278ebd84c80b97047839cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d06817a9ec672c3b27ece76dca2d5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52bbd62d74e04e5d20813b012de907130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed63b9cd2eb0e978afa3b90c22dd2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84456cac71610e7ec41692bf934d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da4538e94ab851df8d18c220f62b07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504c0eddfa73ee5237492191ed07ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753babaa36750d7b6b45f2c81fa55bd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6f7b72048990d0e9fad0f65ef9ef5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5119636fc2b9aa12aa968634f4c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60894fb89a04007350a34eddc0734d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b1b3ca495f05ce1ce14473b4edd2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc5f65523314946030d282a552d2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4680e12d747fdd36209be22d770396a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef027bec94c5642ea2d85ea1ee3a4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a2235ec651ddfa55d40f6e0473b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaafa63975b2ac82412c45f81a0ddb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd7fe6e288368c44846b03cca30c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9044851b8c36018bbab333f3b93714146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604bb13ef20313eaee204e9236dfe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0755284fd10b69b7e2f3e8bf87afeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16297a6a56c8dd1fb4266fa5dc6eff7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66889183f289abe811d062e5120810150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697f515ea4d568d4725431c60570927151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c77d2332cf45145982ee7bcce170152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7424f8083445dddbeb21bdc574c9d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff807057f87812f0f0705261eb0d490154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb512c8f028af13676eef8159c9982155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab3cdb90b5a62d40c981b054271926156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d7e9110328680a0af2ac95b97b48c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af1215b2fa3ea85f77f114ce8a2b2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d353f0fce2d4ea7b4933e1cfc6fd795159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de31e899ec26313da905ea9ab67183160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c07925ffcc40d70333d654c22d1f8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6cb792a2509d5ea75ae4f40584a52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b271389612d00a5c4e86a216df258163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e96b45d9c8e8369d38e3f4a244da6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74988a9ef2f227eacc973ddd720888a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a74d6eabbc9dcce752ff9b5b95fd4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e792bcd3a44bb3b32b83aa837b050a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765455a6b78101d5547c6bbce581edb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce5a53884e83da321dcfb806d05c94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be4354d2ee233b3f790b25cec4c2b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fcc490f65e9e4c61617c714e72598171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28871ff4461ef54bac66bd108d3fcff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4283d6bf5e6a7025546e67562afc47c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce2e6c4da8a82a1d946d71f240fd74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad6032527e2e995e6d95bb32cff72a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46415ce7e151a0554c7f7810d1f626176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59138e5e2f577959e4140589eacd7c4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ec4994955d87ae9b0eb9528400570178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c70ba799ee41dfa79fcb0bc31f8df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e012ed64153f604d65f0b5e57495d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c6c0d92e9800218d49b445d81fa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df10386775d5566378c03433ecad65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0b00f5518667eb8d85b34268a3512183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc10d588f6628123fb64f11461b05f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f86fedb512f7ede859d3b41dfd42e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4956002f35c5c9907aefa6d3ae16e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e7d5cbc93e4637c49a1119b405eb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096529f240ef14ceb6571d767b64b5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79c537c4c9c18c4a0a975ead1d0d60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc34d77b3d67e3491cbcdf4030e436190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217c524d51392752a12102b273679f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605cca8f576d95146b61d034afb485e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611c6e8ddb24c027ba626bece07fdfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfced2a3b66875fe4339342c729148194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739898cf71ced651e3e2c024ce312f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993f1461e7804bfb1b97fe66a1d3aba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37546fbc490fde728120a94bb4d1fbc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a65c1efe51dd5cae08704d6f1b997198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c47d8fc87d4dd46702dd63549b56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ffda024c3d62d0c11b1e48c75816200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6762ddfcf6b1f0a3c2af782a33c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0579573f90d372ed8f8cf543af4fdf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59675bab35bf454fca089ae5c16d95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a575d2732df26b6a4b755e20eab010204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cd552828d0ef286799cca9748dcc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229f0ed8fc050d16ec23b6d55166cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0837696889f5134e0ab42be18f155de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d44c995071453a556d45cf5294f0cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c390dbff7091924cd8cf66e6ed2e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f08aff1d7d16030ad31e24cc6e38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a95c7ab7cfcc6b8876a292d4dce0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668fadb586ee9f8d3eed7e098a75dc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172fa25ceaed6737044868c76ce2a1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3788c92accaf4688f7eb6710567416214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dbf85b6cef9a8180e5820397f9ea0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6d6d25ceb340dfb56bb534594b2c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734c3d111843e21095d127dce8bc55b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cffb3ca176edb795935d548329b86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a7375b5d82d298ffa9328fdf52af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12c068f034dd22e4613bab788e7c2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b896bd7bc70900a59769c514ca9c0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e9afff33328a0222a08817528a0bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbf69a1ee6a96bac2f64e15b5c84fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1caff0fec30f5816e0963577eb4a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cee6267e3d80293003f9ace212b2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fcca4e757f0630c1d22b3bbe2f709226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee04e316f86042f9cc9775c42b444d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19732abe16f97e4e4b8f1704b8aaa5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e787c7945ab90d601d8be91dcd75b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68199d3fcf8638ddd8e3a8e5b942d1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94e1ec091d28adadee4d1cb809b8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b516a242387f38602ca9fcfe0bcf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6df41db064ae278598dd252b78489233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3173cff61dbb4a1e3d2f528e6710908234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573adeaa2ec514e65c5b539226c81f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c56a387379001f2473f7682447df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e03ad8e14cfebc23bf7c866db1c9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e571969df5b92deb9016d179040ce26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f462bd8ea06beef50dc7595453d2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168c3fc3d13e2b8263bee74cd284ab3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674f8a71c723248b97927da058c99f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6557c74f16551bb43e3c860363709242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c5b2b2d6ed8c855eba6d11de356aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b9a671bd1c42c5591d81328f1237c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82dfbdac60e62994abf76f685a749245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31b980a5616eee01822283c86516fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f82b10a9051214f06a4952f46bc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae386303571771e1c1ca9d4ef42d21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4a30d641645b51d5bfb96763f7739249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7809203063cc523540fc33a288c030c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ed73e8e42a00a66fd9565a9a40cb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c2aa6dd5cfa939a586b31f589de6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43641486b45bd548120877d7fd6da6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e5b92bc9df567935b93315ef6ac2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd29f3dcaba4193afa9ca4c8f0202255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad9815d5f0117428f3750166a8a8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79032e9ba66638ecf5960911264ad49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd9beb4909238b36c96389f98abcf3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f024254d4359a4987e1f564f14540259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19437301f3185c4bbcca48d9af5e7c8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862281eb7cc25788a70a533ee4c50b77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831ad05c1c9ca3803848e5f86ac5be3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd33ef3ac1c932935d9292cbe16fe5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d294223d69bc8c8c5bdc78db6e9f52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0789c462586fb58cfb5793d69ce2af8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bed84783fd73495b7e7964a6a0f9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749042212fe7637b6d1b02339e152f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6b71594b480717f8b2ca59f14f6e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6b614d97da9c3f3556be908c5eca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a250dfd6ef7a03262afcca1cd0a96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f968203c4112afb32644b9b7de4d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1f24d1c282daaac4fd0851f9a3f33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63663610e61f5f8f1707dc1a7db6bd78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec81bc20a4b9f4968e345f8d031ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b86bc6559ac3da5e5a68bbcba3b317275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773964e628d73b82766c38e81b1e35b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf81e15b672aaed0bab022ae5eecc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4b1b576510cdd7c5a8cc460a8f12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272cc8baf41969f6e4c562f717e7fcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc817ac98c18c55c1f87bab305aad9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2848f1f045dc24096f2677c3a233a67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430f493c534d587830baab8351a2a8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3724487bf6a5ac8c87e73dc78e5ba6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9dc861ced100aa80454e584ac5ac4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5732cf5115d3081044d6d7a38cfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345aebab29826c4ee88e56c0626028d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50db64820ae2297d2d1fe8dbcff8ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b372ae2a6efdccfe704cc836d775288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c81a8dd37295ba9e04dfebdb90ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa301392522c5a5dc38df00b1b2b87da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a8a35bf49198bba155ddcab343ea4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c023ad6f917b1081920c8753c82a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b258772431873b5873234430517aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e325eed69a382f5bf4d7b05c1086f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2a63399eea13e9ae1f43fc83e5a15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fb97072e9e1c4da09a867ff0caff2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d0bc8f80353b6475ac42f984341f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295005c7afa4d2689c224ef7b597cd23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7024d5ef1700eb026f73894dcfa7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2a734e4a6511655ce7e2be92b18e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf750cd9b8ae579c6bd18c7d0b1c4737301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d6e32c67a4d204d6907b36a492e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98813a3b8a98cf88d8e7d14007559d95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee730c4cd0f41f09d5ad244d0526b30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d3c462b9793a4ec84fb496a30fdf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb9a1408d9a8dd4e4f83ac41f0c164306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235ba87e27374bb4a550166202c3c52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4d46bf27195f37f89d59e6204b2fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadf5476d43504a99e957669c278a9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbffdf2568c721ecdfc506854e2b979310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67249beef55f693431c4151aa8bcd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594681a6e5be6292723fcdcd46291d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5edbfb7d6b6507894e81732038bf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ac896282908a7238ab30527a65e81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30e46c5d30ad530e6d030535c68f2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d11d4539c62a0b61229070dbeb50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96681901f4dd896e4cd4376c1b5a438317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b35a52c12fc24db2791c81a33fa4d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5a87bce6f62695cb80a4da20feb79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351c8b07bc5375d984d28823378a29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14325ba62268339638aa5ae4a3208b5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947d951f3d703dcf959ac1bdb76f9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51383c99004c8d3b5137db62dd385d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48091d2ae61d5a0f033f5853e722927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28514675b31f84eb631586abd432e093325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd865789b5960bc02e98e76477f07cd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc31196619b1848a6577da99676e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b2c527a3bc88a65d12b3f729b0467328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820781955fa87d571e1a2e698a03001a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602130c5412f6f91c0ea063743f15ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78a6c702dba73b14654418e6f9f578331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9be5f2e4dcbb050e81b3bb02e2c8d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01800d08b36478692df8d8516960ed00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1760b26278018a08d6d2d6d64421d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f2eac2fe60c4e8485d7013882a2b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584969688fb901c735439f5740162643336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076600facb7c73726701857f70c6676337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4748516042a943f7a7b18838c044b47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e903ce75931717c1f11d6aec0f6ffd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0b426637bdfa012f909f6bda1e7ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c308fdf0a4df43200e5de30cf72ed9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ccb06499add3714a134e9832f74c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134bd74390d935fa37ba50fe8f353ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd44bc934697f644482443c6d2c1e7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd71730b959f8c0a9def2310e3f93e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db05a7bf662b5ae8a92e4c049a0165346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd7dcd97e3c99faf2f5935c194e8ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8732ab8a886ad3378f036d219fc38c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7171748205514bbb665ebd637bd28c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c9b8ffa55aaf26cc6a4a298fc67d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8ee2de5c515d95d1a3599101adb2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c8d2a6c77c81025d533d817b43582352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eafc7aa12b0f3d9908f432a0fc2e7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d632df921c086294ddb0aaebb7fc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81778c7f571b38075f3894f739f224e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028abf428fc123864358a2125a118b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d261e78c477d0e3bd917eb83f8cd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963517d5b0ff8b4a5686d6006447721358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d4d79d6844dc87c05cbb1e75d288f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9616baca9ab44cdcc6ffb60dc380af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b9cce9dd9069cb825fb050f482281361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57521fa601c9ac2ac996b3615cf9368362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314da43b219458fa3ba31b1701aade69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bedb9a43971ef3c895692d170186c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4226a162e8b9be6e63320e05775112365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6590354723687ea114f92f4db270577366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798994aee1ccf374ddd2f1d2e1d526367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58820680ab257ba61c14dc67daa60d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e617a287150221e2ff8ed0da3ca77f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01acf8d6ff9d64e5229ac5d5d0237ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585bec5cf3ced80450f15566c8121fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bc926c27050e1824516717c54831d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33b575d8d605c48ae8ba435b36947373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273007e3cc2c9519a532cb0c39eb6070374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4ad8f0b440a17a97df5f56138bbae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d885e2f933fff6b23baccce39b67ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72eef763f6587a173275f0f0541b91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797854cd78527461693242b4eea2756a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558e35feb6a35f94dcef50bdb5fed4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a42c580e41fc13ab59bae100be4b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b8daf9afeba3f6b5cf07dc86a288381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e308cf2153d6bb038a3bee0c442ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0122281a7e8c4feb21975c9a1db229383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e4d0c59d82da2e9c9e5090747a56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb369f0ae3546344f0f36d409c15873385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fedf957cba6adeaadfe064cb99651386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4391702ac3c9a13a850eb3e192b564387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8154b449bae6e40961d76c496761f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a627f2389535dc4f496d8ace3469c86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e671e6d098f37e36ed91a785f0c529390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13930126a77d3c2fafca8efa44b97b8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1656227bedc339edc8403af104e12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196a690b1056279eeac709e2e28ef89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6289c8b2a29994e976f13a79454ecad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524b31dca3148c6bd76103249a00851395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a1ce65aa62387954961ffd4028805396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a472acf7e6a0a602f4b6c1f9c9c8161397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7119c4269c4fb44f3767b1c03bdf701398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86283b881ea41d68ca7b04e873761d0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11205d9b9134b162c7a2edeff7c3a07c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b48ae89612a4debd12c036856238e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e701bf9b12ac882de5d105dae25525402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3257d0d763091a16b787a963ee16b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0003d352ce242f3fb771ed121a2d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53300156d4db51a24b0abd9c62fbe799405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800cfb0d5b589009673118b5f5acac7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b3c3b4a9f9dddec2b80aed21402a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0f22f3707dfb878c713cfdfa7bbc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949ca7149041abe13a6d5ec3bb6d4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e6e4ba15a4a7c61fd930900bd66dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d80290a44baaf12cf3dda81ab231411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f52b860181a918416bf04b5e5ab98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7d76faade1dacf3e54fa5bb283d5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf47150646608410e2fd3c694584046414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b92b0e6e1727e84fe00b8b952a09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8294c021364f9addaaf0f31b86e9275416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e037d283c7c9b743992a9fdb6ae21d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae14564fa6e3a904d28bf959384c84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ab6c7b9e2ce1c5ebce919e2373506419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f70376d46575a7e4507064041b807a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a47fb6198abd706a048466799ffa4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b763bafda647188f17843d5209cd876422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1188fc529877f09b8f38866355b2eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd6c17ccbcba448b8a91b8466f372424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97145addc17c52e3a6d488a6e3e7f196425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661b3ba4450a416bfe70a2546404d16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893d7b8dc44184c9a051ff458d12d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6755fe9cbfed304e6987ef818c90ec4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dffd37c4ebd250370173b04a61047429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43596d51af43d51ce5fbdee6f8f33fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be30c45743884740655cf8404e2696431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3fbccae444443b396a1fd0745c61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4618a7115e4e7c2daea056f629148433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87616f6a410af947e751badc31362960434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693064b71a844da3e342b744582deaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc563bda710395af09daf3d9b45da9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9505a8a844669bd9b966c8b1da2c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd9b63eba167b9037efdbca22a17f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435e54f44501e7d36a31abd5dc2679a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafb0d60bfb3a0756a0100a8e494bb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed7ca1912da28853adaf498f939f4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6977eb91df800d20654af0f97802a56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423195b743223e78e1c7f4167f0265e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf58cb727dc375d02c82c94f0c5949444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8d3c1987bb83ecde5ebe250cd79a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266ec68f7c87e9465806deb1a4c647446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7c202802505455556a42faab2e5a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db58dfa3ac49c24ac8108fb9f708d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f60cc3733e5b1c004bd8c9f455cd32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048151909060fe0ee3b6e4d871e5f29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda63fc3984000cadc00cf5be9f178451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52673211f4fa097ea7b063b7a391f05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac2fccc503dda361b7e33ac8be0271453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af48427fbdd4a968b1be329c11edab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3efed599d823c7e0605a91bcc60804455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd13458d5829b351dbae1b06865e963456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c1faddf399a607174dcd94f00e280457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc581c1600c8a94f8e7fecd6e9ddb9db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fb5927b65b2e31063e5639cba9504459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60974e151eec0bf5f7e090872c299f28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936914d0998b051d0bf0f7269ae5315461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dda4ccd7ce6158df656a3a67576a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4733e296495469f122d5bb6dbcf739463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad660586ccde0fdc81c9a130c8a71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e7d255e1b4a9cc44b21e0f9e628a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ece3b509cec74c02c7a82076d25b4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb336019fd77e792dd1d109218ca8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df983a3a8e9b7e09026a73ec1f3764c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059df30721ab4b7336edeb62647cae60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc61fc6876ecc8ef57502036175f895470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83119e4e4f07641ae0e90ec965e1c51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b5e88cb5a565c04d4caa90e2f669e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affff98a6f3b84f196e518ffcfcc04b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd7b86cf4ea114f6acd1b9dec7d1f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f741da5a503db53213a9da9d77aa9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a77ae0007c0241270c63cc3e8d620476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f281da791dc3d0ecfc4ba46a7e21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457f3fa070255a1ac2cfadcf0c0842a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835bd7775229c46f3404dbf8f8e6d22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad56e7b5be03ec9707bb85ef8c8c034480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d735191cbf823722678a553c2419b5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527e0b84f4d7db10c65f10cda8863c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5ba42c07322df7db51657c9bbad6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfc33527cdfe17bf911143e48f7552484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56ff3c3a49f29668b91fde56563b2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ee7994b649e51dea6bb65825a82a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6229b01a60c92893fa944df0d5ae613487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfaeba7db3a9bcb754cb85d2d182ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f91ef750ae41dccbc46b5070fec57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e55de061868551076fcaa8f55ab4ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd83db1e502b8654e96b54af41d1af8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca0e63d26cc04de78c16c187491923492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851b9b14f421cb793107c55e8acc179493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c24455fb139a6ed002207ac1b71a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f478ddbff89cf89b915ae7243c722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac7ad04b4df1695d310e1eff45f2cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331ae6351f2a7e8e18daf1f4e2af098497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83185d1e57c8dd7282e0ec728ac785498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1cd3f9466d72b308f51eee8bbc50e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d8ef5e97d9edbcb3ff85ddb871558500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8a5c91e914b18e7b7ea97aacddc0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237560efa91c8f7d460675479d8d03fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564cf9a69b0e3a90fccc8ab574e3fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf97864235749f7973e089588b1b461504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ffc6cf9798c29233f6c247d6a8046505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c6c7218bc833913404dc1b3e710ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec7f83dbf459f00af9ba1c07d70d78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c5ca60156c1c486ef59ad9f51953508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cd4008736d8307f9de8c0db1c1d04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c1039849a5b6014144d8cccfc3406510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87de2af00e321d5974f8812e735aa3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e1118fffca0e007128354c702bc81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4ade2af9123b6a7b82d0a4a1db6c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb678a5946aee9df34984cdf8a501b78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3e91186971f36be929811b253ca78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be2a57f29d3c81c95e7f4f561b227516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea477851f9866c2a2ff64cd226a0a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b75e5e36555472a58343772a8eab8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05915bd5ac75c71ba95eedf254011576519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c713a428995f1f976368caa6b82918520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c7ef5ee778178efdb19a0e11dc42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346defa8109f32453c5c9df22a3a2db8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc0eea7291f1bc58d05dfce6445d9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407ed7bcdbf1c5b09852a9f4726b3f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860d8a75b385258d0c212f5838dc162525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7f3c1064af210104bd7ccf464738526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cfd0c08c47204d2bb8e7a033411a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104a52693adbd064d0e38e393646fa2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf886093cd23982aa4625f19deb9da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8834f1291ae569cdb6c81152652977530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec1d8bf4cc497b1326c7554758140b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f806f163d1a0e17e7745d46398e4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0bc91611095adb02adf23f8c24164533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c175079ce685acaf8efba5f53e448534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bc70ca52956d8c1e9d009956b60a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8180dc26a94f5ab624424f2e86319b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae230fe5790bab32a77aaa386796415537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7298a2ba506d119ebe601a266905e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4a4ca23f9d9fcc7bf102501276fec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d9b3fc059576828bd42f62517e9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa44eb9563173158c16d4bd67e1c8de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83565bde4971b3f62aa0f613a590294542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0fd536481986c07718afc256a0ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4d44548b12a1edcf85628aedced70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c3487709d474195f84c03e30b5f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be4aacc22c33c5e7cc87e0741ca7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ad00ec4776cedb280be664620b8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cf11f35c65dacc7fa9315f61daef6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df791a8e6c46d7da74cae6fc91a2ada549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044fe3802af87c78d006db9ceb9f8e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e5449da657dbcab85fba82b6b7cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1675dd981e5a5504175b8a65095637552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebb7d5b02844afd1122e0dbcab4ab4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f88712c9754234815339a6ccb8c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce83f962b577947b83e4ad9b8c111555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bae1dfd7f1ab0d78cd882a8f73e358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4fa157ee88ac5854e52efc33ce12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0db4c568dbe69b289c8d6733398c2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d5876d7710892ea754a92c08e52ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475afce4f4b124956eeaf506489f31e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d4bb33e9698aadfc1a036a364a83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a298d65336ad198bbd62e8b32f8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ad3af8b8c7b1db8ba418552ded539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06431fa74bb837822974eefe4e26cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a2314e9a5b8d66098f7d552d21563565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d527f855d2a5caf6ddb0660820422566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0f20bfa5022715e047d9aefe1756567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245972e0494c3a9d794c8fb743e70a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d642b774b932353dd7c24a2fb3e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51492065e3ad0809b79a53d8a2ec95e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2479cdb4c35dbb315fe4f41c817dd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2891b730e5abe6da07257d2d86704572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac381227036b4f838091b7a2065ebe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f56bd0b89b7a08af98e0ae42c293b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e584f95e1d8294c883c27a82dd8324575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069841b26a76701a250c2695b00a04d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770691f86bdc103f84ec944186d083ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427142dceb5719eb6f8af5d354882be7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d2a42f283d28244e93cae76920db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbec5aae2a16f575524d9bb043541b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df281193272d9dff3c48391205afe248581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf52895cc7ae1fc74ebcc92a2d9cfef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6695f9b9bdfc9734cbff476c91e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e11ab33ba7fddb4097865298a4c9a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d90907838783a48e7f36ec5a5aedf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdda4f351c3c17f5491813095dd5eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568806a3601f661bacc3d9b3b71691587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d297e93236f4bd66f95297fcf4da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df74affa44450e8e1a22a44d92fbff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac25a6d29a1d578c6d87fc4fe7af9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223da022049890c2f300c927f1a3a014591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec9231e7fb3eb431951a123b9fddb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5b6e7039ecfc4feb5d8aad3ba1205593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1f37c233e792e4ab38d74fd6ff612594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9286dc8ded5fd720f5af01dd0c34b3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338364164b636fc0a9c05661fbe6bbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f765ec66aea527f04fe8d0a9e43cd1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cf0c758761da49cfa56daeb0b521c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55357928b306be512bc9216c3a96604599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9748083b749b24b673bfbe6232bd83f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500656ecc55a1f8fcccba98a69f50a9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85493a4bdbd1906fb8fbca5152ee11e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc0e3d43c06253f5733d65ac1e8468603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8728af3f4787109ea59da58052c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cacaf5cf73711ca8ce6a967bc6ef56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea4e1e7256d12a343b28dbd9a2c373606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006885a66f8a58cb0b10a3e640e4be14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2da283878b0b93d61e0656c10de0fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61516a2e26e3d514e76fa4daa3f07304609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc4c3666bf34d39d69c0fdc6c0d66b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd52521aaee121354178486797541f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7885ea7dd8b090670254eb944d6542612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae2155680c61c77b538214ac0ab948613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d409d9b319fbb26cf90c396b2ef7ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b95a6fb600c25a7a35bd1f85dc277615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378cbd55abf6b30b062c9ca6e5990aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3a53967e087bdf379111c31c36478617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfd5712b014b3e74840ed623cd90bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c21c7671d3e8df98fe6c3d981a23a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab65bbefdefbe4a9a87fef62a7d45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4bb7fbd85bd55c9c2f6e99ecb4431621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d946b44e2de42ea16c3d7186a18b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15b00123fc504a2feaf053f4a5fbc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae9e3fdf7af0fdecf624b8ad3c9916624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ebaaa2428894a1d7d14ba644e5162625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a1e06986258316b58d340ec343a5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432582d6c4b5e4decc80595b4852f62c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7056c8d254c1037cd8a49fed5beba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b079685a254d8279de0067e9fa243e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd4b75d2b4c020e404766c999dbfc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e521dea0e93c8548ce21191e6a0571631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1beb65ea94ab4237f8b2d044d2e3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7267af9c96b41e4b0a7fc000724b55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fc9e077ab25b67cc7e3acfc054882634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f513280a311422134c6060e6c9fc42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4198e7e20836739cda628e272490e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264941ff50b9a81b82e8e410582473b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00dd730a0d79cc5c02538e7e0f5d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324630a34e4ff78d57a26fe1eb216ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18801c3abfa477c0af3b82b7c97f666f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25a78662c22bd69a8004925e0dc0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a91d5e9d63ae4c4e98acfa0597e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12463257cd2561a2bca22089a878d4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe0c2da48e5c894a2b97a0d0aa104644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb578a5fa1c631942ab68706770740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7179fde785db0d393dee8420f5192646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8675090567ae73d5b88739b56da6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6142d2651487e4c07e3c68d08bf5258648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162a02abc1785b26f89e3db5a3dff78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58e5506a23047a5c8190aabffb0ad4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b4af1d8c4c90a6cce5c21fc57fbad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadbf22fa73000698abc305dfce7312652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a56f906af8640e341310ba4171222653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1294bb5f187445df7e5f45b41e83bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518665d192ffee2f6e86af4ae7d587b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cf58fdee316669408c339b6fb4de2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c0f7ed6bafcb227add134ed2ff913657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a170351903dd2a0c71600124a39dd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058ad18eabdf237baa4aab8984035ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0ca89dd89bdcad9f95fc83af1b08a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c7e1483202a05066e92c40cc41255661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd338447787d20db066f956f9bfc5a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b510bc271fd063e12a11432dc689a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ec67ddfc1d9546717ec57edb46420664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676100a19a4d5fe056ab6390b631a5b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c9fc9e8b2cd4144d1e2587b86a57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6d353ee7713095350e5d32e7e6b00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ab1d0d8d5c9deeecacc0ced720c94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30114b68f4ce239c530274586ad5b82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f6c114f6ae0b31d6d7e629438484670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386459684f105ec85a8d117265f4ade671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388403570157a6d561873cbf1969f8c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553b34d87f345526f8e79a8e60ca508673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d37dfd1569b80199970f81021bd432674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b321fe372aa2c7c62c92e250283024675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20e2a121453cbc537387382dcd647676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2c1eb568645c46abafe817060f916677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f39f83dd13529582fd8dca9277f2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf3c2ec1a6967a63cc4bb0029d60a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13404174adb36a3df329d08691375f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c962acb60bbfbfc28ff657901f3f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dbd32e073a2d4175c2eeb59de10d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a8b25f4cd412a39b8d964f9fb6645683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffced401165da6d365e253d013af4b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de266a94577ea482aca6cd9070497709685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18455965be594ce5ee79f20b22bdf2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda92b7715c5794f849c2b22357c227687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfd3f8f267f3f4efad7ef68994464b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ed9410c6881f928cbd9788162b2ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192f71c88007d0911aecd592310c398690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9804fc3aa9b5e070c88af207db30e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594612903752e8dbc276c5317eaafe2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09450b2325b53512d2849d7fac87aa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f83fae59fd8acc84f349a89431c5ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb340403ea96a06758e1ceafcd302064695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c80531e09275715a3e7a1660736c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b449453350c296aad1dc4df6dd287697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee71234d13c02c4609073455a14ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f91ecc356551f4379432eb344fef35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04b82df6f939852459c797e59c772b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10426da9dcad3aca409dca7fb1ff0a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e7782b20ed15705377246be851a3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5cbd42e2e055b43e242c91b964915703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506af7d57fc9b1bb0494be13f50708d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cab3f59a284b64c6abadbc1f7184f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61779266aa35668b2656552571f09957706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43055cc6a9cca87bd8d9b9c21ded8ecb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c7c837a8646625446b12bbc737980708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77414ee689160be81934b708cdd0281709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ecf2ba5ecfef6330258c3ffae648710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4102052cbde1b8fde12287b13d918711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56951bdfcb51b742d61c168399595c9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a61f820ff38162f471c7af22a9a2a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e917138ebb911ec798f1580773444714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c79e8a25a108ab0382d97e2edbf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e015fc2782cdad6f5a4a4528dd2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21227ea909d9c27af75bc33cf8b05a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d875813604b699f5b70c69a02dd5d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6840a53450de1bd73ab2187f25ef3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ee7c32089b47c3013306966f8026720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf519e0bf7bcf6986442e472394252721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a0388814f78867e9b100d12d004ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31238eff106d66e1e9c8c1d0537511aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb484e16136f5c765babae0b562554724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47725ade5132a166e3a4436b71d76aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d74e7df68e6b92eb893c904fb1d27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c98b74d440f8a75ef16c4134022a42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a314a06e6d684c5067602ce1b0d381728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71961f978109f7574a27ea118d1ced6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb8ef996a0ab3457f87f8d5dccc048730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55970e3f1b3e50180b35edfb535567c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126410a4356aa7c4e0a8ed744ed36556732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73d713b3b27c5741e3407ffd663dfe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fabe3435ec099875b74eb39c53dfd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8759bb1d3ef7fe9c14c72e986cce3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eecae3d581e577c940a2c0614f77d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df072e019136d9f9aab4c61bb08bfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c96cced48cbe9269821a8bda6bdeab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1adaf3f318f81b72f773074fe65dcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149c5062d62c9f4c807eaa34ccf69d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615da36f7241f107b9991d7adbf325741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b40979f0a826f2fabc950d79e453a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250c57fd15c8a393e57065c6d278c10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669696ed8eb4a96f40e44c4548c98f06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970818d251074ec5cc2d49a29294d09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245a32feb0cee7138eafcc5b130598f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d362aa24ac170871f499ae3e029c2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bafc0e57171e1b714c59ac65a0b45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fcb87bfc0fbae2309d8d4b3abcefa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b4daa59e6ac863dd75a68c3ee6909750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fb23d43681441c4b809c0da8b6754751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6f7d85aaa6c6621ff716d7ceeef73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4809c04bf048275f5588e499cad4e26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480572eb220e806d957f44620c695f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d248ca7c28ffe75fd0832b990ae52e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c451dfb492aab609e108b982e4d55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8fd8a4b586728dab34e379e6ccb39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361edf6b0e582845c1415a78e613595d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898e68a64c2aa7e95344095f02a165c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>