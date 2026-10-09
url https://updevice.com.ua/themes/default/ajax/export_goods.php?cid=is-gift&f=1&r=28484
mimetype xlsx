--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4b5f668cac7a73670d7f2458610971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51ba7644d01f302be6205c6a194f4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf409861d3f34055295b6e901e7e8b543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3939bc2ebbbcab31b67034bce382d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3b208c0bc55fedaceeb608b326c7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ce6253323061a50e71b69bb7fef66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62728ff3bc90146a3898c67fdeff22f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2124d0324d5750eb63374eb21a4eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27ed4dbdc905d658b25d0b4da90eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63c1836d7361c323a37a12cba2ee1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46832ab18ac6d02b08dd55fe7a89be1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d682ffad0808a3e95d32495cb94aaf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15340d57c510d2deb9a508fc04b82013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13ba3f5a929f43bdc50a0be4412c3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec058031dd301066cf31b01dab3b9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff64d3d8c1f2ba1993d0095b9ad05d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb448f76b1e673ecfe22d91b18702a0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80026fc3315106d2088134d3bd2b2b8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd77f81188a0c91dc59fe7d93a838f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4f84ccab47d7ebfba026e54c5d25e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9ef2225218c19ceaaa889ac29eaf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43c35f8dae36c2643dc45b66ed099222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b9186183c06ce73643020401e6b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9da5a7055c797298770faeb0a0492b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242cf3ca1ea017283e3da00d2840a0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe05d8fe1a60a7a02707a129dd62fa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebab8d2149a3fd907c44f6ee30c781d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674193ec71f60d536110c1d1fd0b6ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9766e565911a4da3b1bdd465b52b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55de7f537a650c99ce3a2a436540d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4cd09315ce14f32639e4a4f2e221931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0e455d74fadd7021cf0b200e9f80a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd5df6aa7a2495d46d1258636d962a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb8f2803ac1492e583bd009d1fee4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1167cb34eb99f2977824481d644b45635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09466254ce2ec1a59f02e0c7724a624d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136e3160cbfbd74af9c6c3834e4485e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6218d7bf14eeee3d322abef8ec2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6324f478ea434cbbad74b3597d8f99d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec946f791b77ab43e87b0e90c16d98040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba83c68ddef9bc36f9ae2a130a1ebd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfbb05d40c9f4847bbc71b1df3cf0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d458745177f0dc63c839eb931e67043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed2e2099dc2d550c312c4b1727058c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1715a37665af13e799af37452fc1ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324e49f0432e592bde9e9bb6e6db7db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8281c5d22d5ea611b25106a80162de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94403b576516cb3514c28943980959548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf880900ae0294e7032b4236ecf959749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3485fe5fd9cd4b0d3c96e23882006bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd122a8f22b0174bd6034ab3f579e8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071ecbf21d6a031766f5aab51c3ed7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769f80ae0f5c19789128b67058e62cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a54f2ec6d672180ebdc37b56eaf55054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167da40bb6f97865be018abca4cd751f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8443e249886b1cc0a00a2a4665499a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b11f8ff806ca4a00629198379d53857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab094f9e6708414d01bce8ac934c545958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c68108ab74890d4a815b906fb963d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afacf483ac5919e6c430210628cd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03316e117c59c8b2c4d0f2d74711afd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281ff0c3819b86aa2e06c7fe6737a7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510afa8fe19b4a46ae3bee89676407163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd097decaf4fe610469b6df0ddb2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0b76fe4566b0242b3186ecde10c5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b62c5ea147b91c3ea74c8adedbd6dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea2284e077338b1c1945e4a3090d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35254b7c77c49a4d4d700829af05f91168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16594b628af182b93c7ac36f2ebebd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110c5799027c2604edd9ddc462fe31670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ad70b558c3464658f7198ae47ac0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d93efa27c9be200d4517a4daf70d2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863cd1fa6c6e6eb5df8fe4cfbf7ff3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997350bb896692ef3204d373bb5e9a0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcfb315e915fc321c7628a44192fba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a640d9600565496d481067d5650176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c844f9b8b85b29981f3ab196da5da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af922ca8d604068e13bfebee005edc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c613b8bde69fe816960fc5744c0a58279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f32d484aaa8efea611d613780295880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628760c73f0dab88090d66b4028f38aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23202c73586b6a1e2819ac6f9a2e5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d8a44a1f2de6fc8e7054554d17b5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161cd40ad79ab27c29a38cca6e813ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe322583d4d456d1b33f606cd30c9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af23489c6f8d8fb23f3196fc63f60ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401580fa5801582c804626e2bf063d5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93790c733f928c1e76493a0cfd111788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be9ef0d1e193ba920639a1533a2ce489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf398dca5a57ab9588ad50db5b0823a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e7fe94487b9547f81fc2f1cc0b6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aa0bf27355cf04ac42bca9cb9f05492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f32c7878f9266d90abe4bb11c76f4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132d606424da76995ec1e21a421fe8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aae3fe0989171df6426da6f1d448d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61b537de2afdfc95860b71a1adf9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555e85ef5b5cf7d879db6659e30e9a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ec12c24d768c501f3b7ddc2fa0e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf75a1a28b7d23240fa07823ae6b0da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed272ea637e369181154cc414941b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e303ec1d1664f21ca2a94bb82b2a8ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e86aea45ef41dfa6b7e59540f486ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307e6b2b28aa540779cd05a0e483f85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5ae0e109679fc24f504c442877988104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec1622dcc13ddb01529d1587ca5d9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43797ddf753548852eca9e420491cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449782df6a255106d3d7fa54c9f80421107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357fbfdaed1ca5294909aabaf501b24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6db3362f7d6e1a46e75301de44ea2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aae5b54169e212c0b163470dc6fe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250a7878c60274ca1a7df6deb15fb0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b295ae1ba2301341164b66ee70ff5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18752078f752d8bfc67fb4975db8c47a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12542451e08cb8e8247ea549af09d04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f19d0f4504d405b17e53a33d1be1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20432403ab2eb9ffc8bf6f3e4c307bca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30439ea6b1b4b77f5d41faf2f9045e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54308870842b4b8e0932d56cff9ebd62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237c2f09d62c24065a2f3f9fe43fda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee225a26bd5cb40f20cfeb687e3bf468120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6e63e4bdfbccdaa3501b3081fc7af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b9c98b98c0f686b2d3d9dd1deed1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b0951cbe13d541ec897abcf1de4d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8d3f2c84f52f2d197bda183d8a65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d305ef45c9c057d89c6377d3584a2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c5ec11543deb40ffe2af4ed4ec11d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaa335c282c08e97f44e239f1cd15d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4483bc99d5ef6598936076ab8b152128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aa26d01ea4ed3f467a211ab1fe50b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dff0a8a9795b8144efbcf957b50c59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0946818aff050be8db494b9f62a121131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c09d247708d788756f69110eafdca2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8de94b749b331c526026791db2e99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d91dd4cf15d40708f10fb98958d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf7344dffea161277d6bba2def6073135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2a6948ce83691f460dc30939b070136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20447d5978a625d97001f0cc15361a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b9013d44ba06f1f118274c4c67f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92aa780072814e85434efe1da38fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b74c1f380fde654361d16e1989f3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ced75bc4b21f54749fcedd16a4ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22715d24183909cc756b769e20ed32f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a717854bda5ee8afca79d72ae7cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d845a5af658548322fdf9cd46f6f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ca03057599d0435c733dbb7251c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70b9221b987fc0c36b367cda69a2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c14e3b07b5c31bce9c5c33dc40bfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df74adbcc8d9c82e96794754a8b8ec7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6492e7efdb68335c13aae1bb7107c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b769306545610696bc83a168a3afd01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d36d00a9e90b16ce79af7edc40e0db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ad6929c246963a576575656d80728152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b74232713cbc8fc16c644bfeb2e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abca20b3d2d62de83238e93e508821154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8f85c7f32baaf66ee335d2763307e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64fb4c772cdfcfd4e154582b216180156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f278a7b4989b0a651d70a5b644b23c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c38a78109fb0dbca582f4c4568316158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8a0d84162214e93971c24da84850d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f28345ede3f412d962982007d17711160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040b338efd1289776b9022d18fc51b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19745fc812847490af368f89a9abf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4df29a9e1640800aa8b378efed23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a334b334f848b0db54102d68acb35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37641ca42b01ae73e9d7ac9d6341cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c506556c60875c4b0bff1a44db5d22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d639ebb2a3234bb2e222c5ef36c2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc911605e31324fffc94c0d81b22c1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259ff3ca4b02f25d5ba09accd1fb863169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9245a4794b0ff8eb97dad73fc7576e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46c4e319f5802eb2e2869e2b1e94e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1adaadc1d8d7dc8c322489e65451172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a917a621996e16a36912694ddb435173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c662019042dd3ad09e9ac8f7189ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624761ba7e7ec92aefeef6d8c3f29edb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964e1098ac5316151f91be8feef0ba4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9915256fa3e62bd4ed9f2e2bf58ae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa45f3889c351c9db805f9c30b6e2dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210db43fb71b36463cdc58d5d47c7eeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f5e0d72ae75eac04f0f7656ab71d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25980cd85299505af0d51d6b5fe3e838181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047221b8f82526f4a9617940a70887d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa1b6725565a80d1e7948ac72f8eef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f9dd1cc52452eabd1d67a1e3371ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4a69b601ea5a46c5a27188f9fe369185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef688887de4e7c00c38da3043fb47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294904f79e4e8f1a36a3b2aeac33ea3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d7339ca4369bb060960bfc7f23a97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40151739cd5776fa48e0f5b1a5e581189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bebd1bc3b38c3a0024bbf0a46af0e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c8a906ba96a63812530c97a30e22d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03703a9c7c134e85ed95b43d6cc23567192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab237fcf9f998cd6e35fac70ecb14d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca63d6d7f6e9c9682916ef07181ece8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d1341d528882d4f086696add0b39a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5140d56a6944f805a368bc3abff23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442784cfef68edc74641d702f8edc91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b5a8eaa580dae98098889282c31b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b985736fb13b33613a81f39658134a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaefd72afdcd4273fe5eacee37b2ce8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56963d1f87ccfc37f5097b0e5812f8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff357faf3d640a907f80bd58927815202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ca87a0f92d9d137214e3dfd5768c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fd60aa7045684476b45afe9688712204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c1b67159deaad09a2c6fe89f02897205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b3fa1841918c67ccd51f5b2cc479206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eaafbb7ba589a3a8196ac74c73c23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac88b8e877d6ba6d20baa266f076c67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276e579b5507e66e49590058b07e7ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c817960280b7979e7ce921039e7b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df571732f1fca442f80fe590cfe02a5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baca84933477b74525507ec46fb2137212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db29a1db1f34e53873a239349de0e0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ba0a1fd692c92faaa533f746f0ad3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa5b307d3b0c824d1bb4050b75f9e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317b31903ff2201bff06d2f67fb7cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50cfbba1a4716fc1d7a7bddf54fbf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9f85d33c723664a4b7f587c1cc38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8495753ff08875c1a27a46ac0eb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0230939511b726e082fc363f271016220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc92c9f1ee689caf7846d2630348af7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deec2b2cfb2c4ca9c1de4657e02fe7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd3074d15047f9fa31956d9bfc9b56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30005ff7ca9f096723c60538968076d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbc3d8ff83fbc247cef7f46d8303ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925153c3dc58a00a9acee0f7c29e9f43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4846617befbfa695b417df9a4807b6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cafd8fa2056ff7b53a42da1f9ae8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368294e3eb2a83fe93a56ef6d68ca44b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68811e09745406fdfdd0917ba88ba9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd6591761a2060bb849a045d7d351231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606937548a5afa7282d0aa66d36d44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498fb8c5eff0cfbc655fc94a5c6af3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db1fca8679374d0208219df0daf95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fb8d276b7c841a8593486e05c4a04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39625c5eb890990e2651d32c142828236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7e2f4a1eccd9ff6c8714d3550e2ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a19995087f9f8d748c8d086015712238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0ac4732dbf7da958ee5a09986af4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d4e531c6f8c8907c2461b81294bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98018b9e3cbbdbfcfe2ba735e58230241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4a9b8a8e5cc3e732cbf3bfba600c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7109cc79b04e535f933250fbb0f59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f96dfeb2415b1133bc84b981f613d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a1fc7042e16d3080347ad288866f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631331589e8d158e826f9208d7d8cb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ef37ae57cf789288ce3dfd1f34d13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f83e190b7f9028a404c5d2142d426248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9990c5aed428923dff395953eb1156d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7ffe2f107a898a7653bfc5bebe3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab27bf8cf68eb4655c5375f9dccd5b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb285df496eeab46b4485b1474e4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b2121aa186962de28ffd41bfd1122253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9724f5b5ec0c6432bc2d99ac1f27a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21652d0873eb0eb064d22d6ee73b6fc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a3a9b1f7d7dc28334ad5bbe86d4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba29fb587f7e94578e5d0b6b26c379257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde4de4e696a0b53417621f2cdff846258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e409cb0b706e9ef75a03249f74d27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2646efafc422268b8e7077eb54ff57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d32c616b8836a62cb20b1498a4a49f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdec735f4a6058c422a28a7ef6cb88b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b3e76010fda4beab61d99f9a496be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e066b67167f1acbbae6e7ea0d8ba9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09188415165a97a1e2765a103742a5e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4818d2486812a9d2bbc4f3cd3e3fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad7f61b74d85de85af62a007674585267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef25b615781d081690362386a70300268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134575dcaed347cbd0a64b1e9ba2c3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae9ea6ab1ce787cfe0224111926ab3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa587af86c11449ca599377fa6c1ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f666279ccce686a78785b4a5f8b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf4b6027d666692c9095ffc9e4dfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a1b345546e28f1e451e683bf8e4ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6f99e19626940da4b9116ab5f139e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e58753642759b643ba0ec7e3245c8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100c745d01fbb6285776d3de4fcb10c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569c807f5479c1002300038605aa895278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88cc79b0e06c009ea1f594131e9822279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fdf1da0c1c0d37cfc8421320c644c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3929cbdb0cdb416990c1684b126a79d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ef9b1e29fa61565a92c91d09a1042282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f1b95289ec1432b87cbf002b086c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a42db5ef78d8cb724f3a02e74695284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb39a026d35d30a870cca1d29d9771285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ade03b9a277d4314bfcabb834baf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca121b83a8e95e2ecfc11c308db42e69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821012d52f81c48fe9a51137ae581d14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795bff693275019b9fc69701e1b0757289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3bd415abc334962d64cc4a8d18142290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad911d8b69474d5661b406b8b3737a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab2c1efcdfd06b7371c3e93b1ca96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2b6c246a581c83f6228c715205a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c3f6b52ffe5aa2ce9921b63fb624e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dbe397f1f6bd23ae5c5d06df49546295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc3018a1c05779a16a90acedf3904296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d21862092800bddff4d1ea1a06e126297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ed0be2ae4c5c28875a8c7819a0046298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b0231596be023be3dc912154bcf29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21283fe0128ac2a8dd80abfd5615cab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd635335fa040b7e5dad2c612a764cc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6369f6095aef3ab5de5b8c45da4a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176fbbe0388868d5f11ef7aa5d9e87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340c3080ebc6700c111d5c143d9b0e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87408e260b8d7fd4d357a0d2c8f24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288dbda5c68ecef79a8902fca230c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51004789312dd9b6a13d15692ef46501307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4cac45c071824740b93399d27394c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d43ef9a80f67d8b4c69c85e638230309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31205165ea333aa983e8d8ccbc495299310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812031a61ce27d9759a55b9f636fe73d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96963d277821f341b10554a7ad009f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641ffb27f3bbb6958fed28251643d31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1575b6272f3fbed9179f5e0adb0f5d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9bec0f0ba5e57a0ed11d242e9a5c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f0bc8a0954534b4c19bbd6af9f88c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f94db70a320e764bd866a5a22ced66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bbafeffe49554c49cba00de955b18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41719a67f5e513a3216e044e6b3c00d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d775870b1ca240faf5cc62a3794a38c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d503bcaa61fdd3c7e354c4032ee36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b5d754dd04b5e51eb4c633c4a8bcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf79af5adbbaee1496c033f76243cfa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eca2e9d99d0a3d65753feec415439324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcbbb2e1c8385623df056947682563325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee084be7a8d5c1b9e75c719fab4c35e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca53e021aac1236cff313133ea0785327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486fbe787c0f8b5587f69e44ef1ff9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb5b38e3cdb467c6cbfe01c30dcf01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b0217beb7601a474d012ed6d35cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243911544c9aad86d1e322935034b9b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a650d42a0111cddfe385a4f63bf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f48becefb2b13aab780afd5c5e4c3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a73f746c51d764ebdc93f39ad9d138334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729ebe3c8f11bc2e5dfc5a2590946c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a57e09253165057f02ccb49e5412336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139bc9e2e47217b09c6fc84dd83245337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233c1e6c16d7745af07e771624024cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75078d489b513e3cdc78fb24d377a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f66ec3e47c31b1805098f2c13273f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0d07f8acb4e2a0154a75c7c6cce42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7634ea94e618a660927d285009ff9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec598ac8cdc99f4e228af0da65e9e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ddac28c8c829fe013aa2fc0aa4aa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58d2e41be1391373a52a9fc30858bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63900c2d35ea1abd4e309b3d722c2cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c0c41b1481f29c16dddaed9ef2034347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b202c84c456f26601f50182e01c98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe854331a6294b1451b08ede0c495fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908076ca7ed1cdf86cc03d814942d95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e4520bb660e69886f7f93c97178e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7bb2de50c6d773146552507c95a97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b315786d94add2e26db18786eacd3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a6e65eaf27fda8664d0e4857e6b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d528d7acfa0131942e236fddae3b119355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbfbe898fcb04f31c7daeadbb47d3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3fde8c0ec9c099e39fd2d8788e176357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ded11856c8a54879eeeb106cd400b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320387d47dedd3c83bfa4436032bfb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d07849e19dd0c21c3e2501127f72b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc3de4dbfeb3f2a7eb07114e14201b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7873cd6ff484717fb1e9a8f44d00c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813be4c4c35052069c1b79f2179c4e49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743408672cdaa04ae2535e2e66721740364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8cd99ed656b3cc7fdc22c4263a98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab0312ec967030a664f6639905271366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02ce3cd0d3481a0e1c8aab7c0abe5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652919362afe71f4efa150221127be02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9802b5a47325f5ae88a31a1fa2fcce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac67d523c27db0be6bb7a1ccee1f42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deb427be8028ef9659216a55ccdaf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c4b0f19821ae0c8e6c18b10dd2548372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b12a6e7a0915cec19391e6f5ea3fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ad92fb1be61cb3dedc862ba757be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f1c2e9ee7eeec0ae3b9d74c409da0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961040d6ec0e800f67bce9b158656db9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263bf79ecf73ba24a3210864cc5e0c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508cf36f28ad31504c0ed172bdf72a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3672d9e8a44eb0060dcee657e107c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037c0adaaafb775e609a84068923bb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7d6a48fcf90d626e13770bd263182381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095dbafc82f4f3b33cf686acca45ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1e5f8c1cb7e3919dc4158f931e08e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9c2b3cff0553192e2f82a1ee49459384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd49012f3b78cc8189885ad6b33524385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4badbdd79513c02c516217b705a77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18fad97c3beeeff4453ff29a4d2eb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd9acfbac82eb0dba74f7c5b936185388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d68e8c5638153b00bdd0e2eed54b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d0e9aba74adc7c305bf12256bbdc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a84fdcd56285e4d9566de9abfa729391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8e780db6443bf146d59f6d31b9693392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e434013d6527612ae08038d4dca15d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539999e4d47c9ff3a07b46319815fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b4b02626eb7534c5520b06991e900395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434297ef07756aeb76191a02c288a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57916531a69f3cbdebd6d8370532fe1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d573fcf926d2e7dd2ff6d8719c82dc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a77dd2876caec1aeb269e2ca5955b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4fe8f3415974284649197d3d2794a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9364469ab60019f5217b3f5fdf8625b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f178a635ca78f4918ffb95440c42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e3249ffd853f6a7f3152038930486403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0831e296e5a15ecd923efec92f4982404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa942e994baf6a552fe9d6e4f0dee41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8be76d2dfba129c183acf056957f5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d2b07f18a15587c889cd4bdd15004407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab251fb26416f7d8e05bad98f3b2536408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a01bef8be3ea0702b0b6b6e6cdf5f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc59094f2018c97bc796fa7ecee9d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4cbe3fecc89a6688a95665916e93f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3be50678c16ca4f590c8a8c92e03b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427ea1bed64b04d2797e6c8388ce0ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a51cff7ccd89d4232d623dba11ce40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef076ca38de030e152825234189bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41f754c59d83f742ae82bda3d2023f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ad782a5dd2614c456dad4dd3cbb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eea59859a50f40b48df6a5892209f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7bb402a4c6221dead0e80976cd8c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddca3da9d29ddde4b47394321b768a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506377e40cce350269c305ada1dbc57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc2bf81984ce4fdfc4f48328efc98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2d545c52e16deae80bd394268f081423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95ad2913af376268a7a7c0e0a9a7a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91653346e7825870ed4502916543ae5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92adf1a837885fe7212858d37b44b50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2860878e5f6502903505e4c60efe0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc48f46e970af65cd7d94dedd0faf7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4b31cf24f9df44e413cc6e739512429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363614aa9412544f468ea4396c3de4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ce629f54e0b4a060639dc6ad6367431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc6c0f8b08f1e1735e3f74263707c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e42d7349a70738b65a8144f61db344433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253bc22e37c71c94b85deeb8b054fdf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb014745970e17f3aa61d4c9e4d9bbc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019971004f671833fb6318d29daae79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2904309123542d562f9716493193a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189480aede1063a68963840e7ab2d612438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1b12f6998ed92faf98d4e0f66a4dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581360a8359366a084a1580937ba7a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cfdc06b42ee49871e3d431574d69c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae3c9bd63e4d67e297b3f26a368ab1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deb073df02d8ec7e8464cebd1c7a57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39bbf0b357f2069e0dd3ef3e10684f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61db5e6bd2714ec29baa5f1d76728f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279bb46d7ed38e4a7fa5cc405ef51a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c52eb08f4521fb4efd453aa2fca9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddac8b4dffd89a20322442963ce083448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65c4e45a39c4462ce3f7f7268c916e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d769472679390b8373ae0f9b97df6df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32a09eb5412c5f6cfe884a6dac15d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a863690693194d2fe604e781a9bcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa4bd819d8b07a75d139d6fe1d7d6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b308ccd4d6489726bcde41e435338454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4f55beb9d04d877025ac7c47152f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172e7c6ae947d31e93e1f481c8c3833456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c78b4ce47616e60a2204e7f21ba105457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f219089ad374961cd71758000ba96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43024ea89bfdf3c797a7c9705d8e44c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ac05d944043cc502becd426ef8c32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723091b3177d0cbf7c5b403ee77f0e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eccdb0650dc84752f9b1dc82eb2f1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae158fd132d3e7f9aa67486e9efcdfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a0e77466fbd9d6f737982792870e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846300ae747d42e5d11baaee764dbc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1366d5cdca07d07cbc5853c3b366e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b30454510755c090186c9b44a65b25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b006081253a1389aa1f8d7b26f26ed8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68072eb2c4cfefa6a0db16cd547d6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2ed89f5e9f77aef3eb62383eadab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee70f39b783f9d4c0f2e126b3bffca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a200b55b00f69d6b261d007662938eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a445a9d8fceb910f31ad338df902f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932baa793b5a85423e2965f3eabc8b2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e0acdab702c405caaeeaffe3a9c2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae285fa648b40c7a6ffb0b987a8a9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a11ec91eb6f40ec2113b8f056b0723477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b54228e1854155149f2677804d58b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405912fdb5f71fc76d4493374cec4d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ddd82884904263cc4295662c54526480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20431056517dc2993e785b6e1fd340b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556e1ebe008bd1539119500b3c93fd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10ab283bb00c4b907d3418b4135bcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1094ebc08299a4a600c5f64136b0da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e652eabecec8380b55a3b8f22fb96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bf470bba353d3e0682533628afb2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68e58b00b9e2580aa4366ae7a1c459487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba14be026954046dc1c1a30db59b52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13289e36c8983dc69380c974a3b7b2cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6958ce00f1cfc2e6c52fdb96c8f0c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc00c7e313b84a451364d024bd3f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601ce332de5f04b448e2d3d2521e810492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c621a0555ea93a0bb16a225c2e1b8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f4b11ee3bb7aae45b19fad5fd9c5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e895ba55aebe10984ca4bd9eece7c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0042ea7b10752bb9290c61800c39e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18e69c3110ad74938f46851e1bc40e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149716e46ee0558119b27f63d50e80d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b1a6be3c71ec323dc1ef3c4fb86d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c5527ee4c9f56dfd8ec2b8e750870500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093ed59cdb7d46bfe9f42ce82f7917f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f2cb1d135afcafc1453f908f9ed24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad130d78b1bda41ed689dab8fc284a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8fc7a5bb8f8e8aaeb159c15fecac2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ca90396e1c83f4add6417eab2bc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc2ab782046d5ee46df751d7799f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14986c29584fb89706bc4231f9941724507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4f3562ea6ee5d64b4fe2612d74d49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48bcedf2a970d88adf1c259938a52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa87459344aeaaf394b5d2f98fea1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac2ea8c30d4aa1a6822c9451b22af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789c346f4900c0f121dc7129e6d4d0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528de916a6de9293f76d9d1cd67dcf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3890199660ece61dc724d7d1f50575514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994fcb9f6e0b6ac690815e0a2bd8b79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b26c1c41a15e8646bc19a165d370d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe91ab07f5f3c7f7a50319f7b6f512517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa50208427518d14684d033656d94e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0d8c0ebcd569bc4e0b6eb4ebd268f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c23fa6fdc6b98fa9b0886be3a263fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695d313bebaaa697d277b00fe0a132e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d9f0ca0ce128c15660b4579ea170e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881f13762f4c145e9819dad4a7ea8aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732614958fa6305bb6e93726aa6119a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b57588bd784e2b25cf964b4d65a6be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994e0cb98bf7261b20d2667eb8f9efe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17778de9453ad93e2b325f52f8b6a976527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111d23f3b2feb8899988f948bbdd7d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e15f001ce8c44b198df7fc957a977529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e3b3b948afdd2528083386bafefc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa9be1f9a2678b997e112e06d352de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d898ce6942acd33db9a4c176cfae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aa0b128e7c7438dc86f9e811413ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39242a3716e30fa3b3f8d4cc30e67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34bfe0a8ff48fdb6f6264dbe19a53a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c2d6d7f51401a05eb9fe04c06950536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9458d2a95ff21bc8b11e03e6a36d41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c555caae0ced06dfbeb98fffeecc67f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb00ac0c399029400f70e2916c1c26a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6398126d707d8bc6bb6354a0ab2c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d893dbd1c32fbffdae3d6bc5c7eb5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c80463c1f47174cc78a2331726627542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c42be777d24f4a1dd1b0b1e0a680d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759c0ee228f4bfce483cc4a0e1e12e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bebd72ef503efffae9b9f98becf64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2acdb2e38d1385361096d4c240580546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeccd0290ac6f3725169f7f3361356547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c0f0e666a6505a78bc7a614ea967c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb4e0b57235669a07f92880d1b1f81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d321fc1557f92979d61134f2adddd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5976398c09141bdf2c7305015215b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353e34acc6e6b0dae736d79ac5c1c9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482025b011715b8e586a2d3a8dfdd44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9b41471e7a2bb3128e83091cf381b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aa184c52aac0d6d4ac1247e0a3fe2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2c4b763e482db3239642098a3d3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a16c1dcbb6ae09054ae22ee0f8b793557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1b72e5b8be494e1359c66ed72fe6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de01e3be1767e454d22195d1378a474559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dec16589b731763fd465ee164e22a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2eebbc0323d8fd570fe2953fefc27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aaadf99fdaaf6b171da67c7b985c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6ea75c0d7dbd2ef4feaf449539f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ac7f9df921c6ce5956b7261005c2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ad37e3c47b81d7622b9737cd2fcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12135e011de1644c8d7823ddb707129e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41546b862bf8ab4947fc17974b798d68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332fd0acddf054eb01e892b522f14be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7ec2c34569282837ad3f3f324c054569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455ec3ae3bf465267f9cc11748d4b58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941275fdb8d08903afae1883bd469a5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1db3e66fba09625a6c5eb5e7ba151572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae02fd435e9ef53fa7f4c9f779c2598573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a582f2aedc3bc7b1a87644b5c70e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e26d940f135cc9d379e0d04f512c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb5fe8a2fe66b10f91aac0ad0366a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b80cda6abdba5573e1b127544589f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba27a61d7a093bab7e5ced9a74d962578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a26f2125120171630d9e93634432b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc84b68eb7e9550e248846d344f4f17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a1ba77985968ecb90f42083fcb23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe04ee756ed1f90702a55ad7b13da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769463f67f0e54f9d87b1856bab77b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cdedbf35898819f515c48fccb9deb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4bc1a5d9395f521853d0095b5e102585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaea448097f8f324407f27199c8c0c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf870e3d11fbae5601d9114161eb80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386327505cc7452646c0793a26736c43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b46433d9a47b286419c60c5b221f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa070b38f948ce3cc5cb4c273ea3aab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884d398ec5150e99bfa60091610400d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0edc4c0abc50ffec6ece042d60384a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b4634bb2157ed1257a89fd281c38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f12a7e081a2ca4e67090470ee1b92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778677612897b0c4efc114e7b8a6ee9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2b4b2696a493de3f2eba97ab44cff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d69a79477e4328c26780d025fc279597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61d36204d30a5799916463271833e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deee7ed7eb29fc5352099fa57c8adb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062a0a891aa340bc60b3b5184b6ef75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22c44505092241541a94a1df2e36c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa94f9f1a050a7e1754180cb97f09d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735e1c4da8195db3e70abde877b1be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4b4c31238dc0a2cc85e1c533d00a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83514c4241734247e7b039b695d78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319dcbf78ea8f96f4c46d7294e685fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a043347f568b714c796bdc0066a9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e8bf174556078705dc735fc8af54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a8327db58349fedb90d4b8e0dc086609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18bd2d7d8fbd21be78fdee1895dfd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11398ac51e692d8af6de9d252ae18a8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513aeab2a0d7f4ab4f1363481ba0efc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660e131823afd0f7f586ac07e79ade0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55f1ee50d9f7454a2bb8a4b98560bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7afce2d582e3ca96dae40c3919dc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320af573c81f858c885e2a9ab8ec1ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857f5b1fa1ddf89377c87812c7bdfef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a153cb7f9a6b42fc3756c6bd728c3ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223c1dba931654b3c4aea37390aed2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931df4e1a5d95fa90667eb631cc584620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fc28c8102a12f6ab054c5468106bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce96537788be941061b709a97aa9ada622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44816785c2a1816c9fb74d3482e20b6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e265d900b26d12702df399e17431fde624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54e46cf14fe5469844aaf5ec8cc772625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80215545e8e8d0c8d522440a3bfea2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34ef0ce03fe6f809adb1d859b360e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c277e28b53fe5c975e41924cd8697628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409bdcd8b409765d2f7e2625d841b22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67db64e1118cea9b44e21915bb1d5e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6519c57cdc72dc3d1048f2893bac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810be63dee5069b60d032bc48293b45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f998b8d24d0d00111573fd47a3ce8e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72475ce6d820b490cdf94136b7c044634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88acdd00b04b8ff9b5603800421e9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb9f3b70d3d55bd347ba1f9d8a3ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504cc1c6ba3871973922f7176096196637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb922fe9a298faf09e13d52139590a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e9309ff5a7921635d4d3e76e790b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2228fea5e82fd31452ba6b31f1f341640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e9ed3742bed723f7717dda7419463641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991fb99801c28111831e9395ab6aab8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30315932a698096698f0e4c6684ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da566a86aa0480ff1b15a22dbcc5619644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b098fc0a942b5c84a4ff1dd579de3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafae1ef59a3ab26d90128b1792c202646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afd686a4e34a116266598a7b282e3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9a787751302ce3b4d02defba20639648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e813c04627c60ff287b3c589cf6cf8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d393e8ef866e3bc8dec02cb15fab6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ef0431d54056261edaa141f07a8c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa30a20157d17735ca06b0188b2183b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb4259810baaf897d71bd896dab60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf3c8bd6fd70fbba6be901d2f366b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c821f0deca22b8e03f37ea69d19efe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96bf9573d4097065cb4fab995df67b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713df9c953ea22f616e9b405429ae69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323c7b7c95d8b73e0a3f0612bb39c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0dbab881377dc980b4761e7fe3649659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abecde6cad85fce42b20141c964adc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5887b183057ea530bce476bcb495214661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b05d9598ef45f4b2d6b4d324af55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3ba36bbea0e656f9d282797685b29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fe9694a90ee16dde71481e78b2a9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4630806aa7f653148e55b5e6c33c0f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bcfa4e66dbc5ad600120920acb46a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e89e95e64e19980bfbf47acef7e8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f09d9a9713dc141a3f77c4b8b3f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919bace3e21910eaab267ec47ec6b2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c9602b95fc955ff86129fe0dc4b7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85687ed0dcf5f44c8842c9eb3daa23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918db09db27a1527b8dc9fe42337735672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b998ac8d15cba7cde8237121dad562673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77459d5c2ff1e28dbd6e913aed2436fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db182a8fa5a273f52cb712e75e7f112675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5496fc4af4fca6241a7aaff63dd08e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5910f6a22387ccbbc29dc49447e470a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0fb957bfed4ba98e65ac2aa0d4f45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491018b67734e9351b336cd97d8f50d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ef213ee99ca3ca27352d138f88dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd471b28d1bbdbe6d8b8b619e2c9eff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c634ab9b9bce975403177e3c4c9d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ee836d83e4b4c0c0c621603947e1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d875b5f57457290f8978e9c103a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db4c5cd6dac549e3482c8281a3af13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82842db0ff8a2440038a07729a71e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15012feebe6c056690fb348bf57d015d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b46a05483baec9942cd2af9914c41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6009ac3e21b38d4cfc179fa9715e0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bf4169f1021cb6b9808b047585351690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcb99e28c6f4d0b1c30f15fe1c32e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f23f42f09249e4f17486dc08ad2f8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d84cd790a3c8b63551f2ce525f360693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ddaa0b50aa5b9c5e005d58992b338694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f852702bbc3bc85e9addbe9d0bbff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987a285651937c0692ecf4dc9ee022696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d8048f3e6d1b8a8cfc6e8cedf3085697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ee6ae8397b61b461535e7b5d9bdc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222791416086c79707b36f0624f486f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df7d727d804a1eea748150286a1c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54224eba1d655836e815b15156e631e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6cdf5975ad95121300ed33725a308702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c33889439f386f0c7758b82ee396fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0809b1fb38b57fd653a980ec38b58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83402a91e1048cef0f9adfe1f77ae6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab93cad9dd33ff6c285ea3cef3c70e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb15ccc2c189e46d38dfa16179c81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e20e62805254c74e9819aa9f7451c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f82e409191aa72760b2892cc2103709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9a7021c8b8021d1c987e65fcd2005710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ae5c79b9fd6c409e5c68320a8f6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a4da72db15cadbe8d904d3d27f2e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343bc70ca21cae2223564e1126f2341713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e4adc9a3703e128e0e727d6ccd518714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d79d62392351a0177d2f30512d46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc123d0ebe4ade1a6539248f81036469716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405bf0541fdddc2d96a7d1defb5b134717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb243e1af873f3da60aa0a44bc3a5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd22a1addc240e6641136d7539d65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b341fd9e79d575a5c33a959f9b368720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f06ee7a00d494499c455b40d73ef51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccc82cd1edc27e814e6ace3d9a6742722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec59dd3150ee0d8eeb030173b8d69f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52ccb04a88717c175d3e3a75692728724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd846547edecf2bbdf634b793f78276725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d352750fabbc47128a463fdd2b20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59952ba4d20cda46da5c743a0f3c9a83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac7ff3da2922984525c859117350c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa070bdf43664fa0394d23cd5a952729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0ba3a721512e14972f286fc439336730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a347a163d68cb6252401a0e6c35329731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bcc3ef44c57e7aa0397beea25a58b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9cf6cf28a5cc547074a77e331a42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabd075860f7f4b26cdc65cbb653e8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85bfa449b75ae2d6e3e0ade997b5b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2a4647c1fca7c6a2bda225115d869736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f9396b16d022641fda6833f37e733737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152acdbb510cea8e74b4297dce20f940738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e18fc0f80d4e9dfaf4068066196a1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11822cc0d9235009e92caab865fe40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07502a08bcc5a30bac2537c347abd53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95414c634bf77edc7f97f8fae5140519742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ee21eacb360a279630ac55d4da4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206dcde9a6f5a58f3943fd4d69d56c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a01758e2a230ee6fab9d7524c9a5ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ebbf5706ea4eca73cd0c2b9469798746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be60ea535e224b3717b2fce3b9eafe6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540de45aedef271cde9016cb346acc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ababbf3a41955c939fcea8959b892f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472213eb31569385c2447bb03ff2451750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce93fff573e52073a2087b48136650751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eca6c231ebfae0ded2a15dc5d1fe2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9626ea56ca8e4ea4de29b4f42e252753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4603ba167a0a207e71ad27245f99e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7fe56e27421ca9e9ffc54518a4dc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09fb8e0cbd328981ee0b82488e3cbc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b51f95007ee783c45d7f411a0be0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf542d546354020208a3bb7b4a1d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0affcbb9640fdfbc5e0a06f11391c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048bb630a28af2d6d16c6192dda86bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3202fb34ca6d9d2878f9f48ea66ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1086b78af2123a26889f2916b31c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986538dbfed41c402f23d55f3baa037b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc172a9e65654962d2906bb6a48aa4b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae15575e335721f90ceb06c7b072236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cbd40ba191edee90ebc2dbd5cfa3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80ee6f996bd4bdf5e22a83360b8cf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe90774f3e8a424321f8170478486939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022d4f44d2510204c8b88fb37501e0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ee0aa49f31dd38541d77b5410c0a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938e5ab6a1bb9727057b9c8ab7abb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420501162c374103e26cb737c63e33d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8c6bdf5017f322a40f5c9049f6c7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f0b99a52ff172a9c4fcb30741d3f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0387a3389c7699096ce4e331ca3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fce7996f9d2d3c50bf6ea4f58605917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75c893841e69dd68c0cf93e2d4935218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c65a8201b802de639df1e1a171ad9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f3fa51d1f35fbc9defa00cc52a0de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c08447d85a07c3c37dc2f1a94a2a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a34da5c13865f4436b689381bb33b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862f1d986fdd0c3384afcaf47bfe07123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d048e660e3c429f395ba4068fe8f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66112f02991ffd33df8b9e4ac15efc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e50b39573b623aef0c41eb1cc7e1c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86298f2e308906eba15166514df2ee6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f99328223d50b831fa3f1aff63d16b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f734bc504ba8973b584d53e2486929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c98681e84b5f238cd6856a5fa36c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba10a1f639a002b1ceb59f97ebc96931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f640f0763f5239aeebba115cd6e29d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a724494b5dd443bcb710754628bef333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79941ae491ef5679ed158238a442234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc284e21d7f90d3881af48f6364a59835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6e491a2c0467c5e227abc6df7d49b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9c81c1c3a19b42649e27cec5a375137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b9b78ec8ecb708e15c660a392f13038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc0de27da3e13f89fea54a6a51694739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ae0465fd2004342d3bd2908656d9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a7b579755db7fab6130d972b7659241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafbdf4a2935ffdbe6dac94c18a278542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb699edb9915bb68dde0e476ea543b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf0e4f6cd86c547c998f2227536d3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4049b414fe5e46508cb1afa34713245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68eeff69c60c176ca4a82d44f704646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ba31d2dc153bc48c90190801bf95d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e9db18637bddc9d64b4d82746294e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86664cdbd7429708ad57b2274362a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee879aa3a4932408648d2dfdb704250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a7b484bd4efc97634dad324a62c5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825742e9e64abff32393ac7310043ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41779df10793cbcdcc235fdfb1376153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f6f5e107bb7094b408e39a7de88cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c28c5fd847d6bfa36a6e0cf65d552055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786af0e3877b5b4e60e395468fd8166a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3729b0e0c5f50054c753c2c5e2950a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ccc21fca7fe20aa7d2ad4d45b016158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240a178036a87688456292e439e01e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3379775a1567db46627d257407e3e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1255518688e214fa75c976194da461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b655db335d8c0acb2b6b4641f6c36062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d5d6221497421004157292b7ea7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa7f38f6a02f5b52881b047d8ea81064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e21e93af849ad5cda45816d6ef3f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40591748ca99dcd3cb5a3c3f32ac2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee9fab7e9141058ef531b70a9d545b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f796927d1e0589d5a05196b1307a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8607ce7d701e8c66cad6b5f5349eba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e420e5cda932b38ad24974f85fd80e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4120392fe3c2efc5bc29062fd47fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbb63d1bdde63eb4a28d3c4833d05872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637422f2a4d1510c8519fff401d6668273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90dff3ec8224f047078a9cbbd419c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1d8b04b28eb000ef0ccaae6be091c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3615ce90dac0519090a18baaa05e7f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3480094e78c7b776da72bafcbfdf3b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581b0c67e129756c60324c8f5a44c8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04c992f7778148781be8719657d93f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0273c170cd485bd6112c93f3f09f01380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fe22d1001b02600f19a5b6bdc0f3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4ffbb3476f69e1d691783b660b8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bbe8ac78e426ba705acd234df758083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f598274adf8018558b80ca6564d5a9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b17fc2ace6bf3796289a14919c90585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7f66b2737dfd570d12c99b28e2bf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2302452ba249ab9911cff1b08e604487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f81f619f45824db8e7c5c22905a6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9a3587565e251a7ceba8c99fb558689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb236f577c23caae9e604b5f64e66a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77eb9f089172137c10cff9fb57b1ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2ffda8917b3969669e8c3998426dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d9f57448ed60752b94b7dbbb34bbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be53dd8be0ddd0d6d0a04ea76a19e6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431904f4354e09b924c693533061da5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840072f928f08060cfab02983e92ba096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd2a8db7a1e281f1dc035ed09c74c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d63d8172118cff899675661c8efd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7c774f40a35c57e3b14933d8fa9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf45357348c831930ca6fc92ee6a6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65b14cd196a8f8ddd399aca47edeb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4400a746e1f3066ffdb3a6baa9bfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1a97bb0802fdac8c15a275b22b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d253ce0ecbf1f9f48242587e30510c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0595baef5430b39020a09c6e6e4d006105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc6fa0848506a1fbfc6143d9e75bf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb3f050ff650ee78a4c0d84e14745107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d31db1ea2340bace69bac0086eb8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3771fa1eab96089d7ebdc937dccd712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b23a0e1597357499418d63c0ccce6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc81a28c56eca7d2f632360f5eca88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87bb60440dc8edf9f7ab27d7a7fcf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09917e67089dedcc4bd019a6c9ad04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e304570e2543e2c813c5ee1b81885114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760ecbc19df79790b8b7c525230e75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f5260fca6a19f59247eedafa978f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6810deecc5af829e3ef82d73afb8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb1ccfb810009eb3fdf4ca7089ef38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672940ac92e780b3d1ceaf3c2d8fa2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5ec90d17bfc13362c3a4c6b2de94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab7dcb503ed5d61f10669c8385f1b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131cd0caedb6c9ae0638811c13b3d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697c22b08d98ca6c62c249d88b7bdc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126653d40be37523cdad20d0abf016f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664110d725e70508912bb4fb40da22a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9597f687c8530f5ec11f145ea0e69d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee53b16fac857098254362447171c3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237505ca32cfa100a245fdaa233b569128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc3e906b7001b9864801b0fb0d9231129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca43e563aad8c02f7067d20af6799db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80632d14acef48b74bc46f9219ae9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0083492fc2cb2746f8fd9fe81b7403e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3898332c854a16f9a0059941a6cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb5f3c83664be89e93919a109e2531134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5da1fa467855157c79145d1cdbab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f8dfa29119cafb2e6aca1547f83f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf64d5b9928aa01d3accb3db6800c7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcc1a1f13dadf3d5a53d4158de7b31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8d655ace8827bc09e72203b9b5af7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfccc13b4e44a267b01d46ba9a640e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae4eb0342a4bc433804fd595cf69fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c035fe27e614bc43dde68dcabfffa0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a5f9dd6148b689b1fef30bd93744b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307332fe97251dcc1bc858cfe721f8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915878cc7b4106f33fe15b74d3b263145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c75f6dcb429329794599d26d2022146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b132b772cf12dbec413377a2081e7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee833a04b8b51bfd7db3396e94c1ae3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed4faed7a97689719d6fe9e090f68a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96f682cd86c22131e905bdae42cc97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af4079b2b4b95ae978934fb2e9623151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2041bcc30714f5e21f08aa1279b7b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26be138cee4e3311aa4ae0b9726b54b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c3b997751ae8d33d55cd00b477a6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34afa8dbcae14f2f5b26b283c2b8bdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bbe9c974fb5574ff1cd2ecf24a9f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dffcdc13b9a6052a92587313edfc2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523260ecafda6c62ee9710721ccb1927158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddc1444e5fbdf1817885984493f978159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8a4b2f5516a62666629d882ff05eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f3beec11c3a18072eb26f53078f27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628df23d0ee5e8d5ed79415133f1e75f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd62370eae6cedd0bf7ff8fefc2ba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa29074156d5d8f853875ff29c6b65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b37392af35a0a4fd65350e0bb68d3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99287c7d5f6e82d4ec092b2d41f97aa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8933a018265f206c2aa101907cc6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382cd763731e70b80154a848731e224168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79e447193ccb84529d8d916f360e98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c605c95cc8dad0d3ec37d337bbc47b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575c1fcbfdbf625d7c53684a14ba5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad132a2cfdfaa1ffe712dbe0ce10e53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f77d475df440e70134232671f640eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c845c7a1a093f95c70250c0125d6ae2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec3e2a46bbc3c01b0b003c75a35a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b58084ce05a491481c28de7aae8c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e559e59cedc8aa3d431ac106557210177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7bfa40980da4a99ab876ac165074a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9237ce99afbda58c93511940d677619179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956597c523942a5e142f096df848eb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11598e9aea8e7949b5bda2d4fd084684181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c59e1e46de35971b7f92dcf35df2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1178474687c4518380627696db75fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23957d1bdaf4003977391f6b2fc54e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b8f7896583aec2c5390e304a36c52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08411c1ba608f6fef17190aaeeedf90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf672f09de99c1a58af1fda76a5a19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42114a7abc772874dfe617b422af62ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66587f812014c84acbbbcf12670bc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd923188efb709d77a6a1026734b9d11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029ead5f691b21f238e80d71a0d64bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf03d1098a40150dc2918e4ff5858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7859c26d5a112d556f39ebbdfe312193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f64fa60ae5cd7b8cd7ae53007fa7f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20914f82dfd034b78effb8e425e7ba0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1241853dbb5801cf625ee77f4a294f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c4c4f0dbaf04ddc9c49fbf373918a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496e2643981da385bceee7deceae6af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461bb427611ecf5781cad4a4c80da26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb1b395ec4870e2591645c3d3d0f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d05d4974c70dc21b34214935a6a91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f66672bd3e506b72144039e26acb80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574f6500b5f7163316916076c618884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5000181849dae199a8ff6180bd2181d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff301fda023bca4797069a88bef194d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fdc12b1f35bcbf9ed4243a9ae4329206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cb590e0667f87c15f19541ce086cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e31ae45a12f302a95311e3e8eb347208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a36dba9d9685d354520fae5218a9e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f31ca9d4d5e7a5f4d3e66412fd2dd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404135eb985bfcd792cf287ec8d5039b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f2926a709f52cf154c920e40651e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd283431ea10c716e69aa89cfb82f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15881ad2e0593a3a3485276eda95ea98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea5d178acfdac9bb54ec600e070a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096893f2b23ecf714d59bfca022f900216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74d697da357748e938b8cad3a58d66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c87432bc5ae3e235b6a1a74e1390e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb3f19b2f96f1a808125d7d45c3d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f7dbee29163eb3366ee9db03a3661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c92b7681039c76040c2660e6730a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7840f720b58578558d0a164b158cde9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f4b3ca9e65ef7e030d01c5930ccb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e390d370521a7b3d2e6d7714e3c26e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a475538b71079b31ea5985b69383225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7bbd64af2d2cbcd3221721e62d21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1cdc9734453d1ff52885e79ac22a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652d3a090647fbab8a7a45fd47b4dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cfa2bf3e675b3a7f6b44ee057226a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969da14556fec3821431295698f4896230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbceed90b7f64d67f78aea41259be4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae69e71adf161466692e3a813c9cb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc656afa8f8e38877ffe4779e6d02a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9424df71f7d58d2328b637439ab81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cceb39ebf73ce4a93c8e72d0296a5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6e1bac6f669b0eb6f1a059d07df08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043208fd222b9cad9c60c81caaabd5db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1113f38e7e097a3bb637a27e01e67a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8d0be064368a69c0684348daaee59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a6e825c1d4edb139816d5e54d526e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f845918bf585b71ee8f16c404f743241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69b1f237488a80b6d41911282748b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48727943805b5f894a891fdf7bbfa596243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c649b8aea4efff88dda1f914d0063244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0521f824694c43673d7506ed09eaf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac45f50623148ec9df157aea0a3b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a2006139711e2f0c22c01222803e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13405bcc8c2275edc10472ff0c5309248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a73fe6e058f7ea3d738eec9f4d3f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5009db1c8c2633e53b8035e3e4e7bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455317473c680c6bf0e98a830261db0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482f8d4debca5aad82d8e0ce934ecec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b463d9c49010ee68409716916800115253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d8bec708fbb5bee3b4ec4ac05ef9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3651c6ab811ab247ad0410a84832255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e58536b8e623df02b79635253700d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24775764fa25cb940a272d95aa1d9e68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33568c5544c01cc322e042e870d03e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22352f466e5f9b6e0cadb8a9b30879259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66112edd236483be14e8cb471679ea38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e890c62383033fc37cf6b876c62cb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba79dbb8e5e719d18c2c273b3236e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026f3bd1fdc1d88b90a5df89ff5caf4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ff22ac197def107874d855c60006264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b60e2bc726e8d5c69b7762cca7677e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59847c46e9566582bc8266b0fde16fb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693938b2dcd2dbd13657274cf9ae138b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c41d0750b6f270f6831294c40c47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c58fc5f3a10d478700d4ec689fc778269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e83a7f945f8fd03c117628385380270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313857da75ebe899f4f9de516fa798271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9ad69234bccec1f760b1a6ebfd052272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ebb155bb6757e73e814ac59217132273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f442d7ec9fbdc23b8b278171d58c9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3e09b6c3a6395dd27c2661af4f9d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74fe4caa297666a0c87160fc0d854a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df99aae9769230e919687f542c28a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c2016a4d40448553e0568e820260278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01366a91f7a4c62ace216b018baed0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa988f32370010aeee89888a9dc861280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5b08edbb5433d21d7cd0dbfa6da3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59a49301936d516e175891c33a6599282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb33b6fa0c1479fac6eeaad304a8e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c019e239c301ecc4ba30a82661e12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a961a6424dded937296043defa90c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f8a94ea3aaeb0e47381dde811ad7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9a1ffee8ebc930974c95dda05e64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3511089911b634966194bf2d8fa9ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298f081699524e7f9ea8530e6fcba49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b967ed10a1d6ac588a8c64ef167312290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff8c11e8863ceb021d2b8d9ff3b47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f52bd3365fbf1b01f63194df19b25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7541bb011a7e0737802433e9ae0679d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866f6288920c82248ee3eee8d889ac1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8be885e74dfca88e92748c987b568b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a3251f23ac0172f092e1837fb60e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01786ae9deaa9536ff2500231a4eb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0587e6c8e2718626290bd13295700298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4b46e828bfe831d7d678efb37c994299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73a61e83deb6b5868839e843b7edee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00e9af8ea35ebc3e96e562833024e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cea69703a78cee43a01795c2d580e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd5b42f2c9ec904b431cea06cc0c26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723029ab270aad01087126a189171efb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4327416e998036e41a237df757bcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7db94429de80227adf52cfb2f6b37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46f48c7b1af497be254a1abbf1de27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627458d46659419e559078765989d983308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70bf4ac3b16e14955aba9d571f809f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d8c05fcaef31d07a64a197f04e540310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ba0b8b892a03bf6ca4701560bd6f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a2b2b01c19507311f7fa29f44f0de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba097ebeb27def60e00ce97858bdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c156567107b391ab4668c07ba75bbcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db450a65e03526938d543f0bf559dd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8cde5781dfbb3f1303bbab19c74ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa5653f7b29b7193ff040479a8124317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdd7c18771936c738fe608a2d14789318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42766cf10ce6f9df7f13298b094d7d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b26e7a20ad091b9c10c9a44fb6c1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92319b83ad2a289b050ac617f10eb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d468dfb5d82f2a6f823e73b596258d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9087d03bb31299e7c893f393b77a1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600208c87404a7fd89fcea124801eba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7d8f3c5dabe83ce46833eef0c3b41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e4cf4535a101d7340db59a99dc0db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c362f16f69637b943cde480be46333327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe700881aa663f0a9a10febd54741328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a98b4f47a80b71bb5f29867c67628329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878060fed75f8f0990a61f1d7e560e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22a96d0d89eb420039e09b51f2c0ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281657df8a8fc8d650e7a84d49dc085332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2313673b75b0a645d7b897b6cb01221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573983a7c5e292aae6a718fa51e4b539334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bef8409d7deaf7928cdde5365089df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77acc84f252a0aa71798f7d3a956f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de1d8014c0c14f854d301f804dfbeb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79c3630a694c0a8cdd3cd78d33512d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b057c7402dcc975166ac9ac826a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7ac0613565fd32113aab7902ded42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4eaa30cf88ba20022d5527422486341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cd514395b9118a1abab6815a592a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ab38b02a98ad2bb2053767a3ca91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe4e8bc8824ef8e1806e59f2337f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b9c627f1448fcdeafe0f2f05e55d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d3376a9b5d01bfe6da0b87cdfef65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea661f3dfc9ecd7e59dd103e6d7aeb9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c7c38328a0c032f26bf27827d0f7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bec3a97e83e8b7d2c0e630e44afb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309add68f03ae28fee5e21b5fc58b0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132a0017c393319d4e9d88f2f90461e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b1cd72c2eb4e7b4eb0a90ad9a39f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a84e504647723604cd55feb050e815353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06099b61dd6b7c838931f26c3d70446c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59bba153b70da7f1aed98fd183e739355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1abbbe5224c7c07b668c66093bf92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda490f0cf20bfd7c930dbb03284528357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ce7467cfb5f1281ed534a56b50e32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791970b2994c9dcd841b89e15f8184f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721aa6f0d5cb7ee485308b6987214e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5cbd7f8c7cbf49ac6ae4da257dc15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264669aa8fc8df57eb0437b6aac58c2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ce1d952e5acdb3f70c7956e1a9988363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad6ccd30cd94dd733ccf9c0627642364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888585b1e9662b2d237c2eef861dcf4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c3843b0d8f259a4f3f65585fe5ba5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f678c8c1cb336d811a43522c7300fe2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b10ec91cd238e52924a466c4cf07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb7207c71e69c07e9f30cd6f1cb0ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795e4322e6f4eb85f72806228a4adfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b41685865e70d170d6d94b9d02376e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af7d75b0e81e884cdb6e461de737d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852c16ea3ce98377edbbc8acfddb531373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e72edba6fcb73f288fe11baa4cafd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfffc611a6ae11ffb91283aa03ba8a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d53f94ea3083240fd8aaefdb4242c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f7903d99fff4e4f0d6c737f8d2416377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525582c02b0a6d480c79014c65ddea91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea4bf3c854a054f70963fb3084054c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083465b7bbec6e7de5ba5741400d4183380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80467a9d604a3c1a740746ebc15b7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6dc2eb4ce32855e04e9010c592db8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a2aa2790840d2b405cf2a8ffce3d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1376cb49242a32276e457226fd3408384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d4ca0a8e546fedd6f181298ef2079385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e606ae7556fd70b002683b750e5b040386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f80df9c9f1471db0c0a82f896697b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293894c0dfd718c80721ba6866c3d90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacca81c6bc979f2ae7834d7cd3d3076389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c35ec5118744a7ed905deadc4a67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a472e36006cf354127623da202c9d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3c3101775fb629e6fb7ee43bf1819392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d42b2522842bf1188d631f282c15d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e8e4e9f978029f060b3f3a2c219fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0141e33c8a3bd3c06bd29e6f7afff93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248679e53c361cb90712de5806b0053c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd52c674a774050e3a777f92610ca3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bcf21c0406c31085da3774709ad72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eade5497da22d45ff9a4b0265e40c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd0c9fbab56c08468b12561d0ba0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ec1e13d46c6ac41899d118aec0ea1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870553fac9d65e83d455627d89fccd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a605d2137ffd6664d9218e0ddc7d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fef966c774a7ca20de93ab32b03da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d521a94bf07d1f4cec65a8ed8b619b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b3cf5d01ed9b82ce44498a2d247ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd0c91270bd51793348861d6999d1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42df86effe04dea19a8d8ba356fd63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab87c165cee956039639d25371bfbd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8ba4be8deeebb65f360b123c00a87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32de3618c50eeebc58a6c7863f8848411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b4c4af6efde82295c9042f853f710412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4c71524dd7edf6454af5a0f876c53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcd1c5253feb00a58458d7d7168270414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04342233d377e50d07f560bc85a13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba90ac14b49e29a421cbbdc035c67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b13e0973babf9b9fb53336f7c28bdf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8f9cb4bc97a4c650b2652749ca89d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000031b6343f864a222760de22eb5b5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc9f8ce69fc8e995f19952d044e23e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb784a9ad7e3f35c52df93bfe29751421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf7a4f2b473966bf80bb1475ad1f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb59909337bff8fc689ba6a9274de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e21b8f958eb9552efa94d181ff3ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17194f06a7d0b03863941f9e44c8f82d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437837fddff697d267c5f2915d1d41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5676bc88ee1adc69976f3101266fdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d14304098b2151da060a8e68c759428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699266954701a8cdbf0d2ea6bc307a24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1e5c317f06c66757146c2f59072c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7138dcee58ec309a81ce08382599a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337e81f8cd6bc3df090afa4dd373323432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e64d212b73076b80f297c67b19a0b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84997f3f8b68ccb5c48b8d2a6adc420c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57a8c986647b6c38868aaffccfe671435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34a4d57b149f8426e58947d5b8f9ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aef57f08498aa879a1bdecd30a318437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b5ff1795e2902b7f89cc44e2167e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488fc2339cd8e7e26187038f55cd65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f237c4804960a878722d76fa7ab45f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e957430b701b115803634452453d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db44901be824af470f07e1eaee71a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eedbd147696f4e86b86f831b266ee7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3b80eb33aa6f79701b10e937f638a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d358e558b052e597a8d4c25ff15bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a54681b6bc4baaf8605cf9386207446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea94984393d3a93e8daa92d2957668c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157672a847813812eb739d01635f4e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942b2e75d9f39db297acd403956ed1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549a4f270683b6ee5a421f7416a7eba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d297a0decd737b2e2cee072dd98b01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2377a922e6e3e442d3ce8c57f85514452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d961be2856061d24106c81d552cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ea7d9549074a52cf4be90d96eeab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83966b20c37ead2a2d4ea8d7adc55242455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df3a3b0e4be2b00deea5612586a4ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4d5edcd6eb12b8a3d43e060091519457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557abb689763078ac9d57ad47a02256458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d6e6d6b8ccadbc485a42175c533be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1433c8071f23fa9c3bb848316777460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d57cf2abbba95197bf2e530fef3ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b059a1a9d70b046963c5b3ccb1d817462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4e8a7d0fcf31dcb5eeaf0e04e3c52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5cb8bfb0512fae004b7dec1369386464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8d5e7924b70cc995e352d870a063a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41efb8ff3f17ddbcf2114aefe5a45d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce5fff8c367248676c790ae894257467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8c689b89abf108bd51554367cc83f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55029a3df698413e17263f9b7f6a5dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553372fa625edf27d508458cdfac737470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a4c3bb6643ba52e054778d00698f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8b91608e5c8fae64aaca8de4e5ee2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc7a12fac6bfff339caa51e42ea66f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d077faab7424b1e2a8419610b1c6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31932b400981e89e280adcfa5c77b669475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d7dfc36eb47ce56817cd62d25dace476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e9659a978ba64e5d5532e83d78c96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ffec230499fdad594ab0d29afbaa4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a05a612cbec620797e73b36717d74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae60570b9c9d7318b78cc50cad15d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2c312ca32b37b194a2eb1a3bf8ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091eed43e898e51e245a18ed4bb5734482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2012eb4fab14c23a58381fd1d14f4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defaeb019821c2ea79d66dee5c26a15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8cf63508af51aa1ae729e87398bc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a3d31cb1eebb257dde17e4d0575bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b7e420967b17ab20a0b2ee2a2001487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1aac76df3755ea4d5e76db74a5b82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c195e264c8af61ee8af3118edbfdea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1ddd9fb3a7a3dc55c6da7714c3f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c86a6fa7dc58a91ff4b8f361954c57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f076c5ffce28da866d101d58b7a458e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6167ff758f0bc4ddbf9a2a4ae3454493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f24e375db5a73422eee8a2de698366494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fbc42e1ee938ad886289255229c57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c89cb38974f0f58838382dc8f8b7bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccf348fc4afdc58ca66fef2a47f562497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddccb10b08703ea6340b28adf671489498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bfc225cedbcecea7820917a8c78d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3e59150225f890132a2f356b9e4e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14503e84f97d4d10d3f475eddd85ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbfb799ea4163dc4521b2f3f181d82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23adffa4bbd3b4ba751626d8c4fb2b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499fc435233fd447cdc3424a2499482504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f1333d83737da0f3147a2439af986505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dc2cc2709717b13be33bf73fcd045506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9522a4e63d868a097e0699390c55bb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cedab6f7b694a761218d3ac9d3e8ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af88e993ebaa1fa008b2f11d228eda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4dfb2b59a979428755cae5285680510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344fb8c4d2ebb368752a7b8ce0f64e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6015be5611a3a59997f61e1e87de04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af5f191470f551ee7f10090b09de30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea6a3ee09965540792dfb8482f181f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacbf970c53d3265ab9b3701bb9ba63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23f93c383f039670d21bd58566c9e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb32af63abcc45db7c54f7129d5ebb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf752074fe42599e58cd312bb0edb79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83623d875539cbaa48f5f9e84bd5fa4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447c6ca3eec1e1042f005b1dfa89890520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9984e5c4eceeed6cab509296cc641d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d72915dd52b517152ff91d5cd80a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f40d3b8e3e2d193878b2e5f9e4e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38cb124e4e71f38b57797d03f5b5a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddae8816de045c76a30c3a2fc84e65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8a4a6cd7db9334a3bff9fd3a5cc5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a464a664004e56a34ef06b6ea9d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47a511882d378e8018a8f441964b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef0d5f55338477658593fafb6a0cdf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4a0c60621d313246ecdaa19454c08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f1367f37bdfbb4a332d5dbe8d6c18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a49edd110742c96b82f9735b7df9a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f09bed40fdbf92e3f334fbe873e335533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d610d05a47d290e1ffd40c00ab88648534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58521302445c676920cadff1254a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4fd64c3122878f3d6b5fb79517d4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947918480011bbb85bfee08688ed0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41f85215121515d98204f74e47a311538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5399b1cf48b5a68dfb67bf0a5566e66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db48abdced95d7d3e9c65e43a4591540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d490c14eaad6e616f7e1d6cf7fe81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7de5d70b8dcae2e6fb39a3281b62c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9a14d6b4c81998d79607606570e42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fd377482ed220a84b060ce50e7188544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c33ed6ac27c5e1a6e56f23423195545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175403bdfb7707261b3d0b9d3de298f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a82011c35bda3afe7457adcc2b656547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6036f79f99f90c15b8672d11b26c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4715b161192e3a707fb629ee4890590549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5b784204944f1665c556ecfc9db4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bb9a5abe1585178051de3c13a33ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e3dfffd00eb209f1b8ed0290c91bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090870097de901bb39c1d12e18e1445553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc6af7dce1bb0a1de60280262101e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b5625fbf940967ebde4782e9ae184555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db147e9d8236e2acd6804746e420c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea73ce0e75504cc0c6c2ba57b9ff1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1954cf13553d9c7243580d74cd7fbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde001048ae8a2d7162e4916edb76559559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c09b8f3ca3fb96694c81750d441824560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee83b9969ef572266e744a144dec7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8066dec9585128d8c2e2342c86b1773562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc0bbc01d401642271ce4a4a27e8f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf00540e937fe9eecbc2bf4ce65744564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd4492cfe9d4cb93bfdd46b0b7be3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ff1f6330b515126967d3ea560a939566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec68b4ab497fdd999e32a937dc4805567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d76bfc7b096c91eef1c39e84bed12a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3731f8432e3d7bc691298070f8ee7b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa103400c9cb599299669ee4a40ea40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bbf69bb862bcdb5d016d2be2113e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d06042cd660765080939f3740d09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad01e88022933732a4d742d8c36edb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0a128301adaafaa77220efc285b06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a46bef314eb95c4f11a8bcec12ba3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae63af7c97d4b1b0e6e07e162971b5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a51320e856c691b1126789df5a7c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369f4d5fca040199bdd626dccf6173578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b373fc29b3660e14596f1da00b6b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f05532496d277fca5ee6b6f6f027d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2319fb5b28b1cc77a0eb7c553fbd3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b5694ffa5af65dc86475425f7ddb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f09d57e2671dab1f1338fa2ff4c8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3659ebe40e815010dc1eccbfc3b962584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d46fa581cc0ce53213150807cdbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8140256f1e20f49e32ca3ac09b5be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93545a12b85790df830d9d70a1acaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacef4749929954d316528ce80c4afd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf12d6b5e06404226fbc14b705cb800589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d0ccb5026e56ea22da2c5757f814590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041a1acca7e6aeb89c7f6e9dcba503d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e692e89c44f211c52390ca7cea9bf1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb24756491d012b10039d0d2229ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09174a62f2205e9307000f716179b72f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f9a160a7c0309b133e8498fb8731b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eef7fe57cc2bf5a5869d72a07a4725596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed2684225990c3e1b35285a4d3f02d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218c5edcdbcce9af42c5dff009189d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f376edd3e2b5b9bdef8b5e949e75ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f025550f00e381f3cf6b64797868600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad61ba1c6d79bdd59c5d7d5f59cbe8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed12c9c8f03ebe4e81e3ca22e4279602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a0ffa66641bb11f5cff128136691f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbbaf8379a5f34d06d674a549d7d9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4518cbe4a93bf5241776e4e337559605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3996496ce7109add98568a568e88e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722212cbca4e31c6aa6344e8c3a3afc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90d9e716dd0d799d4aa93158476e45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09666cd4eef67b8d11a815eabad32bfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d0171795b22046105e67b983b9503610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a367d3f6fc0d4bdacb44bb871bccf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340f20ffde9e02bc7f0a012d3e127b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c16949d73e769397c9b6453843ea1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c0244ba658de1b87dd58c68e5f1d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f63be933398aca194a3bc6e6342f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc08d061fd2be93f091caa366fe9da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd87b32973b7bb3dd339cf47164fce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0dfd8e87a9edd1be747d8eae6cc8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5bd87275ad3788ada50c869d75804619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25855cf8bf6fbc9958fd479ed4cf9c8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1384575aeb79575a20a89ff2d1da98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b0567be8690414f29da622c2849e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0421875645ca33853fcedf5283e2a1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa036dd09fe53599cf3a6997efed419624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249bdfd2072a1e39b4670fb2ff935a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea58b4b0c11ef7fe24b12987eb522b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601a15b0254296702f1bdd43123d009627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e01aa5aa9d6b0be95e9bb4e6b9da87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e3a3961b58216763e693b180b6845629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5601afb8da188452d4a33f98e15e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4062d2a08b9c46e4fab5c203b090c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652911306c27e6e9562358cf5458f28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ad7b549a4d94d7b0d540b9b0a5737633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a448d3e9bbe2592224c1f2396d5428634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ba89825cc9050d9ed7cc886fe81a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291c7b17ed7e756a7a7656a0d038107636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427d828f0e75e588d0a9ac0284c11ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb581472fee3d36aeee06dae5df67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588d823590253f3e51c44022144d61b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b7b1b78b4199ff781e580c7a73eab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca618571a46720f90d6f43a7dcb6b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698fc95a9b65faa9e9c11035e865a38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf07014066fbd7c2e7b911b3038843c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c81ecf32a6d07d9e27438bfa40078644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33318984717aad11d82acbfa76dd15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6b8c80382c87be207791d2f84d431646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ee9d63a2200919646e99a3580505f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbdf913852f89229c0a595c07ca1f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d9f1cac9d8003d806972b41c15fab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c04551a83b2724f44a5d0756fadf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd151d12bc6342bffaec564a1f612b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fd8d746ea1a66dae2fdf738123eb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a975621e857340c847456897a4f3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00085dc4d3a9e35b20d4f0c61e926c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bdefeefc72b8bace8295e70320264655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464fa65f1f054d36e999566bea2bfce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578b4f8e77e886d259d26733018beb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12762d0fa5981f6deb2db903d4ae9eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbda369b1e296d711638f2ea37f028659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a153d7f98df4fbdcae1bfdceacedd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb8f88f10f44ca8f820d83f82fa71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eb0455e1b721f624d8239a12db9ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c85c59618b6885e8a36a8c9a8486a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641779619ee76ecc282fa8131c6186664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31660897a2280f5202d9a9b2a6f4161b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a09e376810cee5477fbdd73d4d0f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34628aca9ba334a0a9a9cdb4ed2fb8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93caec5fbf59cbb52bd2963123e5b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d14212adab241df2d5f0768384d72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab0d98f8560fafe57d6d8836e87b60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5169a4c4f283b0d8dc87b63a2bd445671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e363c04028dcc4bf01934c352d5fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef585047deae254af0ea7cdb8258682673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0ad201b41685b74078ef314c3027674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d656685d5d96bd10ea23a623518f4b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ebfc18dbc4b4e49f41520e4770653676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a4c04acfc54e833e814342f26d1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b2b4963bfdb8516e5a114374ec6d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ed96a89817ba7ad5349fa70b38cb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d1e737eb20121f62f69b5712ce034680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f106f2f86fd2e83ba195f23ff6f19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d356dbe8c97b74515dec36a9be1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d992dc5cc07128d4b8caf3b10ac03f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf2f56e7e9345174342bec3c035c49684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c879d983609913644f9c637100265685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c274d39ece3f4bfc2be8a59560515686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919675be35e4c7e7216f780e4f375f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256f0376bcbdc0fc375e6de15d64388688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78a174700afc9407aa03d43fec0be7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9d99fe161801eb14f154c0396b52b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95380c923586355191104237f6b165e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bc4224c36fdb44043b4c880eefa24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2169a52d4d74adf9a8f90e71c480693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383f21659ef89cb1a5129410fd7e03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75bac7aa2a3482d673bce969fe574b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b2006880b419bc2111fd675c2d92e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ce662c08ee988926dbb56ae3b1674697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f8d9beba31b1cc1178e8e452b9d89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683d2a78accbbe87bc71ce4e474415699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b2210f808f47ad8c500bc6d76518700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc9510ddbe6afd5405fb2bad44d8a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c6dce7951b4c177b25f2f74626230702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c4a36de5206b49f06a00cb9d66bf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e697014bd8521f8b58c9a1dbe7b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a5a96eaa73205947a823dd4a0c3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d84b5d99d8bfe3a408a221719d94e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4095e7b79b6d0e568c2aaa1b8a96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a366d56b5578ad0dd3654f43306e26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f79ca19e9ab1d211b23e61a65d735c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630953290734a65a0da133574886729710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ec728781f55b2b9fbed7e453841c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4759bcd23e495be408dc8316c2154712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7deea7b21c67ffc7a8b816054769d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163f00b5e5aa325341176a49c2f4308714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdfe5d9fb16e8eef6b601bde16b41f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794285ac221533ed331e62f60d178328716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdfd233cdce1b0e5a16b96cb550c66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b1190e401b891473fbff5c412792d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c38441fe32f576f7b07d5afa267689719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a89060cf8f26b6a755a8e4c171bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d41a7d6d3e3a9f269426b7c0b611ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e91a55b6c9852eee1278bde3519d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d3456b8205b93ec45b505aeb19864723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6edd27338633aef21f30f16736d799724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d287e1c28223fbd40a307485069d7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fb3c0d9b112d528804ec34ba46265726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c47cd5ef364407f238387c571ae6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb647afebb5787e0042a9e1b81838bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaeea9ae9164f2d5fd20b078dda7b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465ce18f15a854db6107f44cbd8b7dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea533e1a7f219bf858eac7afa73addf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7139f439464c5133d843a2e9fb6d66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914a2f71f0a965a2aed0ef00c1a8d10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a894109b6fa534a91d2d4f5a088963e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1c096be291b061bc4ce8c39c09729735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384381e4ad949437895a08f8f690a20a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8ef1cd62467280a3b17a3a4748e10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75362bcd19185f56c64a8e259cc4e6b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb073a43649836eb6c3b6c9c1cf50b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9808f9c3153f0ec39e0c32c0abae6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df6956bd430641c560190d9420a09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3616c6d5c50591280086ca7e10648a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958ef424a5e91f31377c8328f66653b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20814e8728e62f808dbc4cb9c3b30b30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c50b3aef9fd61182608eb240d6e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a201ea0812c0ddbff3cdd76d5ffb59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033417b2e73db5a565dfcaff6cc449747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a13846f44c7d756653d035c17864c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c52080da25bdc4610ca60347a8445749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fffb1f3ff443eee46604f4d4f918a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae61abf2626f0770a718c207f8fe389751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3f4007ba8db39917828f0d152f64d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855f56510710aa6fbd4af9025cfc2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b6f5ef3ed84c9896fee65f5c564c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68b0d3bf6d2aa5751ab17bae2216f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f5b69106a6385c3a49f77be427987756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b9b394d3cf506f45e21bb9e895571757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f4551642c383d86630b4dccff0856758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e048a7816d2ea1a483eaca22ac38351759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>