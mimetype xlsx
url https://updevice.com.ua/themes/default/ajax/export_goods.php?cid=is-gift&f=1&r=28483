--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b43fe5d5430e41bb4bb38a30974251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074fdce740d5d891acc6e250e7c01cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f6ba39991c10fd2afec15b30eb5a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992fb3184a196bea0fdcf8b66377e304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677d06813827c9b407b2c6acc3ffeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc70d03f7439aa5923c514eecf18796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8cf875f2b26a54d9bcf1649f1b4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9461801dfc1dc57a4d823a5e3a2178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9990272b79c6810f7ce0d4234e7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668257f2ea36c910a2f24fda1feeea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98decffa4fb25462c42882febf370d0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5b7375b04671b87106f8560b451912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ca21cfd13a356b487770db601b7a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f9650a38eeff6886853a2eae6d12314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c6f416b9ba6a902834b4d118e34d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b241352466db19c857b8515f0e8d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e525dcb7af77e5faba4ad42073a2f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a20ae769fd9ebe40870e59e30100018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11607f69d3be9b544b44569c4990f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018b172853d8fac84ae44c734c261220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048ae0eea31e8855e4147d9b834c74021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d2d84c12cbb5cc58746f243d509dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e02ba586328c8384a0e971116f6a2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6939003071b8038dd1e083a971278da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcee617f2c70b07bd70d61e5029ce7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dac24f63829d2556c9f58e5139cae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fef505f76e0197c14dbc4c9c982a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c381e8501b3e5de9ae9190880f8f8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92bad63a0c657a3a2adee9e0089f9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbd700eecb859cd14d01238126d06130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9d857afeb970f5e26c6817ed666ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaeca2b83e01a64b80c0b0a21fbd1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee3abe034dbcc7f3f1075387e96a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfe095172f21f5dff14396cf3930c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3394041bc7bd9abed3e77f1f4f30d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025536d07d80bd459bfe558233c355536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965578607004d37ada33541f19ac36537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f73c264ae0bec97e82e0f368d192d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d6921a57d9f7928839c3d1bdbc8b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f36ad47401f216744534b27010ed340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12969d73e608cd6de2ea56606c4220b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c706e9199afd0a324bd9b565782f5f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56fce9fda277c012cdb78832ead5c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a88d7fc43e623581414b044fd168c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06cab26fe0b14faf76255d8180c48d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51419070a47f3ac2c220d6afcff818546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c89faf47180072162927416c0e54447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc74e5b787169d9194dc3ccda5bb1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb95d46d85705b36c0dc7b29c8ae1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fdcb20c680b39535f3526caf2bef650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f3b9ae85687fe763d6ad6731169c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bea8d1d4d2a413fda581f4bc71ae152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb53208f5a7655ddf8239ec1ed68253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f068c1b882c6a30e3830a233dc96b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b71ca84e5f0b65840971a3bc887b1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1efaafe125ea1e65e12ec9fd74b0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53346ccddbb46cd0856e87e954815a2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ed6337a83a783995feb3ada72c17e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3bbd5ac83caae71daf8d8917cb64259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4fd25cf5b2ddd1c83eaf6d4b74ba260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9117b8a3f4ee8941a0af2210ae2b0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325ed1cb1982ec3266df49894cbb26262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899a54512955c7f19ef6822c13dafa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c88e60f6411eb7537b93dcce2ae2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0475630cd04adea5888a56425697b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab215dd7f9bd6994c09b9764e17d7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb1d7584088b38641f1e25015f317567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5a63a8a34b6b14774793708a782968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d9cee1b43edba018029cd47700df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282761ca31621b84f62e9c0a27adaafc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8574b6ce0a165aa135baec8eb7db20871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819e11c6ded19e985bed92863a4c56172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211433e57545103c9208f5354e39112d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77df204f05b559dac5ffb82c4b41774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf46ad3efa3c8b9179e5946322b2b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2a1f5b4e56e69c0e9359499df113476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfcb736b1490fe8a1f39a1d455197677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83742b6f42190792ffa659f56ecccec378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9de4fc3c628e1639a8a699b591f9b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e5eddec618528bc0b94ab5645e7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2379c112de3ee9cf1476d8ccc0eab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f391cef7f51d04c120328e17e592de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25d0e97426090b75dff98a05ddf45383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09f8e5b2dab27b746de615fa96858984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf97c4e5bba57f087504afb3321f2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86494cc4f63088c50b042faa797f8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa2ac2e3d6f58983b193a2bdc4bef787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a1a3caad5c00ff49906621c8cb8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05004b7c4bca08aa0edee579b5549c4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b000aadd377d31c71a14f5a4744d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada902ad745ce1a6b381f88fc425a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d09264b541538b560699ca39e77f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e72df1d2860f520219fac639e35b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339de7813e91a356dc420526ebcef2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f0e53fb0698c6e2f75be753da10195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b329b9f07cbc999fd31bc5c5d794496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906ab868c0477f5a0dad6c3b043f58897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f22ad90b951153a0e75346ff7c2fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c6b2e27ef330bc5b994c98909f0df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f65c66609a3016141868053b5a450a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d0c4710bdeb959bad9dcedef46189101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d3283ee83775a059f53ea66461e3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb11ac2443dc80b66bf652eec202dc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028acbb0e49e86b93e6c92e4f899bf48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d2f6b2eab4468f2547f282affc0cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdc473e73f136d479a695f8eb091ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8ed82a00b915527addd58d87fcefb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789dc8b93b72e2b2363d8ca543b1d24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3b8b3712d4b87133e64c50cad4ff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3bfca3fdb09266883c7e5e60c388d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d598931fb361b08b4a57c055385a6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8530f81e390b329a92ea24264c799a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e12376aec15e0980712975ce5193113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e97b249f72feddea2119a60c0ddd47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa01eb2c2cd29faba5a815db71061c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055a0c37765b7758feefacbe720068116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33798c53f0043fc76985ba9f8332b3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c2b5ff3cf28a8550f7140ee51226e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984c575ceb26b4241173b21a14420b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf7b33ce18d49f5d7a956abd75714120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39ba969288dea25d8b53c88e5f649121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85101e16c4101b82c3831a782643776122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d689198ffafc0ece5184274b7172f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff090c52173f2c66219e37d90d8fae5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632feda009df65e53e36aa90af72741125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570e577e303a71f54d83d3fe9409cfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a6d194afb9de1b8cb386b69e2e252127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9d8e03798cde1f7b8ae7cb66bbf02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9832643642c2a0163950eddfdc28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64356bec9e9560f2614cf4bc78e31d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab214911ba7cf6a83a87816b09c3d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c2b6d301648519bd1ef9eee901e54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a10b170aee3e5ff3be29d90efa5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531d908a682ef00882dda019c0f0c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3f0ea5eefdaec30491e87b1258e01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ebf147feecc077efb9a6e8915310e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90277ee363c63a4f297af425ca6e497137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e60d8b247e91467d7801f7d63143b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b96dcdb9dab1252ed75b405a31ba9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c4744cd386b4dcb5c18c91deffde5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab51bda13c02774df5b2ec63364e2dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17325d4193e1af661a3ac2879dcbb110142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f82573a53bf824199e5a0046132c2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13740f2ef2c962616cca46a9cbe77cd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67865a5691f36106c889f2c92a199962145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3779927ed6ea7ddf5fa9941d49111f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632566952acef1bd233bfa694d9db7fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67873aa3ed8eabada761eb9c7ba48deb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf393362947119beca973994391e17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f339cc2c7e9cb8470c74c04f26ee4cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176ef1016e902cda454d3c7be094a64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acad859cec01858ead142ce04f4ce00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27eecab92e2e3e0ebaff7be7bfa62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec648e51ab1508590cca61f760e8dd7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1165ff9ec1fe5d7de0dc963a81115155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a998527ea549c8361ff3f049571dda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52484c66b9658d703c1b6019dd9da80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85891df5870a0c8201436d82bb5163b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaef3360cc6b9e0c59a69e5903c046159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fb6141d434783cc3b9623ca609412160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94993f3133ac95a30ff445ccfa83fb11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684094ad764e9c0fde02c36c67a6fff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72acf1facc6c6d08218e193080ef84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6ca149192c8bb2e38580d57db7225164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8997a54d8ae7871625a15a4265e363165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bd92b81047502b75b828bf637af0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e7d8e07358b8e8a6fd05353946586167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786a1be1a2c68afd761feaae4719348168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e30957f82b3cdf30118b54f0e75f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e755819221c9bd3c465b25242438170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7ba37b4c0f22ccc25362e4773bbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f22076026390a44b3d5cd702fb8e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba50d14773d92a6c03c2eb7a2081fd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596b98d34d28668a892af268990e5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000ac800116beb1c4f2b1970be827d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bedb23f81c19412db46d06c102738a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73575350deed97c0a556f92b318cb8fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a357bc41c2d58aaa40b6c358ee5735f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb82a5e54246312fe194f540b671022179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c0befdad42db07b38132362bd242c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0e1104cb8aee8a7ad9acbf05925bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fa9fac88428d16c89518c254151ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474e5a61878567c146cb85e6d047b78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48dc5d36e1e848f6b2f658a934f20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc750ad0415ffdc55f87fcb5f3e186d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15d217675dbe530c4925a5eb69aca7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46708dffd9538f62d99bcbec4f55e292187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1319e5fc18ac78f0b8bfa6d13c4625188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defd62d89408253e0eb7d9a685d826f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c7a1ea782113c97c652c0cb29a33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e4d481aecc2031b26373bd1ceb7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68622146ad3585ee1176807ac7c36f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f548b9920f161432d3d19b2630d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802046e4cd9b5221a5105e24181e679a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c86bda747f70efbd7f2f914967fb2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeaa09173f0d3ad632f4e2f67874bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c6065dd72f5a823ab8242f6ed1737197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cddbe75a800ef7e5b2fe7967fea638198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4d5cb932e231ecb6f88393a8ab310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f650279536dcb68a48f5d2a8944f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b51b1558a7052da694568904f2959201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff78e13bc8b5e8aeb87de29da3a79a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd3a0c33ff59f98a5a1d7d473d414203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197608dcdf9c3ff54f859fe3058af5b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096dfa6887121cd18d3468621406b93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08febbb77b3be4cd4a44a2cdd2ec785206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ffc30ac130af80c886f45a38cfdb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cca74c9c82f6038a36062cbb0a357208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af8db6630b7759781cdf0ffc32483209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d6e252fcb1d53d02c9a4f616c75be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af4035d13ca7a5c92b3efe74f447f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa95dd22c789af9bb310d665a18cc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad11feed07141421ce08612a253945213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b19f7ecaa00c98066362791aaa197a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94449bb9dbacda0b0c26ee2ee2582873215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2012682ffca0069c52f8e1da84cc14b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb392f151dd9cf0761309aa4992d04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528ce816c5f4cedd1fecc2d3c037140218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7cc7f79755e519cb295da392c8734219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4549a4032e92dc2c9676792bb530f42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03489e85934cfcd0342e2da48fda0c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc901d25e26b319a99572315afa4aac1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41f66dab1fcc4249e55b4700e778e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea759fb7b5a06781a9813e87b26acada224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f24185fe194265e9aecd1a203d4bda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275136809ef845c85eba9ae0671af0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33f8e6ccbfa6588575abc8d14fb48b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861630b01565ef26aec32e8a9e6dbe1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373199fc95335cc0ac5a0d15edf7984b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908fd0767d5f65c1537d1470641b0bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccab1a3b2173a8c971b64c65268b5b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887fcecba814ee6f9a354bc134d8852232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de7d86a71ae21a83f355c78947ee88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5911fb1b570192e97e6691f8ea52fa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb92ff31aaab82c891a2c819f7390235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1df713622f24aaddd5c60e13aca80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75130c17346026e3274559a4877ae43a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76100eeb011be2033253ecb8458c215b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6c9a4663a32ab5a083d82d6a1de8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d237d1ae9b8eb823fe8188b0cec87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53ef60bd3e02dcb7ea91fa9bfa3981241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eac30a6e9a3ccc9dd405a57af20d0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7e387c7bfbbd7ce2e903e60f68dee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4345a48e0fc454a0bf36e993de9bac7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0f0bbefd9a8651b755fcbe1f5c347245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637683f84749ca42b6bf64ebc05fdd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d02b90a1aeb063ebdfe9348180bd0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075e0e00a3a6fb46c0df1229461eead248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53da6780ac4eb2f54927aa2a788ccaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf291c7968025fe86a69e7122b877250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434afb81c9ff3977c54adc31d32c630251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdada2c95875485605823b7209e38e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac81f459f5f64e85d9c20c629e1d93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bdc04db760d424c429b64a013792a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b993fea8ccc48b28cc781e0f925f07b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8849d46e33e4566a1220c7539985a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2fe6dfb74e56f42aed56da59b85a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f105cc3899b6589e1f610970deaeed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af6c94453f8c1134cbcbdf29461e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78d18b16a404f96fdbffafd9491493260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc3813c421ed767e358783a28bf682261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda67cbf76750edf5772b2d4badfa6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538dd31de462959d92dd46c0aeccd5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da17b308e1ca7a06930a90d64620cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f27f450673078bfd0a5ea382043fc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34985df8dd56866ea539826fbfc5dadd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8cdb61f4f4b03063723589185f3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3920c05c5309eeae185b2c3e82182268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751504747f67033d9d88c060b3c1f5ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2acd1b30124aae9f00d935890404270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5c012fd1de35ce489eac880c88d09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9c9198f50476723e08f2a82e07bc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae00ad72ce69e9de09e681550b5480273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4784df9cbc87069a3a5210f9aa68d7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d56c274926b767cddcc667701e5ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166cab3653d1118f701e8a98188ef15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00fb4c10634b72814deb71433434e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c64df77138be07e066bd2f26b5170278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c44c0c4d1520182c377506341d1eae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bd8cccc9d19d0070714cab782a4fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbb1bc0e53d88bae6570556f049b24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708e5ecb91dad1c4df552d0b1fe0c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb45b9bf5592ffb1e3eef8dc1ccad50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f896fd659a1fdc6f266aea751f36d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a8657dad5f508510f6ec4c467aade285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206dc5688aeafdba2bff8b7da7aef4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70defef27a70c0795bca22f74273e27c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39662d2f81dfedd35e13338287951736288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a84f369fcd8dada0999f615e98f10f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831326773c9515f0c5eefd46e8dd2c6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39918ce187406438d637acda616a23ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d34b87c1c1c1dea95166a349afe94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01bf498773c722c23969dbcddf928293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4967fc278930eabf412b5abc9d733294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86695b94155eba496224c8d9b02d187f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87705940ff99019f429a2f9b2964e62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed704a3a93c4803b5d9a521ed4ea661297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac253f2c573208872e71a0824779e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8c39a678eb70d9b4fc08ba3c26f68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aeb200abf0dd4fb3a0bd25d5cfebb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8863a2600020a1eff561a77a4a6f1be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c417d579c0b65375da9048cfdc7eb94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6e3700f391236a6f626e7c7812560303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6c79606d110a7e9ea2cd94382f4cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80800fa85efec2df9200601ea04f76a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437977b8dccdb0eb53d5d7a6ab890b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be5db23e9e535433b4d88f4b84785307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7763b424d02a7b3ab1848484eddbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf61b1585009fe2ed3004a6b6f09f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdd004169079744a30512056d11397310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab13a42f301866be9c2968e0607b7fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cd8c5f40e41b297ad4bd23d83c8d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2cb11f95c21f368bc9df33f7cfdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31538246652fb4b5c69aaba4089d2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324ee82666d47b7b9cc20204d7ddd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98e4e6d43722be77791297c9ec99bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7636a7c363676aa9f866f334a5859317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbc498a71879b307bec853be7249ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf695958fd361e7be33cb8b69aea5fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e65cfe7e6f210988e1af69c3e8ea0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88175c57f227efd7445b89405a7fcdc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c8a2028a76ed451bc7d25165babe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494f820871264e2f06ea2158f1a4001323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d083a7d4e8a2f5a429c13438ab2ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea2c3d44ee25ed6368671c3a2169f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e2127319d131a65bc0f3673efbb17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbd79ef9a6a10b47a39c2f10f9ee03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626d248b48fc6000e5e4286f244fe2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbef07bb86eaa7048ca823055723b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06659585db9ad134eb245414d865f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d64103d0a9a221fff9151cd8c1de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe308006ab0b8a953716b1f138e97b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7d7e6d3675abcea05857a517975a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408144d69d51b3b8c7e0ac376c204d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80879315facb3544741d5891685c7e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d63b56c76abab112e3086704e201a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab37fc344fad9e85e739b83b718689337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35561e1d21c40910b89825123680bc99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a581b57566791df5019292b300a97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c699048c0d8d3c19f3d01e3a168aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7905b14619791ebc6105a8e908c437341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168319fce97ea05129bde704f27bcb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc5f250b0484d19fd243ba4c1e4b1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dfd4761cc4dd36a0148b70c4db777344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93771458b39d5e9c6f4b81feae92add345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6148b35d7b081129f63ef053d6f42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac5a6a1ec38bff4c272e95e4f30aba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d3a20a5ba901901720cc5463f3ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d66f21dc9ed19cc243ffdad0f6cc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f8fcd34a0f0f9b96e9ffa87a6a0df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890580721f89e9fb919393df962e9c2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69143c904c573705b805397a9037bc9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9300f35541f6c213533c1b536d82680353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cef6faf32b032beacc41d8877a413354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bbbea4b34de2a7d8bee6f77959713355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97736c43fea73a4d0083c95d07ddc587356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eba0af10a01568b2a9a6b65933cd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78580c5a955c50f39e9c812010d758358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d2123f37a81bbf97495a9f6d6d9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e65fdcb470fc423f2c30383a3144360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc07b4da6468d4d1f089f6aada458cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c7310cf1bf7e8097508b69ce4d8dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865605a737fa57196bb242498675c67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456cf75a44555b02592f99f93f5baa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90630ea15f3287e8a4268a3fcbe336365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b7420aa46a49f5bab851d393a4de7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bca9407b9d1fe6f8b42964c74cfa0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d33c3b65cb4594850bbee2ebeb80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03120e38a2ca7f50bdcbf481d3bb2f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef28a7d13861f0e326304047e1f7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760f6f80699db033f89c192af2c1574371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d7f373c5f4da9602c40d2f1123e06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dede2737eefb74383ad8e26aae88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23da310b2b8f9e9aed1f67c482a5a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ca99530fe5b181493265d497faf27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53628d61ecc2b57625cc0c5a2bd4dfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33defddf8fa8bfea1618c6c24ee26e7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862f4f1399653bbd66ace7f94e20a16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df8ec9f1812471b91b74ef7a9779c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347212e6962374cd13e4e406b4338a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971de37ca3353ec7f19fd6a2ee2dfbfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f2616f54621a0d872d257dec807c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a4fd64fb5430aeaf66c91f665d305383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e26a9c57fdc1a8ff29c27199d9797384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7fd1079426c048816053d3ebcf7e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf698a8689dede4fecc9a39307fdd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5c23633c27b0236138584e89aa7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed3e37809ee2667622d96167dfb55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d780b7f8e6f0d54487b758060bac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad1533b1aa4f6f53ea6bc41d77f14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29219f0ea34e261725b811a00d60ea6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316af4bd2f11357fb7f9b876ab8f4f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db32ddd57f61d724f0dae88b9638e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa300a7f17762e0a13ad8b981b1f4e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12500c578e825cf035176b46887443f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcbb9da856dd0ec682c42bbfa90795396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d114bd3128dc6adb68a0a914b02e0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae44013bab739f0bdad134759b664d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9afc5b44577ba256e59e8b0a9b1a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a58862fa4ff601e4788526358c3195400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d0002ec1d2f7aee5ff5c58552bc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b1a116aced3ce4469fcc655f9cf51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7951fbc0e6805c8c9f37d4c4046a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fff7e6ca08516d9e62c80d2a0b9335404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628c2c3008981d29e48434ee733f487405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0faf10368f66f86810b5f2f33c20e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d62a6798923a9ecf31e0c01ecc6e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e6977e97bb3b0a7ebcdd60675e052408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1832ae8eda12075adc26cfdb9012219409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10366830d63376476263693d5a1487b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b7e908d6735fba361095dbfe4087411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc737eeac20ae87a2f69f237657887e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e36eb777597c009fd9675a8a59360413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca4c31f52eb0c8bd997eb02d9b7ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f38d3c2eacc18d849d6e3eee7f2652415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d72feb314c8df2e52ab85719dcfd6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91913a03758fe4bc0759e9a35cc76d35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bdb6bc75ae7c24ec00177320c7488418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c354beb61ffcb59d3a78b3e188deef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd04cd65dd2da4901d5f39c2424f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950f1ff1cc13e216bb42b80ab4f5a76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6e39f5977fae48954fe64df225fb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c760e4b931e33b55d9794455c95724423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bdf15eb08d61cf2d8426c971737b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b67ed1e9f8d4ded41e112092283d01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc6481788562249fe7e6c3e342cf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a873d7931be16e4b4fc6ba542f702427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f36d313b73cc28cc64e266f694e1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95632433be953766a1a144c28d902a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037636c69524548c92de0820d914957e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88768508242f48898ea23c8eb92ab77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6c2368ab9667428d3f282772a8fcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c008865788845a853281f7be22902dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ca842e3882564eb8f3cfec549947b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ecd4e16be675485ad8375767340ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ca048596ab6b29491c0e74522f445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d9be2bd2048e875d4247d235533ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f1deb9d6955621c61843e4ed1d42c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6d663ac7cc47a836dc94204372171439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0c5dd8c13485c185485d917b0f066440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9e6d9a4cc92fc3ed19c039d1aed60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e59533d32bd06675bd963312ec57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb52fa02f6011b9393a4b1da75527d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c928e7973f44a61b3b1db985da687e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa95fff35cb7b90f6e9d9aa2333910445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490428ba203c5500875095df05fbbd7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168e6f29231d851e06d78f48eb47fa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc8d6bfa62210ed9b55ea16e4b0d5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a86f09716aaf312a6c43958d768e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e2e0f344041311819d2c342a6e1b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2d479f89df4bc4ab30f8b178604b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68778c417d26f9d0f7ada9db7dabad9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf548d23e9cc9694ab7bc97b0f965b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e39a2d6c1cc5cc4d870e6dee8f4f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028c61fc6c1be45526fa359ee0ae699455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d52096b948b7c80e5bcd4f2d1af7f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f233a999bd09c62c06bb0988c996420457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ea1ce5af253df26d174dd119e5cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55638d73f285b8a063e2e074276973459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3666850aa59b5f28b86ce5a573311460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bad1b1e1aa6ca3b7dd6b10c4a9799461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd733a6942468fce3e7bc9c70c4f9de8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ffbc62560bc6b80672ee8133a27bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a5c3bf83ac8e7cb33b06ae336779c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2bb21076e55d329cd651ece45d414465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00968176564df3e58e7def879375898466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747a4467cae09993b83a9d69f65a32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e9d1c42e9988399e2de2e652283d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d51f43e709725e82fab72faae8fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db6762d70add456ac1835f0d746862470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd338e5734c973d3e0873b85b5edd55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daea7e156eae253bd27bb6fe5b070c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6556ff5525be3215f60697d415f2b16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50c223239da9cbe30a563ab2632a03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc3fab40be1ee0cd2ad2ba1183ff3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8768a85bb7b4a4b235c56a089cd36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba922c97b78fe538b2ffdd0cf0116a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f12b9b3ef25544551abbb57ecd81b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf2e028289c43f57d9d6d9333754c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e62623789bbdbb6e4452df520b23a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c33828e530ae6dac12f18b135297e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cece94fcda55e163bccb9d8656a04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c25f6f9274c1194e614f9c4d0cc75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184f1774ccf76ec92df92140b03b749484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c0c457d33d4985aa9450803995d48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65ccfd01eaee1143b9aac70d980d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec637221a6896c43baa7075344eefd0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9414f0641e307d1d55b30d8c6fb37ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09240dd45968c2524ce4006bc5f7cf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878fa223e5e30a0594c84c930d52167490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e8c0981033aba1205e5f136feef41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175a18b82e1e745d3a04805f328b336492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f49bc6790b59333bb90514a1bdf4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef864b76b08d348f201f18e6aed536494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67666f1b3d79d14bfa9c69938c1a11e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eccf0ddb87a6e82406adb1b8a94bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe26419eec9177bd0b5151a984cb48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9d21aee28add4fe6eb1c72c1e84b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afacc649279a2da8bda46eecea337b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5430e1018ac1122ffc434e1e29bd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf010b8536e219b568d9c81956de0f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdb43fe0a1cc1971a77e9dddd9f1a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed45c8fbaac62ab0254f77116b6234503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4020a7a24fb231bde2d5b6f4fbc9d47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd546f9ae325bc46c151aa46b4969e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56671df5ff2a235cd40dc2bb43fe871506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0681b7dfa7cb2aa04e5591823dd397e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1089d978ba57fa18d7c12373417a33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381f947873e224faa03cd47483ced43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdb799612c57ae39f71ac86f621010510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f9e10ed15b1bf675268552f427b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f300eb62270ae08b30ae05b28dac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc05356f6313a825d4743108ff4a32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a52dfc17cbca2afe4af2009692a404514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e92a3c7517e99b1265692e0a6b76d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041bd0ff937f4b400eb9572c03f5ba0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6308511215ad2c51770bc2166ae055517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab641672f62f3495b8dc422bb952d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320b679e18d09ec37317915f53d6e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c7f6f6754d62c04cbeda8a44ad4d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2fae8b2873d937c990c622b0a36e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e09b384196fea2b9ba819ca1c6bfaa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dabc70b9394d63eed9046ef543673e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e855bc50ab5ff30b474e637226668524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d68e7466469a997e07f46f563a5ce7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0456b20875f27407990a9da906491f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab95b12f9cafbc8a06094644a8033e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cea1c25ac513ff0b8c8a713721dfb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4c7bbea3ad3488566888e07a7f256529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514830f2f6e1b7b31b917688b4ab3bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632f00c48eaff8e6e063dc1ee771621531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5259b91156294fc8a50fa49928e224532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3c4558296ab3bcf76670e4694a209533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4504fc6658a2bdff7b284c80826f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b66b8ddb1f621230bac08f21e9cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ba38672d0571bc3cb7fe217338e3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92214b49e42a1be1cf01dac35c1c9392537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a384902387b51dd40d69edfba17da0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07030b7b02a0b595440170985accc460539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b967f8d4d4dfc5ecbf48df93e12774e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8dd790bcc6e93a48f3ad2b617671b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6f28654a1db3e6c50c7283ad0897e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ba7988e54131eec43007453c9c6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ec46ef45dd35f52a51f7b9c0f354a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c42d1f1b752e15b0c7082963737f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061491f482057120ba4c73fffba1b8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8fbe6d57364b3e879b003a4ccec18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea6bcdc56d33897f5677dff9572883548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8914fc4c012b01ce1f4c4c06ddf4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f13d00e0511504a48320932ce8ee5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72494a9bc17f1caba593858bee81ee31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662cc24d4cdca9b6586a70f79f8e156552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c869362e35921a97ec06d43c756a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac2f2a5effa2cc31efcf46a174e64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e7e212fc2ab839140912bd8f5c38b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15a7013912748f58f0957e7e938b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99ac8a08652a94b9b4f5720d847411557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4704b531920406c1f1cff39a94842d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14506e1d3df600230202a74329bc0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8df2a4b4b7394fb77627d7f44c940560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4b79e7ac1dce7336a0f4cc93ed83e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74044715fe1522adeb4860b246f672562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d40d7e7dc219f86575cbdd048d603563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d3f42d2689744e8f101067a74ab4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c1533971d3ebc98e797b8cb7b7356565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdd1c102f79cf42f7ad1cdcbfb35e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b0160a54b051279fb2dea45ffe8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69931bfd9226276d1dfcbaa120d5cb66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f0fa447649ac871769106fdbdfe30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cbb70fe7260e43feac87197192b6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8ffa03e1714ffd1b05daba6f1107f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635949a7d9c52b1109f9c5c35e63e35d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da09d921119bcc329434b6e04cdfe6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8221bd59aae0931bbf45f2375da9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc05501f881663396e6295e634b79e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abc8d7e0e5b016b66cc35e447ca6de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42d24b08a5b9bb27184d8816de7b4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d2afdcd9225a9a37aa3fdffe94aea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbff22d5a14497df3e3cd38e2cef46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f7f6fcdde3d66c1e1095eafcae3fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec30875b1661f4d19a94039c751e87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d115fe5e8457b306532124163d91c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ed6052d47580c8feef2a354275ad1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff0f71a13d01a6e47ff8e5c06faf90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc694234202037c35e212a4381848af0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda7939839863e3399d834135f10961586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2707e99b92a53e64e843c31493140587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04c79bbb1034dbc0c7ff91b096db67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79488178ef255acf8cd417339133fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94290459b9067b3a8e5cfa5925656229590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd7fdb7af64536a8d1d6d6cbd6118b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0196cd64f4d22ad703bf0a6d70184592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a629192f5d70eaffcce7800286351593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f170987da6117d57fca72cc219ce758594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c376b14b9f5227624282b30d61a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4f0d87cd690d484372462eda68085596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064dad9ebe4d1bfc7f5bd74d29157c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a12ff9fd7cd97cc2d86ed33645f8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e941c4689d09ba37de3f44a561b87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55714472e547f7e3567998faa38ba2c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd589228f52277d836de7a6536301e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04766864c9822b80730c8400b0eefc43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56e0586ec246c07bebc5a2ad1efc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e531f93cd763db3a586583252ecb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9812505f09c47aaa4a633368ecc08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99842c624a5a9b325b4c2a4671e2f99d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb7dffc941df0bd038c4abb42bc356607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6207ad06d50b9951601627a3aa47c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e50bbae91a62365e47cd2b7359e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e1dc189868f9663170dc609599e6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a141ca6e3aa03afb224e04985f0ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024baf46e4f52ef78fe649cd8e500c2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed919bfa856870ce19587d323a02e2f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad70577b859ccb571c82840c3aef3d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320b4967ce87573b5e7da25847b1007615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eb0731f759c55cb6cac925bf31af5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483326e9425c68e4cf6865000615182617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8d2bdee7ac236a8d5da1f5d9383c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec92a5a6365c1490e48b31c5a60f8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb455f5fafa5ffb3dd7dd72455aef386620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd333f9b72f4452578f43a0f0cd125621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e14e5ebf800e7062905590aec29b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db981dea36d1dc1d86121c24164ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c37175e7ff788a75e13989c5b48b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f37b1a91389ccd6e7ffaa798aaa31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef5353a1f4b0407ecdfca8aed8bb10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf729e4845ef4ecab261b61eebe7636a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2f82aec1f31941adf17996a8f3791628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161457ad30acfd8a6165df3a52804c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74611820f63fbbb70393edb00ca4c85e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa61ac85b6daf925cc0d83a92bc39b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24aee8cddb03068ff918ceec22220632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd1fc42dcfd377e3ccef7a59519af1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f66cdb739a61c59bf5b3dfda1dcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0d1730265c68e31831e6dc1088e27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362e4900fe7590a9ad3e5ef7aa96a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2764bee60bc471cde421a8278822637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea820f2ac0eadcb70a79ae22c6ffd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e774dc952d20d2a3535f0a40656c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d399c90a685a14f50c1c359492fa8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b3c08535876edacf2f50ba6dcdf49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63bb1b647f6c7836cd589ccc4be126642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3028240666c9a14fdaee7c33659a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289cb60b2184eb0024a0e4ba2b8ae87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98464798fb0cdc650a1ad46095e120f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cf9a06a296700606ca7a17ca6770d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fee59eed4bcd3245d13a533c9bcd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e696ac32a8a56a5283194a30eedb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863feb8cc7ea446417e2aabacf7f3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c82113202d32c229fe6b93cf3eff5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c620f55cee094f6d1fc3947e00cb52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e789f0f131d1c73569643e832cbb5b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f8f57ff5ed36ff070f5d1de13a34a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b92a64438875da821cfe1e402a5e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b97f72820dba9bd6125aa69011c807655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d74b7d3737dd03d34e08a054716a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244d227433a52d83a1063b2f747aa1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6dc2b5ed95dc1f114d696ec3f1913658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28d6af191069b8470487837efc4b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519f4abe804bf7591a9fb96ea8fdbf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818f1405fa7685b9ba8f47f8713c73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7e24ebf4bfbbd0052cd326bbd698a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180e8f193b6a0099271f71b1ef81f3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dbd261be5175a52d943d238a22eac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af9eda0bf4ee691bb6c0c62f954921665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a91d151611ad0b513a96b42f5f437666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a30b799158b958de70b185cb9f03c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8df7726ce582fa5aa4c4388c30425668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1fcd64df3d696712c8bba42106f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420f7bd0b3a0b439f7eaf1cfe9670b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91913b6d2cec688edfd8f80b5f873b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a77ec3c6dd19c664c766202d15351672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3f32acedfe4ca5902f250aa80ded0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd8b1176dd0353214a6f6a0f453a3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c41a9309e4797f75917fbddc9941675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712b9d8892d4274813dffa84e165c70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a90bac33e9a2bd0e1717fec6fd86d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e3cbbfb2dbb1621f475bed35f034678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43394931c504610671ee0705f16584679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21e94366bca91fdcddb4e9058d83a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8586f2e8875436585199f0b089241681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a7e93296b4bc8de7a39a0f125f60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e898abbf9707e2f1d6b732c2747181683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a984a6c96901a1b94b96ec7ec54ac1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c68f2a1d057e04484f9f90ed4948a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4027a3b893f7b753543961569112b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e5a779fa2b0ac96a37e0c1cc7384687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a036f2d13ac33c08101462cbb3bef5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580e5b0e423750de1f534d7aaba434b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e83b65da0440119349521bdf50233690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2da420156d664e9df0b3181556b59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e72a672958e1904e831259e8bde16d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce564f300e13bbd12f05266d69d4cb4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0cfe73b954a9d83bb1d71d8815959694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934b21fca64af726b155a0814fee289695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4fc75ead04df324561836741bc9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb4809d206ad50763d36d2aacbc68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bdbdaed5eb4f2b2a93bd32a508c1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e944688522fbacebc1eaf25998bf80c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ccdb5964b0dd8e385474a41f18e6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531477918e7e2d2d74158bcc33ac805701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c3fce3556a03cf2ec7e33df86911e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdfd17dbb80586eb5654d1f729823a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb07c60797a58dfc6fc136b10e31908704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd72321d6ee5878ecf622123bc13ec9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa0c776e729b5f992b7c104287b00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4237d788bad00fd7532599cdbed0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ef9263fc0d3e15c3e08b93426ec13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc54c4d38daa685e644419aa61ba6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32bd702f6c2d80819f546ff0dabb37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857616ef4a5f6a419522fe7c85a7f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b6d929ffec433aa03100310976ae8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0da8e89f7093b8bd3c249260bf905c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c0e7b85afa266c3b7ae439c1f2097714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc722214df12385c994b90d73f86610715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c81d90bf47eef5f278c51a8886db97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33efc8dcb71303241535d0e899ba2db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de411e490360bb8d629b4987fa152eb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf31edb7d497e5b2fdb432889582c5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e86fb1c555eecfe99a6daca50a6e89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf438fce38d11677eeb71606275661721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5c6300d151349a4216f525b0fb6cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa552615c111d06b4e63737323cd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af1e7565a697598f6169cd14591d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0873d85ffa076d2720b43d4f52ee35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c28333b6995dc92f4d254ba91001726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b46df0157c2e8abbd8e93d74f7115727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327df632779178a68340416b4e83c5e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e84c1812e211698b37df3d3405ce9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae11bf93233c45495a656758e857fc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bba51837eadddfd62cdcfcf03b5ffe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648bee04fefd2fbeeecc97973ddb474732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7349860e5e73d2bd3b9b45705fac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64194a8360a3169dcd5a2829a20d6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09103a3f4b0de60335166badda2fce7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825ac1723b6c597519dc732c78c87a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bd1643c1a77b60b7f0d69e93ffece737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7723df24469cbbd1b3c7d73b934201f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126269cbd53e8358b1f10c0bda3c3ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986382afb1f8cf4ccb3106e28933497740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390ae60c09c3826b6d15ef1b88ab55a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056ccb37d3b1672a899b3113e46cd30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae737f571a0e4a2c57e7fde00e7fb20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc76fa1f81d4f261dd2fccdcbd9bb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234afe9033347b3dd57a42dde8d54a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93e8414e2eb0f104cde4991d66f7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e21a8500d135eb5222fec568f926747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c824b78f0fc0b29d93a98d96b4b7b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9dc4826f25f3b2fbbdc1454913acc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b482260732095dab883b93e217df45a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09319e43561e88f785898fefc68ae4c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a73542048ee62b476c9985db9919752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4e56cfa49db26101cf1e19d3906c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77146e5e5b3a027460f119dc227b9d4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8a6f879588ccbb570b7ae87e5ca76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db79d0a305bc3d52513bcc4256111ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8dd1019569f8bf7e58b5f1a07831e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd26a8186e6952595d84ffb71b8fcab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64373bc57d39e7cedb551efeb35504dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6282c62f0fe225732a3c40f6fb0941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c6bfd3ad67aba836c9c1ecfbfa68e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceded347485656cca4ede16dec7677bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ddcb4d147426a1de6a10491e5c3ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d8d45d266c17e64a0ad13bdff63f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba2b6f2f7bb04f269283bd258b04506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8ce8b9b5f114d2b027d66cd4072f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b03fe04c5e697bd279ef948dda0ad18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86962418bc457651361913a726e8249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad1d0c37bdc17ef3c6d8f916f620e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f7d03faff37be692e0b571b6e04e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab35028e0031e90767a9ba3056cbae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd858b30fee294892276e4e50b51f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3150d4ef9c22dc03533d3c26621eb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a655ebcbe0ad4a3beb3ed4276005b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb77cad2a461b64a86830fb927ea2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b610550b6135a576f490b3ea655d78717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8d07d15084aec31a62cad19e7218d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea622a16ed205193092af36af98cde3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712013c20da087bf8c673ec40ebad1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff219b655749d73dbee47154787ec421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea12531a0f6b7ab0379ecfeda1edd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d253ca3bce21754adf46091b5abc1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd603add2bfecb283ff26d455dcef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6cf6b282f5a870410d87d0fb3bf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb0fb427204e04e9bb8fc6e496117026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568d0361d248655230790e37b6ea33f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d6e84bea87de85905b575d5f9c4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b9247b21049ef26d5f08f8a3c51bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce591b013c6a92ea188e3f9d529abcdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d62e824cc08b2ef4c6f22b00bf1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cd8433d5a672ec422cde7716b398c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9204dcba4f30bc3132b54f60c4d88a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcd5470c48d9c00c50e0e30605a2cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256217c40b4a1e9452e853cdd6838ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86426bce4c99e2f29c26492ef9a7caf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985295e4880a27f931ea2bb04e50ea8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea186d6ee775831bbe9f5581f308fe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f3a80fc563fb69c3725eab273240e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775636eb7e414793cf2e60a6479bfd2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc5ccd2920da5ae5dd6ca95f59eb5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26143f85b19b0fe69e5aaaa5b791d70442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30102ee06a037c23f9eda31c1594654643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f6543b83ec1d341dc000840e575c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270e46ccd99366594ce81b3acc1d06445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec286c5c221401269b759abccc92151e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602d2becda613197418b65ebadc584047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5abc9a177b02ce2a8ba0eb58bf5d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb929d8df961b770bf6ade66ff5a29449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30edb6a05a722a950a535f1a9a84e8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f61a037453be0247f43f2f034ea7d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2577af202819040f997d3c833afcea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c2b2a11f157d05c25eaa0e763dce453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92139ca905378d9c1e295eba795d4fa754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333457e120d0c198c97d8d0e734244d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c7ed19bba9176348bcbe2af4d7d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11794e19471e613000710a5e1dbf9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332bce6f05c90bddf6ebbe0872f9a1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ef7fa64dcbc4cc171f32f99e05d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44bc0b31cd7df221d1a453ea5c313760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5ab917599ebd7299605dd95c9ddd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d2b450b8a664f693e8dbff6e9e10662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95991d136d3f34b8f75fe2e9604afe3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf87fbf52fd66fb18589e1b5fe5dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd545fcd48c592bd8f599b950599e0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ecb3ffc025bf736ac2a06d61622b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da606ff982293c5fa52c5feff15d49a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e67f324b3b0d7b2efeb01eb399d1e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf6d3845e0c8d0a76cc66e58386f9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b90630898e6188eae9addf43584d9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001b1701486c55384d2d98bfdf67d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb604326eb59b71e982e28a43c889bd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c1cf464fc411e66f5b3843d4d321773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a978955d3f7da24aaa6631e93deaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4ac079c9d8702c2c28cd3bfb5131a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeeb43c5726d8bb5e7706c302ff85c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5548d684a7de758f499634ee607ec277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da130e39d08a857f6e0699a27492dfc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36918cae6fd29360885ea4ccb438fe279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315225a17633130a8112c01f2b54f72080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8220e111e4fb67925680a8a276e3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17d85b43e49e2f38780ed32772e40e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614f86e7211bb1d3d651922ede488d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea3c6bfd6aed1646277c6bb0a068884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3911a4bbddb4c6426c8e99f2930e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b6da506f81b54e11a467ee744c2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b368487df5913018773dfd69b8597f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e2472a51b72f6962d77a158319a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0abdb6a8d9e328de215ecba00313b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6af05a5f81589643819a0c6d17a5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9f3da3c58ddd7cb8c64951c84019691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683404c0f38f4264252e1cc2e00ba6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb3c1012ee130720ebfb75394bd1f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b56e50df970258b405de0412e58e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93398a8907687c92128cb695b610afd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80fd70e43c700f1810514492ba22096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1f5e60ef52eac3022cb37f6d3e7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d2e100cde1255150cbdf1893f6ecf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166207513deba5a8b68e6d3467fe9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee88571a37c8a56cbca1e99920818100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8b9c8d2a6c257d2e8887e20ec0a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc76cf01947e103fbffd3b22912ef4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a30e148d695b8f4e9c737a182a54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e592e4e8f4b7c4a4cb4a54e1d186dbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c48f9d4550ab2cc8f27cbe58aa9dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e97b64ab43a4a77525386ee559dd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec83bff7033d4141fa61db16f5a455107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef7ae0547acba9cfd97321f420853d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab578949d28ab12b6b9a0fb28d665d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07da64a8612509289074b78f348e9bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50715ea85e2e3222899b05f89e175081111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd6ea346efa4a5fec2cb3d96c9834a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b88b9b07c45185b1fd664ce31e96ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5ffac2c069b6cf23892c6521259e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f81d1ad00399a20cc7b79a9b3f99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1c58d491fcb013e803c1de6c2fec3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d926ae87ec577209e834f692a1f04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d67e0bd03ade6d3ee5f62356d402118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e421700c38d87236ddb8689830f97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca514b0004b6ce072e7d9edeb4908a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ac8698d6e838fb60021489c4a780121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc672c9e33ec3942b8f9dc8ba535be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351bf85ca68a4f3a1dd80503c6b3808123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85f8e763394e5b8fbf5e39060145a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5f52808359bae096bdc312e95830e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffeccdeb6d0387af5e248d7baaf5d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb305f336b67dfba973004ab5fd55f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716116ce49241a9ebeed5b5aebcf691e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee8b7554abc085fb6b890eaddd0f9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec47c30b1d434c0f6519c4b1c9cb22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb6597aa96494648aae27d58c3c80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bfdfe3c7fbd34737d15c475a81aee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeccd9c91a832cf325ed8bece17e2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d451abf9f6e1775b5c75d4d479bec3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423904914e8d7fc826d2f4cf9731f25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b8e7825b705a356395cb8d5478667136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a19634fbac5a89da68e780b4195c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f5271b5fb8840a244b07879e1c374138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b93ebb7e920816938c98b7c5105e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd9c4ef53e067c2be68e0f11e31ab3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989bde94f53af86d3a9e733c6c67e31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbac9a76c352b49103713c5d0c497142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155d0703c6508c66017b1ca6993f8d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae1910193175a180f165ea0740f29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd409ca96f18c7dacab6184e0d0a3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07208acfec222a1a324ecc2e016487146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbaca4fb3007f4e2869e137b7d6e13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b78a882c0b1304719c312428d0bf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08733933367ed00dc36dea2cdbd154149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0a9712fb71f5ea25227b096e56da6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a98c3ff45edbada618d2e0c372695151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c2e89def2724e4611d6a800227102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489155d30f7bc937685b23bfafe68a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546e01f16a49bd48aee5f5f272ac3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee315759888c8911ec1ad8e3c2b91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aae98c534977959e763f1782c6d1f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6de3d05077f6b8a276dceea5f7555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b1472518b2d2889eda81e4879381158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba769fad9c439c566879f19546f973e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4b1e6ee03403e5288a883fe1b2bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc1b0e6c330c91a9a5f1e0caf8d7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a9aec6493e07b1aca2a6a41843d92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb22c7c0caa8e32255d6e728ea0bd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad13c0c5383b4aa706c1adf752e932a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e943b3db8896ccda93c5739e9f72c23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373bbaf280a8666dc222b004f59f332166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7ba2ae5417a3bc1970c4dab79d13e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76813cece518c20405d1c044faa2b703168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c125a81a8c53d73f68fbf37213c431169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8362173c46250b27515b677492189170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721152fb546050ce20310f18c83b3bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc104e6631ce7064250a1f679acae2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d290bf91c085b160727b9df16b3fa9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd26ddef7cb69f09accac8bb69b6b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c2787b301c622a6c1b1a40c75da25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f6fee74701704dc6ba80f65d20ffe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c525a6440d99645404622fa8285bd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a428c7d14206f05a3e754ed87be586178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242305efc6741963c2ea3c37b6b47f9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b571e75284bc89a3aa603a093f5fa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34689c75605c77c89a7e0bfbefa31b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1415d913008d3ea402a4530039832182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e87465980d540244e18a4a731b28f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d45b822a0a4b6e5bd043b6e6cf4fc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0df721dc620c864d5f2636bd5d4c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae84d9fa9c8de328325d0a322487621186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87b6bf95c0aed6ab1d3f859a79f7f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30d8dc10697c9c5b1c186d71af7139188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ecd7a04c3b30b10378d631e39f328189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ee19ee82490c9fe5511a52d6965a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b56867a93223e6408e9ef2aeed603191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0b48ee87b0fcd18d8ce0a658fb0a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a027b452e486b860b26279624333193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0181111ca17bf4179e2ffdab2f30fe1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15744292986adab19d471e216f762a64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e01e5ba550d7964ae468b7ecca22e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0a653de2e8a4887aca28d63c368f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806235522e45ae97f6a456ec4e9ea8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14578e20575f93508a0e1c2ddec78b90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114b71dc359c91fc938fae6fe91b733200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c606cba4da71064896ce70e5df788ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7a909a4b9126c36e627e2864e574b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c76d8a5511604ce7d3eb1423325493203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e27a9afc2e699c9d99accb689a206204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6b34a9d9557ca7e024d33ac661cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4eb6d3e49e9758d2d845c5e59c5d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014883ad6888ea5cc56092a6ba30221207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46553898f3c165e96bc92b979c63d1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c4c0330472f50cd5255cbe39b05d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7767afaeff4c743774c3be94efb74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371936f9769df014a2d974ab2100e9a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b65d2363eb16584dabd742daed42c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a9acfdf6c01600d63b551777d2fde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f4f45643cb644f7927ed9aafe3c6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db9b855d9554a92ea9ba5fc582242b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574530b8c231ef14c0f526c4ad73399216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca1e4d81c53021e2fa9ff6b5ad4159217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633bd8835d2a2691bc1c18244e1165a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935456b9276fbe279ee6bebec563d74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d812e9886be345fc149284b426c64e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02272caa167e4820bfb082304e903853221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2e6c7bc1cf0f99788b5c8978d0acd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c39b12e5efb129ddc861c26566a5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a99eced12805b0fbe75839b2adfd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769fb2916ab3f15f166dba98fffe93e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4cf224420cfa5542ebfab31258410226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f38141909d2770af543125131c73b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333199aef56ec619c6bd7eec8079141228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a7a13f716c1e987a9bc9091e9fd24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e967b3c94b73adfed1bc3c01812bcd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d226c91aa7c4f85afc89f445babc7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c93dc560a276f2ae0df5a8198f8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd8f0d46feb9a77070f09db15928c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2d5edd7303184bdce0eddf3eab1a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f64bf8ac6e8733fca146ae8d08361235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ce5f0a4a25520b62d575e3cee2abc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2a8c04378b39641452d6299456204237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527700060c262df619ef3692db5b9307238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eccf0f11bdc523630eb325fe3e2d3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d919c4f0731d235012038821c752240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39f17cf05f247221746d7efb4029ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5092351228a58f55df808d83f3e5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff49ba7912759b95a8d8673b0fa6c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323659895cfea837eb7196e151b19c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383c88fec85a51cab99bea96982bb8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff09cbf62b272001ce5eebf00f6274246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b9eeec9eb8964421f42550c8a3986247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668052fa7d1585f4aa8cd092ec4bd9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700872bef87121b3b24c59dcec5e191d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592da28e927e5be13a0f31d7752dd7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7ef34a9c452bd44c5f0b22ecf30d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97dcd8bb7c2b805386c94632699ff8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a7891da8daf5ad120a1c5799d3e1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5a3f5640c610551b8179326152291254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef2fdc56942b408461271cce5da13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3cf590e4067df260f9631a1c4c18c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9a3921b00172bff5f9a64b3dd69e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefc2794182d07b07a60483b7695a94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630303105af048ad4624509e8baf5b05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326543470fd1057b6d49f3b9f4a0b4e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add764ef8c55a01b3d9c79dbf68f85f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370fb8184bf1a1cff28cde6d71c1955262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65762c050198e372da6153c3ade84b6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2fd0c1825fe7ca6d05136eea3556264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afd563dd594549aafe13a5dd78752e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99ea6ea7cac5385180761e9fbce403266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51603aefcd45b595a8883eb8e13fe48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934f79cca528e55751f2eabae20f5ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c9e257a70e722ebb0963cf5a696d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720490b08271ab55acbce73e8fdf839270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f93d9679efe6e88d84cdfbad0f77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c3638e315dc508338658b667baaa3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc6e8d00d9b6bdb2acb09805e4c19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2df06e01ef1bf3c991d900834450a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c0df8faa3624bcc1df2ed35264a68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2757ea6712ce70634aeb761c5d116276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055500a5073137baa184362b8e05358277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d064a88ea9911be715937335142b4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4425cc0764cd40daae774117141e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e848ab5335d213dbac10253dcef4ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee2b6ad13b47ee44f42748d472ff49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719e9e4c0ea42f56d893c7cc2c27c0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603bdccb26ffc24887c6a0f0f896f22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc80dc8750d84f98748663eaa2ae0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb42ab451a1dacbb93553b49026a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad250c4da31bee45afc30e74b4cf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81b6814bf040b83cb5eb5d3def2327287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63514409d398a7caa86819de2efcc295288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debec6ab012c1f99885ae3d0c177090289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2bb19b267f2d0a3f19688a39980e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667540f06947ed057e6afa54c2747bb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9757f7bcebb1a0442e8dc95ef7bfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083c67dbed625661e0802e89425a0dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7f76dda5a7370cefee33699d9043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddaa90019507d86342f6e24e665b8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d2172c4b42e4b49640e1d280585f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed8bb35f78bbca2c0789b76809341d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48b451d83ca441bb092a166387f658298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270ae9138fa6e79bb92a255709db160299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d12b23ea1a4f3ceff5ee54b7d1ff10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b280be4999c0f4ed117a0b10440ffbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef80716d95b7886978e85f6f9d9f07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c01c882c3de58d6a62064b2537c04b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0d968fa9372c03fc839bf4959edc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438930e156131798579a5c1be8902cea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906685bf51cdad407dd9991edcac91db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420b786d32aa5979853d88cd94d75c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c0daac73480ee462d69809c7a5013308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d80f3e4c8782aa1e3ea20d8ffe065c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f35031b8f99d1db4607ca50048645310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a737afcb93cb792af38b56105b009311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c70eda48d41e968ea412049c9118d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea869f6057e221d10b5c840036bf36c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1857bf4280fd935e6037e354f08c83f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29a957ef284eca79e445efe83d0869315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c679a347fca3e2fd1c3ed4ab944b65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e4918b29a874a9b1e9ac28de91827317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af995f6fddcf14f00bcb5f494f8ab20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2270f8bfea9723a45d8d0586e5cd87b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e5fc530db8f9e8da100c116333ddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9bfc4d26cdc2828911a9d1e0dda7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7353d11004a1c53c0be2eccac4d468322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841934caf5ca3bf8fd061f1461a8df02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705593b89b9186381fb5c3e8d03c51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18421d0de6b6c6e24559f9a653a27e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5c300e84d3da98b0df3ed8a3e25ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a87bee8fe8647d3e9dff3b7759bb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9d39a65b78803ec9b9213bfcb7767328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdbc928b09a35e615324cb0e90a9f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873eed48f00d2da3cee99df226db891330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5bacae3d10f701e943473f0d7929f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f601e272eebc330686576bbac20409332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa2a81ae501c29a72548094800d011333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9ce254768ca3cda54c300f3e6981f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecc8f19c1cf7b0d25ef862789c2f89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf162a673590fcdf05795d2d473ee424336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6120686616c5372bbba0abbe0a653337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82426f23f233c417ad52ddfe5e8230f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad54ef7d0eb7b604b2c57a562f9935339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ee51b1c66fad040e649fffff8b22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995affd9244fa49725c93a4a5d588b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7e68fa84ada2eeee7687e6ba4446342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91962e8178671961d8267eac8629f99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabdc7ae32d25c40f12f27b2079992d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9eb86c25ca388ac82ab30a54f984345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e452c62eeb420c778f00f04feb59c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed812b9e10c6f118d5b81bb014a53d0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aa1cfed35ad230bff0b877db1e00b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c4d46b6179a084b22af255be1f518349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2131704835e76707318706fc993c646350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8a6fe0bc6b94ac42447d1098ddd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c319c68b4ccede6d584053aecdc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9675f4ee6b8ae9d15eebed9cfd58e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744a14f8842d9e4372c5cdcdc3290fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1023ba7abcaec42fbf10ed461aaa7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a8bc86a234ee478cc9b7a7cef339e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4193ebda38dac721d266d0922d6a9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd07286a39c55208e2e94dea3c5e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f62ae18d56a24e494f906af8500864359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e289b42bf41b12002b45e130c5f93f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55d8e79c9bd6a441241d5cdd03bc21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44939303534855ccb17dd615c37184df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c6f2f19f345fe0a5feb7c917d6f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380827ec61b909cc3555706a9f07e437364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324009ac2b9c2816b78a63c537f1de64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2a8bc203a8df24dd490be255cba43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8246bed94cc23294459765e4df1ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33abf1946530a90642b8235c1e679368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012088808b6bcac18ee92077c148243369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7519d7e3c1f576bf0d20c2c9a1f383370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac92df517784fd18d9c326c20ab38b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654607e91128f2f54d9fd1e187b7ce5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bae8ca11f6bc73b048e8d259e3e0f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22afcb5d102dd3bddc9b0fdf970ee1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1d508d5f5551876f207e83d7bf499375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d31ffaf6a77ea809c2ea66080527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee6d557016501397b9479126084e32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02572d558e297e1208d5ccd8a11140378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f56c88422c42bf3ecbe243f486a44d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b91eaeb9cce2eedef8b6f2928c3cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c602337af6e2c2dd234f08551ac39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2882f5d61a07f7fb59370e9225a54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1f59fec9e404b2ac83162ee9b8329383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147527825da9544c4993e5d8ae071c14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506473e7100294974e6c9cd369f3a33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8dcd8b6218b187ffce0fb4255cbf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff45bed4974c116fa31673254080de3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e756019bb1ab0fa79cec42a491c4a70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a055af9866d5d9eaee3670b9b588de7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17e30c85418429636314e0ba03c975390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007af7a39d744a7aecb3f84380e93da0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf7a4aae68945e7acf3c813ed6798392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca716407d12ea7fa988cdd48a0da2a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17ad78d5872818241b005fe11d77b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d312a4d171f7f45ac443364009ff639395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d0cb5aacd3599c5abbcc1cbe4ff52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c60cb8164d492335bfe72e3807b16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbbad28739ba1a22b82bbe1ab75d57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b3f943e60d7623b7e413fb83e9f11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e657b8ee4e99270dc859a8c79b411400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a437bd81739661d3122a91dffeac7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ff3f876ef33ac75a89714f8630614402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7314c35930f227f24433795259186403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6d7c4687207ea0e2f6ef31deb62f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01defb5514ccfef0d32afb12b6493d7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae941790946f4844cb92e9858706375406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10ef6734e7e7aa1bd63e00092e3692407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a93fe9aed39fc1203cd421ce0a21e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c7fd531fed89b240347f4861ddb06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f36813de97f7e9703c52f20e1ed674410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136c20487f7f21b13e27c72c9862f28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443a37c60eed96abc9af54147d6146412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f0774822eb6a614249da02647d1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b812f94d368d53683591399547bf24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a0903f02dc111856155c7494ed13e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd500ebcd0e37eb938d421dba103cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d33b80b35def24b2f5dc40e8bae6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee34f3a45a9febabea2a43c0223202418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1cfd98e3e2d60be8a46422533552f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1955d45885baabcef8854c8a9daaad3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d95898e702a617df4b64a523735ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6670a97cd54b809e62d94ad40c4f4f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e619655a2706d6e11efe5250ed01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c6807d1cc61f681f836f11c5ea42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35ba0eea612d218c3740216f69d36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641a82461b16a15aa81f366b2a7854426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42e23f212819cb29b71129e008fd70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf897bd0e34fc75aefd729602b7933428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c016a5c384901c3d133b94abc89b919429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7619a984d7a799b123f5c64955b2a7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bf2f9a20de42041c181c1b88695e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880007b8b4baa4e0c683f14b664e4ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b2c18b11de05b47650491b875edf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe5bbbaa698e859453b9be90b9a40c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b24f00f29a5b863da2cf92a645c3b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d130a5780e65dd015d781152410fbd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea59138d785bbcb95af11c850af22a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd944e359631a61788b683922a49cf8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c1b74058567e4d5f047153ef0cefa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77571a084e585fe0fdc41ff45ea902440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656d59b1c02280039a2c7eb4614111b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab6cf4b822e4affcb70fc93803b0da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300b38b5ab66f4f1d54974e60f8723443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e90fe1d080f34dd7106358c07408f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe03eb69f15decaf3e790f6efc90d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b6ab9cfd6bea7012766e5a4bf5215446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82924c229c0c95c08660b180a5f5fdba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7384342612b22d206c3de4b448da6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55b409949ad27994630a76ab376bcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b4aa51a424844314c41b255df193450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985fad3c2987c0f06e8946526533435451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa5ddcb69bd50c8565da0db6690c1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e01a632a5ac3c861fb2c9b39f708b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289936d014f6d6fae994c19fbbb128454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65549dc08c3086fba888b4f856dc28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c85f9772399161b392af7b332b86f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607141a6a10430076bf2f50eabc22f12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f90160bb9b5203d8b59ed0f13bf97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5681aed1c0bea30bbe892d46fd491da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed675a3abb113267e50ce7c24c10de7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351de44ef1c6e192bbf9e5c130ef5a5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a45cbd71b23d65fa7ccdc6dbeb860d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5d8626383f27fb88b939e158a5ede463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d6a26ed06c1b7f281dc595a878217464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20968a5c5df91cf114064f31c86eb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c64d2a89693bac3430678afeeebb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744aa3b0ecdddde9e15e5ba5fd2c4fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbac387839bb3a9219a6387f334fef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32059dc0783308196cbd9380d69d67be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f02007fae0cfbfaa288ec9e033df3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd896ed8513bd0deaa0e553cdd4d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4422f19858a883640cc815ff386294472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b019298123d1579982a5cbfc10ad7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa55705b88386725dca91ef93b6a3cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431436aa4e8f93c4ed590d5eb5885453475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa421d607a64a0d1ab56cedc212a52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13368749f2f5f9b54b4606912893840b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bd91a2c5eb27a79b2807753006ff7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cef8f7a932b67aff3e65f26a3a864479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371125515c43e2845bc55c3f735525b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24d0ff6b23216ae8f73a8c9f1787dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad8d4375f36ef60528ba9aee93eb39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87d1b042e771f5063fd21ce8ddfd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab4bb75afe0fd9da7e01bcfc8bcf8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36addcc19e33f1af9ec6ae0d53d67f9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376681438207d2d9452104ac5857d1c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562e7054a1ebbc56bb298ff9e6dcef0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ee97a3803993c0f7a751eee7035e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f03b323b14fcbcbeba8ec15ff840e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f77d18cbb1bea09e29e449769d5359490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ea84e457b395c88c5b947e50f7021491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f97c27cfff6e798ea4fa8582384ecd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6addc28ca83be265407afaf3179e25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637503a8d00c9f6c26b77f4f5b1510494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afad4e4633e60026952847ff273a73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e172973a0e4a1e114c1ac2db2d599a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347a2292fb7198bd38bcbe40e2029e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a0ec7aaf1aac7e4ad0be7c03e7b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085db3760bb194fa86bcc6fd7f44fac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc496d03ccd0216de1ea95fa0525b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d302ffa2a832d8fb8831387aef2421501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8ba3f0dd82f7ccadcce40933ea57a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04213478df61dc4ab985ec0c9e6143503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852533b3fa21bece918312314e061f38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e091e08f7c421971af3c618dd6ee72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e80dee84d014e0d08e6837da83c9ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090329d6b9e2f866ff6ba3a684bf1e61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f716e303ee9680fbb690266108a41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0236cb61ca1dcceeaa00ade73f027e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f9942a516a8dee20348069d44d12b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4be258300fb7617c780aa6a376754b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e8b95c6cf3a76fb892401f4ea3233512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651621d343fa16d5e696e79ec7f7824513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d762917d963d7541394c24321aae6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e73f9288be5d9932fd414be53fc00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ee62582efef04a719d5e1c9fee02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110007422af6782146376cfea026b030517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29a65e5cdfb359dbf564195626bc83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c274af2bdd0b333dc07f73b8770f7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dabd18fabaafba8ebc5b3ed652b3a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4172096761d2247cd4933304368fe47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829ce344a755565f76c98a13ea2799522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77e14eeb6f8ea30cef5c9a508ec444523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39571ed25ed6640516de8ec68c778dbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b6f30dbe41123a7a88e396aa8330525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5389518a13727659186186a04999681526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d908a852e3135e38b527dd530ec198527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9210be7725dad405611b46cb379bdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3219217490ce79608d0382dffc8eb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b254b00ed19134e602db9a7f36897b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abebcdfd7e8468175ae45221e9008b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa739eb62485c51e182256cb0ed97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8dd8034fd7637ab16ed295563b7b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b8c99c919d0fb624b342fdb4e1f7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8750e64aca9062e83f20c13f0d8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073df0e2aa0f10c8d9ba24f5c1b45da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9749e09adae900b3f4031f60f79a2fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d14d42a9a9aeb24f653d7e37214584538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb766825a55f3bad947b07df70b5a245539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1730dbd729645efc0d5f306afab6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19b699c2ad7d6977449f7fdd282b7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a898f3366aaa71cbdf0639fa71378a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04454f79cfdafac585461b7b3a4007e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55ca7109b5eab0758e2442ccba5b01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdd4a49fb1fa85803f7e5009fafcbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de9823481478753c698017f317fac2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168c6b907491f54094a1c1d28813cb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2de3b33b0fde210284110970457cb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0847d1b836847cbd64fda9953266ba0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4e60ff4478f7f87c305329707d333550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa635e030f8e78ad73b6c6149b945c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb864065a2adf18dc0a2cb9c354585a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55144c13a8029bf06d6b8d0df73f2b57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02c4c1b8b2428e51bd8fa848fd4a6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d7dcfc055baf482aba8888813b5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35504aecc3cb1e4fb678b71110f48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d176969d2bc4f31c2f9423fa6bf3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bfeac70de9f9ad34406d851c9bef6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36571a6929d1df2c9a4edfba976c590559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5aaeaae7fd1af59e827f06a5b319c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cfeb6767eb7d634324a38d8d8b72a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa547b16b37f957c4ca8696971bb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc38c11933b7d7fc00728a244f33176563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694a31caa41a22a81813f8e57b3686564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9981682bc7cd4607d7a8b65bcac03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cdd59b920c9444c03eb8fc0d85b8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea081c9817dac080108b1601bfd8e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced002bc41e0582f233630bd5dc0976568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f729f09b3bb4b7c5722bf045ff25a98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2d2f6143a115e91cdc8ac201bca4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743f84720271e76730ccbe833111a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c365e3ca98af2c2c57095bda1fad90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6472e2ef669f449a8bf3a3602a93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6dc8928c86d0f0cb82e0da93c6502574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c381e6cd8726c3d9d7150fa6c95bbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5300b1fad1874142862e3007336c51f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0d676316d73c904764d8b1db5b06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5527bae78d0777ad2899a77c9000578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5f58b4414681f616d949e881b8940579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d868343c64ffe56bd589c89f164293e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0083f309e2ade75476f149ec4c9a2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc5c3b1766f2d8059672e04ec1843d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c512d3817a351575080c9c325565c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d6240e359e2e2c206a4257f94721584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546094de8fd7fed0206b7459b1452fdd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e546ac9c417cd50d3723b8bed029b94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f830f230e9cc75e7b79d21b3067f41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2fdf42c453018bde432d131d86cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6067f5a0d4e8c117033ff52f6ff6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b054c54bb04d4bd1c4eade5dea41d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26bde6efa7d5ee6675de294d74b3ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a37962df6c30e7323b25425fd2f29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a706554257e83008ceb2813482b96f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a468295f9492c9e1556211ad077d7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53089d3b4df6bfdab0d7bb4bab3978595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7f3afe55d447fa8ed532eec7e7fc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f69838cee244d2c1c88c6c4c4f4e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eadbed89e6b5a9ce5aae23430439db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dd8442bb28bd10ac2e01ea088e74b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c845cc7b79f376217e0260f1fbaf640600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeff96c5d2c407143ed6aefe027a388601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e537af08e3ddc70caddaaa9dfbf280602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ade95630adc8e645d811824f4dcb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23363a3415b1b6a5cefde248301c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d69dd74296105758782d744979a02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3288cc14087383b8c5f8a73a19486f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4545c8cb12fd5d50ec9493b0e3683607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e732fefda21adf3a4f5d2d1692a6d60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f613d0d3435c1bb1b1ac7fc5c74b4b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06153d6207532166545ab8a948ae92cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfe113436e1360f14fd332a01dc6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308277fb277ad8396b27c6c0ae3bd288612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1a28e7eefa474d97af043fff7f4f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d03a94dca41868824c02e2c0ed19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600e9969b742aa955cdde8a1c1c2d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2942ff9486511b0ba845dc547bb68ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10198527bf318f01c53858b078c563617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b02b75a6fb7383dd917d6fc997502618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4c1aa4f78e3e3d2e4a1330216bb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1eb5221fc1c2d92c4f60e80a3928620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433565228dbd6303cef7dcc330c4dfda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf96795213f24f4cc12225f471f546622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279cceff81e396fe409af6f625e5f28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc38e2af60849aba1d0a97feecf51ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d1af96638c05e7321777e9fa0d07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b683b4dc10212cc61e0cb498db820626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4d153bec68d5a91cb1679fed10490627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260153ace65e7f3195297eb563b82d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50093975e85e012b56bbc23e924528629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f7567190a236aa719d139dbb0295630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff9d65d1b08c4501794b868c092f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa009c755c2f8f048caff2c9c45e83db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81483d00e3d89e14bb1c449d8af7df8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b7f17fbc81c8343fdff3a5274b23d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc5e68530c96f53d55a4287390411635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b65976fc32584827d6c31e37bfcab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1e53e48802ef53996dbdc6c5af51b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1117fd7d236a52ae30322f9f3fb59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143e71cbc50193ba20a79ee93933a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dda4ba4f5da32ef9b68eb5bb33b40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb9be4862e0c83f3092915c5ae1a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d08b8a1bf6e0f219c172c199ed1fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac488b9a7ebda2fc0c24569f083194b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d00d7a5aaa836a2059f8351783663644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e0afff8653981933dbef45f1f0ec6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0da7188f81a9c7a73a07fb6d3c570646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a683e42a6557f33311053eca4d450647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98461552dc1348aae3f26774d65913c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8505491042f60b3db4692130bea3299649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c9ac6e72ae6a5b7e5ef0bb0632f9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9723f6509dbca259e4ea360b56254651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7019f3498d98aba0530c792c1deab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fdbeb2e1de381be8533c89ce835f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415c00b5bf365539577610789c07378654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3219f803f06b92be4e73c0058d57b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367a40f3bd9d2173e8644f4e02469d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c337370c81c370e84879187d06c924d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f1167163270d5a8759cfe19ed8249658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d1dc0737bb485322d3bebb7c59618659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7696cd345409852c18ff0ee263158660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ffa9572ecfda5b45661cf72e65d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ae343d1df3f1bfedfe5b201aa3ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d478148b9952d969560ad17a65b0628663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade1742d886997c903e3a447fcb709b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ba71e79190a1036320ab4ddd1cca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425bd2e88050a07655bb2fde6d251a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168a1c9d8b66351d62a429e1626318d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c80d8e1b1456fddc67e22eced169d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225f8027d0d37cf345dcf2d3496e067669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a399b3d629b89aa61c3a17b03e494c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97066716ffb23e92e1e02ad61be7f7d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4088c8f94ae8cce74f8d764c21e451672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338727b7ccf62f00ecca0e7bde4fe2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569863c29ebff60363e829b40c89049674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec34756c461984688542e5507f01de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910bb564e0c247c7560a52f69620ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e306189d9528c578b20c25f4ce09c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf61845da28008738de758d7d4e7c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab93d80910b9f9ee7a1da68269c0887679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf056b6cd5751b8b65bebb46c436ac07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b7306884a7755d0abe49289e19b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62b6c455db1d0de63ea5261ef5be1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00ac1cc8b212f40bdeaf4d83405acf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08239250cc9081c24a9e84785f10ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cc71b781d70edef6464d2fdbb709a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474497104e9b315b42e661993f882be0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35417be44f9581f507c6d4ae1880624a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90afa4e8b7fabc7731ccbd4a423a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396002e8825111e9e29cb5249b5e60d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045305f7e10516c937c5a95017cfe5e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd4617b0617b11d712fa836c182a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43eb154dae22d3be17b60b494c568f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f093d00af101fa35a826ce63eb94dca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249192f640ae871d1e027c172f3fa4c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a9d83049bb25fe03b03cf4f72e6b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5a91d9aac3e1bfcdea9d384fdbf53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a3443797cd0a4d9355a30b1dd62ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afabf0a4a1f9b3340b25252c387c2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b919c55b01513a6c44ed82c01cf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00849c6b697e96b649928021492f618700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c35c9accd62193bd86458ffc28c5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505aec873919eeafe9456f746c12d03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab546fb727fa121d446e5f570690128703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26078dca9552593760cdc9c2459760a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7cf34824c4e8f36326898a68f72ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7ae6f2a262f0e6e99ae9da968687706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae36d506245c68c6d2ac61e20a5e2bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77019fb5af1516c785fb610d6e162d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b705a706a71d135ccbab5961a97c80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cac597dbfbfef885873a6098246fa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cfbfb96320f61de75a556394f68fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc39929aabf364341173cc5210337b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b02f552ee94fb7d8f5c640a4d1348c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc356ef7475bf286f59342cbde0975f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884673a8728e3dd276e52bdac7b4b42f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc871146daa1e82337e02a42b286da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ba7c7a3fbad391eac671f96a2a4ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a507de1776b21b345d00a891204ee8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f95d5aa27c07c3a619f66e04c5be9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48963334eb15c69e66701265750ae4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a1e668071ab5eb7b15f4422c63e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff3112a6b1d0c64d5d4bfcfa653415722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b77d2cf95dd53d7ee482bacc090f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80204f1e060b7efd96fc49d861ad454724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84802b22d92274506c5d581bbfa55a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916985e757c8b66df4ed3ee68189eb36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b95e68ed335be354eed30cad71d440727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763562a4698195afb082ea016e966b4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aae3a95c83c4359a129b5abf5a4045729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98af5de00d59419b2b4d1a30fc5f619730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14624d46d7bf59cc7ea1722c6934625731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d307e56f93a19ecb7b227e9b5b7b7b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3901a69d5e22ab9824f5b598b10c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809fe6afe1bbfdae25b3b828910830734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12396e99575bf005a498b6b65c3846d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4821a250c98a39969027e7efb6f12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f808e403674edd1b4c34f226fde84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754640a1c912946f902104cd686f534738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e94582a428ef67ed41db1af40a4df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635a3a14e449725f922dc8b51a3f3c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702141e480a17bf3dfbd7546c824c2d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd1de52142752c2e010c1d0d3a0d62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccc00eed33e3a256cb705fc4a55ce4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5dcd73e02d0b3d8f2942d0317beb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0455e5c9c2ecba5d8eb16a045439745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aff04f12b391d33612f2bd2d26748746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca30f4db162dcadd0ee88ea1bd5352747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983cfccdba6a8e877cfdc59c0f42c12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01f245d25134a761803ef12f7e72c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1c55763df39a15496c3ff5436a04a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51472a13a054f4d545bd6449a1cdd81f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26054ba902d463898140a892d49017ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2621cc6c84936c23f30d5ed0474c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c7d651749f9897506a54ab0ba0f9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee999b961e474d36422161a2f3ea5a51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0101ac5172d6c86190fe9c7eefe7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4506f2ab3cf94f93c9bc7c4dba665b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>