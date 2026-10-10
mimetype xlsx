--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6a08b3428a8c839229153aeff74a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ffa9406147c508333f599baa4fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5c333031f0905c7a7ac9f6aef6d973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b38fd17ee0e7c05e22ab5a8cbb6334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f76ec59a5f1818fb2da87dceaf6a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adebcfaef67184bd65ddcdf870c18b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e37960a042e7422b9ff6022be92637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39731d183ac1e7f213102a0eb4f0bba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d81d4620539fcdde46fba972de9179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0be468e4899c50d5df9123d57a9f9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2be97a28cf07b48f8e6551a520d5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07097f49d2c0f9d6b01dc66d585b47dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d043547f90e007a4412b3aad9e189e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd767e02e2c70c8f5bb26e5ce552114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29610c6b2b4aaa6eab2fe0d78f9ba94c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89bf6c98b08f24a78e76be68d2dedd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22a384ca1a2f4fc00e07250cbceb0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960be114dbc9e96c49075e52551d1ad618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e78513dface09e80b6ca85b611e4a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef845fbe446e2c00d75a30a63c2ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d43488ea9133f571e5ce4fc0b8118f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ccd04449523db25166dc69ff9175922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c649a8aa2e42539b447328048f46723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf681db27fcf7682d80be057b95d928b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2600daec248933e8e009d220f6f8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1853ab1967d9344185eef7dcaadb8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb485187f80b362fd578ac4da3413727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d4724b14ec694fbd7609b9df0feac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2781024e641f2fbe6a2f9ffcdfd7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb5916d230e72be1895fad593ddb4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d3ee1c1377b9894a9db69bac855931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9799267625733aedbe0c42a73ed15e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1d0d0c8ff0d3339f8a265bd913e3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919607629a8c1a6f78e84e229d2e8f2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc61f799910fe1e6a38544301b08f0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faad94b47e1e7f1272010b0e8120ae136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561a1f8827c8b848f33d536194e3bbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308793bc63bfb920d9b089a08394a5f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c410baf5b882938b7dd16d7209c09239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a47a562f51253a3ab38c26321bcef540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef448dedd95a0e4f6990ecdcbb9c48341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff38de509cee897d147055bee365e5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa8bb578a66738025a6adaa8fa882f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47536a7258570f394e947815d2a7165e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421a2dc9e3068be8d4dd546585e177b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace8e396195c48eecc7da70fcd35f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b2313ffef765d2bac64f45c2b644447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af715dec57a23cc3fed6583ed982a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c32c76364422f12a3693abbf8a1a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93abcbfc2826d8b7853febda03f29f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38b79e79ba052d2bf8ec2fc454da951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b48019bca437f2d6dc65e5cd2c6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee8f528f80c89a8a7676453479b6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789106b54aeb45a11f888a132b237e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729c24a500be4f2af97d9eafc09675055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379b591e8550a5630c8a3d5d7c4c4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1651dc9f175fa028961e9ff7195fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e603a1af364a8c249139fcd5df50c5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be895251b7609d8592fff4178f2d3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b251b80d891dfb840cdd66b300e3bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a72c1dfe7009c3fc00838a102c6ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1eb22cd6724efa44575824eacc01b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8b76047a9352673b9bef9f073826c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5303d9bc95c7f6ec54fb0b87ac91ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e0144893e4e46e22fe37b371376dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8bd5805b739aba99cf90b009accd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb35087f9d79cb876ba0b5d241ea1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054d4c07a747678f7a9cd03d78f079168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce7dbc4af9659af28e45cbeb8a475569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49801410f87498dd5caa872d34fe1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727992db0fb7f535df7e959f1db52bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dfe480edd8d5bc020d8be65de675672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd57c04de22b3625e477c24b62452373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ef5a817f270dd3607dd69a49bd2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab0da3b57d1b0380a9ee474235469875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebddd515dd6607f9be32050066a61dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc687261dc2f9ede9de190c13ab4cfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a42f3913d70b7e7c5e47b4fdfe67f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d77d473ceeca0dce428726b1b9b2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bee17db8fe4ce638e735578509fcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83524af83df332b7e6731f850d2e809281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67745541c57eb3807c9015435e9c1c9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198388c1872cf3c0736a320494d7342c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aebd17d05fc82b6dd10815e175972a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72210cd78278b9669644c75fc295867385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c6de1dde8c14f0d00b9c774ecd9d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b90d5832b18de2b11ba9af630ed8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab39e31d53e525c806c31c72669822588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07400cd5f97bfb6d38156e191b3d87b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36501a49af33c837cd178571760e74490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092122d85b5f4968f3e4e73bd08e5c8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423feee3a72d914ff4c79369a67fafb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52addb2d8af60697ee5c2b6d583f9d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49593042d25e344ccf3d9224dd18b1f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbac7649b2c93be335325aaf4f597e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dfb6dd6d128b7145065c7f248bc6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cc8b754c61ae42778b430b05de10497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c5ce2dc709bdf3d2f7b4f5091c8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e496aefb4c2e8389b61db677854b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c08202a3381c2b215ac8235776cdcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0252757c65791a90d9c67589d7b9270101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47628acc6d9210c20aaa6cdf053427f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee09b9617d8c16a04a508023db2a13d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6fa36212a5844af2e6bc41d6190cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480988c7dad51f717113c0a6568df90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b69146283f2e372823495c6c39c789106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bedd4f3af50c42cff02822eb4ec8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bd4ffbbed8c2f0dd2a9493a543454108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25160ab653d84ddd5bd47aa421deff32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb07c7b4e0497f9bf8e7e01c26eff3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b532a26f58f1a50d8ca8e77d964486111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15774186dd3713dbed627fa9bfc911112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b71e12a1a0f38ba64b87df701e7c1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f6feb3db608623a62315a5d04f6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1fc13431b211beb726cff9aeefc4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf49fda124a0a087d2fc5e80d4c15b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64941bf521d1f931633daee78e7b4bd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d24ee678789160541309db0373bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99d5575bf5efb22b4fa5f65fa4dc0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9e90a62ca68f429f4e7241d852129120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c134fc9556469f9a8eb0b8fbf23c45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6d4b5fa7e57fec56865706d231834122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f13609e695acf15b22f57ab08acb30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ad71cc92ab941446abe97e550b87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf47129d6683d2b68c2d2865d32e0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129139236296dc5ab63c0786f2374873126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c940754f5cd739bdd5d96b73b505127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c91c3e8e79c0d7835157c01dc2f9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b453147ec471e23a417128c10d361129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa0b540bfc7bf28938a68d1ad5dcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e4d42cb220ef4a64552dd81cd641c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba73addd22027e39c27b2d2f5bee24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c917ed3aac40b28fb13fa69e4407fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b154a2843af0d8e91f7292670f02b70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a635ae2851e3f3b08eaaec9f95b1592135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b9ff318c13a3e81f780f759a55863136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aba9f48dabd38fac9d88d6d342f95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151a0da8de72b2ef655c63b4d8d8a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20010a1c327bd8674195a8df1fb8c47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77a42a5df73dfc9252bed46738886f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b5da876ebd00b6988d45303b76d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af298f9a10af2c17a3f1c7584e19b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706046239a7ed9559d86fc49649b9ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09b52680b0879651d3768969ffdf02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c490691321ba9ae7a6978f612f44c56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449fd548c4f4062fff160cb31705b3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5714cefb7236b12e3fbd719e3b56b3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0197de41073bbd7a10dc614fda870148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40995fd13f93166ae83934034868cd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f352b00a3e8875515b7030349086a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133180f118dd7e6bde0c14319032fdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd6bb799361a7ce7a311d9942f7dda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077672277f883a6bee67b04ddd285759153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed43114187593ae77b5b1e66cfdafcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a57cfd1fc738043fd42bfbcd65d51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2140c172282a022f81cfe993e07ca4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8fa3dc2239db8e6f35174ed28cfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40275a49c28dc52781ac0312173d4430158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c4e729afeb72ce6fc18af4d05f30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec580f5ded0bb0589beffcfb4238bdd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df6062e375d110f3f41ce49b1c6506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b978e2f82b6b4286545fa654487ffc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e4d1550c81bc0a70098638b25e931163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90309b79e53cc7c37008df449dede82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee4c5fe0ea683fe885c229117cb1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2677ad540ddc99d3cc52f80823cbc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcad4b2b8b4c97524f378d9552662d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc88615ce5065258b0e9be2bd31c575168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54de50340da94b60c5b1292a03f223169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc42ced273c58a3acb30823f2c84e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e700faae053c98e26867995b0139171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414305a05da5040d20cdcc227fd9ea9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df769f4031dd2b8541cafe032d9e6b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d831ebd85287855cfa761cc65ddae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3bdfc41b79bd1b1b73633d332f9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0f041d7686f7a91b642c4beed7742176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494927b0ae4c302e3cc6095308acda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b875bd682c277e152b3f72e792d1d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1539b344b66a338ad3e5ab4693c5904179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36787a8baf227947e729bc94249b9278180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aed35fabda679fc2d1eb899c295ac1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a43989d41c487a83fa03f5b092f4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e1cca4f9874446937eb2a2e4c2910183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d5ed0d77c04a24e23555b2078e842184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736be15b3715702a89cd6fd07adfb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c599eba211df16e8f5e8665a45a939186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e18dd10cd20cde91b3127b9c894df1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e496ce809eb8766d943527d5160f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e369ee985b666a5634afbdfc6c59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1bce6d96be9e3d930791d675782b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4b611db6918c08fbe00bf89bcdf1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ea82787813e14574b9b43e1c2550c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f34860b89431c55b1c516af97bfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a635444c71051da80aef39a19c661194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699cb5baf5615b156dde12993a04c69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becbf76281a20a4c3a929956e7b8dae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d281c9cf32a9af858712d49f2debe0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a71109bd4ae72969ad2d0f1ea896bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d5c6d0012e02fa35a7593e073f224199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72672783e5fc2b34278bf624ee58d2c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf87db9bbe6dfdc3ad7020de235a71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf34c20aab0c5c1457c3a1f5da84b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f4df2abd9ffb6a11929fc12b4f21a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84d38f2ae34f92fbaa55e9a2ff1206204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08069454bc54f29e1fe2d97c98b0ee75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ba87927ef520b970498ece65ec3ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996d59e77f41fefebfa576c0442ce2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a76e2ead59b3c1cd9dc2e1e02e1f41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e5bf2acb380d78da40e81b838fac9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5cd8d26ae2d3e2a3bf7d26335dd1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45ece1d7896248931e5d2abed9cc87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f172bb26efffb97149bdb04b2a25ad4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc0f36be0a2480c200af4311e2c3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748cdb6dd54e7cc69f40279cd016dc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d94a156dcb4067b49d95a13b4e5e35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf712e13bd019608dd7f45b5f536e2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253c99ffcd4f588a7d12796e59a9b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b27fbe4466070c02f5fafef4877293218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183dc663561eed67cf0d0a6b623bd98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551a0d76ecbdadb380627787df39933220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a261c43f98b93b91b27433d5f10fef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf03a626f3521078eedfa16a332024222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604df4ab3d3beecbb66fbe6812eb1c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393278dbf4f8ce9f887c09887d4158224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcda3f037e6aa0a66ef85b888495fef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454821c9666190310816eb2189f890d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860a19c587281716cff65c2b5d38d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ccb20954a908f1ccf662466bb3162228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c4a4051b7cebf93f4e3025aea010e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbf82f9b2b54e34aa8fe29ae51818230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd67f631599914032f2a7799f92fb07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec354e70dcc89c51dd20c85bed1b80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e021897c9a41f11bab09c7b54c67ab9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c3183e8ea7a110022290ccb19a2b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee6374369908d44875483289a4071b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be0b6290c73c1fc8333575adc28854236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a364d8b52432e4d50906b0b96f72071237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8422daed323cc38ef97083281adc516238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedef32cba0503197f94b3a71b5226c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc035ca6d0884d4249f36690351b12e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8f93f58874379908fc1411f677534241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c35b1c8900c5146599fa6eae11f15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367034bd92bcff731b313732e848ab86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663dd0b9ad2bfd46d9c270a65bcde27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951ab5d8b81719105cc46f5503578bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f0a8bf2e512119d75efe174cab57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a242e3a8daf741f0c379f25716cb56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6e49d2e762e3ec242e2653db2ebba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b5bea3be2699289f6e020225da09d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331d4b4503881863dc145be5fe9ccad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e92fed139fe24abfc283c0f63322251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef5447a34fb6df7b61bd2250fd60c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b75db46b1d09949e89fd6b7216b73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194347b8efe94d0c229e5b6438d16d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd872a20db096c00591f3d5dd3527f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3d99fd562e3dc1f5ae07487bf80ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5324df60ce28237c8eac2844082967257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9250f925dd0d9bc306b34a74f5bbc46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fddeddbeef68e244f4b835333dd710259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1282b110bb81b82b08298bb2311ffd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1b2dd86bdaba9b4705518dd138f5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c175d8680021992697103e007dee4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f0cb27a574412e897920116b7c6ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699791de78e4d6ad5ca2e30f0921def1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d01af0116282f3fdd07f86206de67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229118619c4db88b235eff081b53ccd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e720accea81b9dcf77f7d310fcad0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b0f235a26359885c67e798bf7837268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eb993f155b5d6287a2b07c791a1a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ba1fc88b350fce13d314c9c54c84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c282feef1a484b145aa645c6e3433271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e74f33589decb2f95b9190c6fee104272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca66961a99129f993577c98f7d5572273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f22e0901483a8b88d75cf07525d04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9062430d87d4cb77b2b37f4d6cf88d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475cf1321c58bede70dd1b82cdf1d77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5429ac0b3a3ef4a9ccec817e33f0d81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3e9ee2b2669a698cf3d8b9b687e6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e50a62ad77cefaa7a18154fb1045e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee98b1fb822ace06dec01d6a104764280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94625e99e20c117ee4c08458ade8b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dbf93742aabc5d553ff38e80260a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1ec7a21959ae2406af150cf6ce7c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b3e106218ca91e56658fb93e30010284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756375d4a4d88c5d72ab98648efd5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf940ac1f5ece985e4dab96759d4971286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a8bd7559733ac5612d188f27b66d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dd78a95c827e941e55ea996a5360e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c348ebb10b109b729642f5990d98cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996397acd839cca081fe4c9b51f9fb13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03adac055ec2b73935f77c1dc2c8030291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a5620e49ef01f6edb6606fdee68c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675af412672d6893b1d2dedb2521f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe526056237895383e44979c5974055f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13204735b2110c5d438edea9ca278668295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddca6302248c3d510b72783f0aa43e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475275764966a315992a5fb02619a2a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b887cb2d72b96fba030349c1355b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e211bc21dacf016ff5cef963da573299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937bf600ae74356e19636e9edbbe9dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada0553e2ff9a6d1d247060089bd42b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce0da65581937e56116a8cc24623d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52800eb28500eb2ddee772c7574a218303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51374078fc4e10da70f24fd7a04192304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05840f3190bb2c624d5afd5278754f36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec8cccd79fcbeb7121ad97807bb979306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa946797ef69ec8d077f591bedbdf3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba2e65e9f30703a449c867a63bdf69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff1c2f3e7d1574965b14ba31d2f200309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf7ea0a1eddaaac83e0e97384b20c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dad994555aaa523196688d13faba7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554a037a34d042d825f65d5802975e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31376af464c839dd22212cff6d10b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741a44c1e65929cbec8b5d2c580d70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b10d62b90fb8866589d1c71a45f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff8823230f726879cc9a839b3d4c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06aaedea17ca4d0e2c7563f44ed7f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df271ffff2225c74b3549b8baffb419318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfcec2d4870574609fcdec2a31fc11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364a21764a026443253c69726dab5eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e5d4ced15ea30f25d8dd97d5c33a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143a1fd548f86529677cb4dda58c1e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f055fb5391d89c13d4a1eb58b70d6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc34a81ec97252f6fea75ea01d2b1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b15593d38868da0ee9d7a91ec80ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c2bb541fe5752cc0a979de1e12e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767196b72f559b0723ab5dae76453d7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506df8161a5c374b5baaebb48a7706f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe59e64de98d4caebb0becda637e72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888a90f954dbb506708c5d80613c32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c78eef33c782a12a766770871d385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6265f621594d16b47e1b0456eb9669332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1266c19cc5594bec90405eb8d031e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6e96b13a83d38772c96e3c978b73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380448436b119e18f2b5554a0848a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e6a8ed248c3026ebf8505647a5bb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f060342dd1286772f374211fd2bb97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f01b617a229e7668aa988752d7df19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb54e2cae8e4b46bd58f113ecf53378339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7c7cc2a43be87b181bc1b3aba30b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f960150615509f9ca218a4be513d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f5a963ec346d00f13570521b135c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8931e8a5bad8cc94357c693176be4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd97b350390701bd16112f42f38c47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f8e480ee92591259dc73ff7b29b99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ca62142dd5c0e14ede4e6617629ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72b9ff5741e93b8c13c1a9d25c5991347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd3e28d3748b4641297cd8f697da3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4345130e461aa8712e9d51d822961f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744591754d695a8e3fc3d9391ab99b9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60578b14385136aca32e2f3a2a2fdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e34ca016f8541bcc79a217b350b63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91968c6478bda8e83e3cfe2beceb680b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c96f66dfccf09d6e5b2c9c4289360354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc77df4087723b81e85eddf6ebf904355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc362ccd39d579826eb468b8838f60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddccae35d42c18993fb9dab8e8a53a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8400d96b0d0b8a1c50fb54719290e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd718ae8ba1da8e8de35d55a6cebbee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47543bf90aa93b33636ed5b712bbdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825422f354b8ccdfa06911922226157361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fa21a219638308af517863293425e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee199193c8851c2d04a501c7b1d63a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2307cbf0e27784eb1a630876b7caeaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d03c7f86c13ed7f7ba7812674da454365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786681413dc9225e9ea9f9bf9482acd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceeac4f3b9f527fe9a2440dd596443367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49808afd80974f836d8ed753c56f3ae7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb88ae3d5360c1e0a4b7790c557d53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3675174adc5604253eb09a5682d00d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830cb6c2c8f7c1bcae71f8f6f79ddc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb8f9d70ae4519fda12f35f5309e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5b96f65d289b532e629ccccc9183f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef4c09366544cc5bd2fe37247dcccf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1913d9a47350e79fad6036bdf271817375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda76ba587aa782c5a83b9b4fb746a2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec7090565325e5ddb19c4d242ec6cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a93e3803d7660c666986c86a9430378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcd532a8394531fb317ec73915d171379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516b3df921e71d0e4fcef58f6122d60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04ca097050091c65870b5241b2fdd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d02bef9555dce3147f5a4734e7b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a87967448201405ccee35e832161a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23125bd6de4c886a26c5d26224a28d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4859bf6f403c2cdf8799dc7f5ed6cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020482032b9e3e7a077b66bce68c8a0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab762a6962a330cf59e9d8d5a83b7108387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ad442ff912a63cd8f42d7c68259a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f077fd01ae1080d2c6c8d1b53c37b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397baafb619588679e099dfb7095bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d0187fb554056f935b9201f01c14b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914738087c9428cd050f52130746d006392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15143849ec1cfd2c7e36b376b8c3afc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd836da093a4de16daf2103dbc47a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b35c6bafa875d8696af5c807911f72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd20cee2ed6c8c89ba7708a0f9efd7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282754edd0d5e5a008b65f3dc1b1246397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d4a6c37d2a9c2c965d50d6bbf6ab7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6b2e96faaa36386e8fb6e11ec3bab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd331a3db3c91bc6bb4b24229a197f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799d86ae6af2a6f7a5108a67fccd0f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b09d631b21a599babd9dcea20d36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725198e265dff9a5de2a94c8afab41b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5629b891466483b8330bbefca719a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ec9e545014aa6527a5e460a8908d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00bb43e3d0fcc920bf3d8296c7bf5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39744b1208566ef36feb538698ccc55c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdf2193ad99d41e5ae00c5891c88a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9ff62990cf88c1ce9b65d24d57424409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d37a159fba19f07d8c508eea25964e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aac8dba460de4469cf5231ae539e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516dd160d4d581d48ef39ea707613e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe09183a0980676580adf9d2e7550413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5a7ee6efb917fe01dcd440a415fe6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37953778a13d947f5ad153ea8f93a374415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e3aba1b8c69ca5cffcfc9123d07bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecd962b14addfd7d958e39f29001e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721ac451cbbbeece632a54413012e21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deead53441c62be520a4051f45b10d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5b18283ed9e19ea7cfc69bd4fe471420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa5066236a719c137590c642868e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527847e1990b0e0fa66480d6f72b19eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb656a7f6b00b995d41e98df61cb8486423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db904af767aec72f7b3189b6a17136424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54c9173e59c1178a9174d46e744166425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442899096eacb3ec337479648df2224a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02264ac2a3fb059ad253725777fa213f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d2345b1741228d8b0c29c2ea0902428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb094b6c700923ccd96d20bd616b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d79e084744c2ed10ae581e4dd7e4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e97559a8bd14fb33004476b366e13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee172c178a96b002d6ec00d224d76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a7c6b770a73aee0854ede045610ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393992ebb34534e3fd1867d95ae71b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b2d166533c2c2c7da3f7d83e8972c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec28e7f690c73f1f188aa4660533e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d379bd775bc9a7ae5f4dd858a97718437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a6a6c17aca754073a6aadd90ffddf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80a8efdffe43ea9d2234ce6576a6da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b65593135a06ab4eda9420ba408b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e4fcc9e7f5ce02d751769e1511637441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214dd041694d6d8b9930bd17dee0db8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904bcb19157785e2c029cccaed47c89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d4f2a25870b5546aaec8827984d73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692ff57ac3321f50ec7ed1036d8aea5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7d246bf93382892c2a5a1dcf2d12b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc513a3f8b7da9f9bd7cc596a33c801447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fce6f1d8798118c62ec0584c03a4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6518d3af3692d7b4cc01bd07f219509449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a9e429fee67e34266b77e97c9392450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c19f65b83f9be4de3a35cb3ae912bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf7afc68cb197bf2daaf549b1c8fbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd3f92e78e73099e89ee1caf7b55a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626cfa7ea33762c1659da4fa2f1a017454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a176a48909dabf1c642811328699c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235d8722ac96d983752e8e900e8442456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ed541dd5267d44c4a954d3880ba01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfcc33cf309a1311911cb556c817cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c5721229feb920c9ab3a1e6ef7b28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cb892c8b8edf1d2231ae020d85bf3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cbe3590f2392050e4b69c83137d13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b400e98f2f84251d8873a92297f1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e554d464f1b8d09762b717a0fd0f90b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40ccc9a98d1d82f527f7f8521fe72b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921c10e9857e5a1fad90dd8f9dee5be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ee53da6ef96d8cb6e48221c075df1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee843d76ce8be7adbf71aa541a838467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bec829fca856ecad7a375d164474e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35773fbb163669fc590df49aa7803dca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d16ff3aa2d582407240b2bac8753470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea4be1d52bd11ab4c8189f38297e82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db425c1260614ccdd1e7212d0e83211472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb719aa393ab76d69574f2d51e1b99c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf7834177d474068f2b3bc048dadf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437690df3b22e657e193dd1fe311fdfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef084826b6f6c75213196ad88527b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a43a5a11e00173fe29287e8b7ec32d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762f79535b7fcb2b76ddca8b5cd3622478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117261ac5dd00f26e2fc06b885f8fd38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390c3f28d15abf84c7f1bec8d610174480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8204fe17e0f8d0d21fbf72b03310b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f6bff5fb98a9b6ed8f94c265d8cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6129c217ca1c4d875cd5bad661b47c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4f5128fca3afdd45ec8eaf2030769484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32911591eb3c8ad2447bd25122e3dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611b9f9820ba125aad3c415ddbedbfe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b2b202900a7664b44c435bbee2c9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d53f9d7bf4b10bed74994797cb32b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eb3e0d8293d8e11cf04c143e9b933489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3cf04a60a72c871c553a7055543a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e66c35de0601f684eb79faa3ea48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8b35959299bb27dc74b32db4da7d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fefc37eb597b0dd8278967ccc83fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7c3ca582c69ac8ea0bb0bf32661eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071da95d6cca022aa4b5e6dab767c00e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaab85c23a7d314947d6e4b8a81255496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586d854901e91ad26b225c9e72f558497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41defc38e38a373567c267ae6bb89e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf23e1cfd81e6c8887cfc2ce846c330499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d018f92b1ac0b493a54783df49561500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17cb441381ab9ff4713c86c45f7229501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91460f192d1c7b883cd56141e2b6b83f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a5a5839709d303e77ea8588f2f65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40fd29f72fd39cbed052136b1f0eea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb88f21035dfb389aaf73f4470cac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576a42f4fabd01f4d8b8b6450058be0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f5a35f597e048767a007ac8375200507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa412d350041c64734aaee796aa311508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43780efb2e97ccca4d37ca0758bc1de3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712cdd614362662782a52634b389f11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648eba00902f4d021d15640e39aa8ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed004c851a02bf2099aaa0322dcbfb0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083db30080fde3570aaa9bbe44810d62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c09ede81602b729f96b97fea594e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c2696022fc0ece192f5e105bff61b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ceeaef5e79e4413fbd9c24afcb82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697572a69be6f8342bd8ea424f1c760c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24cd761b13da1d742ec2db1ab29691518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc9a18858b334e8ca70a926418c4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984147ca1203116753af162f91899626520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831681a62bfb633188c107c1020895be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336744a9b3321adaabf2d83e2516a30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d40a2d2b19b4f1ae471c8269dd114523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7b0edc95cc66c5c28e56b9ac5161a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0c1f31284240b140a1a5d4371b65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5524e2aab9d81ac02a72dae1bf65be3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731276804bdfb0bbbe757c6794454e68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ca0a9937e696bbb2163f48ff37fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2bb5db59832e37f0c27a4a0547fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c45aa11951ab060bc8f3d30a1cd513530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ba27bacc332d129f360ef7671fcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29538de1893dd5701941173f1da2024532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb04c702f7bcfec07af1e764341587533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470f4fca7ef9e5027ac65a0fd483a80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2145fb2b01f34ae09dbc2544157d5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257ab9869cad7e1d931fafe75d8f6f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8addf7a5766909f6d7fc0b5ed560537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63ab4a008bfff11d082657fa860005538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aed540458e272978f1328cda23199539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0cda7ae19cd174a737d03853fd17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f1dddd0f0ad285745ae453caa64d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2f58841505a637c4402a0e1c8b72b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4fbd54ce82e43dbefa8bd0048d59f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6adad85100b3924bfb64e990c20d4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192b526792cf6ef45c0069c89fcfef3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2aee29ae1aa7e16edff50ef1fef2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c6f1caa0a6dd220f45c8134f63df7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3121383d4fb424b9ebf7007dc4b36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a64cee2a7957ffa936c34d1fcc7cf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a599a8c4b0b410799984ce40656fa73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42808a281f752ac52806cd470f70d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985186258e581b049167ec24ac8c73d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbe18f472b5ba24e250ad89972755e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf8442e9b60538562f2be246697395554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391cf7600d5b437e9223a886fa76d09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1def56a681ac08f71e4c06176e98f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58828db99721515264649745316ecb8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472ee0c393804c32ff61677df14b43b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d775c41d9a64ee61bb2bfff0583baf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae3fd7d54571accbbae306ccc42ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e568c7d1050899e1efbeaf48401ece9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c0fb75e00fe17d6ee0ccae163d2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499913eb89983d423c2a5020cb46053563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f4b390729b459fe062f128a8648eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55ab39f63d0ae097b02e4d87884de6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8652ba3cd099af0d198c26215256f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bb5758c2c5109144ed5c5859245c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b45516ef8bb03ac6a5f76cfaeac3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ab91b7249e9135ba92a3ba3a4daa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa656aab957b908a6a0595fd3312695570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40ab194f0502331b774702680d8e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea2fd5fc845066c80c9392720d690572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55cf194a4d827a8aed82aaac560f8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4757d8b7d6e06a4c03ccca19366ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cfb3eca337915556acd01a90c3df7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38b708fe13dc4b2e44e76351cd2139576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045b11cb04daa7bd6a1e64c95bb923577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63114874080e9e4f54d2a95cb60c810578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836be2ad0f37fb264fe2a62c6be67a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683beab1b5e4adbae9d5dc2a49b2008580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d757ea25d4658c2159b5144f904b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbe6091672f4caaad6f456d84d3982582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36202de632fa26cd29c0706dacb2c00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6292c75af6cf55c88a78aedadfaed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e28f7e29b952ad9949591f80c8fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0f7e7035738a23c2a51eff32a5c17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025a2e0864550fcf7fd2b8ef59e555d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152afcf5ed236b28683b76b0cfcbe13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6b502e3023e746cbb552b6de036e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07c0747de82179e847bd789350a2d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b015a7d39b10a3562a07fee00cac1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb016d8b65bf6784e40920d2cd24f3c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9492b06215f4083694e20134aaf7e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0e401daf69807aba824812ef34cfd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be7ac22e39e3d38ccf32ce4a5b660a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a86068b9d7aa4aa3f876a3f6ef209596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee25b3038a4b82acd99f78e6acf37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d6a8868fbf5a6547e229ddd1ce9b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd51b1e49f9cb1884796c16c83847d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5ab7df74bb6b750d3a7550ddceb13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74286dbfafd403dc1178f9f1bb3b6e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fbb01309f7fca2fc25b458d03c5bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4213307488ee06d1b42a5245f6fd22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a44b9523df250eaeb16fe917ad840a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5c75c3d2448c2707ca8bc32b642d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3b2980184eef496be2d655972874606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24dfe4b2ad1459fec0768d6a9c4675607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112d3b57080ab6c0aef34767577a52f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3b7fbb3f8df1f21544b42e5ab7bea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a798a37f419b48e9af850501aa531610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634bd5f80af0623303ec0138e1fa012611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436b5852d08bf79ad7ddd7a99954bc1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97a6b3da6bd2d295dc2bd11d563b11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352202c18f9f11a47cfaddd8ada751614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232dac5da3d49953b60feb5eeaa5635615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0abe126f02a538f98f46b582d4c367616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79690334652f38ba44cd3e268c0c6251617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d6a7e5fb9c564626d6c3fb6594b18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd9ad12840c403c0e39cae9c2f6fa4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e3261cf02e16b7391397eec380dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae6bc80f930a5069786065aaf4b87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e5e59401c430c847654be834e618b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d85ed75e376cc76e188208aef42e8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160ec671cffda585ed9b08e7c907830624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f834f5efc283373cc351f3c250562d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba63bc3768eb5ba2d97a099a0a620d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b947adfeceef65d6bffc3d319224f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546c134472c4c18b5eda8789041512628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee73b65af41e8c5098c6b45dc8a429629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23395e697bc40ef419b831d67eaacff0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df977a192bf3c87e41b32acb4f1377631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd88f43aa6807940a82b662dc4aa66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67edee07cb56a6d18b7691f2ff7fcf9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794899d0f701742f6a69b83047a953634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b966baef8221750b0844dd3c7500ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236cd359c9a3105b4459b50bc0aaf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf004c7534ff6909763d210fc9e6b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5387187a05e7306dfeb564240621638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe956394921fda30372e0428bd96b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05615a7deb920d9855ea27b7cac33fe2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa0748efc0f16e24aa9cf45169552641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ae833871623f66a3b14d83a909f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22f9f65b8a14b2e02bac540b4afe80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d218d8158d3b4d6b38116b1b612f29b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d625806c7287318ab851bb2321c4a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3512de8cdf0317dd30959bf836f4871646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943f987a9db454c3d22e545559b1f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173379d5e0d72917a060c09e1fdf99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ea94393f938d315dae25dd56c584d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac01e593c6a2bcad497a7a14fc724de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0dc78cb307819764cbed83864ea94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fd73dad208d77a872e8841dd13b66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cdda614a33afa5a8387ba11feff79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dc070146ed1ed581fc88ebeef9d04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade417051622e95c54c7b8b58d4f833655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c20bb922950ad8f2ff1389795e4c0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c52f760b8884b3d2ea4421cf13e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04437003ad77c3c5c41443ccfb86494658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4605e6df24a1dbaae7a5315c3124c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064321b11451c64783124fd84ab2b85e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b04d67649ffa8f22ea196029cf4e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65489158e8289ff09b043c56d37d72dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51026b05dfc0ea9e1daae984877c2a86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be9921d70f57e6365e6971ac8701b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77b4494d6bd877735e9884eb8812e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26115918185b8359397d98f96ef559d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545507a66da498a50181f0d372d6c177667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145176fd26c436929c44b5d1c176d8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc0f293a2e8f2c80821606085ccf93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea575e53506b28c7d60d49eff43caf5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffdf8ca1ec8efc5d37c6a4093940c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce6f596dcb17a879c5ae204b138f15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aa599982f7d24f1cdc8ef07d1b30e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa51f5280ef84edce43f3797f687aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac213b72259e5922015d109d7ccabf5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb81a3ff7508a8ee3bb340103d6f5dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cc5629f732bc38836cd32cf8c9514677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca0523c411357da4f5a801a6b70e0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044fe029b6fa162397b1ebe493004ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363aa3f5df2a7c2bc4f1575d85d1757680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966477a227c6faaca94ef9f4efb5c23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f98c5e47e433ba7d868796b16e323682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4967aa63119fd2db78a89d3f4dc84cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446367f4287a1df5e7c5f1f9fef84344684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1dd5ce5ea95eda810992d5c7ce7c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f322a935c620c2467bbfcdba3e614bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bbdb02fae9109a2c9abf185a9fdf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e06aec69223fb1d4465970d092f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d41c0365ba3a2be948ff0faed452d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffdb1e174eac66fa3b4f809f082015690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d58fb44eff302a0cb9ea8c56db3d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162c460cd67b201b51d702a8a88cfa8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66660ae0f26c263cc6a27232cc2639693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63cbc30ed87169a9ec3e3c594ac1b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf184dfeaf77ae6a084a58ef3d61fef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57849b15378a99abaca12e2168a1bf78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9e49cdd82a06dcaf4455e44923742697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cbb90a16487d233c8a8d550aac8da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155456eb595a510e4ad9175a3ab54c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081700a342e7cfb8d5231884d376e7e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a6e37de228dee49cebb3781d36d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c0319522182d3d46dcce3cc9e36c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd59833848baf8e50267ecf692e4d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af5ea1101c0e20fca3be2eeab30368704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dda7613ee6b538097871099b5b1fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23284a0cf1c215bac69015dde6c193706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9a5fbacd5099978aedae286ddfd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342a9936a4822c2075aa914105228db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03ab6018d6fb5804e1bbcee85fbef5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db116739d6dc53b00b13dcb8d2be052710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868124a884b41b0b614549da08ef9671711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c187c45a1972621c1ab22efa84055d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe27c49d3eb6c8330306f6cce10396d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59c8ebf72ac04763d5b1026e5b2456714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39630cd26cb90ae933d5ce907014cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31730ce507a0bc33dd0683271c5cc43d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488c0a02d91159a844e8dce51961369717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c6afa9f73304ae8f1cff5b490fa5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50174f6b14a5b175f1fe987bfc0535719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45dd17fb58213390ccd40f0a42c93c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e21e55cbebdf0f51d6e9383ae9060721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a95df469de29ae7adf885b652c4789722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de770d07369b63764e6533764b5551723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f5a8c97e029ad79724732e816ec0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9161e1542295e3269d18d4a9f0e93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff944cd5632b89e9b9168274224b320726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f89d3f957022c499149927d5c3ae0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a451923d1fa3283d1b571f4fd66cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c8de6873b9bfdd708c3e4126ec796729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c7ccd4843d221743675f7fe9880e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094e768cc71d4b20c52136730ba5ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e68f19230ec32277dd9e443dcbab5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba857a6dff2f0ca08a5101c587cb38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff161d1c6f4b6f6790356aced9a118f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107488ba225ae33e1415a2392ef197f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cc181e2fa366af2069460e60484e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640189fa71ae2583453ff4e59b36349737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad925450d142f682eb5f978cf185e97b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d348e9b86ec4c3b4313b9712c8a1440739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0f55633f825052bfca979c98e3dfc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aecb03848c9f1d5640d08d851d2a77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cfea02071e6ac923aca7f88aee444742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd25362f74b697b2ae3f3c200ad84c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d1c8ff0840e79533c54dc72aacfa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b739bc91dba873f1dd0f0475c26ce2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505047e256c1a5d6bd21afa7c52a0495746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2dad04d70443a8b0a52f0cc04c72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42611203b3911ae63a089ec2fd82e628748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9a03d95c06a11e9926d307330b28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ee90a45febe03e3d684c58f60ca6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce4455bb574b2689590041f1b5ffb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4a473ad048ccda6d18d57fc31ea37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ffb408e8a80b2d66ea483f78b94d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02733af27db2f5135bf345a96ec2ef7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf46c374e9c5e61c7fae3746e844191755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d3be30240f0643241e6ba40576f07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8bbdcaca33df62003ba5fa1924a40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991fa50de04bc78b347f50cd1c1ed5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c8d8fc19053f12e946af0c196a7bb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c604c0d744ad581a78effd64bf2531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ed888e3d44aa72809fed3709327ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fae1b3a7428c1fb88c75843fc9c3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11427e4d7ea8e9e363c23808ff5cd174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c445e6d7cd3580e255f252f7307a2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174ca7ae8419f87d18567bc7d7d6a4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad663089c1f9ac395185aa3f18763f5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b554f9d23418e0393352e1db0d0318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a11dd1b4fa9e8e51334a0f6716032f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804acb3a4901ae3d9de1fc6ce5d81e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5825aff8ac3b27324b03c133712b66911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea94a3225c953ba8a67c86bcd8cfda012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bc5eb1ab48cb809c4df2f97c380db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c655de5bdcb78f3afeaca568960afa114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d20dc5b2c936b0d23547f9369eac315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757266fa14d45555f33a07f617803716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf59da0c62379edac40cf23dac9220d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb12537cde7eee81d026205c37d1da018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9f71816a1aabea45c192dd6b856519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ef24328ba5b477fc880d61a1461a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d832873b0d87f6286f6a3b00a8ef221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185491fc4be7dcd10d676111ca46ea922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8182eab67e7bbedda6dea8959a9e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefde877f7e0eb9b00ed72a056456fe024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc74fdc2bd3dfc1df050f250f0a87ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ef46f342cae6358db2c6a2c14ef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18290761698c49ffe51f685c498bf5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc9f2f925b00750ce751516984c2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999a639dad5677017572f082d57a5ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b310e75f52007883569a2c0e1cb04830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f379f350eb1790fba26843fcaef731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d71b43d7be53a7edf81c9ba5a422732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d712f6583dde0a617cfa30ce4867433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ee499533fa59b7e337d2b775bddb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187fea469d5343fd400951981e6ed3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af2bbb09aea0fd08ea60b40784fe336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102cd62cb421cae08598e17b39c367337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23361bc4a0efd960f7f0507c7c40b0c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138b784fcdd4c9607552a51ee1100d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5bc072b62b7822d53c569838cae8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498aea1ff02c629c1f9221b8014efd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191c2feaf052c6efd2148c8e705ff2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d570b783daf19e5b4b8c421bcdb7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d608e8ca61e8a972f3d56910ffae63b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89897eb7e7d694082dd043e5f88d6ab845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75275c668140c0d758d13ddc3197e06346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c59ce213e24613d90f2d2a6f2f7e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225bb762fe12e5bda7293957f6f36eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e2042e23ae3ac63e8c4f7067795649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfc7ff47800d880ac57122ae1d076550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3329e7512a1fd7f4537cfd305d5fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc37dd75d8118447fd7325f81cce32b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cf8e8c1016fcf78429daf4777080253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb684623cb4b6583a689245b8661e8b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3a7b53504c62e15efce939587a2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a827ae45679c2a26a424266d7b6eafd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab7d08bdc438a9ee497beddf1c24d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e0acde90c22eb926795cf13957cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5954308cb47f6eb4f096961a99c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eac5d87d843c94a1bc26f34dd9f7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f77e0d407ec4d02951695d2fc20fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63168258382e6a8432ead98bed68e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a255058d59725a75533bff175b90d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02037811d7e7c68cde005af95665765164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220cbf8298c0b6e45fbce6afdfc34c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce187aa15d44cce27dc0dd59c3a056d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb449da457ab19bbf906478eec422767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da50a2587668240e4d4ff458168874b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c127c64e44081c160dc04475e5a77ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ea29e0296bd12c758cfc4d9c3fbc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62c5e811894ce5b71f04bb102f3a1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad2cc502ab4f5a417d7770e943ce9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0907d5cec9d2251916e83b56101a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a52eaf8b632c14b523af24411727074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a13d926189bcaa1b60bf54c928106e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b45148182f566b884879a1d779a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ed3635f4ef9fdc25636f7feadfd3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6898abfb31185e5e2667380ba7aea9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde0f3093fd36d233f696f7f8c927579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660b6fb2bc81c248dca892f6b7cbf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc445f1ce697631349fee96e99f54781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa7addb8eb3c2c75d07fa8dd1de9c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02f0f78f2d908666577d92538a81d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c022a9b03d0eea7b56e3c24f5952d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e79fb5d18b4d85e7fc58a7791d3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439d480405ed73377f1a4adef3dfd2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a858b4a4e673ed9af0851c4d99e7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61198f20cf07a54a5d6c7fd1b71c923888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b649117f3e90ac205d2395b5cd33489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ac48cf82af8fc7b63abe15f7e1f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50cfa405217bb48454a8eb6925320391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aa8339722f950f2577805082abd0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacea56ead31c3d98e350fbf3e596a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bc3ad917b4f9c0b9e7a24c2b3f5d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f47b1e3df6f63246d4202dec804bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed84e065365705000f1c2ed9a4e97496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3552fad20023a14ec0a8354ddedd9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956932f51c2a5ce4de9633d8010017998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15036ee0b6cdb0a1c2a140681f0c50b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d5f700547a9a1937770fbd32b6528100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f162bd1c5f24b70a13395d00faf61f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6812707d6add95e911ac690dcfb17a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0eaa791ce15627e8a5d242de96b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a56ac81badda68be178026d3150b41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464408838fcadfdaac2b6535b966a5eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a668c1749fbec754c95fb8dfcbabb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ffe563f029461dd31da55297b0901107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419ef479534dcd3049481b518c17f49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6eaa520be8e12362d3bd1da62be3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8f6ee81adbd09aa27e0eac3b854db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb51b77fbe1f6735e42d50979bfe445111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5097c6ff74a0a86986f09e2bb943e2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8374cffe4cc66c498e277f860e25a99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492d03ab9731b190c41bcc64e7c06cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33107f7967783a2043d9d96477e3b9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a95cb53eae5a7eca5f607a69404c1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750d0f23609d762f4739cadd9139c8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1b7e5962f3fa4c6ce3fea784c11a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4f1602009e0b33242bf3e98b1f7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a103468c7ea2942343c861607b52e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723feef222345be4f804e74fd633b296121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c96892da63d1b7f722a9bed65dae26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc70700be6adce76fd73a191c9c3d85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2eed521722a4053a95d201ee9c98e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeedb563edb09a2a837dd77ec3d717125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b62fc67747d5e11cd4ffb06188dd43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc241dd3bb41ec25cff2ac1d29ff36b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17615e06bb3ed446f5c2cff0874ae0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075e55ae94e743fdd56f884e2f7e317129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e56a8e22bc9de5fc76f6ffd097d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02882c8644f1442ab99516abd1ce1492131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207384a92d3374a66c1584a1b605f0b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11fbe65b15cc92777df0bb63eadd26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1048923b42dce3487ff85ea3be0760134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4affe741b923b34f0eceb137b31f757135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7c6314c7146ae3cf83f3c56f7fc96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93553007f7e978f82720d91bde206be4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb7bf78cb5b7999ed493da9a8390a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a3b4fbe1a94abbd5ef79011fca3a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77139fe6034f9d8f2545c6176be79d55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500b8ee542b51284c7a99a4d88e6653141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b839305329224526e393d45b72b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abf12d63be7ef059e486d5cb87d6fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343aabae3f8959173b63f789a450052144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd2eb989ff096197b1c176e72d3dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563f47fcdfe0f33878358b8f9fa1f7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc53079c1788311e693f74e3b7e42b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81105bad96714ffac455df0b15366ae9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c85dd603fd773af0f07f284149b6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897db81f696b071e10a786565745948150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3de25d1902e148fc7bb7b903a39c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619fcc763eeb9f43aed460c55d498b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5218f6558b59a0d9db182c3a653846153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da460417d21e25151f682a108fe6f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a4be1e91caa31220da3b1be42b1de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f9f6a60ec8656a86d416bdaae24b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865438b5c3c1b696fb20d8568e13d83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db89efdaed9fc1c84b0056369c25ad3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeda2c9d5555636f7e9342b1d96425159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e744eb44a0d5c873b576417e47d6720160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9bd887e140113d643807bdf1f5913161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cddb522a3ec7085332957931f510c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a8f85b7cc3cb0637fd58445642e90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95294732a4d07adb323c1e364d0fd987164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a62c02c2357562e72b117322038f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db382a25db9df02ee008f245cebc3a86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8e4372d2a6186fef9ddbad3abf244167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c4dde459606959a66095ca2408373168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3bd2cc7b83c6cb5226d81dcc5914169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8df968751e673081e58fb6f2f2570170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ac22fe989709e7379ab1bb253cefc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081636fb924ea3ecdfc98899e7ef7f2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192633969940f0851aae407f835072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a819aeb0460183dc1c688e73974e64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91293aeab63bd36a97d5dcf699e2e16e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdb9c543b5b3b7bc1d3ce80c48f329176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0609ca189997f6aa32a11fe81b65d98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4545d68615fa6ccfdc0dffb6e4db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6021611b4f17ca351fb55c90f4ec2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5109ec5814f6163302235bf769d435180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c847fb01cb712d5865dc533723ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e237d7de60bfca6e56e33ee5642340e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25044fe1cfaaa88f5affa2d62697630183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f13329d4dcc1026ab7359e82b6815184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691792b69ddeabbcfbbc6ad8e985d54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d1631d7a604cfcfd253ae8ddd65b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab79ab998a472b43049d069396485d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a3c8cd1df401b5ced8863b61d7940188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766556387b9d66c7e2f89b231291fbe4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca219627b7f299dd535c1f9e7584d16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b974cbbf418b62e56c9d8c70ce42d3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0ce201c57524fa70f318772a14f0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a6c64c306bad6515c0a1acbed7417193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225524aafd38e38883b8c5061bd3f12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426a9b91093d8e2f0d8b0f3fd37aa81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96d6d2f1872c71dd975dfd14686f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1a70c1b09b22e2242dd616a4db9e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c374b0d405b1df617faf4afc76eb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a7146df9cf675c326645f9c3cd74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907db9a7fa6779258d26bc935576a412200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec83330db3505ca29ff134a548d4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57858805082b02251d2626b04eba53e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f701fad0cd2d1fd93d16c5f692f6850203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a551d7ac2e8c5676fc40f5bf039e51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaab1648ed7db74142f24e05a47c9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf0214a2e91e2c32cc735e38b0db04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedaf9e4666d5c08596dba23c334e49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b07cedff0db8ef531e369e6f35b4ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7443a893a78383f9ea8d6b56f72530209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaffea66da46bd65088e32a96772e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f044bb667a7aba1133ce30e8d224211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db719ad4ebbafe85d37145428029b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7fa2a6db8b384efaddc4392b24418213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbbcce887c8b148bf8692999f30fb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89e43c1b00077106dbe31b2aebd624215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8e2c397f08b018e50e67b9d752904216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8c3d44231654c1d20cd6870802920217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7090614b3b9bbd3e29c0691dcdcc9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b9cd791540bd392e51d449c87fd55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24423beb32695ee056b19912b064a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b920d0d9d656b75aa9cf7f2e6be06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ebd24dc822bb0ef0c4e7c854aea0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d406665ca476c49737f316182de1cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c66915e7bab4fce6a4e074dd37e4e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee000c40f021457cc359c6cb25cae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c938d9341f6d1d3f77bbd02489b500226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f74c6b525f8f66d61776b06bdb8b84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01028b2805f009d58f384d32929a9063228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2266f84f4583de3205bdbf20586ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a16c8c0b3db37b2b5ee2d0fff440230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374578b49811f9afd6a95171e7b7900231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecd293c80bca7fb0a68455279b183b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135b011c4c3eaa66b32c3533d28104a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497dd34e698a8eca423995d4ff61ac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a1aba57a4ff2aa3e2c13f56fd187235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a737bf98e28ad1eadb1b28b89a39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca172321d323b9365ac0b7e24d754c2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe26997bf04f641fd80046491101d23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b7fa6291e495fd8ef1662a8c14935239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2ae0bcdee8eecdb4dc1ed24a68ce0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff1454a8de97f22533535fd6c604cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07a0fa268488c4ebfaf2408bdb9136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df3258427c9d3ddc88145355b86279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bb78cc9af9e20630daeb52ed610fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0edb2354019038524dbed67f6f8157245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a3bd326e139ddb2efa0fe5ea35bf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e45e78a0c0b871c918a9cb589300a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2d2c83f9a3efc15c8461f64448c2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6dedf7f610f3073330a38841dea9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd68969e623ff2effba754aeaefdb9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d866c9187abd8949d9c8323e0dfd1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce913d905b85d3b60e5e7b152ee82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cdb1dd1176ceb96daee2f51ec3660253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da91ecd769fa2c018fe0441a178cdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f6c2f0d3c7a1258165f46cfc45c93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86f890c093ed893fac3e490fb29bd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc245b2643e648d5ac50bfa4e23c0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4862e640a02cdd73fd2f157a73f03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551dc0f9cd2a4c9a1b21abac8074a1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ac0a2a06280f1a2bce5a7527c177b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3ce67da5eeb61c62248254e1c300261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981229c2f161aff38f36906a548aadd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808f92f8c4f4a160cecb960e2cf6090263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ebfd820317c28c20302d3a975cd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd19aab7873a38c6a9f8117b2f5be2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2b91d5709f115357f73ecf464abac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fda1c1344296db0dc15c245a75ac9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094399f3b5a7bf1bce71e0916b4791a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951b089dbae9a3d15d1a71baef1e00b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb0e1adf9ded1fb23aedc91fc74cf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f847b46cf1cf028cc3d8ed3b47bbaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427843e10253738f824fee9dedcc0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bbae79d61bdc07ab4bf6d095ed717273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7060fa3866d3fc58f2e342e51606ba6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119b26695032f3afab0d46928beea47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30119636024de81328edc9c75fb9a2df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8a6a2c2c5de52d2a9b21228696df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c454329f3a39cf7facf847beadd0228278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97241a7750fd5701358985234b3618279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9979189967d62956dc8830af1386392280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df4f7835ea913ba5d65800367298bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa99ebc8ed6dbc11fecfabff5349a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ff0c31ef84f162d6d3ea3074150c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f3b936ca7e72496d8fe145263de26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f7302cb59d3184c4b3392be1764b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431792b9f9cad970f59a05d7c2c4a4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1180b4f81d99ae270b0ec55542d1f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36286ccb90d9ff169f10fd0ea7ad92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f8efe03be729bb2e00bd84c35082289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf1b13f038e9173520b05999015218290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad0a70e0b46b74bb5b75cb22d50ad6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084a61c3fe708628b713a301a7e750292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83480ac386839a090a389b0c84e2dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef51225e111a179d75f2c2aae2d1a5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fd72e99230064622d5fc919049566295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa0aabe301f951dd95d1bb7821b36e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63250b92d86765d65ec2fa6cca31ddcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e237be3a197e5f5e4930669d561548298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0040f7f3dfe19cd190b0ee5a1260a89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf7d0530e91c595dc6a2217ff24411300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0feb1700da42a97cca33db3de7c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821372c65d52880db3d0f1f66ac0d4ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399afb28c0a06cbce9d2bb7f0fcd1cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc91777a598e1f63c16ed7c49211112304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01e4f1e8811a2a7afbbc904d0b7c50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb7585700d314e9630382f2e41704a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69534bdff99c8bfad93c1098d084b98b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd5c9f4ce3b56538762a5b26af7a51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2e350ed72316792835f0c1e413cb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebbc54c81e8cbf404a5ba1bfd834e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b93b4d6e569932c288bfda17bfee9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c7960a25908c7f5fa534f5e5adad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a711b1cef01039696f98ce14188fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef51845cd0c8b0ba7dbfe703910a06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9f377dd8dbbc1d8aaff3d5115f49c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006725c2e09f42b37b5313b8452e3810316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e294993a73c6cbd4d87932f425c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83733f9b6ac0234c808bbda8568378d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b61c8fe0b3ee17ae13193571f6bdcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040090273a5ee82ff351ea3af7d84f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4734e2038bb51bf9b88e43535d26740321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24002436639dfa9054fc5a1737ee17b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939db25bf8b7ff4f1dcc8881f7ff60a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d65613e664a36e222419da17e2c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c57df69a298db3225d92c250cb33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b800f2e42c898cd2e25ecfa0dccb87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373a80fa789667c9aecc5adea7da72e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58348dd79ea5380e3b117107e239b38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5980fbd82c123440320afef36a25059329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d407128965a4228ccc255ff5bf968330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d341917ff8cd7595e5328670ad28e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f823ee555e303a882c9837c9740b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7433fd0ba4032a4e2d9cf62c5f799e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b035fd7647017abbdc5be48163241e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d7761fd6cb3bda1dea46653c142e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3cac9cb09dab7848756d27bb066b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd812532a1303979a0eed24525ba708337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd9b24414244d65fa99a2e7046c2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f3ed37c9ad9fd127ac5699b9bce61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233f67da82b9530387ce3d56862d4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed784df8d3720a299facf931d2f12d39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f02c314f858baba83e2daf40f6174342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6cd23b18cb75349d08e09bd9bf145343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf13ab40218b75c54b7a05804ad83e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a907264dd6b5a6e4d8c2f852a70df0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57712ebefc7ee5a11523ea94ebe85d77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26754955e5c9eeea6353a6ffc78670347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae0da582619fa9be866da1d0f405cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921f8a1be9b8e84c5772bf872887f34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d689bdde01ccb80b3a7a78a3bba697350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c6ddfabc9b88ea8b3830a8bc63e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51860c9bfef55da70b4c8ef642bb5e04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cdf37c321f5fe5d7938be92372640353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0855089dd54155746702123321ffa66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f6ea0a9221fa16061dfef9dfb834355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d172c47cc86d060edb6f1dd6cac9c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2350bd39a4dc617fbe4677a46ad29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380eccddf18e1f858f3d02e7ffa9df0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560a0cb935d1dc373dfa0c169d736cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b015a0c4cbc8b260235ff641b9165360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ba4e4047621d8bf6fd3263cef5e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f26799108d9f6c8eb55e619c47622362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceb1813b34ae8ea62a50e8c332ab9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2146f008fb427bf6c35e1bfa3fe126364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4371e84d41ccfe48cd934389fd730a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dce4f813ca7faf0b535f027dbfc87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4b5abb1f0e580ee04033d495e718f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770e73b9ff615912dfdd50e7b381959368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaee70b465288ff36495ea33402c53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ce3e9631ad3c645abd55a3185159370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13621f7332bdfe241d460a1beaf19694371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb771220f61538a6e59ac29259f1c50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854a6370eab093a10ad776e227a7d83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a55b58826e144703af6d3551cc30c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef04405dd383b7883e4e5a0fd57c70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6e7f92d801f8dc49e7d721a5ba055376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab49b7ecad21a0f8444cfca066e7be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19284629fd89260e2f3f62e5586a9e40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba3122e63e455ed7be20ad1ec79f3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d892b73135e25edc6159460d790b64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532cdd9ed125f8eaad7ca9b46eb52a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48341c51e4371a4e332329d9a1b37b94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17fe62506e28a946b1e9d1f815e467383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29705ecfcd0c0546a9e8b5cc9ff79f0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378642112aff590fab3666f8a77c85e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21596dd87c28d479deeaf34b010867386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb551b6fa29ebd5c5b22a0e73ec4cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7b0f0104c4a450eccb1c4cbdca6dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb0a01ccc4d069a9cae86ad20b31a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91716c43a2fcfb9d6e8db9f206351de2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db00045fc426f9216b501c72bb7b721391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38c672d1527838d807e3f73a9fa6a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a520140d8c09295bd9380dd8b64f8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6d146eeee6a37bbe9e9013f94298b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79036ef48ace4093769cf883daa3e6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29fbc578f09f838a76904c8c7dd8c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e6944a2d1aa51a5edb7540e514085397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582837ce703e7a59c0b67c901453f4ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e932a205889e881cdb307c271a9dab0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e90f8cb8365ad5271c3d08c7b8e1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98d70d60dc1b5f991f4e86a945ef7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f377a29365d4967e5539b8b9671316402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2e55b98fffdf4b25173194aa22207403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a1acf4ff380238007fb2540cb9447404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ccdc12a3d990e0f7b0ce3f4b36517405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310aa1899c115a62d216288a98eba59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb3a92b30a9a8363c24c7d6f43047407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908efd2995baa80d77a0bc7a7485077b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed237e438c35c510928b32b9d1cce73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280e1f2052c797bbf3c928242756ac4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e9b68c38a725f48f3ff137f6508c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d441da8be1a60e8ffdc3e4e3d05db8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84645dcf6bde021f571961a228e917cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b84ca57d7d662751e3e4d6fe77514414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260aba5c2cfe470eba01358715f0938415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091da2131179ec59677936433148f5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc32fd0c4f2fb92c3e3cadf43ae19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd842443637d12200a12d27bde1023418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96031e2bc043194d1289623f7df97f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3bc0ac578c3b5a0f037b4d8628f60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c385ba315f070fac3eb746b7b8ab15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620c88249f8cedb5f9820979dac22fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a72febfdde6a0a36e2958e4b2810423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf28efe7a1449e5fcb7a70eca2b174424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea292675efaf819dd0d063f65df67c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb784ea25852b7471d8029f811ec99e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659505fcd0a6f36030f37c4ed45c668427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b0c62fdf6a4053cd1ee3278e16b19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97d0392a3d32c8f1db6c2874352e34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523fa6afdb63b412a7f6c6e72ad1ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a72719fc54e851a6e4b1981aab5830431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe53652e131c82b72ea46c3cdd65575432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceb37195d20f1e478b8dfa46fcb6ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2ab2c698dfb4869784c52e6fecc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f8bf2e9a58f19ef0b443874763c3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac0ba4de0dde6120673498d8c7d87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7c4a5e3e1ec065d2a19c712e63dc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccfa4d32484b537b92db1665d65a00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ed3852ecc911aa14081662b41b79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4edfe4c0fa40f1255f0c782d6ecdaf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed58a778247e149ab381671147db73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771388d91d9c93a65732fb259795f46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6f304b69c854dbf3fa96e8e82b66c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb895f54645fc191ba2947bdec4bf2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192e9946c5ae840bcd1ebfd360a2bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04974f3c758bdc3a910585dd282e5caf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d75f5a654ef5aa199f62274026dd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d56513040a6bb13e28b463158377448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d24bd885eec1b6e6d48fa39d4249c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b7d4dc6c6645935055d8add654c33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302afa7f65b9bf95871df75cb1989c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d681f07c90998d24c8473c1873bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952257304cf851e1ceb65c6ea7b71bd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ddc79d0603094e82db3b8594e3592454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe1006218c5630fbffdbca6e0d4c65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd393bef9777bdd916428e74e8c20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105a81a770defd2b7261ee2ea8357af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d24bae36dbe3ceb55a1b2a2aaa765c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc771b677105720b7939bfbb1f9ea3db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dae57991fb36b768c57bba0910054460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c7615918c519a7faba210c222709f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b315ceff66694d6f667b1a5be4c22dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046e38c13ee93f167976b63b22e9bd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e027e73e58c3efd8c5a981daf3b4d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b403b7c46c565b2bde2f29a81de9108465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c366c68691c8856369487c1629f9ad9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea5bd976bc6a4b7829664caf40e54a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6ce010b72f9ad5c01b10c54ab4910468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff26d24a656a1063e0c624529302e43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c61468eef4a1abd6846bcf304af99b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18264f6cfa7702c6a8f25004fa8b79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f7bbc366f338464147e7f9819d2d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfe9987e914c87dee1e8a812f12a36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496267258f532212016a9bbc844ff91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d000e6e8a321668091a94071f405475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8827f5c7c39aedf48d60ecb171392a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890676482e027da766064f1bbe944bea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fa38953edb9ca44837ea258bd3dc0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f59740ba3bab9bc5de7c83a845733479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22f6a22ca3dd7d7a6cf1fd2279a6be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a5995a986dde5d2e769ffed840987481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fafdd6852af02345eaf100bdae3bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d05a39df22351a5e02ae81398d6926483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66528673f6c6883c0e68aa09f3178c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b49718d5f45a29d75827d6a7e56f77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3eff4d8a87cf1e0f909cd63801507486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15c5b134e42849457503e90ce6790487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccb4d64f4a0e26a8546a4affa0f6b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28ac16d9dee0022ab56399e5ea35ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4695d55250090d44fd7d26fa1799b45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545f9a0b4a9dd0c5726d13f92f02c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b9842cedce29ffd6bc457acf22917492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803bba9a4201a501855560301970611493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e1c9c988a9a1f4ea5287a8ec4d5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643509bb6ce5e6b33938ad147773157495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebedfe4b446f60745fe855c97d433f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c5ed33575c479a383e016fc27872d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4afcc48b46400371a87d4778d7816498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753cbcaefc74a2ef424f542a132f45c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e4494d884bcd8bed55e78da95bb67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a508abec9cc79d9b809521bcda75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac507be7a75fe0736e71213c65aaf5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a58b605f96af17c439203f5e27e6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4b40823070af2e13d0599f0f36d5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f98d75f3bcc3b7ebb7e4001498544d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8ed2e5a6ec92fbce6da37a5aab570506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07c90684beddace51ce189641c55b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a11adf12e2f06913d49ec25323d497508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383843ca70e10494787d1e4d26c7b16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114db3187657fbd20be21f88b6b4e830510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ccf752fb69eaeebcc084f4004bcfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83f99dfa22bff6f20c7d46dc86c3c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f4b8289961d178a5d99702ac4f7a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61d3bb30ab2eaa74151225ce21a45e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525196b82f36bbc7ff06b784a78d7e95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22d507aeedfff8310540d4ea5f8aaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e88feddc033f89e0bb1da466ad007517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a544469ed379cb9a98fda3e4b80e86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021bc9e767e9ff133017a0bf2c57be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79df6aef248ac077257233996f912d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8076d1cfe712a8e9ddc0548323978521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ed9dbab674fe87645b2b85580d80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3b2483bf6be75c6ce3e7da88dbf1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34459353295a9e4ded546a73284d4da7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e797bc3e006e2cdd98a846fc9025b9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240546a6c02af0af237f0bbd47387f84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa69f71bd2fb20d6c7ced939b43feff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e63a296998fd8be0cd5f964e9df79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddec1b70b10f5c3758f3051c09f90b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce911a17e3dcc29b3840c1bcb875b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194959d11f9749db644df045332cf12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893bc6be1f5bfe005705b534816626a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d7a8994bddbcb7f49e4cc449ef2fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885e57b76cc854f40e4c60ac8ab348534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691fccda3349d2ec4c0234bc41f23d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e7d0b1aa6569ff876eed6fad712ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3e6649d840aef9cd8114a44f4f43a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116ed36f6c1018479f1b55bd8529ba8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337216624b78ca75c2af803d52a27a8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164450fab29c53f7dfba85758ef805e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383476ff506abcef92bca48d7ae3eded541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d50e80e2edbce8b39ce5509f486c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ba858f918f511693f129c01b6451543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19eb4b710a9b6fd36ecf0942dbcf3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962507b80810bbc08f2994dd4c299f26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb9bfdf9dd5b6fd0e7cbaf7ca49087546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35dec2b21f79a737d691fb71dcf763547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3060b07ba2bf39693e638ce748555b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d18084c3a2ef67fa4851088fffb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101270111b777286f30d69ed06f4184550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33671b9703257d29bcb5719c90a67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffd31f00349a3e83a14a27a7ff705552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66215c3b87bbf2bf4e44f2f1fb549e26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eb8d768b8213a004f7cc3d842e991554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d7454ec7217f8c5d64026483b6da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d90454e54c2c7a808894ad24ef744556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f00c0b2f88edc1887915b7396e3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ad24e27c6600719d09f31d6819ebc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce574c10d6084e2986de5b9e36281d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885c094fbce2352e381cadb8898949b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de144e19d07cf941be479bb86ac5935561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff46b9553ff89a3a0fb0bcc0bc098562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac28d2906b795e899b0ec1466401c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9c22501208ea64def81cf9624729f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e77201d360a7ea1fc93e6dc62ef391565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94088a3da46b1fb3b2ff23836bf4fe9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637eaa011da5ee57dc8e02615355e7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97689518b0cf1be8ac57e1857b1a775568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddfe905ac41c8dc9d8d930bcb2a33a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36427f8edb71434bb231b26c1b474a5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00378cfe0d997b1daf019ee88409ecbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7c20963fab2ebeff163cf6038c843572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cac75534062d014182f7e46d3da1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9375ebbd4c8b961faeb408994c9d697574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd23fe27a42ee300820d8cce848533575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeedf69095d76c4648bb548d5cfa498576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611ff2d3785b54b4a4fc621edc496c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94459acc9b0a11b80c50fa28c031f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9ed97197655ed787dd4a2362711e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f827bff0f2686988c1fece59cde3520580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5c7e038529681bec4c258894f5862581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceec099e128eaf8b420dc452655c79e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb36ee42f55810799591c0d775f1b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af796370d14de82421d952d1fc1ebe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624af01bb48f76e9067659ba0fbe241585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85893b123c570366d944d4fb7ffba8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd121faef7dd09e93245ef8b4a470847587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e745c26d203f19ce2bdfdb5b47444a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968185f1496cf036373f9c76fa0fcb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e796b5988436ecca321b0718c12f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be660da800ad039ccc3238c31edf579591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6bcb2df403a53d2f0883630a86ee3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e4939814ae54d84d820955c45fb6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c2b98c20033c55046c7dd53a5b44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4ef6ecb18318c59703144d94c6c44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bbaddca6568222a47e827a3125f72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f97bd5ba63cd4d6c19c2a67f667ccd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249ab54e7f344d108689ee253f40e21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e61ef93364eb3a00322b6f6930a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861551a503bcee4f4fefc461d8fbd1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc7176815bec264c540a95aeb4552601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953693cac484755b328c4178b5fb4524602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2374bc1ed57731b24c9e62afb98d4cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd314f1930bca73a85ebdf7bb5cfed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f646fd8d67ba39e8112a4735052add605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95a77bf2a592864ff876c2bbeeeca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c5ab0e4a7484de8dbdb4e8efb789b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd12b89191fc21a2a0a732d41abcab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7588ea7356418f8417c3dde3297ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417104198e25fc7201fff21f266591610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1282c5e24caf1a8618a79767e011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd008da10323c3a4d0f99de7485848612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab333fb990400442ec60a09fc7d892613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017772c931c11faa18d861f38aaa76a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0b2ecb7f2c64c08e97bf84dce2d1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb941aba1aaeb35a3c3ba5fba11d4a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c572cbb734c338a08f88fa8611eaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4d4eff20d705cfd43fcdeae268ffd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6c01242cc8268929336a855dbe4ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e0abb2b8098ddd91651effbaebc5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf00c8f71bdd5ad9b9cc770950b379621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f938474cc5fdbb53d239521dcb0f33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e299b0795876afa4c46b488bcca15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fca99ea4137fe5e9c9bca7db5cb00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5c6c79358ffa65ade3738978b02e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260c407f87a3460263daf4bb1481546626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683035fc44756ef9e0c1e3e49d3b4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7b7b1e3110f9cb531ee3a27a5eb08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1264f7015757a58d45ad4cb1e98f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c07bf71c9c26f2f5df37f67fcf852630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a116a1dfe3c5e150b551d2e91381a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893077c84f6ce75f248216229ce5fb0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b447bff9b3e7499a2c74042cfcf93a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97717768e3ac4aafeab4386e291751634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503f281a4e872ecf06e7b96129e716635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d376bec99004c03bace078db02582636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7f3c052f3c99832da46b601b81d11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd7dbd54ff3a98de3a51c389d8e66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11971483e12f22d4bcff02dac42bcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88265f801c8dba464a26c9d8a77e4f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f4833309884d631dd32041a3cde1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72267fe41cb1ed558006ccc774ad6a50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd434d80a33e377f0ba64ca2262036fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356cd5454e538ea369ec42caa6e4434644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2edfd92e0d7990dd5bef26611b8da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bf6767866f5213fb0c6a6d04b787c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2173dc2674430badbdf96d68600830647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d5be4cf9a802a3db09441984f48bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ff248371266ea0fb0461a8e5b0545649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86984bf515cfca10b1c0a95cca18c87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb2c24a54b503d08492b910ea2a059651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8554b3e5fa3b2338dd6c7acaaad9b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0724e99bc979097a29071a8853402a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5eeb8e2637be8d99408ada590a6be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e16f26870ca88e364875e046bb534a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634200b830ac8e84ecd8dfc19561f1a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc839f8499fd5a6da6c270b69d62c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8485db2018cc74112630bdc2985b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb04309ae7b4a7c59c688badd2dde6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c747a8aec671b89949233cc20febf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcdfa7daa5ee5ced40103202c199c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe373e26d87d9c9f2485ec89315207a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7627d64c0a2321d5d2a61ee125710e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85cf651bb19500600e9e1149eefae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7bdb06c7da0cc5bec04d64a7f520c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45293bffd7a8c91d19e15073c6f1a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236acc690d44c0a1e274b890217da361667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee6260a3b9d28cb01a74d3e5d121c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad28b0d3909792ae2daef5466471b10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98dfad470b766de4013d0182cf793d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476a401c0ace232d923dd94ffdef1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519099da9b4d8923198c1d3776de2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df5d23ea7371ee226900d12d07e751673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eeb2385b08cea2bd46e3c02cff425674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f89d899303cb295d5a1ee2c12bd4e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c0f6582f54c2e1040f980431518f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bcd41dda939debd61df20c8937cfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f5554730d18e9e962ed9d76df9c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1268f829e3bd334905cca8cf59dd50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc674bcb71dfb92867e979ddf7588e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce6d6bb8f593831f5061f82f6ce47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32caa289371e7b30438f2313b5e1af2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6130ff96e6911d9bd8b05c284bf5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a374e05bb4af5b4d70effec5dfa4b68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d4e3ac305d71ae533b4c4d01601f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6a4dad9c3bb644943935ddb323e9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fcb8a22f8198c324d65973026bd98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c30b1b3df061f14c1257526707dc71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2ff5bf3ab30a5a3262a2e0d7f97bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f5e439c440f0a893d0ef171a9822690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca2d94429b85c2568c1fa4f723c3fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ce081070f7ca4a290a0a0ed041eb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eba62537611cc747d07ed753dbd61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883ed93fb977474ed59801adbd36698694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1a136ca598c2da7bfc53782f3bcf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe55adf4e2a42e8cc88465c4145fbf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2944c3976f2135d2e42390fa11a2b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca685889f052c8b342efd5897677776698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12efe64734470489ce27929f97771699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6aebe52095a0eab65e0b13e96fae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77721e86655e3c14018b923a4a4fee3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31ae44ccdf0de6f54d7a66d314e9ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b743110cce5990130a20b62c97be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6c4f7aeb66736f4fc965f40d8ac12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a2b6d2c7a08352289ae82cc9b3cc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6d83adc75f90d4b8aaae04e6eec44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c8e920a1e99b9044560a9bb0570b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77b262c76e72c91ffa0a3fdac8c604708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeb82aad6dba4308f9326ee53ad4c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be78e7382d6dd97ded3bb3b795d74d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea11f97f0540d70a0ab4b3025a1e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ab5bed0b345a7457c9638662f1ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fead78146ef041d72642382d36496713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722f9e4412e206b6f464cd2de9afe0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aa7acfb60f605c0d22a3362a6819b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8085ae31c959983eb9a5b45277533a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bc58978ad5e8a6f23453fd1054e05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b99afe5103cc8cbd96f352a7e6a8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d875b9882264a7be3f9907105eaa2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7a16a4802556080abb0811177832720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe7125249e334cc74422f58a14bed4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797d9ffc5bd5f92ce3f8007bfff4036722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebadfee6eb089c3070628a80da57ca1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634567943371d2a88bb8bca3765ddb6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd70e93b1f16d86b5b4beadd3f317b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d564d8c30c2f06b4f3e8c477c02bdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72bec7db83a7969a2c5eb45d078e3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b0a2932a2783a7bf028ac73a20ed6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975ac554121c5a04950bf62c42dd4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec929f826b5c3deeb235e9316764d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eee7297424f7fc0b4c9713e4f58395731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7167591a5fabbfa975efe1280379cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf877a33f49d4c52e222fb0783ca5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447f5876be7cba390dfe28c9f8dd65f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d4fba670bcd10f4797d7fdb7a7f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b9eca38cd7c5f999169ed8c8e337b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9b8c58b4f530ce965c2a35126b97a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd4b7354a2d550f7ac3cd84f62336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1b7b5c73271b96155540a3dbe216739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ba6d7f0f2b2f1d73304b90a61df1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe4eedb2197c6a0f527f98560bceb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250028eb141b0c714eda78a80caff8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb423f7782ccc631597c5bc6b8170743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aca6cf2845a520175c24015a120d4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68cf9c6e02f3ddc2300f05e7915a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f840099741e0add3f9a0c98ca2ac2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8571ab98acce032a94e3888e8d57c0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9759320b3ac2ec087ac71717b201c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b251e24e50de94e2d777dca47a63c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125b4175d8ee6bfeed74c0d65ed7d84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aadf939a23124fb49f9e8035421f29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dbd569d91b7e27c82605e6702805f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc1fd8715c431649fedaddc0ece6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd8316cbd74cb5a09b9ac42320cd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b15f1d16cbf1a37e3cd4aebd926a2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05f26617f54951d48696eae8ea2c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46583be64dcd901331cf11718eabf34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845123dfcc0658b52ec12aec8ea2182758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b62f39d4145909d432c3064c1e32d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>