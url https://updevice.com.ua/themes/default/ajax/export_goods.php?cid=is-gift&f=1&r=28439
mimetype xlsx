--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f7560aba783e1978b130c19b161501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff91a17a0d89c132c458ef470e73c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685613afea14b08d3ec6df785de6814a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484abcca0a7d3f3c57674b77a8154db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c9f5cb58e8ef555c56b983904897d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9e75192fe30c8a57c53f47a3edd9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9192d0ad5745e621c9c59f2d1b91ee57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75106fb31f78fcba3d2d3227acd597d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3abde39f0779d0a597f40296c323f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e1205fdc27da95ff96a31477f2ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af6c4c48cb60ff0f9a852b9666f3c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cba2bc1dad035464fc06e605e0c64012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23688dbfad8510eb6209de61ca72e37513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d5e975ef44c6aa1712a2e300087e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641ca6bbf4979521bc95ce81ea74e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0041fb71f8a0959f9de21afb4674dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4449a41ff278273d847f1104516d7dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d7587b2f0fb9753bf8dc1198bc87018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dba93ce829518edd352760de4705519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4ce389c88be8cc3cd894deaa2bcab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6ed3e1ed43b15b4ec2e71fc1d8e1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc370db5b877b14ec70fa11528181d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e048adcd5d10b92aa0719296738994923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c5cdd49e81c17cd333ed3cfeb2ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086402b92af51dd721d044f3decc450e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167cdba6933ec7e9455722ea983ac4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c938000569a7f3fdfaef12277c1169d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73be782183974091a7d1f0bb59f5f9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ded8fd744d4044c5b801e2c71559a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c6a2af14db2ea1d11fbaf3142ccb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d719f78c09b881ea1806acb8c79c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80054675908e5f414a5a58ecdfce1fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe743fcda0f2d22acc0d03325f22c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828fbd32e119defb611faf1f6ae1ad934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412ecc325e50eeb5afdef628e38f9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08392f50ff5b85e28f8d1b7449cc390636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6a466f43e737e4405dc93671b15bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1ba4ac5d7e50e4fcf58490d3d11738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9610785abc5d38399020a6447bb09139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2228eea278de110802f76506b31bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05caeb785c439757aa75d79e40834041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f31a91ffab9d8be3037c014a574c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94bb39820c84d426f746134551f78243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaadd3186a860d2102f7dcbc4b11d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fbc7b8f72b17765e2dda6707855ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d464263a9fa35a471943e2a3e20f80b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e939acb3df56ee691e9673d026f8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6157fffaf3b1e6d63cb4e9cbc084d9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84522b2427aeec76dfb199af08ed51449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba700934a1c12d08b0639a2e56438d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b4de8514cc0d6f24965a827ceab1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c422dc463708377b0dd120bd82be4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50cb9d07ba735a94f294cbd917b54e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db727ddefe06a363b21f974643072e4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bfb032b171978757ffaa25c9ff9f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a49a16d23f53a9482873bafe52a5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e639e0f233f731ee0774be33e7ff3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395f24ca069611734485d782088b22158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc0670b15b8a9234c639e851de248a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c89ea5d5f38d8d001d48e6e5f0ccc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f028b4b7b575014cd1ab352df53dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf9a2b2e74a98aec1f8a8e346a4c4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee2a9edfb0731848b94551baf40c6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de083d80807ed6d5998d2ba2c0ea35b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ada14934eca5bc8d751e18ff581fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d5e62cf676ca9dd1b3928c1d669466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b6b2b363789202e3657b542b06bae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e91899d911f5729b48bd32e2fbfef668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff1fb3ba76a0bfa10ef734bc3a1a1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb59e98a1a983e5620dfec63499861f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8731f33aff6423863c86155b2a1b5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150d81516b4d5be95900e39a22bd3ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1649fc0769ef95875e7b2d03d3f82b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1b920d0876132c98da7b0949395074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040e2a1670aeba713b8ad38d9eb320f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3dd41dfe42b91ff20295943bc539376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59148bcfdb1786f7fa41ad538db5a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4513c3f3b08883a1c1d24c7b7226278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf99e7706345462089d1fefd3b5239979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989f9a80379aecb11d3ab8ebeb9058f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ee92b788234e11cf80e89733a804b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc3cf1c1a56486df1a31b0a71ee4dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e92d7b5719cc88244a1491e83145b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e667abc81738745f8779d550012aef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c5232efe92e906c3d9a81fb30810f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7c814b7eda0d7b0e34cc16a42530d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb51906eddccb7e839580bc62f6bf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26280d9c3101913f9eb46f1ceb9a0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7401a3cc224f2acbbeeb63a6afbce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52e02bd151e606e2967af70579ad7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea07603f65f4a4cf6b59303835e9f8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf4a82e6d5b16e5877622c4095142d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d9e1ef498d31a65aa7a0c0d8714af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41769b6509d79c0ede43e7c332ab374f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194ffcb9700a4e04ed9bb9c2611233395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eba36bf47b897f5487baee4e366cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec9f22829365884fe99f2433fe48197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63f31ac4470acf482dd8ff26d37c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e011cea27fd4d8f60d0927d5052199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42420305355257dec01948559d34f2db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea62c4cf974a312763fd443d4bcca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87805694b12cd77746a4a71b3d311b42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614aca4d5664a0064b0ec49d52202f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1a0005f0e203b566cf32215d3e84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec40a2adcac67ac03bb24f6087d0fdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160422c8fc0bd0d440debf534bf7ba8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ed18a10e0ad4bc23e011c9e40a26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3685572321caff7ba8ff4ae6768c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532af1fc382d4b8355f1cf9c44bf89ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc199ef425b5307bf29af5427abe712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11e0dfeb34d1b1fc0aa2291b69344111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e4f30b143361fe1819ff6f3255c96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48b76e1f18b8ef6637d70b2ce35307113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fe80a4ff2991e37aff8267f2999e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec925b4b2e17b2fd2c1f1a59c5e0c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c93f95184bb2b322f6eff4c8f65991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ce4cac5ff5274a82ab0eb45fc59b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4486bfb4d0ea9208375ac43da8f7b41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef606a134aa4bd0e1cef0c8695d52d60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c260df4f48cd3c56a4f359e35422c56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80829b4336e6000b28d131c6e5b8df7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb7bd652cd09f63d0b52bad2752580122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396040584a6ef80b1b304b96c07ea7c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2c186c91493ca3579bed3c452224d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451a442292fa5dc9e00ea39e9f1c413125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8c3208912b276ddd91d068414e9dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc225bdc852303f1301240b1e8588bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da865e200d239dc436bff300328eb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d2a9e2ca8fc6d414282e8ccd70dba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31ae313b145f12396ea2266739984130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4d2c56ccb5dfc7a2e000ce482b1b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7e49842f6e8c46287d80194156220132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ccb9c40dfe3c61c46dd9ff6b5edbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5fa60c971c13415e008550de7ed3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd4a6b42077ce7019df705cc989e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6eb736b43e23dbdbcac9bd573ba4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3654f133f5e452121fcef26f38ca8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bf89afe7743c2747b893bceba1e16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173388886be480fa5b3b57de72d16069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a77ebe2a6f82d2a595bcef7585423140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ebbe339d8870f7bea8c442c7bf98b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60125aa6447acf8b6d0b8107f6bf50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21371a765197477afcdf29cd54b575e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aec0e7b58b315f19bb1064f6f7d05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659534323ef39c0cd0e6cab43839fe44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924412b7ed03b46c7c182be51366602146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b4dc7415b3957a2ed74828aea8014147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6cec187c3475b978d2b5d446660f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b013558bd47bb542b0c7a55907c7d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8f7aeeb11e98d02c967c2affb3aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98d0fc6664a7b6cb00e9e071044980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac223b866181bc9eb108e7ecbdf7b02a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6167b810418b22e776a034b4d49fab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165a63fdd9a5e2aa3253301dc14750d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0f2d727e62405981d18617abab500155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41c8154da770aa1839622a1a739f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2afdb6c598b61a07fe76545e3c3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f5fa54935b8a46210bcd040e0ddb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6249e27f25e00227eac620cbdc4ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e941c18fda7c1e6143331bae6093906160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e1634c6c12ec9d46cf22a057964d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717ba066abe4f1ff9b30f696033c54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092bda08918ab70c6951edd0072cd69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312791d8922f0c09e46800d6171a952164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbb8386bb1f173be64e96409e583b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0474e81057b7fa0ddd0e05039604a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700023d72ead6e2fa9246320ef92a12a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b4505b30197b6beb8242c51a47a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a5a8b2ed5be183781265d51e7594169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd4203627915dcdc6f0a201436226170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25755732ef9aa901c0607f48d0ad89b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b509dd1746ec7642c331b10dd3131172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a29227b31b2ad274f1c74bced4c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3530b46196b0c23759282453f3ad79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd1c389633d765998de92e550253a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7d13d91d92c505704a861ab2132b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da1aabf6dfda993bf005cef677683e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac933a01f2bad35b64f1f8c14425b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20966f27d7ebe29f994934c9fa4e61b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6385bc194c1a6c37b6a0c083f02797180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa0b5a39bcaa97a7d576ed9683604181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1067e1ea5c0113240d888e31b0796182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2ae997e14ac1c9c005fef6d9b8d54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04626fafc4f0cb226303a31481acc8f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce591087ccf4336172a1d6656b96aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac197d5cc223e99c9927b520be861376186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef949a2194c7b866acfab020ee0abd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24ade861fd4db24ff136d12ff6cb53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed857c2e19cec5d4a68c224855f64d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd2242c92de0e587d8fd1868664a39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a6863e96d060ee73044c02f91ce6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ad49b8f07dc79e75c58931f9a2f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae20d9650e4287c9c980c5bb3181ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac06b91b8cf48f466c4e9b53eb0dbe0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59e9c6f511e4d84f95c07b09c2a723195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9eeb9ec8a0714a983059be835cd39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439df5718b5bb44845081f6e15072e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b2aab2b84f2c19b64908bae37595198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cfe79e0797f2dbb1ac005a2b85a08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0070a2a981b6f859f4f7d34e2bb2c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc8fd2c8b5e9b66f14fcf18ce2d370201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a28f5b4c0818cbb3575a1c5432bdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf029ace156e8ba005c8ac7a39a1838203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327cb6489fcd7987acbab149cdd8731204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c878552c5330eac81949254ce5ce2e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30466161ed93ade828fd8160e8e48c34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e851575ca9f6023a5fd5d2d4d28c8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83ad0d367188f38b85af3983fc82ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c12ec7d053f1ff96091627bf598d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b25d96ff958afa8d9d971d57192b37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199125da2feb3162a6281b17d2164f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100cadb0f7889080713f389b37eb33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c036ed6a3ce796f6b709ec7a73524213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f47bff39672963bec43ee92921684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc39e96dbce9c1fad24a152c3730f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922eedba7f6baa36e943ac61b2d69e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a351846f2858c8d775114f7ded405217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc72f86ef4ab8f591d890ac43b7e4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7356dea1eb380852abdfdd5184934fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d5f3cd9bca710c6fc6ed95b55331220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d41e6d81bea5b16395f2eade96ee0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a736955d96b58da5a294f9832c3908f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6897f872d1e32142f0b9ef44462a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ecbdb08c70d093243adfc609db96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9797cbe94c543df65114b09b71545225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092412cab99f810c892d0e0564f613bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db9ac51fcdb1499f923465a92c5b43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08590e30b390e4786e484e1050e8255f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24965f083f18f7a208832ca5363873c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee54d8727ad15ffbd6c880b61267367230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60110a7e2a162a119ca9bbedb2ad7d38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691172cab99eeb29fa166301a91c408232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820d2cf5777c22e45bca89d98fc4c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be175651094d362d7279eef808dc6d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc4c310686f819397a4f0cffa9f3c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac91c8c3c0ec6e864361bf03a984a93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac56e8fb9bb28adf64b1bee10383845237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b2dd07d65101b77a2693a28d07a91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34936f7efe23ef9a80c973fcba8b07d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862dd49a453183974fcfa877338c849240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6690ebdc9feecec786bb88628d31af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0da512dc9cdab08ccb774a14e3306242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7700ad7430c8439c13cf046245fbc18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786cc825fb1b3de93493fa837c709d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019a0ea7880c3f6071be38159eb794e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035da8ba20464b7e401883cc6e2ac6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b955f221631fa1c9241436bf629509e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80608ef3959cf1d1ddbcdd3fe799bd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d046ee580d7f8973e4e7f5f7306f748249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf74f2e2553ebc122cf0ae2031cbf8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89447e14646129e92ea52760149a79b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212efab28d1dc5977b7ef4a44177c40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6442307f508c20b9921c51c13d462a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c0e56606f3f0b0a0e1ca9d8e12d39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8400353a434416f8c9bd845198926a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec015239dad3a51cf9f912269cd7258256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cda1ea8488efc42034ca5b07f2e6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a23a77d6b2f75643ec3ffbb344dba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e09e611edd95f5bebc2db926f31aed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab57b3f0a8e471fa2af09da26145e1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1999bc45289693c092fa206f0a140261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c4477805245c15d9952adde5bb22e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6babfbc14c000a8ab6db332a758d6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185e2210e1147a1e4d483ab2b95e7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae7e3b212f5e572ece2e4df75ccbf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caeb7e6308ba4372e8bd5de714f2c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc1b1cd601943c25262f112f770a7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec325da7689597a7a968373d33c5e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540e3f5ead9180d81c422c50867373d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c880abed932707844873b2648a354270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434224c3bb519f1ad4f5ff09c461ac43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea0e2d7e92e703e435374e06976f78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c10c96ff69673d2a17d7eb5660b514273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb007bfdde2bcbac2d7e9f23a7e3cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a707e1a740cef060b1da386233fdfcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42fa6d1baa882073b42e962c381edb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e9b5780ce3f4d661a0f579d1d1e80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9329002584836882bc316c283110e66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793becfea2b1c5a7b4808a8bc90a81d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd521f7dbff70192d17a4e2ab270792e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082a2e944b2ba6c8fe092debffb407b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb21deb8444539e9b8ae370cd2434c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ad58599035a55464b459beb1fba1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fdf06cf4e6e7c9f67d933c33d5ad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a354cdfb4db011c07693047dd5076285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d14bc7a300e240e75372bc78f9235286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d033755eacd83a6ed90bece63638b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923ad40b0248c5ee966dacf3f30d03a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc07b4578bb49271651ddcc100967289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c24a0be9bc1a6b3a7a26beea74ce9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe87140203d8992ebde29a03573b5f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d883cb325abd7976d35b2326294546292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf03d21af054b2532d6ec8e0ecb66c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba144949a8e40666363708a3a10841a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c4fff9024075eb31059186e2e6f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e26e18c9f30da4c5cd627a828c22f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62861a92b852769eb7e80c3340409d59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb65aac775a0d1135a1be999b79b13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a115d99da65b1c00f95cf2620a78f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38749cca9e7f864cfac61945f3300d59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11395b20be490159308cc97b1cd8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cb1d0e920465109d73e082285bcfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9443b3a61ee10cb6b860f37439c205303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcd7a7e7a82b10100ad3dd593cf41a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95011a3a36bb71f12132c57427aad538305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3015464ab5142eb0d2f0f899facd925306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab564ff32a7c5c060442bf078f41742307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98718d5c96a383b6de8dd2f85427f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0dedc73e9ca2bd60dd6055122cd4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d7fbb7e71733a1563236ac6db8996310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d8e711d4d59c98734ec5688aa1a81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8848b70738fd2a9e418d6a8a371e81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dd4476b79d531b070d3ecf44a3948313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f45ab97b249ea253995e6e3f2bf5cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5edf6414a1b388c5d2c1614324ea0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d05210d7f9156c815f3ef62c24ce0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0413a035dc0d4d175a926197aea632317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dd9f75e16ff44c5e1541cbad44fc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935857c432c4afb2461513272015991319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7165c3e58c1140b6aa6c5868cd3c5a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4007ded3b44699a7de5d79275a6b0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bbbf8371d68cb409e35c685661f27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2462a1597ecf7cb087b3a9b782f43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a1bbf1586bff8a6a66385154df950324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e716e1613c4b7b0dfa4b45552abfa3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860779226aef38c59415880bab9cdb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feba70899944d77bdab02f345d63f1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328654a7a220e8ca7e930a3286a5af4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61357abc78f3328bdcb339ea50017a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f347bd7c8ef80772961d4e8ccb7a93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958629118b8d50de0144c1f71c8a0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0233cc3f3ed503ab389401a1c37ead332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db5988596a937822e1c7ff596c185333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f340cdc6b62eb45afef773432b1de58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4453c3ab821dd4782acba1c00d5341335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3cdbc5e350f13c93eeecd2ecfb5c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd4da68c7e60547c06d272410b686f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf8ecaf76ae822f5b97862d164f1f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d33a234f954545aefdd3f3199150b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e56911e9c238b168bc8d4cd6ca589340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec22a05b736949372d97c8b0868e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ba5718eaa293ae35b769dd99c86ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f72b735407023b33eef8f0234c088343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff3a370bdc30b9b73c81fa9564fbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc2c0aefd8cc73d409a035350eb689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c155fe783df35b8be5df5570fc78fa6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca10f6c47f85a28a4f88957fbe7573347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa010f40c34947522877b039f16cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ed15ee78675df016166eaf21f6fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79159f1ed8fb99aca791b5ed5eaae87e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c34b40cb90f5cbf9970b767c97232351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d7f8ca4bc7205f8c5334a9311fd6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb65b0dc3e8066b562aa01b0bd38b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdefd78a78f699514ffba89096f00c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8ab5255cfeb8f33f0b7e0e1d0aa1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50127ec30c747b6a30447776e7970c2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f927b5e561d6a997aa491fe8dbab350357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa78a2a3e0f48458a6e2a3de0e85a34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c70aa72dc9ead2794798b62c8e45df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b67a0b3ebff86f180d46806fff26f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792324590332bc01de17850ffb3836a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785df098a79beeb45826db1f26f69ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eaad3edd2891e7a0f9adf9b37042d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e102f8a2c176db4f53b7d9711e1a90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f465d329fedcfe0ef7e0a447e20667365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad40e85196b3d816c09ed7c00255c25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a31cd7827f6ac85b346ec1fe94a2d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16971379f7d6dfb1a9d0cf9fa6ccd0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98bbd5ff3b00a9eb3260e66ca4538c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35431e0df0e7eb95403de36aa7fcd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4082704a3ba37ade97b4a74bc6f9e61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39db456faa13a63bdbc99c500fb012372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6cfb1d298613a757dedf34c392388373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfadf91377103f1c606545f0a91c9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befa9edeb98335d64f6fe9ca1284118375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb8852101d5bacc08e3b2f7ee243a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad92c85693ff87636b3f8803bc943377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005a66d456745f147f955208aa8f0c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c123b0e0c3f2f690517b5d43ec62d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace3da05ee146109d30b00f1c81cd56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3b97b8b6c05ad6dc95fec4783179b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e17ca1b8e94172b7d71124f830ddb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f36e7ff6687f502302aeb50a9510383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91478c90860b7de214ee0e229e5813d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b180eeaba06d2adfa7df837b6f2ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbc3a8625000b4011d1070058cbf12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f9051ed194fbad29cba902370e9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e594007f12619a99cbca9439949a2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e77ace5af1781058b84a0a9c0b888389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251d8ef516c12271bd5540c0820294c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534c641165ca44990c4c67b430822bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a962024993ff650b5e6b5d69005544392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa97d9a274656c37cb56174fcd83a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff47b7544ac20ab593258161717084e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16888c1e4358ff608d394452ead9eb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713432caa421366740d457d40d591d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b87419454cfe942641d2526ecd10b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befb8d0f2bdfdcb914383ecde5917e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a635956f25879abb4b688bd0569c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a012bee865c2e185d9bef3ab10871400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1e08dae97e3f6714f5810b5fbf343401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a37aee13a673ce97950a695a99a56c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9009ea3f5a229eb6f8cadcb5ebc4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d1df9539041b6b14e2a9c84824dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f44d0c76fb74a4eef5da5842eb4bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6912d01b9dd7d301b655cb0bd743ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be76b01944c82f4337d3f33305848c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfbd4f8d6506cb14fafd435cb084b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cebbccba941fe0c6a553fa382e45b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378ba47962f11e6235f5004eddaeaf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ff1fbd5aa4aa216a6669a4690f761411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ce156d2979696b28d7576a3c28cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b70a7ef065965bd8a5c1dce79bcdad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c18b4f01cf501fef89f3497a3d2ae0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eed2f5b1c2a10cf280d29c2fb85cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef580704ab49faf78412a89367f25bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b2ac7cb62aef1251c1f6d7f8d7fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483ec5a0c6a1c210790e278289ec11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c280283af421b6bedaba43b801281c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd273da6103cea56c2efd44a15529a89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bc69aa027f23bfb2ea5fd5ec57bd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672452c4e0a771fe8a6fafb8ededc04a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077c098c7155ee437221ccdec145eaa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603bdeaf61d31f6e38d07087fa86ff8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf908d63251b16ffd701405f1b9321425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7a9a52be4a85a2d77364c59b762e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072ebe20c5e949c8b1c22b298646351427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dd687e09640fcecb984ab5f07a681428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e0436a53eddc7a2364ca8d76184bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28571a92295be993f471f774bad7a4a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bdf30c3c0eccc74404dbe0275b8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e3657872f824bac864a72478d81a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154ffea3dad870ee288d873ad8db892433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f4c28567c278d04a5da10b7c56c7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959e8b66d5e36e516a7e89fec2346f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4915d64467ad77f8b277628aee969436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d9f4e2200ec507eaf3f68a4bddef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811850ddab1a8dc6292f4558dcbd328438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aa20148f602aa995f18e524f80f40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abbffa95d09d9a70f8cb61951e5476440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663c7bd43feace798280efeb095c8ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7487871aec3a0c63f826a2e52e095442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e050c0b1f0e0c9441a058f11fc373443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59171ad0a4b6add76736730a26dfa9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2243e1be6f559b7080b1fe60e2066d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be18b4091d0edb3c2c58e88854ec9c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf7a753da253df12175f61967a648f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f244ee535a3eb359570b261b2d194448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789b2f720630e035df2ca8abe324735449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a5b188ff16f9c555d1c352fd56c06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca173895c6575d2b7256823a6c03e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cff1ddd241429ebd75179c0ae2b21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341f874d327d7031024c25d942155d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d21dcdfb69c2780ce289f76f8cba3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1b79315af15ee1eed72ffc18d0ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95688e20ff2593e5fa93fa09fd34bb81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be48fdbe27a5c532269f681bc722a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ed29935748eaffbbb5810f491ac7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596958b98070f3bc75919b5947a20ec1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57caf5328cb872ae99bc3bbbf89e1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58b055f474d964e788758ebe1d3916461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791f625f2dd543552f5b6872f36d928462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf993f1cf6f9345b344fea5456977b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8b09eca5732440134ef2eb4fcd076464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec798dec0ae1d535354bfb6f46ac8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776b98421af81ae9770965af9098434466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b438807a8f760efd00fdafc6bebbefc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21d4f1ada9dee02a89e997c51f23b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4e999e3391f2dcde3b466888911b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fba63eac4a289034d4b35852491046470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711194453935ad65fc7c6675a30882471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bdaf31a9d9176072321849ba179ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e927b91e73e143acf28598f103f165473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2488f4c0eb51a0fffee36998ca9ab0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd85897acda26437b0557f5bff0e04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3e97c2fdc0c458d43eb95dca1a26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca548a4f21f8c8973247cdf384931e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b88486592de811ba7003aa0226f79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbe41d65de8bc75a38c4a28096b385479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3be387f03c5631736c93916be263e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff518429f5c1f362425b52493d2e1fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f3c9dc0e3ffd669a197cd4527b1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bed5b6a1919c1b953b738867b4b89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a5302be46318eb45e0a455beedd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30526b5e830d08e35e9ec5a75e84f205485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7fc595cf54294e3308d923b42303e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc3fb1d914ea3eed0f3a2d155a9904487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724b8bb75aa2413cd88ab34247eede4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6abaa2f98018595bf8453ee3fc7994489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b00fd980d23f74bf75b34b77a0a66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae5225115e1a38ee8f4a6b64cfdd1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f865f2684ac6c29d81a472d0a9831492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b004cb00af531d95a15303cf99cf11a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d050ff96a3dded4cae32344fb0109dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b9737f7ab0f0204ebf6132b5d6ec4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8e874462d9195202436eb4fafa1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7e28c7fef40cf7f6cd034e45e9967497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c01017fdda082e95741cbf139b1e41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28588e8e92894a624c3c8d9169b3ca02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f21e362c340346fad1873af581629500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f290afb39ba4901236f21c253ed77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef67de81586ca2ed861930a857114502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c33218f639fe5e79069a37d28d1cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec4a662bdff497138ad15dd6c70f04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738d62d5d4bbc635fbb4cee15958afb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f65280624c3d25a3298f0af00cafb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1baa065d584563d230791e130079a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513362ec260697562b807f542dd79817508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d2d4a44940b40c78d0e3c6f1c937509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691df771154c48414872175dea96b19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dded52f8bf2af8e142d8b93f0780a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7645c7e9a18ac990c8d98e3878bc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237750651e94ccd21a90c49cd8ed612513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0af947438dd613fad56fb11c46caf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93517464cadd277223aa7f17b4214abc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac24470e27fc586ca69d51bc2b706ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cd2fbcda3b49e7bd60c888e39ebc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee2c670fb8a51fabd5e2823624b345518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335dc5fe9e2ae17a70acbfc93c191bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c2ed5baedad93a7a29a29fc3063ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fba2c4ab1c39732ad50bb8c96dc22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb980bcac18e593405fd18ad93715221522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d91131a4554daf97df552f5efa04b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd86952b30fdd4a9e7be920abf888a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf255c6c325d7f85e1d7a41473f13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678a448614a3da204c61cd245790d2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9ec653025908839c6bce8c11c5887527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a2651c6f26823256fb0a1ddc88a61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d20ef3bee8c1e2ea08c94538a7351a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20404c989015f2eeaeed528869e66b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b98f7ae93ec51f14427bb711d4b23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68915a7c5550fb158a785ebcb1ce830532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dff805b36c2a8b0d1b5dbea64147b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea8b1009872054776f50298fe600f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6479b0acd5df48efee8911f2fcc74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624463b116642831b4202a061b1078c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77591314feef3bc2381b659c2f9506f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b247443ae16bb593c64d7ac2ab8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70993a251f36a1c0c15e16fbd5f9f51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c23088f8358891b03806316e5ca90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd8c6370925de2e872cc9114bcdbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dd73eec2621aab7308bc2c73dcff4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75f81623911cec81d5ed95730ee2fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471da30772549407a49d50312218f19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81349df81cc17b391564e5cc211a220545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2e1182435fbf75baddd4d79eb0d3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e440ba71943480238abbe3737cd07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9e42a9b0c01625d75443df33b8c8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876b7a5eddb27387cd5da40c73e8425549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3341ad9a956ac8cd13c56b4dac2ea92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b99916b8df0401a572f9324138fc77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253668282361f888a79d1184b052909f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d24a63f5796781ac487a6237a800553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928b1406b8801b96e8308897417d934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99172e865e00e6afd13a032a2ef644f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be7fb6735d4f5885759e270b9ffa08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6578093b024acd14cd2b4cc5d37c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64b51c5d2a22edb53e7512d387376d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c714e410959d70336944c7c8430c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099ec6ae00701013c6606d069f6b4b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c5a9503eec20b15cb540fde3a972a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e4ab5c12eae1668eb47d82446fa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7417c5daad48255ff99c4b94252c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c62e6d8402b4d4ee10b8736315ea68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71692061d89a4a9ecb391186a136fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e9d0f0472621fb49d4553ac7d31aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025c787b24977c74c9c8a1dadbe0bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf66db08f1a26f4edaa710c203bced568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee35bc21f0df120480780a4e832082e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf52b618c52f5bacbd1271babced3c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb39eb5bf5e7852070fa7188819e08a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2f3b276695f94255b8c826887e8c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e81005f52706cb5eb45116e974a14f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664e01a3e8dbdb0efcaa364bc45e960574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64ab93d5ed1685bafdde2258091d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d20101afec102fe4609dc82b227d88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c801b2fe3e52870c90b85dc0cfbc42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d5923c0c4fc43095bfa7556a03032578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e335669e0b0ced173fe24dd84fab2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70db0c64253f4fc6a1f38ffc7038f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fec6a0ce9c863f662aa6f5136cd889581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b59668b7a5f6fde2f590519f6fd16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21425bc43b491e7e4624e33168758b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca04935644a55480a78ac083e90672584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3c155f51b2b230a4131e619aa6b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a27c82aaddec0f0505f75520c243a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22d35ef141474a189dd2a8900d85a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a371501c52ce0a0c8d95afd943e56f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c817fa9cfe8166e35c1c2c0cb6e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3847146b6b13da04b642f5edd516b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566e8abec27f05a78d796d1a834a8fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc279ae2b27e54a8de2556fc724783592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc53ab538635b609b2b48e47b6ca1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddfe36beda25915a1bb2883f3e247e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1fe2d10da82bcd3cc7e33cce47559595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90795f858272ab58ae91d2e16ba581ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5176e700d5883f4a30bbc3918b8978e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfa3eca0fad1e73ee372f754ad4ea0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282761263acc0b6b7a25a473c296a4d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455edc18f264e9b038b4f03fd4255e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620770da94dc38a7d9e5914485c2cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c708bbcc2ecb60f8ab0db2643d80e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed9080dafdbdf760015788a3d2fa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f69a1090df9dc7ccff456aab540f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f032e3072d1a19dde5cae2dd18e1b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fc1a2793b9870b4e54715bbb3193d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53b9424e599d96da52f3ecd363aff3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb82fcdb0b5af6a35e602ca85fbbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ab4c159022bb8ce1dc0a13adcafc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a371189d7eaee5175d513b893f2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30caa8e56d47334657bbec1cfb246d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616921b02d3a9cf1ac404f10a15cb7c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3270ba13ed5d3c5439189d1f9d525ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2454a58934bbb7403415c1626e5a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e8f6b369e3e1d5bded57946e73d6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae3047924b9d788d243edf8317e899616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2742bb46bcf91f806083b85eacaa1ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac041387b1bb1b7521b1c7068eb34956618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735ec42aa8e020688e7b9b8b0847357619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f488c3ad8156a4057fcf4ac7d46295620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedca557c56165fc4991eed76e515d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155871e067aec5af24d454f3423d5b38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d132e8595815a6b6ce6c0bcccd4ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f468f4cd3ee7a1074cba45590b775624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c1b33d854cc6e7afb6e24321f2fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25c110642b9e74287b51c4f5f642e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112b2a15d8a15565ca164c378162f06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba144aed4558b5fbdffea2abb1656dc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b4cbcf467ff86a62a0fb06319cbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fd087d54d9113180bd660516c950f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d375c389ee99fef552e01371a9e9238631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc99f706c7ad5cea3d48591a3a2fa2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78ff4fe29c3efced78ca827ba88a1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba40fb30744d14b6931c82148cc1f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596048d064aeca05be10e32d1e7beae9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c674f8041344998d56752c622dc0803636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48c8132845d3d75aa3635576fcbbaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a618c7eebd69387c042bb56e2da15b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81dbd9be9e657655a4cddd2453ca84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01c7b4a0501e98f66a0edec561ab4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f20916c525a96ab69158652ae47e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31760bb85590b337a41387eda9abb0de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d34115dcbe3cccfc9fdb086d24ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ca21256122b3d6564a110dddc0ade644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff46ef2796213edda9690073b6d0fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d3a18d95094667afdb7b24ff6f440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee87bda3301484bcb803e6b0db6c8a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbc59c29498c4c9812dd7ef14529f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7f1623138e0516ef341c6b8342633649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d140622923b18c2b2381875a9284044650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d158d3a33487584ad1ede786680a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5002ff32f9e3f8b00bc58ad0e672e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796ef8eb8cd5d56683a1a8323e3ec1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e850b9f56bd86db0436007a5c1936654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf6fb81711d77bb0f4a1038c5eb8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441de75c054d4e1ead4a10dab39d5b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13b335755f835d0a73f139e68f1711657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25b2d29bc7c6825c26594fb080df5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a62c8b6fe64f114bd94fc085886cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b3458d05f1aaebd0eb5c2bd926827660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd3bf5c05d92e9babf950c4d7a04b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542628881311ffc0d9fee0f599e13e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6494820e61f7650c52628567d8e7de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6653283c898c9aba707ceb2b10ed652664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac70d1f1726f14b0aabc6dd4054158665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925514b9384adfc8cb0cca94988a241666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ae5cb6dee44bb4b5527c998e3bdbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a3bb0ae760811a229928ca0c2e006668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b933716a812dd8ae1b4ffe80d7954669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f54d05c02c6ce387dc2f6eb16fd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205c768825546b17b68d3d2cb91c38a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ad73b1e479c34f0320ea27a9a7036672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5478a1e03dbd332bffe465671194d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b5cfd6df07ea0938b26e04bd3483674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde522e87e1a79d6c1869d327f3c495675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13090b7c928865678e1c5ccee132163b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6494ddde9f98f579da8d58827aaa7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe1a239aa7e509e17307fbbca5a7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203c93f9d83ccaf849b999fce699b67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc9b58a637b49b902ae08895c92fa8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5414109e6a4854c1fe657e0f512e107681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f83b93fd483c61a5366af8d2028503682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0ac62e6576c2bf531db6ca382bd32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307326e8c3f748b33f3e4b20c9c38ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207fa58a2626b5e0d3aeeb5430ad289685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f56794553bd1e37ae2f99f1f4c26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684da9ab04bfcc9a9e397e002139ecd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a3bc0c513bfa5f36a2f8bda3e50b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1237e06dc2765206360649a5e2340e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f476bf7e601cb65d7072d35a3609690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13613c7102b7fab053044be4aeb935b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300f512a31c45176b4f22a4ca4229cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012982748e4d70d42f1f21be9d49d47d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2905f8dcd54c57c1e7e20533eb04d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13131b10e0ed46ea416f264c66049c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a61699bb1cc356d1a8da63200bf17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e35c3c868b52ed4c378fc757f90f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a3b1636432a80ce8052dbc19c3bbe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab13c33b5809034d3499779d656947699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277eebfdc64a071948b736acbcb3a4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8cddf635e7b0a5c13580d05ac40d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652040e8c15ef69e464038aa40eb4d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d17d5d7692cbc8ed759d088a3632703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a6dbec3a8ffcf0b78e1ee88fe5710704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e084773df136a1ecb7129da409be4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb492541807c92efbfbce789b978f1c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eeb5218ae6cb46dcff6200cbe5bb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6990348267c95a9c7b3126a68f584708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb7cf1ea8e06ed0d04634e5129b463709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21286757620cc88f8dc3a3bca362463710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab594a441564013e6eed6b4e03e379d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343c8131eaed285eec64901b9c577d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb7e367398742b0c0f1034c58ad6b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd2d195f05e6ea6b0b3e7673d2385c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dbc016971feb1027f607a12bc65fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89cc2b8903b8782b3bd1d80b96d7e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c070f6c9b2fc0a003b5c90df5d58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd0a1e4947f3045065243905ee3813718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaf08bada6643e1d4278035874b111719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643013462b6007b691bc1e1d42ec5a82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23664c5e5c992a394fe3f4524586f97c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaff7d8fe9ee7f18a2032c829b18f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381d57506a3c63da7365766fde4d33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a836c42a5913919f08f7252234bf3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47b01e68b428f2d5437bef88279236725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3dcacc7b8572dc9e82c563df98c5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b6209bde71cd3a622c4bfb9d62575727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74c9a9ee9ed41ac26c5dd5e84bf572728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d9df1e38d4a26b3a5c1887d1d883c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8af761673a359a7bc70f3b0dfdba71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd01505d68d591ffe48e7c8fc3802c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ca4b7e545660517d783140e4c4ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8486c791693d6210f0711000bb362733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe4d87926e9d7d66ceb8934dacf00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b746e32e1b024237cc353a394036b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0436fc42302785407b3f298db20f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151aa12859388af9d149b1a8eea512a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d119347d2cf63b9e6acaab30e66908738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142ce9f5901fac5115c406ea72606b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2daac1cd159c38046d54d0adbc026740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7666039ae7c7aaf8186cdad567134741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411376f7e1f49a2554846b8dd34571dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd387f694eb2b4702627647d95690401743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20078a19dac4c7ce65ec9bfce8b687744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c37ccdcc0a7f9ba89ee4fc679bddb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41af6d502678d30603ca878ef5b8ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725004c652937bde777ce150650ccfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb8e00d450bd090679875c0b205703748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f801d63248454da0864de5b7b281e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbe7b94549243c10e5475bb67d3e01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9117e422d5157970a8eba28fc65bfb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d086a732e268e431c945fa21050747752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fdd189c543cd347b9a29537a285c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e86b1e9efb2a9e2fb902825ec1474754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182fc9a86bfeb73ef7ea306af7f8943755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090fd5cdf908f144834362d08bd4392756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b79395ae05c8a1c980130e115f4574757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b113064fc8a3e3cc6e76d2360a0a34758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54552530d9041a29589e87d1ef1919b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db8dc1ff6b682cd657f0ec05396c861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596aaa27c068bc8e7da35c49b71f6872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b0e9786fd971c2c73bfba166ddaff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a5bfa23cf755c67a451eb3fa5d65c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dca855f48ce0a4356208f0701dc0125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dbecdb805d7b3b9790d81a538792f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76631bb7b2a49f35273599bcd1ad1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadea83b7cdf9433be5d8a3cb6a82a478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefae83e4061f58aba8d2f984b59d449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54e17d26885ae055a74ec1f59807ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a72fdfbbb8a8efb7bdd08336021b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de231bad5ee110363ea72eec1e28a56912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cd9c20bd2e5290bc048d5e7958fc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de135557b4cfceddaf8c6ff5ca3ba4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0921418fe9c20b6dca2955c244854aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd2fdec0076e41e82bf45ba37e262d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb62730799eaaede459c50025c8bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8348cc02dc781fa131c1e536497af818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79975071bbf7673b74782047b59dcd0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034bd287cf0d990a4f6c6ab728ba94520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fab4f914497735affd9d9103dae7f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6a16d3e55fed91a62219f9a9147d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363fe3dd474fec5267695a9dbd9553a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10639f82b69224ecbebcad26567e4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da7a834ad10191f1f01dc2e6d1814125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930485e582160f8c4c4c599d66f5e4a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf2a0c26150216c033de5c3d5dda3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6987a25210213faf216652417438528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ba2e96d23dbf377d68c9e38ad23a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebfebfef3008aa1298285196b40d7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0600a4083693ab7470fbb41bacdfad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e81469a766138e6962e8c029a844732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f1439b8544fca8a5c9d64a6a3fbe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15e02d6e38516e91df0ac4a51cfe1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff115f7e50a60ff393e2d7e409605b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbcb4b9524961e2e131a6e9d5dff8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034a48cb98cd2dd4c25b658b62ce86d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3faf3423170bc82e27e24c0b6bf1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b45945bc611d99b0a24c0a61910d0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac25696b0b88c73807088f887d6d21640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277f3fdad07b20ba62fd89448e12dad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db899db31ef180817d5c47ec71a276d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a0cbdb50fa0dded6f91cf7aa68a7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b344ce8539de0993ba7b88eec5fe6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe281cb066f52525891e8c5112d7ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ca1ae21b44f389dd0c8edee8b9d1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a42ee9518b9d43b39866f0352a9b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a60ca20933d9119d372bd4100068048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96adf00d9399c2a73d8b761f93bcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc6155c8f7da75a43e93c430ff6cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74eda0e3bf1e1d65a3aac7db55250051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754a610a11c699255a2106ceb744a7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab7ee449d787c6b82178c37cb932053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee066491fda1b10643f6c44bb38ae0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f696a2e7e0dff2d0436c73ab4f6fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4642bc74183ffa2e43d13f1a447f7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e445dab1bf4b7b1a3bf5ed609f3e3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a94b8658bd820d1fbee3e8130b9df858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e085bf24caa231d17f5af52a146650159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996d7f687e7f04c499c24e481b7971060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f82b77acefccebdb8f5923d0afd3a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2596a42a29a9ff9a31912c7ec8b9e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b1ec4ddcc677f7da12bfee2bd1a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef1ae1f00edaf8267968f29849ee7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befb4c22b1acc49d1796f757096c98665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212070523c3b4c480e1ccecfbafbac066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec51ea06fe7dc2ee7ff105634a5b5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef96ea374e412bae0598347124d5b0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed873798c8cb09638b1c7da81bdb76569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cdd6b8847025c31be82437b1d7a2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde27f70752f3de24b6470698665ad171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb564b7258f92d4f82bb4fc0f30b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd145dc58bfbae03ae165b57f699c32c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b462bd158f21f20a60afcad5905549174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b0c55c668128e4f0b1a21a5e2e7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708afd61dfeccfca361c4f721eabd5a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6de49513a50f61b5ae59c5da6102377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5d7d5d9127c107b7fd4331b33026a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006853a61a536e3dacf6031ec44862e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33796b85b12842eee80fec338091280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c61de217ef666b734008aa2fa2f13e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1af5970ee37b11fcfee4d62587e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7501335c46b5a3349576313894508f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd52f3f06a4df6452bbe63e5e76f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4ec5b01b42f52b1e516b5e7101ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4af6ffb48df8529920d8bb1ddccb3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f14b0769e4b7bcc0bf9824de0b088887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdc092dd961eae8e55d2fa24f2b66588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453ead2671cf06fa70c6be0a45d887389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e969734abef4f7788186ee7b542090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67157c370a69adb4ffad0212882e0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4c2d5a723f52fbb121995579b2e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba580594a42d798d8140679d3356fdcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987057dd92639e90d0e009d3830832494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98222cdb6c78853116c5cf31876ac82195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff289251294fc71405b4803f0ee09696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368ca81f616b8131e7269ceb07c1ff197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85235fb002fa5eb057101b649e73f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf82be4a2c546ae36a6649424ff0e6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6e6cfa5143f46277ed80cca264198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7db7ec8ec62b069e84af2979c62ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c567c74bda5698ef3279e52f6ce4284102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9bbd2fe67bc05cf93e0a33b313cf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff7f262e354aafbee7df565009a24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd51ecca69c3c5b30c75ab56a9250ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abacf0fe06a6ea2b0908587aec4c03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d9a39a69cd9522bf5e307cd02a71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc162b89c5f77c39f542eeab0207ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cdb2f04f6fd4f8ed4f8454cb58d6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528b1e2729677ab1305ef13679d0a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad0081df4dfcdf7157bb063ced9f9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b5c56ed0283d3a9590e4af94ae8f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52242a3d0ffc85797c75bf874ae1ae3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e466fc855919e52dd49682f83df7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3182bf9251208fbb46d2f5c6219479115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db19d43afffbc0104948d13f3820898116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cb44e466e177f6bbc27d54b6d003f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30eb8e309022d11bd36bf639d6d3f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb7a162b9d1218dbb3235dc18f708119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f09e26b850c5f8902f7a0e595f126120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bb367c7cf8c85588bebe3a2986e73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dee43c6de1d187a4c52abc7762070122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2355a065a17087cf1260e38aead3f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c2d539de94b1954677df091debdf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb12dbea06811ce5e39fe701fbb789125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0b12fcf77e32778e12bf6a9497c12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e1d9d1d5370118fd9a0ebd58809a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af658f8f336d69b655eeca6db74fa93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390daf33eb76065145c85cb4c197b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9686bd1e20677bcd067d74cb96c22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba66ac952bb9fcd4eec7433b76fac6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08db57c2dc6f415e6b5d73ae11c7e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb3edb274a1e1d721d6db9a2073f64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bb85f373bba0373dbae167f254419134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305bca48b173c4bb7574360b6e0f17f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b0fe90c4f0b64df137826cad82cd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf369c9e8215d4c8ce789b8f0c2ea2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d61fed8ee67dc3ce84e990b7bd842138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f7999164d68ba86610d04c1dc910139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0031266c4e84508be0f5e98202ef2f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86352b75d9ec44c30c4c71dd21c9beff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc1a1ccbbc20e79b1835728cf4a9a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddb423c428d15727065da963c99561143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9902ba5a705f8635867befe548ccb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae6d107879efea2f10f2b10d3f2466145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b5ce922a54605d2459b5421ad0d6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146c9c95334bffa68c718ee52bb8d5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa9ad3f4234dff2b08005accc785c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307c6efe9050a4d71ff799a8e8936b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866c624fc0ac76673194b0e2187b7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a778c45600d46607e9d2b5516fd17f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0872e3e5a8ad96bb2d36ccab5a11e1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea40685314067503d7c23cd8d82bc18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f08c8052ba0d5e572310274f6af530154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0090f61056ea7cd44334a4d59af5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb249624127331a48ca1fb4255b0da5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429924d29a19a2ec3ed782c3ce4077f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a9d17a418006389433f261783dd4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dd531515923aab7f5f9bb8fc953f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a758a5c5796f9b187035f83c5fdd56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f54bbe05887955fdf241dcb68d9d7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236343aa491f9cb72aabe515ff857e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363749fb7a756cfff0e777105b6b2a36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8e7153ef13e8dfd0172ddb7383895164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c80dc164d8f15f992cf3ea48a0ba7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376b277a090b6578e7a30b3be4eead166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc95318ed49f5b5cb9bb804d60be2fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee6c765ac4ab038cbf05229e77d120168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6595a7c809ac85b4b834e61737f3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68271ffebf14ba2c7bbc3542eb915a23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4104f8637263ff76fbdb51899d8c0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652ec73d5cb7fe5bc71ef71ab25138172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285fc8d74a83e52f0aef5742218ba5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67d4e65c66020c9f08c6b74560d0e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802176b295b190f4e872adf4590fc76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c189be2f1aba63909575a5da908b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9abb01a9f19311a012de3982c5d38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aec8a4a668761ab5619b939c12dcc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eba001194fc944b58fba5f58bfea5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c2619fea259180390f8d9ff1b770180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95427cb53ab3a9dd6400e6e61d22d506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ea980472811101f76a5ece117ad8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d404ec785eef3963e89822f3dcc6cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647031ff0ea9a51cbd7c18f5aa9b65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a47d398e7e980fd9b02b9aa08afbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b418e5cc583b6300b49ad745ff0190186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da72334fc8bb0d8641bbef770504ccb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb0d94067fb32883a4634ce290d9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091da7139353da20d759a01a500c990c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52390cdeb98f8032e0f1d0c68d8f761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6cf27b4f2ba10eee9667336ce185c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953c812b4bfb6d6d2ef36f95479390f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594170b604f25a551546777067df89d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe241200d20b4474dc34ae1f6b3b5a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2557ac790930fc3d14c7f49e58614195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee31e3b19444076c516dc3262e91106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47fe2e5108341461754e8e0d48cf0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb82517e3fe1b53660dc29a57320abf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad166f410a57cea27dbbe79f177c386199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14547391fd86c0271524c1b8946c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce6d0b871928529142c148748d04c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983340759d9873a480f6fd7a0ba1e67f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7877a264e1c0ed95545fdd26e9ae7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f87c660cd005d0a25ff58d672b17d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3c4b2c8e4ccea63e94195ad9c9707205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2121b126c2d32d9364963007ec5ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63752d2b5c13d4cef98616fee64b308b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5cba6549809b84a55e91a2b1a5934208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0660e6526bed3b3235bb93816ef2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02de237fdf182e90c07628ed1c7a18f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a904ca1c59d5f8a60220aa016389ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06931ab23381dc8cf9d0f21f86a83f05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479ab1cace5741c5bbe5f75610936de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf46fbe4071c83225383de166ab37f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e942a32c95ff3b6275d01f937cad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5591798395cfc1ab781dda5163ac97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b7a23209e25523ce19ea92f057aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5189f45ad2f7fa51f6fd2fb77accd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae411ae6334a64b113d95f4da4c46a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e45a1adfb440540eb7963618c35ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67755469828fe995e0b8b66ef2c1e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087140fa5940d11c236c1d01e08f3d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce386c0fa8f96a1a8c3081bd4b6866f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1675ca02c980f2ea37124c799d816224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4402f0b300c8e64a95f7f029bfbb8e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421bcffdbd1e4a8fdc3576633ad348f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c784c75bf74da0918ceb706aadba3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19cb098f55254d3f257407fa947aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1807fa67bc5f5f383eafd6723b5013229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab8dee1b3dc5b13d97ba73ae04dca0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5741b4dd107f6167eed8f72cafe1a67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001cea34b57a6cf80f9a0c49e2ea3fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327801e6d1b2af7bfbdfa1952b13ec6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63333fbedb6bbb158ef59d1cbd5b5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14cc2b27f2ff2932e9d9530f932bd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a11e9995b0e9ed65df5e79662c03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecdd674eac3562eee07db1a5499ce2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5906be07cc9f12ce32c2c4dc0b58882238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a72c4cabce0f53e3e6e20ac793ed41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dbd0f7bb41ffd950fca807a16fc98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c8ee210ded75faed321c3687d032d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce43416aa8696ef429f0ca1e9814b54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b13ec4718ea8375c21c5e6dcb601d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83391614e5d41c7ad4368f5904f5276b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c79811c8200c4e68a6ad56507572e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f91ca51f739747ff7f098c767e471d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783471d80bd073a69b3255ba45bf86c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d32cfc3996f96c45b6ffb8323f301f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2979aaf9996e859a40b3afd124e1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3c286615917063fffc8a43ac86d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b6b3adede690b522eb0427eff5ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2685cd533aadea7643c354f6d2097f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d0a8602ac755c0bba238dcbe7211f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269d456a2adca6ad96963df8402ca2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100eaf5a18d8797c3e53e537afd36e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff20c43785cb3e92817163806b758c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311a3613342847933d2b824ff916bab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592981ddb06b076235391653c6556f95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c600cccda8a692b7d2ec40b574ed80f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2455772d3b4fb41c9a3c08057fdba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991e71413c2e70ecc4a8a7318502bc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeef805dac08637d558138036faaf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e1aedf75ef04f0da008fe4245091e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f90db09d0d43e0bb3fee82565c8404264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b5eeabaede4cbe3913889844fca8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328dda671898914849febe0af5e4b0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d3914691c0e9fb86e4974707cc93e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507ee21a4d0fe8766238e290c62f654268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01edb4193b0feccc92a6471d1c3c4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be4578deb3fdc192f258013129a640270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f9d069fa98377a706d394c05a3696271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda747cabf3ce0d47077e4d6182bdf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a0e446c633bc55650d652b9c27cb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec785181f0ffdb869dbf7ba0f01be7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5cbe0174d4a3bf25ec9f6c68467ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9d681c23862e41cca4d377828fea0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb53bceff4cf6edfe9937577205ef5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8a779476a62f3669a74ba0b490e9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb6d731eacb9179750fd78d00e7cd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088e892891df933c0a62b3d91dc1b1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4c695f788f7e29a96bfae714dd0ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5144e8712e24983251c4716b323d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100fb2cb67bdeabb3dbc8deed8be17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de8cd4f1934eefc2f6af2a64a36fe8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72fef3330619d7f8a4ef664858abbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecc5e8cb2217b74d48d6ce18127120286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d57b734fd45cee2e781b2761352c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17ae848adbb8b788eb194b9de75046288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fc6f85ec79aa2610ad3c42375027f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f94588b2ad97cbf3be2324a8dc53f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef05512c7932e5477987f746e6191291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3b7ef9ef05962f18b860a3ff7b8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961781459316804933e2dee3413b1149293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a20e637b269a6673136bc357fd12d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94746fba3d480c2de87abd0aabb0156f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced2f6ae5f6f6447da8832bb80cc074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1f1dd570e1df44fc211ccb62577b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f2073ecd1dfec6d2aef49f5b5b5cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b2128b883a14cb5ddc29f4b9e43c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87e1d2ba7735442ad4242f1566aa1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379c948eeea24840c4dbe140aeb9a7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b5e222f3f543b994159d9d70b6ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b7f20348eb112df73d1b99190c341303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6100a475a2f89eb2ebd94d342ebb8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6a8e89719090eec60fc2ded02f11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef7a318e517f2039dcdac06bdc933306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3763731dc29e05ce48ed324ed9c7c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2014ea7bd666f352308698b07031d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7358c0d4c692d11d427632672305e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fbc405639d7bf631794cbd0cf99b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e14253ac3d27adf51daaf95070722311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba7f3021c11f179b6099ab3eb19e3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52e5da5758b027731eedbe462e9a62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8464b48db4615812f04753eea73a605314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0b95fa88081f31ce0e9a9c5c4884e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f32785275533bc11fb013b281a2f48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c00d2bd044c40a6bcb85b721e494317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fc1d03b84299753630361c7288dd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3335a3969d2f98e0640826741bd18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483419892a4a42f02a59987ff80e2d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7ef5bee0e903128790b893babcdf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2ac55c978faf4c9d5d27837ce088322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9256b2d08fde2abea86804350bf19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c4d5811c07709ec7a70d2d96c97a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520375310ef5ca7a3276ef3e37d23560325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff135335a05313ad28c2d80cbece323326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d695dfb81994be46b06f8d06e66ff2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2122afdf071332a50de435aff5bcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a1e1e1d0ae0d4946c48781b8ae050329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168fc26898e621db67c8634ff49e8e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b94c07d5783e59e816da36bf93e10e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8d6dbf0dd979f2c6fe79045d2feb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28706dc409ecc93e87f7bd7d3b529b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037d23e965e9a0dce93c0fe37daf02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869d198d182575af14829c069a8746e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a955e1eef24d8584c5cd704cd547336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ad51baded1364ca71eb4a9b07de8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccf336a1966e3b86503cfa963a18c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c116039a2f4a63758b6998d518e5c5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8204a474af523fa26706a3b2489e0b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fc1564a9e5b4f4e74fe31d6eda6dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5bd51e0f4ad75aef6a2124c50faa4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b9cf2c9aa23622d06bddd1ff5147343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd44abc1c83aaf0c95bef076570737c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04d4aff51dbbb763cfcea12d54ceb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1b192953d4c5c1ccca7ca7def0abd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8406f277d81644112a0f844b9d9ab93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad0f40dff635f61ccd7fbf7f0b8f75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99dbffaabad5fcb2c36d516c9983b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e2cf1dd5c636f7ebff734527e588d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8ef8f7a21696e8c4cb963ddf50d63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a00b536e0b578a28e8537d8ce7bb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b0f8b3b8d79123589cc81619a4cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf83a3b77a2847dbf31684e50e2055354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db5f5e73343423a0dd24fc2e160d63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb3b191e7845ba49e4466ffb516740356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8281707bf6d1405427ce4b190e535a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401e6cb2d702b8928d8d0ca3ecdfd7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de80c3c2b00978e065279817dec3be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33d1b5c73b99df076b1d09ed65c32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d485e79165209224d9d2672f6cf09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a577aca39e62fa921bfc7801f9b51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac64e504a7e7e52f051d8eec525fda7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a0e18d531c7f30a73a13e8b052f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dde3be9abed89a063d2435cf4851cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c04fd376e8ee1404924c58840cab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898b909a801c6259083498389a4cb1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b051c207c2baeeff9c4f12323dcad5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2696a6bd6ad11d8fa5422c58b6b92e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36451377a86f3a7a216324acff912cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206334992c2a53dd37144c1360e76b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03ebeb8813209e67b3dfee7db9ae7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ba7a80bf0579a4d414e9161de56d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac963bf60e6478021c7cb982f2e1620b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e18a1fb46fb51bab2e7af542beb9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7524faf80d038543cb1dda962dfcf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398dc0e2430c95ce314a97f9d34205c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae2dae967f3c83a5d49e7b2b1c4723378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf53ed10f9568be247f4884d3f37b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35bb3f009571461d1a369c07860a31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08786b3d3aae66d3857f3b3cc5d1471381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144907d2a508763cc6739f0f5cb909f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135670cd020e095ea3e0d7df94a907f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92fc4abade97f676e74d0a6539d05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565dd718c9777712f07246b6100796d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfc674f4324a1ccbba171bdda52732386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20fd44a4be8fba2b09b8dea398008387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2362b56e2228777a75ddfeb210467388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8883e55351687c7e8ae0d157ecf2e4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab5f88db928bae54e3f75e4934b291390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4caa2c30694cbb0b085ef931a2ae95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f22543ef0c167621d16f29116af8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ca06756e98580be11db7b5636d824393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6a6cb29b56832d766e279618f300394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29522e0b85dcc3cec7e98139b7954cfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6f65d283b890bbc6333ef2918452a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd788edfe724c9e58cde3343a749dc6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27770f1bb7d1427619eb4734de915893398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd376e527bdc79bd8a23731b1314519399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a07645862048ef38047ca90c5856400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47da9c22f2648088ce4db6916c978a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8ac5a649443c58a438abe373d5c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06510e52018aa7b692ea3bedf1b57fdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc4e62bc8d5df84c5ace853301cab7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f84abb47bcd5a2c34ee2c4531ff3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a2e6e6e07616e8e6e7d3a22a573b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9b5256d9478a874f2e27a0c14a516407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2bce6064acc76e57fdde343d5e432408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72113d9bac4e79da5b4eb821163d9b49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af883dcdd5ef7e0eea8424c6e990fea9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9141b07e62c5f3b2ca81e54924e02d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4b1a91cfed64d52d00788c94129c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbc8f4f4361e2377f4d954fb47290a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de301f23b5004327933aa94b49709414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd03a3ba8531e9f092495087cde5f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7b9d599a9e90bddadb7069eeb32b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac9dda6026f7d9ac6c4b5f87a35fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd5f9fa2486f0de8807fc6ead83bde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81a4218161d1125d49d57f9f1c64ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de6d65cf89f160a0349bab0ea92015420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6247cf0f4d8d331e5bac51bb2e7db5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d15461e5d9f9b2082606802ef1a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47920b6718328d829b714e52f7166d13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460c1b64b4dfcf070366c196fd01210424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edaa0abe1cf041a2f2813e60ff1068425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3860dfc19408201d1e3c15346421091426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20237aff0c3091dc73e95497ed96700a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2b65281a72c194aa800afd93b6f81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437acb906ad3e8a6ef29e374bd3ce069429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1046d97569aa6272a8d71790e295db7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909698c35478a3df5052a347a03a0ecd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eca51cc22aa0dd6ac23264fd1ed3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b2acfebf5aeba2830fb5ce85fb13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec8dcfd77e5e9ffbcde691cde12a22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40acb928b32842ee0052c504e8dac8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fef2c4b645588eb1108716445db7a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccda1e804e771cbc9b92c49c2a179f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce366aa18a299b01bf4f0a5d54b7214438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96ce00ee8d2cfcc12bcc58b76613d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab046c8f10806411f5ced39af51f2ec9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b93bf43248b744f636ab00eb48b7a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271484a3dcd91521557b419f8667515d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a3639082793a2d3664680589c4db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a95ada0fd392958a6dcf35a22d7ca8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4992b759f994ff01285bc13ea74580445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3135cb46d393ae65e3e8ad14c78b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816307b25371b4e44ceb1c2e0f6f65d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d178d0836937afbf5d5c4229256c95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b532ea124e15f179615c843f195f2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3535be626cfe516dd9746a26e23846450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c034b8b6a018f842c9f812c3a4c219451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f388e131f6ab34bed1672561a9d362452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861d3532d1359aa485ce7b83230786453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaadd5eefd22b82c0cf0745509ca0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f4ffc83e2e5af2c1542907900b4d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ced48d2acb1114d670a2f74260cbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09b29b04a41f295f940821aee5229457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815426e8957ee7361f41c2e1bb01414458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa86f39848b08fbad6e3dd57a2282459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ec1d1782608adbea8d5ca9ed64438460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f387acbd2d8099377c9c6251df4783461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd6e06403795b0174a7357097c859462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0838d2472f4c41adad63096bf9b2ebe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac925d2b9749b2839dfba8e978b211464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f3d5df2e82f4a71f4404f29c00f50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc1f0e0cdbe5d6bd531eb4b9cc6331466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e91de80d5603e59c96c167d586450467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf29740dc3729f6bb68fe97784c2673468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f705bf82b1361039b5f78f4990c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5ef01b6a179433ab5a2fe591f7b7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c59fe861368008d19152c8bf051cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea7d34d0d5bf7f3e9d08c7f944f84b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd3a7da6894fef2c84a247b58764f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c0bb2a5fa8567e7d814ba07555ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2426f4b678fb498fcbe5ed6e4d9ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2eff6040d300cf21071fc54683ddb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7cc52046b3b010549909fe6a3c02c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2f9ec014027c160c49ae252c61fdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02734754f07a9130108774ad760fd186479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070d6e2335dc9a15a72776e0b4eb379480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e118f70200aed5c99b9544b2acc42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fee64a22be3a3141298d9a56c1e6fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0465b477fbc822322499fab44de0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e6b92f619690785409d745821576d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91998276ec5a8364c736b019bb687a32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72294307cb6521324d814229de2bc01b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecad51d652001319d12965387bddef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260ca43aa0a2792f80249158aeea31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3ab98e07a5246ffe2204ff72f69c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d47fda5e5ae3eff993ccad9258b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341488321d4ea6d53c501c6af22464491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8485cb5a454768001214fb30b2da6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b5d5e18470fa2b2e5799a9a81ccdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ae2ae331524a0b3f9d482d1f6b4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09546a212300062218020ec29eb43a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e54fccfac3a2ee518ad490450a4f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a029d87ac5f933c45fb2f582bd7f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281ed6ea45ecf1906971cbe2eaa4679498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d81888e88ba22f295be6f5c8f03b5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14448fa9152f6603f15767bf5a356d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911ae9a7238e00af36a8dd937f157b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68754727afdad717befeba504f575d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90a83aae77a203b3569c700ca7af56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997deb4c8dbb081e12d256086b10f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb5e14df5f6e1ae7b76f3c87f6451f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47974ad5c13704d7b7fc22536071d23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b516730af9644b7694ff90f70c7ec1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1c905669d955cbb03ea1cf6df1aee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85691ab81fc78fdf11ce7391ac9ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d396721c1d588c91b6972252ceeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457df91135ea0b788b418fa61d921c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb64e95b6e16db5904107409bdd9b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25f5e1eceeb7baaf16b07616bbc91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46dc19862a7050540e15ad25e24d60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca04a7bd1775546f83cfad54c489d22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f1bddc3fd94b5f0f69949f0ba9805516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e29ed937ea8b34f686adaef4a4b2de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30e881822299ea6166881a87cfc372518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1e7c7e4faaa8c776c5437418815e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af614262ef90e9b82743528ae7c2ddae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e497456d59f5fefe51dbd2ee79cc60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fae96b3dc04c8df4854446515ba1b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01742ba6a7289caa06abdba5d8be20c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd547c0c14a5f6a3ba4ad5df6cacc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcebbf79f8304e76788296e4d60ea5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadfe0e54da15da3b9ec219944c2774526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd44755974ed22dfcc61ec3b41dd38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ae345ddeeae9c796e6923b1a1254528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290652f9cc6afa318f623e37f3d9075d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b029c15644f480d86f579ca15ac33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ba718ac291a6dd773eff035796d0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ddc7723e227f1ec4ad6b5873bf2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc87a3b8d844937e3d9c86e580cd50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479971da96925799cfc3c8193f38b8e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5d85ab141c9d1f79493ae62bd81c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775355d5f1ce363483f50e75772ac045536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9f8d400ef45815b3b1ca899bede8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e33301a67f70a10971579d56b3d4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2a8f96927dcf0cca8e51c7cd8ce5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46069f1dd731ecf3aa090ed0fa96c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22e91961baf9eff4d8942ca924f9b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd9e2946db3a81fe3fc60f4641e969542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76646f38d3691ae2fba613907aaf40c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbf4859ab4b87d80287e4420de6dd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb15303d87f67e004d9face86d4495545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5a561b629a70058451594d87ae679546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9258c14e40a9465671abd3d97e0f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28682091c7a17d9f88c48b153947e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f689f2b0e3ed0adbd5ae67f31dcf4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891feac0be1383aeb29e63eee9236d29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c28e0da11c5ac3cd5a5f783bb7959551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c12f4a114f5438de4a093f25adef4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277613ae3b724b06936279f90f4c4577553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e360c450a482842dc9ae4fb6988b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be204d5b7bb469be26680b58166793d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c9222c957681c250b06d8df14b62b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66943fdd77b466f151297a21a0551ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13a3ca42943751f998c4a599804b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965546f3ac85845455e62b064b9eb454559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800046ac0c65810a822628b5d52540a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a554492a30b7c541348791844e9d747561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddbea0dee81aec0ad93677cb268e45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595307a3434f7aba9ebbbfcf38776e2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76639b468e9295b54a7d99f6b510f84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9651e47b5f465fb94362022042a2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9139b39a3fb5ccd4b3ba7cb5a187566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d1805699e8e03b8f5d8745235e33a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251fdb58ab924d231bae0f98c7ddbbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f28e70ec44cb66a17e5d97613731d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aeae65417059010a5097d7a4020e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065c70499e53d17365fa2416562a0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405d9e8aedd049465d96722c5dfd57f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493ef2468467aff87e08e9c269708b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad19d4a0c9d4321254fffd6462c051574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833edd1501fcaf0b98317a17311c2d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a511f231ac1f9de3d6ae07b6b0ded576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9fb76238ce6f2873e64418b039441577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dab6408e4df5f32df4d41eef1c4dbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd3430697e308732e7b75c1a54c096579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb75249a7470c2d2aee27361363a78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e4c0fd10ddd34f58c22b372b30c3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a33c88261985334c44e033a2f29388582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36551e911983c39a961358ad36638676583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286f4a85b2450eba60fdebee9e534ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2738c74ae054130827bf8878ce810585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c2328bd560e7d1a301fd17da5b37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f56f0ee92ef7ec9768bc74474f345587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b9b205f06cfb69257b394d296ab47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187a3b41081e826f29e22ac5fd29b30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7f899e60cf00724de9749fccf6edb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c64164dcfe075397146aea7769c492591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0245155e7e13f82ba69539915a1a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b25eafa173658fc61aca984c931c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b2561b2c8a9e7be199510c4683826594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf2db96995c7497068965d72bc175595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827580d5d61159c10a9f7a2d2e4478ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9959059b1b9788b9fbc9fc0e5aca2e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db29d284d5702f482bc3487430241598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164681eb91cfe0045b98d5419d476c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478651551e406f3b9b5c70cc849f6ed6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aef829918bae3c3ee645ffcd17402601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5a0a73d45a2a788bb81dedfe9771d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f8444557445c371bc1ca326a4d5c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ed19b318dc9c50b0c75d0ab15f798604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb26919deabf5b73616d4961d2c9ac4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaf1e4b763056354eafdb354adc056606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4dc69cbb1b9242e85f9b5ed5e8560607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd622a488818de10d3814c00567d2cb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759ccc70fba6a6a0e409ce8fb9c68b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d5bd18b0c16cded59bfc3ccfcb0c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a20afb1ea15a61c5f5701e421ea1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494e65dbeccb61b3aecfa5aac02d58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca91294e9d2329ec04c46240dcacb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd3c5d1b1eae7d0350693b9a8b4ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6cc8e87a6b5d4141958a27f5bac9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c5f20380540697e901556b7862b93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0356321f5a50bd98e52481a2c2868617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126af4c945bbe4b8fda612c9ec4c74d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f151cb579063403365a02e5fc5a4a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0847c6e9ebb866b879936a4fc8366620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd87c4b171c5af6441f43171afb925621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7bad3bc1163d55025fd1a58600c29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8048effaa53674e7ff061d85409d4e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50eb134a76785e20814f8973b357db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2560753cc69550c754a742746a8be7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861273d657d8645f7548cb0837fe52bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7277de41afbb106383d82c7b73900627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b723fde102af731f2f32749d563221c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57135917dfc63369fdecb624fb6a2ab4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e9a50344b7bd46ef11d40bb4ecea1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f403ac6d4f65d976929eeb54dbb5de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea81ca7b29fa589b6507fe8912e8a09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc380f2b6bd6670b88a15f2d6c2ac0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab3164479fee096b89224a3ff14eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0179306e2a9777cc045009c88b5b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b65b74e75d9817149f913a8031aeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e37457cb2e1eb8a34856a7b08ae33c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53a9aff7d54ed263112e290ac9b737638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208cd4dce1db33c1652474c284664e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfb8e4db06a397e5f3777cfd4891f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac106b79573a7639dd654ab8621ebfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d21ce50caaba92bb1f18b7e898034b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d627cac381bee447c3c1afec171515643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abca8e30c86b74c3042c3ad1e9f145c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a5961e9ef19f94890458e677689d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732cdfcd8a326d9f4c9c81327a9887646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e226c900ac6e020f3c05a766091cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b99a4014d2fb47fab7789747d818b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c41fe7a6427dcfea75afe4b34915ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a8f698b5d4e65622388ad429b5ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2cfdc9c3c60251b5a0c9a6bda5af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7acdaf75ad39597b96046ab1dd86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb5d4fbc504a7bfbbf2ce8823129a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c52cc03a28ec861c5200c18618b53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb9816221988034996cab08cb4258f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a635d850d42c7919b9d6b66c3ef9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c2cc6bfaffb4a36f4eff48a141c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa3b2ca407cd36d6abc04d7919de8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143533ac630d3e7c57e593fbc292c77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0d7dac087d5e6352e74ce682d8acd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee49daa122536aee5405f350759e360661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73a9b9230943ff195d928322d6e6f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147b260a731afe8730e992bd92a6e54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2455ef8b7e132485a0133b6014d9757664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00ffbc176619a3dbad3b193aff1c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28d10d183492093dc9a70abf4f23d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ee92e751dc1e6611f287efc26750d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9d16e2f1ec3180fda3320fd96f23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fc5bad54e7aeeb4e452ae3176bff5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d663a65fc0291486c7d8bd6fed062670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4628ad6cb031747739961c8ec0684671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9348910a4c60a3941aab8de3a392e73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3a3b8f4d4de134f6fad4f9586afbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b827f801841948a4087808215d06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f7868f401993bf9a641f73f4aa6b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ed279ee9f9505a9ea90723eb732ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8032945e3111f5133ad96437af455677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f854a51ea283626d4d7d3404ba360d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1ea49e346a86aa5055899dc7cf78d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b9401d6efdc275588480c0cf18ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeae0b4c4c752aa593b1427e27d88f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57fc729dca44a9444ac6299239fbe9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdecb5ff294aa961c9b9156722cee9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff4c0799f34aa7f715cc406c3abf0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc34143e88736a0ee02e0fdff8d238685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4672e5f3cf0d8ff08d3a9680582f5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0884ff2a43aaf40f6b65fbf0f4e2267687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e48cf92e028ef682a686f68413b71e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed6f511867ee211c41d41536785f3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723f6de18eff6cdc49710ff74b0b374690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25d0f64825aada4858dd38ebcbc834691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276eda20f244b02c865c98e52b743a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511497ddbabd9627fe694a8d6bfae83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3b43f3d945db341562ec47679b081694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7616dff77224a8421d6e92c26781ef3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f024e5d672afe7b2100b69c7c3cb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f70f0d780fb7fa148b9be91391dbf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47a8e62592f0046516f45fa786dc1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac13689b7238167794b7c15dda040a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d13fc73d352690a14b6186221d2d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881ec9f4de1d3531571211dc18d0d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ce2815fa5773b4085282de64fe54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092c0f619c0ddeb85386a5b1925877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21328179740fa740efc428cc0b5af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df8de288be005388f14995fecbb6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29321668e18bbc597aa1ad4ee1db241706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7860377bb2009162aeca5ab758f8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6e41b540e80051dea58cf77bcc132708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df739eb01896081929f35598d0929b1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd7cca70aa9c89f5dc26d6023f9506710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964a03e55c0f98d972af40fdcf0b88b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66712d7aa3fad5cdea631ee3dc15281d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a574ea7defb51aa75ce62335bcfb89c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff00e67a8d1cc8dd09f566ff3a8dff9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2830d5d5b85d587754de86306b496c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb9a29d0be92c2d739944275e5781716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373b81f0cdd652a0b4328eb83e72195717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e3c0c8fb05ad3a05c2b01077f8b6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b572945a8066c761ea0fac9ae432719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88c39782ed2830fb80d201fdca3b99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985d85bba9f69239348219927142338721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b882eb1205735f45f72b072f839a9c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f4d72817ff6130d722aca3dd9757c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53be9f9bedc28f912ba0e82069201a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e05d0abd4e433a6691bb601dee7e87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8351ceba14655e9c2622e4a043aed10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd395853a5cb3d8f3978a277aafd66de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35926da96463897dfba131b3b449ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb704b10a3db04839bf12bbc0c78cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ed2fd1929c889bb38f36c0423eee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16f564ff8427b272193d6c447967a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7be53950da7f3570be97f51b87eed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771234436c9bd3ec53b023b48a301b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d180c6d7c554997c4005d8e7c178e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d26552262d5cc80e60055f1182ef0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea496f1f2d9a35ec8014e68f35cdd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63c8eaaf779e61b87fc4373b087bc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c38ffdafa77fa4c2f72cb1d5c9f0bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b8451a7c5c723857d1a1556f4bb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8440507bab02e62de715a1f147fd7c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f36402c7995a7bed58b38141c1ebf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dbd8cee8611e9caeca765f9677ff0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9f79d67ad35cf08db64ce96ef6ac3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6102c076f82ade9460a02063863f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd380cddd083efac4a1c249c3eefd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139afce0b7f7bb0494a1138504c3d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0431b59c84bf65ce3aab13caac68b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2778ae33ca865a3b479de76f1cfcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b68830a48a597038b5ee909edff71e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af07d2f3a9fe75ac80e67ee4ca0138750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77e056b07f6fe80d50018e84d1fb15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b264ff09fbd4977c7d98ab24b50d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcd2eb47fcb6b509a454d47e2dccce753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>