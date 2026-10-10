--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db68f9fb96ae2741a4915220bdabf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ea55fbb1c9ce4adede97dcf91b712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3ecf8e5659a2def2ab493f7f676363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe21c5fc337338c28b150a4de8dbb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03e8b5a3670dff815e727aac7f9f0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449b6242f6068a215d75c576268abf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1534a733f7218c3e9380d16a0f94e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b49123cd0088f66e0cdcf44c766a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a20689d2796cc70828bd06206be069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71af9aad32bb286187b7b24fe5e70d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd20f941d57ba4bda0b1c5436f532c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff845fecdcd406187b58705baa57ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d94258998be3bbc7a29788e38db613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3bd64c8f3f32510293481bcd637e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5551a4ec0ad931c6a72e60f0e7b4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e9480d0c423eb2e8d333de1900c8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ad39f910434b4651dbb5094118fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ade71080337fd63a14ffafa687a5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088f0b33ac55ac032b84c203184fe9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e5f10dbb3b82f84b821055f3daee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089549076e63113e6722b1483d4d1e2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9cd8a0a0e9e73ed7e404828b12f3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01572c18f97a197e1d6262a2b16fd3c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82747d059893647cc067137c6b8421424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672280e11f51f13ca8b4ddb158df97e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768ce5d8ae9750d0819e804e17329026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabb0f0d5427a749d4fdbfc6a37e8f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47c78c5c9dda3a1228701ae482b0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68547103d25a724497728622f104330529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5679b5fc2eb900ed057608a12a17830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d8554d4f458d27551845f0ea9082b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd5c9d639c0f3bf3d1f3e0111cfd3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a247987d32429dd826570721ea10b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be91637b764a7709d7a5697a0a27f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2faa798cda5f711b1b359103cc20735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af2f3a818f848709aca963170dd2dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42bc6ec2a917d2dc4be6aa69bb296b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172ec7b9af902efd1b811b4fae6ad7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131f1a1f12989144d1fa65f25635bf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc62b13f40744f33ae06cdc05cbabf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616bb80f0e3f57069c71791730efccf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8eddf80e9b74f7f0d089227b21ade42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc4ec80a9ad873dbefd08312d760543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fed3b8d20caa11cdf19b58849df3ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d6f0e53d210d0d9de3634e2648ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea9970f3fbb2da408a33be993c166d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a957f13fc679067961edf372a07c2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189e34cf8261005795544402aa0c73b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a59e45bbf4e3ec52232ca6416da0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261357845455a90efedf0a3a04d45f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db729aae746424d08008681f277dad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f8f28bc4b9ec35d2ec12c68fd1ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517794e7b00861d35e54aa02029b91953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f538c3931e6c5f140e952688cee005754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d560e7369d3bd9303e7dd32f661a76255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577adc13fa3eeab820fe9e267cb2ab756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca6ff322b7ee96b7890996e25a126157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab817f9c12989416959fdfb660c5fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641fbbdf5d7195914edd47bffc79ddc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859cc01edd3f43ebe8615546c4ffbeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cc6a55f6548a42615446cc94e97f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daae37e1d350d87b79f3a9b9d7544562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa4325f0cf089fcc4f0d5d0a786e7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a377467966f3a84dd23c43256e2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012a988c82db8317ffab0065a13a68f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d306bc68934ee22a70978d5c9e7aa566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ada24adbb8b313b53841fe5a3f3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a43c803922254cf460dc5655e87c5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f1821edd0ce7d2f52b6dd28ee3e8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b4c6c0b9880ce0b5217cbc576c9b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cbc2fdcbc81d614ad6dab4d058f3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81572235086e4f8878994d2cd7c2b07172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ff3f797eacd8b519def942d31d35e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9c73cfb065cb1e90696d162ce94ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745ef2064a75464ffefffe35c64099475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203c072c87930f29b81a141d202e2df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be77bd45da9c42b94c5993ab5c2a7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce71969f2e8e2ad6453e89eddba4d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288313f85acd8b38e978e98a5cc33bcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d44e2c5b7025f6cc857f9f70a337780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b385159b6fbc52b819fc13752ab8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb2233751fa5eb2622cf1a11a5ce5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f8061773f11b051071634979100183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fab24364df6d08b8ce52fab08da46384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945d6884ea75d8e6efb94a7bbf7191a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1b13c6b57f1aeb78ee273c2304a9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d2f5339fa39b2e21778f7ad1ad05d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72d91ec687320d8b556dfdec71a75c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2bdfa02571e094e6332457009eb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04702b034d2f11d3e7faf394a4f0a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f863f93743dc1b8b26961f4b301309091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd0a6642a53294bb007ab4fb7f61b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be3badb6adc492a8ed836db379c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b23afe37260d5410a9313dc70bd3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd9e091b33c74b85bf083bee26c74c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1233c5e24520716738bcfb8f85f2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb18c2820ea961d8b4942400268edd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc067c25036b2c7e5f90c115a31dbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d17ed5bba5b6f6533a2597866cd2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df0193b2cdfed67b3e8e569fdd1f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba51592afb791aa8599f11e4c8adb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe63110d1dc16a5a4d79519bca90b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f785e7b5633cd2070faa568fd113103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cc3bd3e17d73b328a103ab233899d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738cf662da5495302ceb9bfac337412105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64fa6f6fa775bc23e286c56101aca4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d823f5e0f5ac791f88a109c21199107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9ead82d1b27c35f72e9ccab8e3ff6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5eca7513392191ef8ae8ed5919e87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ca9a9a20e5fa47d7a3d90c041eb0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28167c89b4784d2ea76a10ea6d8767111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea81ff11d5b7dcbc61db4e8c6d0509112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483097bafd7acc9f66a19efff5f6caed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33603b78f6ad4f294cba9e8d44f6c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04f176c52d7946c60bf1d9293d8a24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac181b02abd0809560e08723994d7535116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa15585c66238c8729dd47707cf8b9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5ad4181427ffd441d400f722d221a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2179ddfa058b069ee5811b3bbca54a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c2bea9701973b41ed3d5a43562bb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68168eba7306634dab344f1880da94d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed59e8218191a388a23e229f1315a0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f797b2bfcc7aa7d3ad22ea2b2221c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98879e51398eced1b6d023824290d191124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336d430d829ebddc333906cee57cbdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3c139a5040d33a272fccbc49e101126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87a7d8b3794c78a4d2b42f0e7ad7eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a0aeff5a2be5efa5f828b1fcd7537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f227861ab4e48284afabda7a7f57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03ead567b9f0bf26b3fe9c1af0fdda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297bb74b0e83b379374e4f88894e262131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c07b4a702f2da6c94a2fb49ca9f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eaa7b5d27c427f92cb3e22ebe7527133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64c59db5dd641beb0c7323d4b4b5d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa6fb96edc8300baef0466c950b1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af887fe9ff7ddfd444af0d7e28edda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b18cf30194cadf05877a3b8fd293b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa598f25e2731e9a06de9e2d439f4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5b50c8bfb92e0d14d021cb89db98b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41862712fd121a6c37c7557691d0485140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e8dee11ecee4b4dc56c23081d4527141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0587271b492f34c24dab136420d8598142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31249dc16a58dcf31bd289e353e40e21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5001b1339bb1398070d92416d45893144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbfa33487cd41fd0431a5c4e2b50e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ca6c2527b710e5cc7d0841c626969146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f949a8ac1c40d446d55cc3d4f45c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b9036cc30596454859768e298f58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac05b2b6aa24cdd3496b9f05848ea9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1d0232c8596e7ef056d83fb23eabb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dc90030ae912a3c83a93d63f68aa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188146c86b8682640be1a79723d517b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9468f3385dd8d8fbf60e65dfcb8157153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e91aa69a4b24455b77894b30a619154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173888ad1f40b0b4a6cf9d00f6eb9f4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950a590cd4efa7c26840c97c9e8ec47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0189b57021f1e1dae816ab5b9fbf01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e01a0f7ab33f02d94fe24e9add33a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b445533715472eca920dd0d3d9d95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abacc1fa7f5059c58028ac408c38568160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c4e5c0b94c36fffeb8cf178f7b9a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ab40694281d4383d2c959074dbf12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461771cdad4f3bdca9a7cb9254efde0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791363c2d65bec04f68826ac460b863164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a9dd7738de3dd27c8d20e56bc6d68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b96fa20eef2d83a2478e1de0eb1803166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efba764e7848d8e20a8049f3549571d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b4d26e21f4736b36543381e521c3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc319e67dfa8b9bb5c5deb6cc2149169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145b2561ba9983721badb6dabea59a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b38f72bb34cff3405444fa2136d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab3a01f2eaa87f2d31ff9b0f1c4be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0772150d2470ebf982f7d367f10e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7afe2be1d5eed30ecd7e2b62cab9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc914a823469757dc5cc412c032e397175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5f1af42d4ac5bc9eadf7f25181076176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134290c9bc6978dab651e6f9954c07fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cda0d244a68d6e03aea5d87df34dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e26aa61ee866cd113ecf26972513f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d403a9a4d38966c6b0b73e8358fabd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa83626139a45e2b52d9b85311011f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a25081e534d7912c072702f1468fcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646074a2840f99c20fb48c2cb543731183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e587ce0e08541996cd01d3624e79f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5470f1f76206eca3fc313897d0a2c1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f9d2b31bf8b78a2823654f602415186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c255c1a648a946e516fd92a5e147a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a684c60ad7512bdc9acc6b1c27c7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc039a8ee85e95e64bdb214290a1311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f181e665839def36286caa974f5b1ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426630b3cf966818547c4cd2577701e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db7c94777cbb8450582b8be3f655b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef96cfd3cdbab30b4008d37068f1387193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3497297587f65e7516f7b38f5caf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7e6c9a96f3518ec216b4a72a3f0fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fca2378f77da523f7c03631a27499196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf996d93467c96716a3fa7f4f12ee4be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecdd4d79c6444b5919d0d39acec8bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e4f72a48034bd2fbf1d7407ecf00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe5cd78f20e2e13ca9eac4fcc00b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995e474b1488fa5eba4b203d7c9fa39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b21d9cff833e94dcf7f8123bd3c165202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694afab3a6d648bc08eac0a1ec6a57a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446b76e9e1ab7555c4cf81444a5279204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb854748401a5918915bfe60e0dd15d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d80f3d714421870d6f511b094faa75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a83bf14bce01919b2761f0bbd232e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f0b15ab925ea279d83f08a6a5de2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4f1845da114aef5e552c3b92bbe29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a234c2948ee401e051ba7bf600bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa73b4a06ea08fd7866bf04bfe2c718211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccebb1b9c260d14937c5261fe0cc50e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d9a8e1cbb57ca93a2255656cce6dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e46642cd5c505756b6e87c33a04641214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d2a3a6b60188e3e5e84161a89596a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852ef473010a456eb931736e1767f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fac45cd922ee71a70110994f4d710217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7292513471b6dfbfb06bf86667e490218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005495b642ae8874cef23c5f3a87eb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1854ae42a90be75232f67337cc470220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d212a6fdb6ab4c0d3e011b6981e6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424c8033788c2327a0f6c91f6315033222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3276b2b08b94eb11bac08cb65544a45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece385892e56e3975ed1139cdd3628224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d560fb99ed069423499aa366afdc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6454c9d9501297b5fcb1c410be295226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ccc9122e2ec8ada945e8877823cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a931b8adb2b039903e09791b03fa570228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beccba0ec8f6e4106bbdafe13da4060229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11796bc45f624a3d28c49415a65bf059230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750802d2b872745aaf12f88c834f06ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aef31d0eb1e19bd7e39de78dbcacf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528ae77a5ea38097f73e14eb1059899233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318e26c0843acd1e16dc9e90800e6bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af619cb6cf1ba13f29433ee904922f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a24125eabc8621dc7ece960ed33884236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8aa4763e2c2d871e347415d4e3c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81815057e19be7073bcaa57f08f2b5bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a2b822a6a320489f638435acd7be3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79265796634e678a53117d3bed7867240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e93674d5d7be0fbb733b1adf305549241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe670fcdf08de09bbb8e6853c4009242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fe825c15c96f804baa92004750a82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e9df980692ce2753092c9a400060244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d2565fa11ef8b75b093b8747b076a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf62b8a6008135ffb14a9b263a966ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a5da2ba91642101755f3fa388a62c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454adb69daa48c4de5050fabb8832a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4cfadd7410dc78413ee61a7bc6f53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae024154c05f4daa04798cc21227ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57526c505221fd10b8e81567a1ebe0b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cbefc43ae58aedd59d6ffdd2414c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658861d54fdd7abe834f2d6712f7cba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae09eb3f3810603a2f7f7f3a343f444254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6317e4a63ec92c8eb02d8d3c51dce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e092bc5df033bda467ee3d975d21b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d32da5286000b9f0fbf5c67fb53e50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efede257995c4f9796dd85f9552cd4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc1748babc6a15ef02e4f2db6890f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd254de50579d03f01c13e2136339b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2939daccbe8b00b9f455176d205eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb6842699907e89f09bfbdf8f9fbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf418a6bef7c45c6bf50cbc4e24a526263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73abafb64ba587c0f3cab7bdd22697e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709349d5b7de4ecd42f102ac4d8aeb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f4d2fcf44f2cffb461ddc5942dddb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16818d723049cb4990df8c829c67d69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f00bc8ee7c1d1751d7e84b967eeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cafce74c76a0e91502933eee90414269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c68743fd4c90d0fdc60797911b999c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce0b088f88efccd3f24354c047930271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbde2cae927b023687d16df58de4e0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8aecfe99a8a5ce85bd36a4f18ada273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e19f821968cdea3689fac4544f19a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee97c0aa62749c9b4e5c9deb4dfb00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3b63197c1d34ff4059edd1b90b952276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732591e0019ca39703cf4a9c754cd5b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbe7e261b6b6d23461cfd7eec8bca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec94d491839308e4ffcebddae77849279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e46ca63be87c42e127255553962697280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65484c6af3f5dc6ec63f291dbb987e0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999558a591b018e28f2984b8d1f06af9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63311417b09ae221782452d86ac05efb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe3319d61f44fc8724d3ee92be999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9452a1e71a7106e508173c22926e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008dcf49c51ca4c267da562e746a76c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1cbdf11a58891e8b12fc4e5ea8950287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f53c31d34d0b325d8b2d7df3dc34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcf1db70b46ac2f4061a04e7dc1ff5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0775a44d1469d89407b19e8ffbea5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d537156ac75459e060f36f1a985f128291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773706bb7d15d6f21ea539d847578faa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988a1ac1bc2d8b83a202777f378607293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afcc9ed05120344e0f5e494b71860b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e173866e9464de2611f13f4eed88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b411b1c9e29dd18bb006615fbae774296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b650a3d33a4d2b8b7988b48b3ac25b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1f6838fee6e470336935d6cf5e9ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2082a8c032745596c4a02c80784d5d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b17f7633f54c86de0fb778ed4836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745ce78f361ed51f01d7329e0ee3e53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda2fafbf2004f3cbec480362e5b6e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51564ee099041de421aaa5f9fc5a0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19023c84f9ef7e641d89530e5498e034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4239bfa51886f6aa9a221bbd0e28915305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13431d02f4ba550a5c26b198e8b62fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e687c630f085a15dd136e37064d36c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b7dd36fecbc288c3b981294b5f00b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe1318dcb915084ae9198e4916a1a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341854b8c69b815de86fe7ab6f667243310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432866705a4f5ea4eb757f611e442c36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b150a08676095d8c92bb87ac400eb9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc40fe8598a4d3ac6de94342e0fede313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2243baaf282b611fbe5fdd915e46e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40392339300d74f2fb6bb6b7c83e18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76301a21fe7bc620995b0b1ca95350316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c916483b6413653d49d56b89f333ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa539eb7541bccde2e2f00bd47ac2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c45eb386b8cb23da5fa6ec1d98fb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96629e8796d74c171f2d1bbe0b80b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf370f194d034a2c8379c234d31e45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c762cebb672a32241dfd65847db545b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d803047829bd3ab9c5ca65df0e0b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976a443319fe74cb0fce32ec61e2b62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8743a4cf4c0ca6d308ccf4d4b125a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c69ce8021f64f172c5b576e20bbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab57bdd03ab4fddbc0d30629583249327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3bc1bd0282b1cb51263aa233089c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475541d947c01e20e20aa2e153b6bcb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd37778943d4f66212b3cb57ab06f41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d73b5d07de6e532e26649a984309af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36109df20d21496ab3aa9a005bd63acb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a04cdb549897713aa2251feaeb2e58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878711d0f6c84a99e1d961d9d6e75527334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b8e21a2d9bba48acda58dfaaa9b42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a600a46aa3329bfe48c0524c28ce6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1067d8e956cd96408cacc8131b2de14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7df2a24376bab88124a78655ac9420338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73506d2f40739030ef63107810fe64d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aedbc4cdc297ed97afc64f51251fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17315327891e38c151a9fc08f8454270341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67551ba2388d12f8f9d09030806ba4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c32c6279af791d243fd0e9c739a1e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edbd8fb58a1610908884862269c90c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82ee73545444ecd169938b2e5daf70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf06f60ae54dc2e827008f02cabd15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08799f9d80bc007d1f874532d9fba4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1e9493f02ad3eb1c8dae5713b26c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6562cc2783284d58342441b24881349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fbc2f9b198d33fb79e6f88c298d2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6fac9a84a01231bc5b3c84df8a232351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2622b1323615b0f6acde11bcc1efcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c87941d87013504509a29a1271096353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d0a776af6d37e4da8b804398f49bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4403c59b27142bc06a8e29ca36c954d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b05fd74fda63e40c86a1eafc5aa7b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91147e93d9c892a3bee2b3cf3e49ac2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be21d06444086f99cb2d185f50606a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feeadac17cd8a6ea0472af51002a9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190da490eedc6b51d4cc26c063d938be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cacdce5f7f94a22849cac1a2cedc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5207bb210643a2caa052b128d3f4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab745c1d69427a652b0f088a621759363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f0dcb30c0f795698fc2a292d042b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0855324a2351a2cccce8884f929d74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9596698aabe0ce477bbe70287a10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cbde1cc089de91040b843ef26ca4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169d6a3f4a2ac81031138c28d94d19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1950959cbf2b342efd5ddb459b2c35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22bdeee113eaf4ec205d70ce46deff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801815f930d7eac8756550a573287f37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2396a6b48feb6bf5dbc96f3c91d8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc97a9e5aa9ef1a9ef36de5257e73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7252c03095bfb9cff0806e1c4ace8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df40e05da1ef929e1ad2388768e455b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320f30041a9ea0592bfae10c51489f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db933ee120104a0e86e0a64eb6bb49a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791423d2ba801abaad8c9a393813b112378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d188d57a4206ab371f18b282aad68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc47767a4a289e083234ec6e3f91a7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0d7df08075ffed3f72ea6dcd00882381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806cea8ce795fca70c473cd16fb67a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af046a2116bf0c2b5f09027ee8b2d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd31f83c8567a114c3444becd533f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f67964559d970c228ca3f58849f89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59961f7ebf019c2f4f6e5c8db1cefa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09cf10b2ac7251c801123ae1246136387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415734623434132283e9bc5e501288b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9d726f3b02621281e8c0386c746b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab8806c393300d8bdc4e2c73668d1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd4fd47abdb4af79ed4e65d20f5c8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b69b81a2b962764a3b8d81804d69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee27fa681fbab7ac172a03530beea45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c014a0036a4edb53d67dcc403d65810394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb72aa7869fa309fb8da9b1e0f229395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e8244b3a90113019b91e1c4df5d86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824595378589acfed97fd2e770ff25b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444e4a01a3bd241d872ab2b0e1435e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce97861f7d1d3810675db8f8333da48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f53a8ec518d9f70819c91d014029d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852f57a2bb65c36d952d098ac6b8364401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5782195543d2d042e971e95b3f1457f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dd7a53b98070ab40e544df7b5ba24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033ee484f24ff93ceab963f9e090e95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b8019d14aa3508c7863807f5e96c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1812d389c46e97b9abf54ccc1d5d4ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7b3fc11fb36cdea848cfda14cb22a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28908a8241eb9d484c1902867347d2a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02029b6adfd41159456fca8920d930409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12503229a51340158477f50474288fb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf46af99fbe2c01908a272b889087d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120e5e37e1848bb27f149e33ed44c77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad022d86c3255ca3ac4282548fc9d7ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371669697c2b294f62614ee35656286414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee78dc0b5194499f9a7d1a79be5dc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a6a53d4df0525788d2545dc17850416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d7152bc2377e735e23e2ebf4430b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62a8c09f5d3aa1cb6351097e01e801418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061be3f9ca42be68c7067c5a9944aad7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7362df30089303beed009b3c0635d82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99313f9cf0cea7b506a27f1b7e156ab6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8883bc83283d9d21082feda9195f7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b74c2899d339832299d3e3884e18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cced7a4e6038566aed5605de9e4d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73df4e437f4240850a0e678fc79e36e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c19ee631d75540e2535a8011446ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50be9de4f8e3881df8a4bd25a21079427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce619c3105951f762449314866da5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92072f66ecc78b2e191d44cf25f750429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e19131e610a5d462f528e06d9bc71c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1a8074b233c592aa068dc369254a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f2e193fc7011edb8919f41b225806432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f35722eecb13e3ca84eb3e6ea777433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e721b91cec09178fd71c9463ae1dd41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613bbabfbc3483449b3f486a708548435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52680f9b2243db83c449c58cdbdc2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a03259ce6bd7409212a875f011ba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b55df848bcfbcfae2f5677133b83d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c21aece0a42093b7b78ca0888fea34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc66b154823dfecfa6bb4ad160f67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f26fcf7714f03e6117bb5077b00dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa4a0facd4d90f90fdadc07601d69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a376ff0397f36455edfca08973b79e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f842bb595f2e964bd289bfe022b9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2439737bba5540ae691feb40aec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebeeaa1f85b84b4799d6b8fd438d9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c34295fb897b00e9013022f510f26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a655f1139e9aa17d871e7de78bb799448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97097d63fb413b8cd6c83a9333cb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbfdc5d39be1d0381562e75c7fd443450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258ab2f07a3d370e2ddaa0be189e18f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a059e9c73114d7265f3de196078bf0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63d414df53e9b411c53b1da5d7cdaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c66031ce6c889a057cdb324ad7c44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78417cdce26f73beb337d6035651fe84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ba6664cac027fd674a959adfd3d96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dcb40ab245c1e3a3580974273fa01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51624d6f00a3ff1ad3f3746fc8682d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b579af879e0e0da3304723071ac6df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39892357346871c712417a921147862a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50207efbb8c45cdb284e658cde257d0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d57cd13305c25e7c7e9ddb2eefa20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbfd84612294479e3f2c2329be466a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d747616365b6adfdcb9d85e5b4cff2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e029ec86c27a6678c37679c2268045465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f51e2639887328ea7608847b9c9d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fdbab35f390b13f45518ca103c665467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2db5bf94206df6a3d2e8c04f862e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a02ae8c12eb81c8ef474c99eeb7c29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef98da999733d278c5310d6634d6e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07d53d793c2ad3144a3c8e490abf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d99f6b71e9696179769da0fc915dba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499afa962ac2562628cea85a4a5db7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991012224c49f1b4fa08619a91f5288474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d50196fc23ad42dc3c74dd101de8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1ec9800c0d1ea9f17d8644201bde2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70ab054966358bf33226d314635682477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0695862dbb01a7cf401c98f287349b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e882b968a27a3e138decf736a8f9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c942db2cf2b575de554b22e2b3af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ce0e527ce28a22b22c1514832f06e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3338a7d8e205d61632864f1208f54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92367612223078710d6ba344f3b63bc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e8b66c124219388d268a505155761484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0145fab70bc77c4a3095ef1cebae8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e8034d8c6fb8a2eea9f83a0147c30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99543bb05638d72ca098b93193784f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07cf15f262853e7cef3ba15d5e4c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff9d3b6d2e6f4cb0ada9a6ded233ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173170738e990fe4aa3951743272bf7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14573b0ce2d0fd9a9617d27ccaf2168c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3855b598a58d49b63ce584777527f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5959130651b89f331b05893add4129a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d727927fbb631f11c21ab781225ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4831e402c21cfb93672e7eea462e1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a426804982229546bb2d0d62cac35d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b65adbab50e6d54618ebf4fdaacf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf39860836ee216d597abbcbb78b29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399557fdcb9f31cbd74d9388ca3291c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cb109acf91df344b3da0fcae40bea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342efb2d2fee3984ba854eda60e23ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab92342ec7a561503ec511ed1a00ca4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b62bf2ece448295fd8f816d83fb2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fba1fe33f186e7a2b6c5c0d664e1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949b90ea8e58ee6e3fdde3b4c43f00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c18384bd48565478b834393c7771e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807b48cb438aa266cd97f3c19060652507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf704c64149564b784f169bde93c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3bc6d49347654480aeb8ce884e5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca676ee4c536c72710532fce54e17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1067eb050351d94707cae794d11f18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb5d21550c64de4c33a2acf5d4aad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2ddb73bc16eadb0e0e0498ba2a8f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8c4620e3832ecdd60b7e6e74eb8a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e40bcde134a105e02d889eb02b5c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be6267bfa7a2f29ddab528af4b6223516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a134c55f5b590501587e5d1be2faf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319762ce6b36df2f6b021b1b17c177518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11ddba1293b3a7589bc22566c4a3b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760328086d52d45072d96ba5a59216b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13291f8380c2ea1a9d251ea99d773521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35995f00657838a5d0b3377c5725bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b539f7a17bbe87dd19b51c2654f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359253c42fd61732ee0040dfa045e14b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed647ba79126ea7afb93f7bd2c8943525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5af704c5a0762337b71480c40fc5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f51ced822f658edf9aec6f09a0c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d2195115d911b874fb3159c86c8e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da5cf1e7f7f920c82a481bba66957e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8a15b21c5cfa73258d59816a96b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a380f5e12af58ab873764225d851e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c59f59da0fa65826ab33166e6b56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4f7875209f148b3a603411caf5407533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ad134e9b1557b4530f0727ffca95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a3c093b95373b36613970a39f9e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db4c7cd4adf8d05f2c5950d1e3825536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c915bfa7c659ec7e5ae9d8a9e49716d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff42b78fcb4bf7bc6e987915d348f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbe43ec636f4c0c4c86d869c506f7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f81a636f71de40a0a38b9efd9c58a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c83bc19f1f38ffeb156384e6f56d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc705e92c24d3c4677d4f14bbd31d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ecdd817b097661b3905f8d9c5413e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d137e7212b28572274055465f657f05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b95aabe0cfa54f23738b33cff8be8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd9a3416a0d27afc0c8b2900361f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed87a6777ac04868862ee87f01dd8f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0a229748fd70ddc5d5e7e3a42ea27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6bbcd6ee5e7254a6851aa3d338a60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cd07a86120785918f23f7753fe18b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3727759ebbffc4d4adfe771da61d21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752c2401c6d6e3baf161b50b0c0487552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5dd383a6a72fa33ad01ca700dbac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc4fba113e0785f3596dde55af147c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8133bc83e173819465b80e76cfc84ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c9583dfafa6d95d5387087ddb5d61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca28bdf39df9d8d6b3ca5b4624706c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18074be535d1159dc6082c48f825aea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc1b210d5c8f0a254d8605e788ee9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4201067a23762c224dc86fc6e69fce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191ff103073961a86545d42f06c704561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832290e634ffefb5dde96fa335ed863562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f16faa4f4393bfbec763b3d9f1c24c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30f01c060bc752f964d28060ede5e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f3a752cffa1020422b7e8eee1c289565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a23e2eeb2b648f1effc7cd3e72a17f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e3f1cf8fd58d60eb0f58ccdeb3ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5809151d9fb261589b59b8118a01f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff6be7347a0b69ef84c3c983584fb9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604fa76f2421de10859112fd24ae7c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7383f156b0876c2e55f674f6a7808571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a99e7db4c8bf49e6ddf1bd4e252e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a280f6d5e478f7f1ffbf9287a024f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62838bcc8f96393da20e90c27f469f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb622266d56f0ea5ed079db7589357bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f87de2bd30ada3e76759a56cfd080576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eae6ee058907aca16884b896b9d68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643b74b5d027178780d588c4ab577a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142267483b5df8b11f9f09f42bbe888f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614b5739281705526b6c8809344e9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9da12b74e2d0d52522bf7d41775b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5cd8fae73a3262cabd2d6c047038582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ac4381810b0b07ceab130495f0b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5fe3abefc21dc4ddab3435920f45b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671348a7af4e4ef1f1d9fc81026df230585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faa2d0842de0505fee5bccd173b716586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc2053a1bf2d24fa7d103bd6fd70d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa0fc2b2548857cb32dae19a5e6b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771e2ec9d0967933b6b69eb88be5ece589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f5fd68a9318c4d51b4cdc08ceb452590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bbc47f2f492491ebc989ae96e3be9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc364e463eede79f19417bda064b940e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef532573cb7adfd5244856ef40136ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781389f55c391f6855d2a84cc5f0dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485a2461a0654d51aa3631b70888585595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532ccfc4d46ba6930ce813f3fbf9b0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472024bf89e864513f63caa8db10acd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f034d952946261fa8b0aa58487642ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de107ae4f67a415421e84906102aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b59282c7ec1dfbfb457fd914e25a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f47142644dd41eae5c63fce4b1cc79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083b9ae0491a2abf908039ef1e0d1ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d59f4b9e4739ae35f71b94a5d0b61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b23ecc900688fae4b87551ca3668c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac89e5fd68f4f5cb5adcdc2606b8e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e2d575368c968f47bd77c5881193e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168a0133a735593f33a53dbf9625cb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2230eff4c3326462f663b47704f362b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507c986805e99f90e97b6be37df457e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f22e4e9b360a55d95fbf4e57e7630610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7b2c9ef47c87000cc36690b40f82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9c99b3de6b8ceaaae16701b464525612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea80f1e7c090d209977b115a61075613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fb2140c4aa8f23d328c39c5d3d15f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4153466b75c3d03618369d47e44b2eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb19b63c16c16460d714e54d3274a74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea368a114f29aefc1ff88170aea3eac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e77b1a092864b926e5088506d94c99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc191f98abdec0cb9a131f1ba107f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3668d985784b7a18878349a2fd1066620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d8ae9a54157d50f829cdbdcc901bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622a59af2dd7c8bb1c4d99f0d4c878622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81d8575372ae8c19f78e5dd0b18b79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f87673495a4e923dd0e478e71cabca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c27ba1a9ae64c16f41036179c52e73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380a570c8400787d3655c27ec94da34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6c7bc460eaeab238348f2ef1002d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf8d5cad50144e8485f5f4da0a5160628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b5a6bfdd11ad443590691b1f551b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5da3938343e0505df5d685775faa9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb094c6ebe0e9f2e2b062d25f3db6d61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06473bf055f59221f3830a369a7967632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b47e515a44cdf6705ceacf084445633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3a5c953a8de29803f5e84ddcbaa8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f2dc613df49970fd5634632952eba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b33eaa1c501dd061e1b40bdba0c59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd82c145f50e993625e56dc1443745637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22177646ce20e08c286bd3a619184a1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d772da3ab589dc8cfe57c44ee8c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e64740be86839d8106f5f4de2e13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82449e0e2ddb1fc1359eead546b24a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad9dc1c8e61ab536eca58d8a7900ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126f39efc98981088c17b3f57e0c93b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a643302b28dbda96bf2f26b71e624644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fbe57a72830879665cd44a5d89fc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24096b5ea68b4d0445331e927881cb14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a4b10226226a607301cfed73ff1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9c4efa59683bddfa56181417c3fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d356289475be2baa95538c29734c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b04005b299c1f89efe0305adbfba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bfbab0c68162ebd03fade4b71ec75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1fd5003f933771141fd4619eed825652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3eca105af797de36a68a9675f3b65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0956d06886f4aa444a72eddfec4b98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3d922fb8e53584bacfdd3044aadc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48f20de12fd6c234156b07b20ae39d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3d7dfc49a28e067d5273cd77f6fc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f353ca0567e902a7ebf4b23a73a49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2916e72dbdef121c8ee62f0f507db6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa41ea9159e3be645c62526dbe57a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2e950d07877b2951318fb503d2534661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7554e760058994cf5ddfb02c669b8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84235e652c987c151cfc06cee1c072663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2fa114b46381843f92b19d91c7b9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a128eb6ceac52a6ebed1340b7c47085665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e58ce0eb28c7736643a8b62432ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2c48a56f643f332517657c34c5661667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a011ee0c99419c714f94da5090968668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5c3a887f6d8e477fca71567623a2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b69916ae065729662a805b7f84de0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548502f59694d341b206add94dcaeca0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abefc350d57b53b46ea825531be10b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a45a17b580dc504e01c9442de21a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a801de770f577572840ca0d1439a430674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaae8143abbea5ac7ee585539c804c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9bcf0b626dfa073350c08a119f4a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966f96dd18224b056e17640533aa9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6701c41d0f26ef5ff428811a81af9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f4fa949042f2473bd79a8470b90f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea449a85feff2fbaa296f1f34525fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05436a06343ae89c36081818e4e7e2b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210b000f8665d5bffc3ce34c5277912682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467eea564dd61e5b77f95babe151810683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a00d0c74ad7f8acaeb14ba602ceaca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b7a1a633dce10549a9024610cb8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae117ff69c835d58e81a310e4016372686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32906fd2c44bab34135add829d965e32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11267737756ce6b55e019a847ab78b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eff03af6b1a1075cffc689a0707bc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb6f1981f24060cdd88c0a52f66e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35b53763507cc1f936f0606330d69d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ec29d92bd7d57f5747476cefd5fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145df8a9691e7811c26376861f27fb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65883abe7591ce90a6c22ad3030d6a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2acc567329b638279de5afb218333695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82de409f70861cc4a632101f3548514696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a556ba3a97108985ece660acc53f61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e5c213d3c3eb3fc0d690c39335e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19379f3656b9e625d02b61b4c2aee7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57277e8f6d75df26b2c416f1af1ffc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52593a79110bbd332b7ce292db71b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d75fd6f0d58f869c9ea4f1b127e153702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf24781028282b4c3e2114d9690bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd5da8a293af1ca16002dc59dc2c7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6b96f59fcafee26394d06543e0a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183abbbb5a65df762775c90af09a876706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de91db6fbc92589d8316568de02a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293e39637f0d5dddae006c20b52b3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec67255a30403b5b6c1cd5740f6bdba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6562e535964dfec7dcf9f3ef7c328d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05baf504bdd8510f2f1d2272ffd0b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df8247d862b42d37693a0f1ef731e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9389c971b2a1e4b0d440cd09133120a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2efc47f533282d48d24e3c41c00971714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5b99eff1122cde1686f44b8e05597715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca2a531f77b825bd52f2eeca33b8d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f095832687b38a82b4b15a9758baf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d28193c3c66a2d4cd2633a4ea200e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e34c34f7d5975ecf53cb08fbfb672719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e601e7b487b2c62caa8332665fee70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d05281c69d3de3ea74f0d18ebc4da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e060331c11b03bfb0e53f95458ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f357d0a4b5fdad2c378659d59a4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c86d7e033d15c516fceb00204eec5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aaa1e40f160d25a8e47edeaee8ba4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07f5aca5a3d36cfdcf8a8ba643ebc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc38897e96e2f6cf3a4ee377e570222727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1d20dfe37705b0288ec5069fc402b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4b0b8f91c72b28579da99f6429e68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d2c5725e1241441b9ab028820e9cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc593db19bd6982ddc6633bc56cfb0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507333ceebeef94fd9bd1ce2e1100072732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f15d318804d4fc2c5b3513a39abd22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cff251c62b60926d09b064abbaff92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60541ae6e6a8b6ca4dc0e9da104b903735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0825a30cbacca7adc7b6971fa31b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72ccb16e76b3b581fecbaa59f3aee2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06586fd8890ff2483709cab21cbca17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5127e0d97029687e520faa44768f18d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76643f6ffd39f6358d01e2ea5386813740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395c23bd512f8f1bb406ac11dfa048e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a8ac156dfc3385fac6aca938d8eb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77705cb17b302c72f609eababa334e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c660b52ca838173969dc4487a173744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3eca27fe58c738ac9b317570a42f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eb470bae67c5313e9d182a2ed09c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f50cfb0217eafd39e8856238bfb99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c4ad214ea3e482706f99367d923d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab01c8c89f943cbbf22d999a3c574a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a7a8671a4e19d97e91dc28702991d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4ea39a0f713d03f34d47f4517a590751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f61cfaecffa7fed5f870552dae7ceb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094070418ca51db0f026d239f505e958753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a2ba6798b47d00abaa63e8f4c4245754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326d501fdb883905b636cca225cd56f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccb595d2cb32ed660090d1c5a8462b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15c5ee9b3a45344738db11e57fa782757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7c62a28a22c5bb9bfd3627fc106da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc11ed9737e67f80e9f10a1c3e4a1e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733a47e96e4d41fe16490d12866e15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26e7d1eba48cf2a6dbd5de8f48d1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c85d847bf758da169e4c59c28881c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3fbe6d896628f7c9ea214361f1f094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff80c88effbbce4f849218204ff1d955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deaaa62e06547a8d25c926ca9a268b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e32db344169a2e45ee0cbe7457829e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad13ee61f902b8a50a040821e2e102f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f36881eadc11789087e1689f1a4bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a59f81216ddc733fc5215f8b2b6d3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2a19cd1aae42d68a11739b5e58ff511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e761a422352ccb3dcbd039fe1930312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e0235409e2ebbaa2ba780b99d365d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa8173d96e6bc5fd6ffb06943c4b7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88882209bde3a798a241d1b4b9e10015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1e141edb10c31cb49028e608afd2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d6f19f0695de46f4af94d9e25de2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba9200c7ceed78d4022d70af19111318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7c2e276ef7bf411160630468c74af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eba4ca990e57634a8207ce5a3ef1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da351ffa0256cbbbcf64e2c9a4746b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb3fc4416a3cbba73710c98d0b55e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4071bae77301ab4bba89f3fb2e44fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd40a60f62ca53bd3859851e9664b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccccfb7c041f3ebb3c923a526c841c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dcc39942a71481c6515c52e82a05226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ffa15e0ae0538889736ee7e46f8a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f08d4311ea6d36ce41255105af52f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4036e9e9ae24bb6c28f90fef51a23829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef533b8f2866791881e7e35e23a71d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c9a56817304047c47e4a619da771431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360254ec096a67da4ea66a1211740c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be94c38413ed5b2af469ad8eaa17b6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ceaa4834c047ba4856eb00338d5fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c9f68c0cadbb0d78adfb46e7d2d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33315152688afca4ae9c986f7806834d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26391d5af3e1a84a1d3cacb4889b5b4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9b0e0343185f056337cd65e01176a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e594eb87ee706e2ae2a007e04440db139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9effe1fe2919c5adbd05f9900d4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bf81df0b6bde5e4e5d3486851014041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1a3fcd26a2d3d070dfa099de522c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7493fa791766616facbb7d4c528c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c33067d223310e3e7f1e842b8ce0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b6724872f809b1a0bbcc925bfd3c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f02e3092bcd75d8c683c201a5cf9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fde04ad78d905edb1d6eaaca811ba847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5015f98621bf9cb79d83181d583c9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06760e6218d4dfc1cf5e5812d8bfe6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e86dd47631a05b4d7dca14cf4407aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb179be720ddb050eb68256f0e4325f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7721ea8cfea97c12858c3e858471d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba621b98d8e54de6803f90cec2720acf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184a4c576345dbdffd82c4265a40ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d382409ca61bac2b28e63e4046ffe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1191b4ab14c53d0e24aca74f73f1cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af817554f266c01048eba9570d3ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084c2b13fe0fd6497e2bc634a58ef0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eb8f7f42124d7c1e136ab88cf6efd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed23e54fb9ca8be174ed15165a5bb2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d05071d45738673d97270c106005c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c51e92d1ae702473e14eb69e864e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63a7ba2e1df5cd1ed65324a8ab62e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef2214e1aa52ea60fa6e108d03bc5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936165dc0612ca83b7f3b25af24eb17565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fafe7725cd31d62bede8e79c85d6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc9688894145970f85dd7f9078d0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d6d1bae8c5a7b93cc1cbd0cbc725468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b907b1022701094a8b3d5bb4bd5b6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74715161cc8722f439abc97caa5bc4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd2bdb71d6a3b4d5e59065ad304af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81cc9322ad9d6c1b92f329a0add43e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc2d90a368428b26ca68d85f34bff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f86c8985bdcab78846ab78ba4862a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdf491d18099dc669200a6da7c85be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e5bf5dab44094b47135645ea5c01b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de2bd8efe5a9f1e8e11fe82b63f4b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5e132aae5dfccf9e23d7f4c69a6ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7ac796a339a4a7c74a9db9e02c8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f185d54fb406f32965dfd43caf1078f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636737f204e5087daba85bdb31f4f66f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7407349bc4021c73a138bd27a5990982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e5c23471e04ef8115ff3d00b27b5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37241f412caf7b2e0f1d470e9d00e37584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e748a862c53836650b2592d4676db2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383411c09fca1e3345953a67b33390486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449195a55b36726c54a65fbe990fe90d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9115ecb599f35a5a90cf47dfee96d9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375241df7ef5ac665ce91fd81518b6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f3ef07973767435adefb7b9c4569290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195ade6e7ddbc7296f6ce93e50bf2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40c696283bb554c67780d0a512b38192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ebbda57271caf6468186b9954599693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e7f938186677642cd543ccff068194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7bffa7add119e7b86df1db3493bbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e070ad4a57f9ac422616ebc7fbc28dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e107a5c89a0da53f201ff28109b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11259999f95b0209cdf766e958315498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89542f66cdf4c9b73caa24a830ab6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c531dca3d97afdfb9f6b79e44587100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3ba09c78493405bc2e7a81a82325101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9820e4a43c0a2d32caafd1681919c6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ac920f0817f4cb71a024c0c0782d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c227b3da569631e30f2e9883e45a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c118a98c247ccca4e78973ca4915c06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48521136fdca719ed9481c28ce40fd95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e96ab3fd1f7d1382547d8a69a8030107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522d2809efa2ddbb1c06d097d1262be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c26d30702852795e8ea12d0b6f585f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f03cf0426adb4548cac8154b58ed3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a82ee118aded81272315f157c2a13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff6ef31ca5f7ed0646171b09535d53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb802d0bc31ed7876225230c29d699d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c991342cf3b44089f67cd24460e601114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca66f1182d6adbb39cbbc27a58d2acb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea90ae292c8a4d479012c02db48f8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616d02df440989c0b954ad3e9fe3424117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718ce163cd3b23c7d40cb82888e42f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee2cbff7d8fda973fa0c161731acea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afad7829feaa31a8806686f102885d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f3defdfd166a1812341fb6b2d98de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56043dd873a200b46ca8c2fc4ec8de54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14878994f608f670d33fd38632e925b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6901fc5844301a3240d6153a4ca9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b375aab1363b6d1af98914da4cea81c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e151c8ee3b410b557b41ec1f50fd39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a549fb0b3790d6ef9e57e700297a4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbc55a68842c20e1f16165d5125bbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afad7d4cd6573658d6b719b0ef4c45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c9639785a633606685cef3d76f47e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38d38ad5f2cd09a6ffa8b2291b8ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ddb7548b340e696a622bb3d7471ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a138764059414ce6f236c79f97e8b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892fc1d218464eeafbf63e755f6432134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329646dbf4ef8e6316146452d3dda121135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973f49e7cf1e86712ba6472487b011a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73de51bca2fef209ef905a3faa37401137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b4d9b5eaa1e5855403bf62a39246f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705713062b1a310fcb33fc5b02665194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa34179a444f7523644de04e92ff90b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae020869d002801df8cde55b2a2773c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a5bbcb6eaf9425b2a0f695aba826f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6e930dd627a5887b52c57195c29d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c05ddf78ad41a091bd367fbfcec100144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a74d5dbc70946f3e37339c5fbcc4b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9fb808a2ced2e043403bd193bbed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ec5a74141a57398c76414c5eca562147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db525173963e5154f569671edb57c85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b477c73742ae49b65f05ae899e91de1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ab823e3b986998bac51f5a112317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d86f4d43433d249f5ba0a4769f47a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b674e133c797680a19023eb9f95ccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37d34b1684f12003807fbe61df262f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e95a157ecc29f89d5a01310d66daa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143a9fa52858d71dea2280225e08fc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44bd0265bca0cacb255711cba48fa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352977496e77da4dc77109088e9210dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827ad4652e5683f9b8676dd4af321a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8728028f181f0cd63f9a42b34a2a99b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dad3427415119bd63124471c67d37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d9d65d578f703eab9539dd0efec9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf78e2229251537b8045094aed86ce2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0787e06e1d8a449a48cc265941a16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3acac89ed3d6a40235403b7f5740d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e30195f5350155cbb8291484102a85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947210f2e14ac7d2210c48dab288b100166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002143cdc5e1671fedb1674c34c8865167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d705d7e3b05c86cf2257b21a2828b56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6be08ed3a3cfd2de8143068d57629169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd28736f591ecc945caffaecdcaf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1957ada579e1c587a467f26e28c007171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886512298b844b9461ac131ee55555172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed94e985c9f2921a7ebdd044dff13e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4f0d425e3cdfd2a52f7cf8ce577d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917be6f58be0e880cb0ac9402185a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c83a4b7de3d2b4904406484211c8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91fa2118c283315af6180592cc67a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab52442e4de7c8c68ff3858026320178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a27160968300c357d7a3d95cd87e61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617df3a8a04ec60d37e03ebda88bbba6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791d943c952ea9c00f4243066740a76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c1054b0e4e46d43e2f36e303b91e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a31064e7bfb6aac1f51c5674157ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20e35a640b6a4cc9f23d2fc3edb437184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3067ab527e5e756e8560fe77d4feda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd25e3b37f77ad10d3c996023c9ceaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd4396cd5a397fc0fcd845be9c4991187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c46589b64f5c1432eb0a41f80dc49a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31978bb46321bdb9f980b3f6b6042058189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670643eb77101ff6458e88500ab22a07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e202aafb57594b0ad2f7968ec2320ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68271edaa5704d1674d50bc0b8c905192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae452fbcb038436d51cf007f51de9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc66ca57badd065a2e62f3eca1357d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb1a2d9bc4101fd975890e51688976195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ac673c694fd2e8a34d08ed7cd9e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb810b65ad28f016f429e94766582197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950393668710dd7ac9944d9ba7f2aa5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d04ebc672fd64fea70bbe9e181c9c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ca36b76fcd0acc73795cca66dce0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0265f9d1e4fa1953c19fe4e70827171201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97759ca4b22796676f0aff5512e2e46f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab76f70272c0b9d9b5f92dfbcfdd9ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8731200d8f26089726e3eef5255340204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4e51c6172a4da86181035791f399e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895648dc77ade78329589f48e70b1fb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c852c7c660effb569d81fc61a8122207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d314eed8203a0e523a2c236469a5ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8eaff6e09b47eb5cef3ee2a1c5fa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6df1a769c682c8d9dfd1d43d48921210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb647b7ccb747b3296c69d460cbd6f68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254721cd9798c6c006fcf4733ed5e41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e548eeb32236aeb4aaa116341b030213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3ef248571f29b4e197e44435a58d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999839256e394b3ff3c04882487dc38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b6f88a818009384645754564e314216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5b1b99cee876ceded1501414cc12f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a605bb14a4145a3de3035b8e7c6abd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcb85b37fe5bfa535e947ec8fc5638219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607f49dcf294e95205ccf576f76cb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335ec38697e6d46d1306b59a3a44ebe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a7f78662dccb9a5d076f436faf4a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d6280fb19419b4a6985c65a839dd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6f11e5cda2097d523f90ee6fab77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c7be6b56c9f778d359783d172a68a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd7bded6301c1bb1ab4bd58fd9ac91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834976f5b9740582203e2a01c51e0ec2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0504021a80da64df812fa582e89b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa4cb876aa0dcb324f03670d9c215a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bc8d3c4aaf354e187632b10b2eb5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7cce50d8b6faa5b567088c1ed1e78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e725fa2c5d4e464d83c175b6d641232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6f614399b5681156a5bdf437a3841233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc2881ecb8485ef484000bca66ac4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c310464da91b0f7e52c4f5a5f9574f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25074f5803d02b2e68a2a7e6c71af7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d2eea114073539bb14415dafeb7b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874a9681bc98259d82af2b31171e96f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c1ad53f9f7498915086648aabfd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186949715f3104e502818f33c8161fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22707ce3a7220ab7467282f4b43133ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325820191382686f9bc10e355f254b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b894fc5c33189f4332643b0a0ce7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d43f2ab48cf9814d0d24d2481e1ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba061fb77c75efd103573877fbef46c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef172644bd08809b85eb014d21971246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c253a92ed48997a6c6c6836e7ff84f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855291810701834b4358af514b10512248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50c8863ace1c5c3db338ceeee0d56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172622faef5e784e40d1c36708dd0eb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d0ab5cd5635db45eabf425ce45b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763968c65651178ec390d620a33223d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bbeaf807af004db88319546708c5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08f77b80a6685e67e19b468f2eda3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57a2f409f7a76f3f20b116c414579b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d24dabdaa63802987c8ebbd70a70cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d711e475a57574a8406e5655d6550257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64135b4eb08798678f5edfb757f76c63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8583fce150844b16296951d0e448e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc3d96d5fbf97f7de0e4f6d2bf2dc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb310bde4093edbb0b8a363866835ff0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa8758517087de34b71407b212d5f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a68c5fe8b338a0dd047ea03ce77ccb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bdfd4793ad638355b953432e4115d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aff7fdba5c8a0ced6b760ee5717e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a44d397664688660a3c495218cace266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3e698ec556406da6973851a1cbecf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec75b28c4b5de91c5fee300cf9ce8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e3b4bbea7231fe2956a5177db4a94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2c57df0817d5df046045c6539a122270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555605fa6d2b8435e885ab3da659b2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d851d67d1af19f917394ab1c9aef88f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627c1f262783cbe742a270fe7f7d69b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a4a48603e8459af5cb83476804361274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fffb719ece9c337b14242a5c8c4a8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b15cf88a9fe89d0ff9a6fbf9cd02d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a1933c8bb7cfbc0e9aa8171744905277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0fa7569423ece1679bab381bf5345278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921831d2a940ccf0173295e4c3077df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418bb056ebffb9e1501633a180e6ff6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72830a84372a863165a7dbc9bbb7499281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2bfc714092304f062baa0e2e1d1b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36e427fc562e4267b5711a79ca7b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0592bd58f506675ab294eaf417ad1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7125452e0fb687f0df1dfccbc79936285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214482ae659ebf9ac7b9435855db860286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb604c83c04a2e79e0a36937aeabae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da73491a190aaa66dc4fcbf5ea8860288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452fcc80ac7c01172ed2958e73bbbdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246bebe2c6a71c0b2e3011d627def9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d729cf8593009f104b5154f690f99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d008406367e1a5193a32c87e9b8a27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eb513441abb867f7596ffef269f1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a3d101fe25c1119096a731d32a694294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da6385a7bd8c78d569918fb67501f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dba31261409fbd95b83bf4667aa56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c59228e348d6422fc3bbde413c017d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afaa76f9c71388efaf6783cf669acf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3ba5850ec3866d987c384a7ed4308299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3f2ac5a3035f37113fcc5e4fc942300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da7c65d4fa483e908770ded31362c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058f9e91be7b6a524c72cea285fb393302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8710fcb378709d0dee93ea174a7fd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87a36f8d6a2298369a6cac8b61a41f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e27975afbfce55ae1e0734b9c3f2b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8f29ce5d4d5bc925d1ecd863a064306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8041e25770ea0f60af72dac4b7d1e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77d68b7aee4f2222d3e24d3e3879c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386625bb8afbcf1814f083b99526435a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33f11e4b830d9e9a1b121239073b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2137b7fce84417ad97d248802d2a041311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b5fbec4c6bd63147aa1ed77e1670c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169c01862eb0d31e842c9d0c7fcbd11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889db3ddfe4d765785700d3da09229a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac7baa619bc47b41fd77733d12ca87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e29bdeb69576986700cde406ae94d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba16b450084ef961a5b3a3449a551317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b5db65df140387615ea5d9ba3a6db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a87543fe4401de0aa80598bd61ba0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07056593eb990b1c42c8ac2c56f91cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b7fc631e39675e6e286a68018959321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08670550e779b6f806eda40bfe59224a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c065fd7e9d32aa03a4968ab70047323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efaee0e6e5de7f059c32595f8d97ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee3690d9e64330fdd830367bf9e1b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0eb3a2df4607c37d2f86c153ae632326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90f13000e8b984b2f1450fc9f8441e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a4c74d9a38aca93191b736c1cd6df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daa211d247560874b79109bda24301329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6601acc21ad3ea753d21b8abaa4f9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055fc639683ba06df12ce502d95f804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a0c50e64728f51063753cc5be5a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd1d2310c4e5beae0c7539f340a4ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd33a6a7eb4eb7589c2c079daacde3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924cd13248c4b0f491cf651ae6eee77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05319e9e2edbe5e2e13247ef4ac80326336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490cb780aed08f68491986b61690a2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6234d8784614a9b7619e0ace4cc624d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79327fd18a33da1eb81e0a6ae8a04e53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0a2818b66a35d8dfcb393b6cc79e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93cb8eac155251bcdb44eab5f358d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43073eb412b1ccedc90d9cd4bf08582e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d01fad7fc0fd127fea8828586d9217343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb481f4eca7c14f710569c18fa48c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400058b66c33b24b822a1a00bf76d8c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e8fbfe7a0c2bf8bff94d6c21d5310346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43dcc8547035786bac9d91f4836070347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d533355f439b3f70785a480584cbd65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8905005b11183953ccaa586b53f2f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf11e5fd35125b5bb37693522888eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c9ade3e0f65eee0ba65d834973327351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08537267143118f11ebb777184e73d0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701830891ca0dafe2d8084fa154f8cdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc7550e0f49ed6612647b1989160aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8fcb8c6235e0a398c2cae2fb23f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb1c02c611f8bc52edf6620923005356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73e9d30cdc06b1d1d710ef68762ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891dedb351709cfded0dbf88fa933d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81102d8f36b02c66d8befc512d483580359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf06b8f5dbae91810556492d57f15e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb85cb83db1deae8fb312a5778bff8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e688353e3d61b1073df034959c453a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912d9327eb0bc7727332aa94c94e843363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180da1f76f90d8e4e4d50a820b6626f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8d876a492ee0e598c379b37841093365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e192c329a02c5d8fd5e70caade233366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a706d2ec7a86aaf5bdf829c25bf9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c0210185c570f61180720e07eeed9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1bb3ee735a4f5e532e4ec167c6ca7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f0e2c87837dfd5403f1d411db09c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3fbb0540d09436dabf2c4f7eab8ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c4554948501b0227833279be5e40e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807637df29ed89afa26531f3e57bbb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dd8427b97a9c15e6aae862f6e8f74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc48b9f2dae8bb01f91fb3a3b226e77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4159e1a3a183874272a9a234a051d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126c428b0a9f00b428976d2a3964e98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2ca8dad26ef2c11948024439aeb88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c034bb408df2dc342547c02f3f87dcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1ddd4f483259ce16f89b16f864a4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01d7034ecfb7c316a6b21179946d57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25120acc0d0df2cf23601e95ba250369382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754726f248e23780f91256ab48353bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d181a6955381566ad1dc2fde71988384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffbbbba0621ca2843f977f682afee4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfde187aaddb2b9747207875181c67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d236dc2c9794661c67343ab7e10b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4af875f3d297b46760ea394dae9c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034f09593b87243fa42670753a8d09c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce08c8342f31d20f8d2f64d4fd525b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4cc886aa13dfef163df2325d5fbf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5ae26014fc6a6feb9513258a1c196392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad1a183dc3ee497f56885b77c4d6a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f8ae458fc95f19fe19a23c2ad78e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9675e5dfce91dd7b5c05a78d6e5b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ba75bed80911d73306a0b1cabe4a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb81f71d128900898fa684e5a019f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3138185d8b0a4e10ebc65713791411398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae7088390302ce3cab7384fd8fdf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacadf549f14e48eeca73fa4aec22381400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077e7a8cb976ea976fb1790b0b3fe0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c3c0da67661c794099833a03ebca3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e342c58f5f3bec3d578217181010f29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6d8fd45432ed8b7485fd58f77efb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe9fda1275ef27292b36916411483405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66817a72031131128fee94232f8316406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b29ef53bc3561488c2dee69af00b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836710236708c44a3a1a2d4f0fb64c9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cdaac7a705dbbf7dce25c6f0f52c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce7be19e5051648f1dd1c6db7ed513410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569da7a3601c0d5ee4f43c6970f5398411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbf016b13a1394921d592d665e5ac7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca23f94b65561670f2aa9f4231b347d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd39e1150f873f06520e26a987ceef0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ed2f83da96893f694e7eed889b64c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeed5831edbbbc87be4fb70c51e9e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d4847f4bf7d9cb9818e012e83ad4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caac2fd01ab6eeee2fefe1ef716e66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9085c6775f3eb5f698d1cddbc6784419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3013f9aa9ee50080a05ceeec8447c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b935ed7250f6d778474cde39de88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8b2b39b69888df0e3fc4cbc5b1c29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9626d93a44dcf80fefebbd4807fec02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f0a4ba26c8294a1f297a79f3828d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef16cdc413539f50812bb7964fecd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bac6db6d6ba55652fce181fba2f3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13781786f298694a488f43af387984427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da0e772539b5d1f272d7d169684d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02f57074e0c1327fb1bde61da9e7d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5186c5d2a7922d860ca22836bbe81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf976ac9c37a524af9b404343d8c1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19b8686b69a9aa93f8225eca4199f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b69ecfc57eda763a4aeff0d86827433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa022e6292c947d08513e38714cdc11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ef4a2b8bc3a9bb3c00681001b249435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60881340dcc41dc1b82a2885e8cd17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecb89670eba856d9c37b4f5d25b6d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ecc90f7a34acff107b1c48b137d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1bf86953d8fd77332aae632e910ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15875a7ec37900e1a8abce891edc2b82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e543294c18a1e2c1198bec4d1e14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dfccb79e621d425784767f13629e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c744040622c4352a3b2503f18ea345443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b559b41b2411f43dd8b2472cba82c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7051edb3809efd6d836e98657edb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f15abe5fdcb4f2cc5ad8c62e203e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464ef08e00039486de9fc082c91ccc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a58626e75b8c71ab1c1e92c3dfdb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f4aa43e026f28718241f869d1595f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79623e1ef6b90c9b7bc9ceee10ddac01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435597e9f82c241520032e3a17ecf9e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70307b63e3fae16f656dcfb14379cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54088bf10ae3571a21effce354bc8382453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc22439c37ff6e62e007420fa1178e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb824fa821664e5941d2976a8f13514455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b897b8a369387ea0849c471889f1d6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899a1466c4f27878a6b82400156889457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88990f414843d21b890c101f14ca204458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506865a800c7881529466ed1ad3879cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebe013840e362f440f0041c33cbf6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c546d832a3d32515a07b61f533353e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2ac662c4330e7fc6e5499e5391264462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b324823e1185764ebc509a8106022463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5c1403c6d369f8fd98ce448b255cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe81b31ec174f5badbbdcc2c42e7ca5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1fc3d346b5245d8b14a229c60478c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10fd22f9e789edaab952aa82bc814467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a9a2004ae037336dee89ca395952a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed20e308e120657fb85f3eea4b1c414469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b0292935b83031416857e950ea5cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0789ad7b2063476e5640be5a985cfe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31127cb5aea52532a15d52a08a4ac92c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6e11bcd58f3ff5e6d86636ef6d865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f75215621c814c25c8252c852480474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222ddcf9fc6ee650a63d61645e16b22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ed5fa5db9cd5a052366f08feefd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e104def830f4b004758537a404282477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883250b062c5e69774b43565917903c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0584b1728d592dc0c6d875fc1c0240479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef56cd6b179a85c46e6f349b8511a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e7efb3fcd764542fc66d4cefd76c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78471a6df4c56df32c641bd2d3c34d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae7078e1dd7666a77e30f8489168c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c42b767b69b9e951eeb1a22a2dfc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b666730defdd36714b2e29bc688494485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc72440274eb5ad61a14d9b07b72b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea323efd2b71607f689bb512591da0ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e4b35dcef6c7f07766825c156ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd9ef985d7f294505e26245b124287489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1798141709cbd1cad498fc09c87e58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6477f4d88fb40dbb62b1e0dc89202f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b452b340d6bfdb1ec204f9689e9e467492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613adcdca8d84837f6138b915e3511493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadc0b52481666f890030ab8f15b897494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dba67b47b5d4bdfe3c744d5003dfa0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b08f69c5716139f10695c84bc430e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1254e1beacdf0751277863f9f1f41a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5e29d75653de150be10d1c8fa074498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4294bc7bb192fc78045b181786688f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96529970e0751e155ccca49949e2151500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac483e5582824e79d1a6a952e606be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b37aa7f4328349ed0ff980ec4293c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738f589107b2f00b454b31f35ef0e94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da4daf90a61db71b3c879ee0c91acc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad29aa837f269a7f543f0c76d490e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924839e1f786fa10042d1c860498b14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0843ccebdb02c585053cd61a5d2032507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630da0b300c0527b50ef85706ebf49e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3681530d2f26218f98729db67af458509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad78f391193af94f1bdd03b7a7f073510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff615b16482c8d693940f78987a29df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1af0f19b65a09cb40c6d35e34b5c20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d881e5caba8cfb7d5563d5f678c767513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a03a9d854f4ee46409b7ad989e71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81213fbabbe503444804f6972a305c11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bac0c9bf2fd026a4d87c9af15994d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb1a1675eff0597584185373854480517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f99e14354e16e0e77edcfaa10e019518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd464957b3b924121e23fae18acd15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175f92fb10ee9b7686fcb4578634138520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee424c681a1b910d9ba63f093ffd06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0168b315f67be2944a8ce69de26c13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d4c10d14cd718193819de2b55ebb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a1518dbe9d51782021950acad07a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed4d0abdb289302b5d9bd30b4db51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b8132e8e367c5b6e6bb01831314e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649b43ffbe48076c5895a6dd7a855ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c40bfb6b152b100f84996830dcfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d78698011c2d917da0ef7ed21b06d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892c09e907b54bd8d4323f2d676a7bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b861066fa6e65e5e9ccdfb29a13e89f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf7348b997bcf8c4917c4d2e96da30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eb9256db8687edc0544a0d7cc7c83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace3e9357b32d5bc6b95ea33430aa6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f35b022304032c97042c017ac565535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e118cd98e2b96bc8abde5d3e85989c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe509bfee2a7ae3fbd62591dc6c6de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835742f7be12c82b62b3089b0677acb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8fd5f998f571b7acf85d0896c971539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd3d422c1eb008f61c4fa0bf3bc2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aa59ae84ef71ac389461df9e83ade541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ccce80bfac2c0471ff9b9bf751a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce1e2540a06c874fd5075d95c88038543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715476a0973f5d7320f1ce53b4ab4045544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f3c357afdbeb01a820fb412bdd060545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6877ad7bcd58ef2a31d651d6d9dfd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ef797cff5a9d83f508184ddaacdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01ebbe55bac9bf7e346388ebc4c64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433d4412d7f1234d42c5eb076113b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf582c220bad69534e893b4ad0d1996550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfd3226a4d709539393b8ae16c60d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4195ed5a4de4acf607a0db0b33ce73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d03ecaa5eeff299d84e51d5b603ae5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6b98234d10107f6855bbda3e64871554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab666f6e56810d4fab561ade8c3de2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0356ebe392ba0edfc24feba40c3fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bd34f080a77ab7208b6e8a2028965557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efa1b0b0bcb1fec27ad055445c6cc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae171e1e8b421cbf33186bc17e4b5d23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc84a2aa34a314026d648c69ab3416560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75a816378f764666af75b3da6ce94f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554873bacbb55f3077fce178de0d1531562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc475fb36e1e4d80abdda8f45c331d75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca521ecc0286039d352d1bb2b97d4d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607fbdc9176ee10b11fc72edc412e24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5553092bba01558d7b26598f30fbba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd77503d18a2e21b993b4f03cb65f0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4eb4811eef126c373104a2c78c01e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b076b0126b405ef7e06fe743f988569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717cdf8c1a6f542298b9e5375efe89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dc8bb5071465a7ad6de4c537e9247571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e203c5671eca7bde86e14468c97067b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c714a73dd1bb99256b3a94c5c17480573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78667ad9b2738b9d79661bfffd6232574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ae43b862a07aa613c5b3405ddbd7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c21aa9a818679e3386619b56f78b34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c9fb4a1024c2117b463f596f5557b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb6c5e2f4bf29697781cb4e0c3000f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c91fcf52fdc99c31587fe2737602d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5648ba14b2b56ba78cb09a4d845da98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764f6c8a1ae7667101a6c03a7c86380581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a23c04c227de9aff5f1326c5d9bc34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc32752ae3afa8e1403716b11be090583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aaea0f27af60f07f965128a226d50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca772f088f08d2b1fb54423a4e994585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198de01a01f1035849b361f9c873a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc62541384baec6749602b4e8759cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15756913fde7747ce1c0b40af3dfca12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9953e9a56426b7804de53649af500e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9a02ea78ceaced817fb97c0739fc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc474b9c02de9083c0c569b51210c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a93983ac6f0a9f6aeaf9e472211e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1545903c2e93715021119c45769d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30ece3127a26041f645fba5eefc768594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef330e597a93f10c685bc958127944595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c84ccb5d9a2f4a73dfd71444b85cd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bff2a27c4502055e78e460bbe4621597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f3ffb26c506486aeabea0109970a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d333150f2929bea58f328dee92284cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81635c40990f106b0b1239176c5736600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ce4137f96ee26ca0c93c58b77e17b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a6a8838fb5e3c0cefe428e30d7a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75488d60b6034a115366a050fed96f68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0f1658c1d956685f51a44eb3ca6ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8298d36bd1cfbc182d55f60b6769c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496e9f873dd772e04b29504ad2bff83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770665e9a3037fa6bbb1b096f907911a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a677b1b2347466beb12e2f9c88a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea653633dedb293622c132610f8ce975609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64521e94d730dda37b5808014c3b49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da00b60d14973f3c7b72d626cc1cf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ba9553e4d86bec5ec97bade25061612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b49b3e2ded811cf732e3ec7e3c454f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afcafdfcd3218639b852b676b91537614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97c15db947d641a69dbce370e8ffb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e49070f976820e29a3542ad696fc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489484ef9c983863103d119f4f7b1a7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2b465ab5a31f3f67bf33e3119721618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27183a04750dfce6fa57992540dd5aef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6d058f763b91729cea7dc27e0cd6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa08264b6d52dc37bd683f3e12015f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521eeb23a757f80bb758826a8e0751a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158a11784f556f3c911bba01b6219af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f06dfab5b897452d642dc8260e23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2631f2bf12d3f8f7d63192e7433e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12447d2078787ed62a5bdb3e7d201d91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95be162ec7ff7236cff5b3670d96ad4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa60a3b06e9de001562f2bf780087f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056c88cabf1444b6306ea09c5706b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f3595decd56e265ef62cb4e210d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d734f32c2f1aa218add68620540a8b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afc9c68ad00a5e74b3e9d0e140a0fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa7c4613c16c71950a18566db04c1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0ae0bdb2aa85756e61ed08cec85bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659555a11d6ccee12aaf027a1f7c794635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd0946110fcf0b27fe17b97c811521636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91817c1099e9458793cbd9b060e5055637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4bce4927151d5b5eec71c50fb63da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d82c5a0c8d1a7d4d9a033a0b4b8113639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cde2517e2cce97afff6809cbe2042640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af7abcd167610b0a69e15356526a66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab35c0608b858a7e466ed905932c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d450628c2f7539f5ec4806090627292643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402b9010dcd3fa0140583191a324b55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c088002337f262ae81d24deb81bf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a212fa1e796b15a5be1ba0eafe3105646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23070b372f15c858a327bb87abb565a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb01051e8cba7f141eed6a31a5a01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32706cf0fd7cb431460b78e63fca323649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5c7314226c0d04490dba5ae545158650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cc17b9dd0da2e6e89d4e799dcc207651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e6c66896cdaf25116799e7c9cedef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d27a89417adea65c4faa9e4dc9cd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff03cab7eeb532b4ab4930730b46b62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adcf2c7ded3ecd51d636412cad14b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72996f404812e164f9c6b893b10e1a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64358be42bf2ddcab7185a8217f3fd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf933d0846d5b9643de46dea8e1d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410181ed8e4fd69f06071f8ff2ced37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3260864c8210be21ce1dde2e9926660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c894cf7cf45d061c372489ee5ad8431661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd041c8fa758eb1f0b1a368571726ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ba4681341b9825cb2ddfe7a2d01a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d17837d731f989803d7556892d4809664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eac82f959c09c24edbb9145b49c07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb637f23bff60a0901078179c14caf5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25cbef7ef9b3622ef131476ed2ac95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2321d6a807c672f74cf7f3009ba06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc7146ab4f2ce89e1d7e8799428921669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a9b659525887a7b2ff991d0f53999670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef38e8a1f43fdfbbbf8b7c5eb5d4093671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbac948eb2615b454d388d20fa0ecdc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832c32d4300d1a697e3abe46593b6ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e02ecb26551b75d73d289f742fa93f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7612b962e3d13cc7b6a93f150d1d2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9f9041e251cba51863e514ebaf51e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a387d6ce66ab4392358c9f842f6cf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a7fe7bfcb87d7ae8a5cf400fbb40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997c300ab86d0fcfcfcb3cb16dd9bed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3059cc3517b4792ea88938afa216680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79315c7d4ea62ab84f5abfb5fd47f7bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d45496683202841f372986e6f3b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff344d107c1ca1bc48957bf7694cd5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b04f2e46564282deabb22cb773fe5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cd8a69da62ffc1c93890bd714100a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20bbcbd6fd8761e554e2b3e21a6b50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb65317182a3142c83c2a395cc33a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7c3546d35e3c4b432ec8c538edf01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fba3d7039b84a6ceb46d1825ed5ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3d6ba79a9324ca0418f2accf21b03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1f1e9543171967a37fd8014e8097c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f44bea616b20b186fbbef730110fdb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e4d0ece6911957d0d47181de0153693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f652a3e6fdadeb7214d382bff6916fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eecd182bb7c62beb907dd5692db96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e33522d526334f0a1d70a760a0bb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d46dec2eb91b35c310d906f25be13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5bcae0a6d068d885651afdf36edc2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad170e0b0cf379ca2344e70a805e3af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be39ed6f5f417b1b5e5d99716e25ed4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2bbdf4ada730b9b4d0dbd80a7818a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e607db7cdfb7dd21db53534f83972702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36f434c1c1d998709b167443a96ba0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04023d8701c2a832158c6e7dabec37d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64d09f06aa8cb8babd58aeff04c4c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4f5d820b912476c6842f35cb0a9d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce59f127aa47480247d0ad494b71e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a483277fe365c94e87a89636cd2b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bff2a3f1f380b62bcee3808cdd711709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d34e941e4b6ad29e359f1a62d87af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a237ea04ba67974efcfddd0ba46c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59947e3198fa13e5ddc7eb25a21919a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea688b7bf26e5e1415489883a6bf013713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d24be9e23f39ea1efe420f9f884c0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a855fd006e93e4fb04151be123fa317715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e58089d6087615075803df862c4f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f472b610308457d7a66a5db31a9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa59e53d10ab4c9504cf52b9834d00d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb91534f1a7b28938ccf6503a4e8b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e501cd00766677d637850a71c75a73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205fbe24d32eb297eb3e792d4673afc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490ba4abdcbfe2ace202d991641b3ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36b3cfab1d8b0ce534e18b4ab5af46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37c17ccc68836a12dd9ed6c9ceeacf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde82a6b2aa526eadc82a7f71d09e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1488c5f0d8f583ada2bb85a74efc9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1335fcc274f12a7ded1c5737f36e3c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdb6b94a55b2d789b53f3c0fa0d04b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c643273adab0cf3e9fe6a4850550ae6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e85e6c877d029510767dbe84aa8aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffb2b0e711b1def664ee997764e5c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d186f2d47dfc8e93487f22da7ec46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d55fd24e3243e3d0d81301637f4f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa0b83709ec0cc574a9c002a64fb29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2c20ddeeb4a67e9164fa38b3b0bb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d89ad3205f5df25219470ca853491736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317974b0a124323ea71029b9c5b2df80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7b4a79107f46c9641a8890528e25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af3628ac6ca251e6c2ab2e19d3fac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7632263a366a13259f428b5d17e0a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676850f7a6a64ae3f1f0b82b710bfa5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22728a8f3f12f439618b2fdece7d8879742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c0cf7e67940ebd4d23c531fc8c6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ed5a6bc45eff92af6ab6926057c01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05669dc3f6f937f55290518c61cf54b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1041e6db1319f489dc40355824b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f049cf1f858e5232463056ebe70ab17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a0e47ebde0d1da2eabf9fe764e576748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e27041be85ec9cde27687dbeebc0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a8c6d98039697ae79d2af17b2dc4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49da9fa7ced9243c4bd6cac69ab2f90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185659c9ee8a62d8af354d21ca3ee9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5297910884edd997d1f0ec90244b69b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c71bcc4ed7d4691612933d38c24524754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d1b04bc002d899bd5aa8303ca537755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f98539469d07c9cec8f15d412efd8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7584007d1de0e4ec517ae68659d7598757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc642dac8f382692918705ba1de670758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d83b497c2a6d00716f63496d2b25c4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>