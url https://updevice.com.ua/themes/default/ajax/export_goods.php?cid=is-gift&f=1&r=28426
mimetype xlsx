--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cd62d8194d827563baae9dc34ec881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc7879a179a44ce9e320fbe1de0a6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8001182ad971e2bf76c625db91a383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275bc8cf7fe48b5c43ec926e6ebc4694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9f504f94665b1764030f5273db81f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ae5f966339aec99166822c475349a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6eb22f86088d9a2a90723ef054e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739fd7a956b1387424aa875a01250fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293bb9b1f8c019390f220353b42401f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed968c95b6fcdcd4db5e013c9ebbccc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b0a9e8de98dd2958942d38133585e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9413715af1e4720f931d3635a8976212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db51af27418106aba26cc8e2fd56813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93593b81eec620160afebbf6d2a42ac314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b8efcc3e363031ea4d535b8b159b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec17ab4855dc9eed36ec1233c1676a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7d003be088d16278603d62e68db9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f318dcca8301272c40679c87f3d0fb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b2fca09447494bb40a3debb1b791d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e24ed88abc1ed84de2ecf2bde9e3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42ad1d1a48af93857c39648a1587421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb1dcf6fce06f2e2a884278986c6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58791ce1ebf8934591ab3c0e1e26c23223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899cb313c6fe3c0bd3660115475a7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c59f9050d9e56828a2a7a67752e1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d03f2c1117f0cd1b64820f15234ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d79dc5d97504526156856b88d994827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153dd9756dc66257177931e794920c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934950de7140cd432458764320c5adc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b36b849c7055a3bb24360687f6d7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d58e3852557e3110d22b08f5f8fd3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6912d383fb959919d9e049d79175d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9567ba3eb2f8565a29021a0527c5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3468dd2c9c12fd8482c4ee999a081d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7680a611b40ae17a583586e7063e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea200dde8f96d9df92457c69c058f4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56661fffff583aac8f6b2357317f7c6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f167db70f6446fdd138fdaceae9e7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454268cc740a1ce3aa5c5724a587d05139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce2029742cee0b7ee856adf5d66d5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11f44299c5330af58816bcf2754aa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecb76d83eb0df84b5c6839d5c2e50142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b0631af1b79a255866ceb92f1e1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55431a7f93728751218def8042fe20244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16b51bb8942410d6df3dfadbf98d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d84cd812336223c65f9265c8c2c79d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869a0f37ccbd07c61d1e11ac1df528e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad516227dd27ff987c3a9c7da2040448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be68dd77359ac79c286dd6a54aede1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073cae0876373ac8f813d2f5e24a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86370546b5e697f3ea9754d27241f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e673c6060bcb279a0499c4e1874d2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df0b13747709601361151e8a460c6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacbf18ac60c244c9e8678143733fee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f104584dc269ae74ea5eb9c6a87b77555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c528b47db6a76d2d0f5f27d3edb5e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37c4ff7adae30072d5f70b2973b73c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f38cfe7a5c8c6f54bf7cadfb389ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20f2a889b055c093fe6f2ffd929ce559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97b20856f2aa766d00de4dd801029f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9257a7de71d5818792bccee33a9477661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56210b44f87daba05a792e531419afca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe573c232d685e3325f2c993eabf8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c989bc9d82cbd489fbf6bf7c4f7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed98637e48934390e7bdb89c27786465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4bc924b5a8bd77698f3df8f6431a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c09ab72b6785729e31bad9bccf76f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3172aa923dfe15b9844e6db21d68f0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbab16853413ac93432648290728de469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a6e9ad125adddde7875e9ab5f8dc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347de5d1e693f5c5af1592819bf2f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f556426b71fd797a6fb46bcf25ffd4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b720c835036a1a32a0883cf22db473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902336f3ab3be2646daee1569d36526974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d3d8b6dbbcf8c3401befe426cbdb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e938aac2820b32d00e1e0ba26b3b0a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb5b9f70dce1a2cbb782539d2684777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf182c69772e5f801ac3fb27f3c4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ddad8f62f4dd1be003df5d50108d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3be1fb2dc861a0fcb8646711831ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89e3ebf5654a3492b5626025fe260681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e5824d1ab874a52608be2925c3e8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9dc9138c308e4db8c54213415a0b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342751d09dac606c647e78d942828cd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa566ad444d589e0276386c38019997d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb537962b27a0b41c65e5e3116f55b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79be5bacd356baf26092b43f9896e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2055ca84ae711b0070e95136339db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc54c1e92773576828a0541640a3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8757075a3b915f90d8ac0acc9918890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a2e84a1dc1fad0284d12a363c38091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb3a4a87df5df7a420a39340a9622d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20251ccba85c8143e5b31d056a7d176c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7123fbbbe161ad309356ce1b2b71c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684bff43e24ff09ba69020d8acaee2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c74dc1f16d5ed3cdbec947e787c25996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3428c41b520911fe22308ecce607297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b5fd442bbe3b1513f587b249033c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757feecc5d09d3a1bfb54a9735549c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea9b14bdabd893da29db2380c970b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f6efb68ec0f338f669e47228a4de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bfa555bb7ba498046cee7aab5c33a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef4547c860b13ca2c4a3bcd2f1ae1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497feb8bc1193cea85a5974feaaca84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaac1be3e918d47a80250d33a20eab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee14b2f59a0b1077eb840c94127d21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89194213248e9cef50f6ba5d41d7fcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a0a305f9c163962108d188398f881108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782393d3d66374b7ccc135b7e94b873109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb35635e7a8596e087b1bbba35d157a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b92a15596daad7815a485e53260901111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1fafcd849bced83cc58e94595543d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d2a36929d951bbfb24161332901fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d1b4642ce5eb4547b91bc653363e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73733625d86b6d12f0a9e9b7dc3d20b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037cf269e699fefa5a2aa2ef586d08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771d408d3f44871bfaa88291faa6909117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c1848f7048c49d691cca5c32dd2c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17475fb3245e0b419878c0c7a1a67fe2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3feab9214b32f0c6042a23e892e747120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac6dab7d82d7d49d923b33dccff00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d7dd558d9c88a9e9ba267cfdde832122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c931fa9c4d37dffb4852f2bbc0f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bfbae1a7c54462f403b36301bd746124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9789222a483eb7f6926eb105cdc56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9868cdb1b334fd567ce29dc38573126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc28f5743b4865243a3ad116f661460127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3599301fa9fc7eaa01f114545dcda9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c174e7f4f977c68bfcf92fcc05b78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8547766a832e8d6aff81ff0b2dee65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01317ac4245f62b0e702f097e2365a5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb627508b9a835ef08e8263bc5b42d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86b46a5ae3b185d82d61ab49c831f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab179c2663958114defa0bdfbad4b85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a1ba627556b2260e9509010b1fee3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790050295b39c6e6c95335f8f4bbaa0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a61f669aaf6c900ce811d624aae54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa3bcc47a03212f4a7c86ec321fa67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3a90367513b91b12b0404e3b99963139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60398311233f69edc293114e055f81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a5fa8e3b57ee0105d4c6d436e270141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332d567900978300e9858a62e5139da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222896eee633316df2feac2e4333d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc6c369b8cf60e8d543fe7c68de4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241a6eaa1d325e6f67c7d3721b80f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd793c6055e869bc69ed15bb6c03ca4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d9c257784dc410c692ee4781caf8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9da898be16ffb58ca713b2fd9424a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28625d05c69e7429bff93d97c3f48a8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221b35993bd007f04ff96b77a58a01d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947836866063dacfe609044f2356d62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277b802ea8dbf004f42674c3c514383152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77f7b8b3bb423c0b1c00706fdc299153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305c73ce41b29b03157b592ebd6299154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619c371d5d5fcebe32c7a445643bb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f51e82f62c607e3d746d4703c2d1ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b03f731f14094b076cd57076dbfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64df3711d8c492f66f7394a41974db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83205ef6c6db2c169d23d0683327d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2731fb3c03417fb1cddb73640afae4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a44f65e293614fbad2e4d24317e74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d7cf0684dc0b73923d05f4aff4f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a95c0c60049b0a0ff5357b3f0a1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec635dfe3009f6922c1b2fa8662d84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98cf96142dd2e28fda722f9f974348165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a56be9cd609ce04c8ae1f95f297a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7abdaf96900f7025f7200b039efc9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8179cb7ac3c6f5f6c503bea7b2a43e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ab91c5e490f676bc61f65f0971a02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf83242b3b8251e4cd16c715ba86d5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cf719d55fc1104642c39e89854dd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4591d12c9d243c9eaa1d87f33b1510172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89ab299238f0d99338cf59e8b7bad8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f35c6a01418d9dd778e920c7ff12f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2e2d0296e0ed2557e89ea9f6980fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912038169117771bd3705eb66882b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824fb8e882cdc26f2d8d9204e1c878177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34db117fadf0771a2c6f9967065b79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d237a283b87fe14fc924d4228f5b11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acbf4a0ba0006fc87d10af42c73acf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b70d93782e74d2e57db06e6552ee5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb50fc115d30ec50389c0b6e7fab41b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db319e28dd7553e74ed5ef3b3b880e8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef48ce6dc46b856d93daf293870d24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2cd160ef836d5ac0906b6973ec937185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2256bfea11f4691ee4f65ffc2138e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65aa6c5ddf1f3365416f262e1624f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cc05b9914395092a1141f19f09e7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839daa55e4139c46956230e6c503baf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dae33770f0e36abb812b7abfef2b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef551b67a8859e4278fdfe08972d70a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aee12914e78539b0b4ac167b6bc0bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0215c42f4f1def6429841d983ab25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb3eaee459ddc7cfbd5ded3bce128e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb9b2f516f5cf5f2538c9517d111be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a22f10686e5d35baa85e6da7e9c4a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3f9d9f24529f0bdf0e315c989b1d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107096c398d0eb369126957fecd8190198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412e365cc9ef53f551291012e99e919199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e08252ae2890e726057037ab624158200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b8d329e9b1eded473fc6b0915e1e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0610f61462ab209f8a34542e8ca07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7aa42306081dc99b16f989ea19487203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ca86c3c4d73230f2e78b129f6fe64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2266d146095645672f159d5693caefd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f3b641497ffb450b41530af9c067d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb52d09ac16e16510e91bdbb7c2a1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f282d3ce5911453da02e3bd9100cda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb8e09f3ca3cc9b16e9deac8bdb56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faec6115bbae56abb1bb6f0f1f0fd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39367941e4a388ebdcbdb251554a8a51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f079f3a3a21efd9b88f068c230226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76593754c1adbb66ec81338a20dac0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd43dce152bb3f5477f82ec1e37dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7eb56cc4587376d64d57dac185f70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4078c0d3ebca5baea976871ba382216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1016cafb2e070e11d3c6d6121c1f1f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289da81e6aa410b44a597e1c639d126218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c543ec199cbc215fa80b502145c1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ea50cac32404bcee46dabf6eb8ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b27af853af06465b1dae794eac541c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0d2deb515e4ad27e476c13297dad8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed80c0cf848eb94fe38b13a04a1e671223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72c7287ae7a91a18974887de9b254224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0976beea2714c7cb52b49760e9d9fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edd1d2fccdc628f2e8fdda6256f408226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35211e34b0f443143469ee1bd9651250227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beaac415c4dc006763839ba4c5e4ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5678e8c9c8382643bde14da68812d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f5703b18d412849a61d33e2f6f24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f91b698593e8a50e0677f6c2b4c1b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3da805a7418e82fb35c8aad9176ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b06cb8b1cfe92314265041d036c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4594e6cbe403db53f0ac517944c0ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa338f9f645e998322ad71e1a226ce0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174f902e1b09096caee15b78627195f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663842991adbadafcff1b0da816fb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2dc3b7b15a48a6fdb8d255f7ce1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617b929dbb58083b5d74b837dae9f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a1efe534035717172247aec07b11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34b2b3e1e8eeb077f33bb2b2ae0565241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81701299d58e23e5b24f26017c5faa58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092ef719c5b8741fac3c1cf4a8f1cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a1b650284570a67367ca2b2c71a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2874d142a5ea647a31be74d83a850245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4ad9cff18c30beaed8957700c500c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a44be965bcb1b7c2a570e783abbe9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074cb18b6742d0cac7bd9b4fe9cc17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b82c821b46fb289a80cad6c3955ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c97bf2ed4b6c6a896ef5d632c592d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354a761aa4f27affec5fc9ebe8bebed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c1eff8b3430646b25d178b80afb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ede89b15b43fa5b0577310f88844e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51276102dbe7c193803e93af8ef1014b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e324c4bedee7cdb87745623cf27da4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8475c5e036d35219494b0f3d12666256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143271d24f488e6394a7003412fd0840257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4f3ae8655da81ddab05e992dec94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3083b5904e3c1f8e677060a67979d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9827d15cba3a83b2fa92585716703e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1066d32dd2b0c44475d57140ece7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f7e8d7e06486e739a695603b8667262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659adf339bc7758b4c4745aea9a2dd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea00bf4fda8dd21cf4bd6f2358d83f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ad453f3a8ca690289dbf2b2101212265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6243035b5227da50144ae99b1b8f443266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9712f3fd238e1bc0528c5633e6e3ac1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e48e16b6914db03e8ab3d66791a06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7ff0b93ad0a01ead54b0a7d25e2ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89edc8cdd274d54691386d7ca8b39f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57e3dcfe5dc279e679d6e0fdb1057e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a262153edc2e6ebf8750195e604875f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5929d0636a884063e1b7464986a0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f930c50f73ee20e8a1101fd1682ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd553990628b2cea2c1359cce279d60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea17dcacd0960fcaff26c97a5519f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ae91f7cd9eb4ec0935dd89bdbd516277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc25018259413f63a077a39363ac5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da4877b4bdee0470eeff9ff5b60a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f50b72e9a95b908c43b9fdbd12f78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e025ed43cbbd2e1d09160f5094a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281462a5cc5cf94415611bbf5bebf2f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc3d0b62fc7fcc8864f9c601971bdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0c0480aa4927a928ff714c0baf4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c671f11040dc1ea8a122adddceb76d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d78adebc91eff56c99516d41cc8015286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d71f6020a2e0d4512d81fcfd15d1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085f08a8c1a8819bbcd4115cc8596a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31888a062b1f34bbc1e0f4708056414289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16bbbebae6a89b43d77d4bf153e359290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3bb10c06faccc31ccf21015bc7281291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc11569de1daf0f446d115b4edd927292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ce46900a7ed8c92f9c0fdcdea91ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c4d6b03d6b3cb507d5bc536ba87a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798d7ab88de97163d4b0b9f6dea4226295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af1d69733090f7ae464c5525bc8eda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726cc648a4c76d98807d15f6386f33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28b8a90e58330015e1e7ec4a474bdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f6b1dd255fa77d6916b32a5ca6817299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88c034133a5855596cda4a849a342a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d2eaafcbbfaade6e983d51d7e1d7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df947dcbfa84f0f0457007041a7f597f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faa61ca9358fcffa47177ce0fc9d94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddcfe1ba7853a6d17b649dfc9a54bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f959db0e26da06b955cc353ddc952b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8b653d392949fc5bad269f067617306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618403b03c952e94fef1f9202abc602307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1574c5195d9549c52c87a305a1a7146308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275be2966fbd97080514fb76ca78085309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d4d68467d9e4a10ad226322fc941f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c997e8f1da8f61fd0481eae0f1db7a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775ad64a62ab0c83e7a6feb50b9c56e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94066064ae57f955316ea4262229a3a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e792fe3c48b22c7691f827b006686314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01a69d057b937f39e82dab1d669ab0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bdac59d6e6842a9c99635b87a3a12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be6d06789e6af8f7baf889aab488c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4eb6d0f786db7ffb6082b403573d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a89d9a40aac45b1b5b33e13b4865e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4cee0c2e8e83aa7fd3634e113a5d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b338b34116aa9c59a0d62d456131321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c64772fefdf5d8585d4e91ab34522322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07732ff6d8692ed9bced6dc94a292c9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c953cb49315ba3aaffe2646bcc19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900725423087c6cfa06ae1ad623c8d04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2452a3ab9e42eceb4096e1dd7e1935d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21a81ba95519911ffd2f15d80dfef7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afcf451c5d40bffe719a4a016c50e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345425d653d354273412e85c18be275329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba60ace1e3293c2bdc0f4e9cca160d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d99909afc68abe3ac83e8e6e0e0c89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40899cc4e5aaa13880e984d16cc1306332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b42e828e0dbf264d36e22db494ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb413319c1532a90b1eca2d6d509cdb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a52db12cc9348cbdcfab3c903e7180335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cec15d8cddd929b87dc7aea1849fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e0ad9e4187ce791804e294292a72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d627026d5877b5078c339c817f6fa15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f212272cd45789a0de04fc3d8e6d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad70b11f944ce59ce4f9ec050e329f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3502688b73168259fdbcbab6577b77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f450116277daaefaada8c559dd105c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd60e66c49a4e37ccfcccfb2efa85d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2bccc227a77626183e4433a1174b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1506c57388565755b5fc89d071932ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea1c1b5dc8013043f52b05c8d77083346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452fb711ddd0d38b682142f069fa839347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b70523eaa444fcd701e10494e32d4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8949d4f4b16a4adcf8f74093fa0541349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7cc8c1d817ea2f3866dd33d7d9836350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b005eb193306c7633974aa7def35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e55b9cd62fc03f953c74f340469d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c156ff389dba33cb2e43d297c58bf1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0af3f53288a280e9eefcc5a6a64c6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a951fa2251437798ee4125fac325b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ba6bce43f0c57a01ff683e44f4fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b4ffd6dc90a792754604a7565797357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37776c4617eeddca236527e8063828358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a49b9ff5bf16e5076186933b3e73f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3292a47d319c137f12d2df273638360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a128efcc37ea7b485db3a9db40c91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f523e46802c392ddce9b4d09a43646c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d67d80c660cf41729e1d2c04da6e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145223356a0e46e011db5563ddb0434364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c96c998a2dd834518f77ad96b85be4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f580a23567c727ee6fb446565e91546366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4c5af4628c1d3d011c214b264b801367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6ec7cc27eb04ec1afdcf5a403882368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe1b41a0fddebf4e98a456f688d479369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92a4c7f33509af947fd405c4078153370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae83b8a58cca49df0d259ca3eaf3181371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a5e331e97c34a78af3121e2f0be00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15541b7a4f46e0af4c448335f082f500373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778fd9bd9328e28bb266b84435ff210374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212692e53b41d97867d671792e39205375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f997b038fc8ded034aba43996022e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046136f7d8db2f8cb679689bdff8c8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ea49028469707f0ee714c84957774378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044c403c014c525e9c37f97d61c83d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff0c87fd7b009bbf2d2385c4ac9c3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436492937a0c33ce153108780a0b4f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574706362f442047a3f0791b676c48cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d304a2ad981c4ac7cdc578ec52ca6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858e7560ffe0f2afdcbc5dd588dcdae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b89dbd9891d01546007ea5b00b5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4985b17c61c03495125dbe9420eba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33c62fdd1d15e5edd92acff0ce876387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2152e31c1b05cb5111ab67ab300380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c1a80df55d2d7e8a346f961a63e4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c634ad925f1691d7976f8602346570390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbabfd7a1414530a4cacf5720d0e70e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca128c11df3cd77b09ad759f6bea69e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096042da5ef82da43614d9e76caa78f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa5c99dd100f3a5a7397134b3e06f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd286d686ecb20f326728ca143052d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6227ce1d9e5c873c5623e6c349e4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd322534392517e486844b1da798d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b095d6431623e22e77e0c6a9099212398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35231ed81a9cfadb2238e9aadf4cbff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9c9d69701a3b500718f9f99583231400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f59be9169d6daa71b3270cab26ca8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd45cc0046bab2facbe552b30ce636402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028c76f38d40d3ddb68940273cf910403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5e96f44026bc43808ea2b0c46931f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e340f8fb968da2fd44870975e3635405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624acd7ffd94fc4b5dc4f64895f6d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff859b69afc0329abec242f849863d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba1f358436cdeed9c32e0ac40f4e98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a98c6933115ec7204659bab6b8a595409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d141f6e8722dca799eb69d8205b1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d237c3ebbd18c8ec0700d666bc763411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58d128c239b383e6b01076262933d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f146db41c07200282e2e587eb8a661413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc3b7b06d9a588dae5979532f4e2ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caef55f2a12dce240ff02ac56997ad9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cff29fda3c3332aa0aaa9dad33c420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c7bd372cdb5d82de16ff1ac024535417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aee701252537361f115f4f46c88f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de50e4fbcf7baac3938c14934c76ea6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab2a63ad4cff8ebe89bff62007f41b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3fcf65201d092740144aec2690f81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b16475ec4c593284316b677cb541422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7601fae8a691da562a8e63d3773365f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d55b793744d7018e91b6c3a5eefaaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200d4e857204edaf62709c2df2176e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a2b6b73ea342a5b2290ea460087d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720092051092ae01d8ba6e17a1231b30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9d40fa119857fc47891af5d62a11b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2613baa176859e6f58730160e5e80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256fd0d9e295e2a1e60b7c9946cc64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913dd7b2ca295f5cab43620650c2287431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd822a6a89b5f308f61ff697165ef5ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b328eaaee7b795b238cefdaaca85fec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281dd2977961ea502686973bcc4c707434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5344205054228e5002f9d0a968a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d014614bea0b015ced3101a041d554436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cadee614dec496b8b32d79fec19aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f945a15e5eb3e21e0dd694205fce1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab50289e625333168170ae2a6fa4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355bafe19d1f3059add62d8080871a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a1dd3147d1f4fdd8263e6a337c6f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339ad6bb48a1dc594c49f520cc0e5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774c1680b74c8ed264c7a550c1bdf02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8874efd5ff9773d69061c7eb318f4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542468c4cf19ab5dac68deacda8340445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b678f73c25514d07e93db388c808763446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b2af2037112fde535a50b87c55c57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800dae3b3ead2a314665e9f03355f52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c6c3df55d3e97befe80258d3219c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe0ca5eb2b621f3c1ffd52d0975fa5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96bbd97a5e8c16eb370afca24dbc26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd395a79327d54b843a714b97d06a205452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3877ebc3d528b9804c5618785b86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0a343f323eb5129ef1925da5a16e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c000acdfcd8c0d63f36ed33fdf2e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26ae1782d818052d72e0b262e67992456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0339aa67cdf867ad165ffc4d54846457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c559bbbfb5c62bbc7abcba0fa3e4b7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5262beaa7e528c0b5a626d9eb5fb75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503872687399c77b885de283b10d463460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c84897e0eec02b5c81f7b6c77b81f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83d6e0e796400f3954c4c69424671f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f923fa733b8d0a1c791a2636f5570463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201350f1b7ee8cb6f283138beeb211b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e529e6b3bc9fb59c2ea8f243f4bf73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8cf1bb2cde692bce749c95f8ed34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1f800df7658b1727d62385111334b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6913c20e412870ba04f042ac3d946b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b249271899f5bb731112d452cb78d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6ad635ab57ba2dbe411d3d07c9ba2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784b2e5e589d35e67ff67c44abd1240471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58092fdd2035271268e4b1d7ef5d374d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd68229741db728fcbea400c2b7dd8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991325e0b4cc6130200704c951e2cdf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd386aafd96b4d3000dc6612404d9eee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392a1a2cc67a3caef7128488fe7e131476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b38ee0cd0ec8c8270fbbbb2f7b7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512c2770a38567ac2000f3c2ee1bee9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d41441aa755a159e072c38d5b83276479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eae193a72675371362498fb22e9b08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159a724fc298b21d1e802dea3949e1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b3ecf66eb960271953eaedfa521eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9713130e9922a1cc7c47f7ac78a50d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a29fec8659017efffc8a2acded0af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6b3726acb1bf16624c2e1493d8623485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209a9d88d3788a18a4fe3685a88fdaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e607f0079be898a00161ff580a2f9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aab4f397658aa422aeb4c50d7737b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f71c5937ccf185b4d59b591f3545a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245bdad3e1b8ba4c54c894fe825ef1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c77bbeccbf46a9ca46c67bd57357b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f0c0857360f7ca2bddc2659c36fa3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c08d5c7b96aca22a1b41cf9a15eae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d9c135866d73067a0c50486133fdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7f9b2349e8e884bb3a1544fabb764495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180605e7c74a3aa11463673d4ce9dbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5236fc13e67a4f0dc6284bed0f75d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb27f4f8b4724a30a1e7a4e4e2f218498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4469261059efe86bef7eb7572184162499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d87aba9e170b78d74abea11bc6cd3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028138f00d720fc1739d5726980b6d04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52798ad6aafaa1c41732a09937efb96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa719154c8fa4d16f7f5ec41fe347994503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa4418017a602f0a1788b42b33fcc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b2d630c6e0820bd70398c45dfca11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee7c0cd2d80da9cc829ad62380eaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98883f28efd5f058da3d662a4f523844507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172fdf347aa5489516df2b61df5f56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207f60c207d5f6751a0af950b7068a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c3222762ae3ce94ac619e979a0083510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f882e186c76765e30428414d277b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f04f842c540b9284c5dfd0ef9f54d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c8904d030d995411548116ce1bbe4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2bd8010ee83ff144085d631eab489514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc381f67a2fbcf1c1507d104df4faf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5514b8f6b2a5796e86a330e135b6a98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243a1e5b21d392803da283b81881b2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8538a5f100f7fa89dc74888756caec3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6cf16850240af1d18c6fcb93b1169519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b6e1353238d83ad5cfea612649ee4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210236f899ab1ad5415245e32018e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca48ee6ed548a3a9af02a317d71a2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c494677a8489b8b6ae1668819034e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691893d90c07d528da3c27658ec3077524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406d880494f55906e8de0ceb44e4c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda0bf22058d91d947be9de49d60495526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b20c27bc873a5952cf1797bc4ec3e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec75c4ef303f90f04f79355c56fb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488fddeacee72c79e77d0ad50dd8a7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb535cb77f005b69914d0886f2fb75aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bc348ecf2249eab77611cb5ae334a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac0d2ca8e045fca7350861cd611c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba52f46d66740c63c38d9438b9994a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdbf0cad0fbad0aabafd16d93ef982534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1219afec25b47806bf0869e51eee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a62ae3294d42111ff3c4a63fb888b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacaf7daeb9a146d5db1e5ce3f7e838537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f21a86dbda64fd87a86462467a1f28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7827fc5eb2e92cc251956f40f60777c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d75af8288d7b6e1a1996d83738cca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c76038edf9a9ab1f98ead029757f8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55852a0ec0f09c64fc5d682259c743542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9416f0f6cab6646d05453a2b4af95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626beadd3376445ed8b4880bc1260711544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70512a1c4b84f484544eaf3391da0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b86184851de24836077952a987121546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1f31cff9de44150a2fcdc1af7df6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f498f984f092429ee3a0912d2377548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa1d1f6d4eab714fea8e83563cdc6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f786d03a2dc70c031cd8e208200d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ef272670ae5fa2824e2bec81e0d02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b746f0739930242c4b257fb41f3817552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f29c97fb8117de535901a876e9ef7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0582eecf77831ac38bfeac58e85ad59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f59677b6b4e1e07694c13e3ca81f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914cb5f3974805017a8c54e1187ad9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66843c87467c3d5bbd3a7e12fd21cc72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab48b75ef7bde5bf79b9db28faacbe8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40793dbfb01d1c63dd808f31155b6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7334761be2b16019a1129d736a93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf88e36591b3b0af5638136e6d94f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa9c10ee34e1acdc05a84c16102ae2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358d310c0f90fc1a877825ed9a7b95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77193faab7dd68f78ff249fcd4645c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498f09dde3ac01edcade7cf62a485e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1e502fd7483c384c49be80327ce9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b0054cf68e72fbc1e9c180b6e5fe7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91010cb9157d8a835cd368e71fdff6fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c219948ad752ebe540e8aa1eb9dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16c552c6e0ca88891e9fcd0242af60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601464cf8285a43c5618e8f5a16e9f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb0236eb02ebc5304658e705a08a85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc6722c7acf6871b2f8238040e2ec7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734923e3f1b4a75f1fd0f776cff64ff0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5089e2b99e5c8e25ea958782cb919575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617653ec5b32e19497f1cf0f638e9a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c3514da26eb189d4bea1aba219bde577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a255a84ccfd4486fd06d313db590d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc54e2439b68ed4f725168f44587335579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df6283fdd7ef280cfce51311515460580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd289a0366482de9ec7976865351ac76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7186cf4a653c57c431217b5ecf9da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b35e08017ccfb788d4144bed5dc643583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b824394ff6fa481b2e017ccf9c2a33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d2f493230a03ee00839e6798de6a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c726f9e20665b9dd0e24fb54025ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940e37525ffa1cc8bb5205295db180587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c839462054c2eaddec776f305f3fcb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bce43e91534c291a18d244084bfc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a9d74d403e31177ef2cd9705290a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355286e4a6439d79d16e611499013d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44777b34368c950fe229e844de64d05c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63c4b479aa053cb09198ff611094af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46c67c21beb2cbf6d9390e06b042cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eab2195b7fab415ed702907d3eaf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65583c5f6b5b095abb5c905efd0532596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942a233e26b43c39dfd6e671ad76c40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f74384c6b211aad1d02bc2aedd01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669262c26470cbeacb40115cc6b64d04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8430eb90bde4384f317f8e50db84c84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dd3150812a511be3ba2aba5fa682e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e030eefafecbe6db86e97113cf7818602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d96fc2540641ad8aa5eeeb0a3eef24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3fb2ac49862bd08e58dad0d3e96fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1383c6eef6b33255791276c565cfa23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd6e6db8a8ad63b7463c122d7cb3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b093ddfe9f544f2f0d6fff1ce7f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831b71eafdf963e45b755fab62caf91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8c23369c9e4b1423c20af67043f3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580df438adf0241ca18b899b00e50eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeca446a527ac1b42b4eeb0c6a7e73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bffc16edd49c5be410f5e0d0ebced612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06cb7f9662e6cec9177b7fb3673abf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cb0d3dcdbcf922dc20ecae9e8a107614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57d12c645cec4fdad3d7ac2fc941d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b4dd7ec62d2df635999cf6ab1264a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2bdb813ae35f0d5c891db4d39a48c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40eb7fcab7a421c6fce7f2760e7951618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a130a4262cd9a0112b031b2893967619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd627d25587128c897574ed3ee0773bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d8bc1e183639a9cce990b9da76220621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5cab7ad3d8f72045d6d493ec77108622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e13b7d7f80674b1f684c4cf9e9993623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c128143ffcf0f812c9adb1838c00ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7ad76dd8c264fee8b030781d41cb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138afe17187861ccc8cd4e9f603b08db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac45618d7bdb9d35e515d5fade7645627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a7d188d9e2df4df091899289d870628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07884aaa977e76acb0ba9f20036f90cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99772e3f099ab9e36a232f3a448202c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de89d6a02b3dd363fc6a903cdfd572631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d020bd113c10d434a754e06f4e001632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5948924fd5c24f757dd3c2039d499633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89545d12eaf8ff74c064ecdacdb95ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52762f18c59e18e295ed4e70e95220635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932bb4c10f9d9a70eeb856ae3a90568636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee98bbf6281a366791434381f5908637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a441bbcfd557721966562ce4a42ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a00c1805d2feb5156f635283a43e95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f285e4aea9a77396f1c13742eb0a37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868320bed8298c94597116f3258ff1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c31c2438f82cea9f75c48f0f5f4f64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa1aa628a6d41c551f8e53b04cb62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d1c702b4fd4b37bb81d18671ec771644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456a26d59e9162048764d72952bc449645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebb6a3b41af58ab2742d28b637245f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4603f3ab4f4f18c3f94dcf29fd4bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd73f7870770abc7f1275c2cc335a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db9513a7a17714059568a680100284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bcb4b7ad9afa8664881dd4fc43f28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43953455a5252384245b0b4239dbf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6c78dfa42b6405e472e646b58d05b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f9b0fbba23b7ccb28fd7bbaf00e40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7cb3e10b5d7fb79a6d10486ece87f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c2d21b806fb26519cf6c7061491d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333dc01587359a347eae5860bbf7582656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3ab82220e7a12a9fd8743b676350e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12c937de2c912ded232d5cfc493c50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cded463c16ca6c5e8514aaae2f885e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f260b8faee6fe6f6bc0297bfce7780660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ec3e310da52b300a923f2b19d7af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554adcfff8315e2d1b0868af0bf0fd94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff247c10cf888d41905ca8db2e43df11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a98f98a275b033cd7f063f65c8cb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f649e60908d65fd064494f218dfd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0fb417b5185b53fd6f850358b29c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb37ecfe35611f0292e7dba2cd918e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a230fd659e2184dcbf07db53e31aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adae0a7e13d7a9f3378118b2ec35ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f587ba8a18fcd72327c55ae15cfb35d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68f0e2022d6b491f7642678341d06e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142078a8d3a656e195de2b6f35f2e3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f8d20f99563a8047e3674a55893a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7370430331d8a06461af19822c84b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565eff377aec76c310f5608a36869d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bfa1fd8b88c1e4742e3d9a39f5223676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a33cba91199bba5c3bda7517150dc1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e1bf2a85bbe7c6427d049e010c7fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc209b6d6af8f5dd4d761e72058830679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7bdaaafba0d83b7338eab437fd7bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa4fe0156fb7117cd08e8dedd99101681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd055a94c55cbb6da859b788095cdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b151063245dacecd7876a42c7c3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71999637c8ff7d23d19f024c0d06e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d7b3f232090db8b609ddd5d89acd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe45b9baf7194241b39d4fe3df27a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fffdd0b8d9e2bda28560cdcaf9900687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8766c5c842e5ebf20088388c81e15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8563b674df3188b38b61917cffa2ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cea52251e806e3f7edd6f31a6a45d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f2abed6981fb4f2f43b9583fef790691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8597d51ded0ebb06fb4f5308fdb5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c646d40edb26c290a2eaccc588dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc6527a5815270ba07aaffe70002fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee45f2bbb81e7f1a5ccea7e949cd04e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438da8af4869f8646eb67c268264ab1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103542d790f42dbbb57fae8f796d599697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aa5c62e5d2725a4d920bd1b053828698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dbdf0f10ffb46ea630fe716da3f97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd8b56a34ffe9def49e659b9b922b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e5428abb2732c8d2b567abfc0b895701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef40a3f5ed0fa120a40f9e92f8a4cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccece080b436a521addd4c2f158e47f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5570e30fc7212f2c84de5195782473704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7793ef8ae12ba4a72874d571bfdaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a32abc8aec8346e960b6d82d67620706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4035aeaa639629ded6f296009879707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c262adebf5c5af8e91e9a0e70815b81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775f6c895050a4661f036fe3bfbeae8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058e23dd7e6328613d73e85230a6b4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a5dda91efe9052a71e26cd6439db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444f7a9832f7a59999881c6448073a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2512c7f88c80d31462e9239e2444d59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3bbae78718006a0f77eadf1cdb5ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c91943e17fdd4c9e5932a0d8502d40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669375867185e2527f84bfbdce8d82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6d5bf97bacc46026d7ca35bab2d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363507ffc264e73ab59abe44b0b4bb8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bdc86cfcd80f083bee08d040136e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d240df9df37bb93f84a8724e2bc33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5983b9938d11bab74282e5b2bdf0673721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a4aef3a871d8ab08f872acd65bde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a9a80cf0a005b37664dc166234428723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04dcb4a18912acb9ec7763f00f17d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ddbe4fd0060471553630e0c55ef9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb42f57934635df9e2b323c9b4e0dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918e3016391a14552035a31119ce54d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab32a5063587f44751aa928cc4c7769728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa612d22f9383ceadd8ead6248e7a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd4424785612608459631c3cec2e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309aa954674a80ba2e3431c5b02cf7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fe561853cdd00b779012b506408a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cefe1587da9a0e05cdd2bfa8f8ed29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786ca7dccecb1cc68db3ec5241b70d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d1b3f347da263da05f262b21ecd3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4805b60cf5666b5aaf457a85cab4a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cee5b3379836482ce048bd1378d2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1236c454804e2abe1eb89ad229d89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cad880d2b1d4ff308b76dafb843b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafbdb1c91ead70f3151d90d6a5031d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb8008ce81c3e707fb83059f7fc12741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca0a57efe14ae7aeed96640546256742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160437814444717f3b90eede98e48538743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b108ebe0af0a36fca8ebc306066ec29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32308af7dab52e24db21dc5b401e22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e48d807e55c306151d1fc5982b392746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17b4a9d2577208710052ffbaea6c46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885052b33e1eaec9c3290ba3adb8f4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ee38747a7982f967219fb8e6a9ffc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd875b7bdd61b8657b9b0e4d3b7e562750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb894ccac7e2e13205462045044f73a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cdac08ca62816623059941c5fc7d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629efb134c24ee18b4a940b553c293b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af16a5ad4f4ec7b2a62adc1fc6868eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2caca34117c1f19457ca9e856df03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94308006f6cd82309149c5884efebf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfdebdf6cbf14d72ef857e0736a326757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c102cbd30c8d2d2fdc892a237705b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf3e91ccfce622eba87c09aeca7c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f2334d1af14e9b293ee5c24bce321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902635f0f266f22a07c5ee1c37356312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac247ca4706a3088d138eee397a75e7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643c43234fe7fef56b729c17e5e9a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939de78a9dc8fb54dbf618a0038362c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb82896009df55588f60e4bbbefe1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251cfb54c4e56b1dfc658a5f211f36c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae086d9d1ee78c3e7d0a9c86e17efa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6084f647fbd5bdd6c6069c28192a6979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4b8925b3a32c4323edb91a6530a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83318b5e43f7a13432029fdc65679f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189f0210101920101a94cee18bd4a5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff72f0f76331a9b207201e3299e1b3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0836877a4c8458438d8514f962b90b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4455b52a37f977b3770f22792154215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d7ae1a6309ce41a247bddb88f69f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ef77bc1dd1944d130c624935159d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf57573f320346156fa916cd91a1fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a025a1634f3eab39ca5374b0e18440719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb29b31ce9fa5444f129910e0982b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0ee11c1c363d7c8fcbfc1a4101ff321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97cfff74f5c6273ea91908c592f26622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a689ffb3440f9c980bf64cc02fbad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a69caedab7c7448bf35c536b757bc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b837100c01df02977bde73157bc48be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e472ec82502d94e189faf1fbc658b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730eeea3dd144aa4f29aca0cce34cc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce355390337b65b35703880647a0d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2f49fcb302d58d40d3eef3d9330929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448208bce207e03c02d35b7429d0c7a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35db954b55794a36531e9d63611c6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f6a72853735081a68916c379666eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21872d3730573dd935981f5a60a03233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c4da38304a51ded5453c9f460c6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d1c8e51ed352d03b32ccc7349f42335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aed1aba1109377198cfea2b4c61ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e759d52bca8ce16d980a973071ba837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b83186ac077ea87cac86a212d1eac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0aa3c14c0d9d16e942e1a5baf61139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018af142e0def3d6f3241f71903fa8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598dd6157f4e2b598e20812374d5be241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4845fabd813d6ab033d8dc14ef336b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f31ff3ebc6d20ef40c1422bdd0211543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d5465fa9bdb3042c875c069fdd4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356a282d5000011fbde64d8641086345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06d2ff8dd5b4f27825ccd49d3adcb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb73fd2f8e958e1d1ea6814853840347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f38420e1ad9a7b1fb0623d9de6821648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472679dc5749c814d99b5896844182949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9b53d71638e0e434b178e6b2b03b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c34438b056186828cae0fdee65f9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bdbac5221750ea2709b4d74d3e15b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5768493918c1724a9dec2e480a83a3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f0b79f8ccfb5db63c42b506ddf85d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28d4844f904cb3b6f6d1406efdbffa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f969ad075c8df635cb20b51ae48b1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683737ce3b383f2031133f03179c7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3a7aee89b2161f64882243a074c7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba3ad394161b8115282ae154ad2aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3bd53dfd8083e3f7710fc603df77f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d3bb922d829c6df998cfdf2b4fa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14754da37a5cd24e3cf2f7108dd08bd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd176e4a3d505ccc5c3ef8f15a67fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c46fa277c7e9a77996875e9f9ed0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a03cf9374229846f5fb339fa2615165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caca760f9e6f942c896fa1ab22c39c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb930586ae0d6e4b954be95c96f7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436f224b17ccb783332bad4ab9e1bbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4348837afef16b0322ebf5a42603e0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aac5b839de34cae55c6c73232b05a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f00f509b221a9742856cdbb36f7c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8091b071036800f6e49e2e5075dec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81163c3b1f6e3ebc983007141a0ecdd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cae2ab4b977d37508e51debb7180a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277fba53954128f329a118bd63d6d3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e47c97dac527241567a40e7a0b5c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f919fb397d1b3dc51a45965132dc59c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426ec0e498e71cc52a942790e587ffe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52766d6a6a45b160988185270ede07a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c30891a6e602ed31f8e77accfdde2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe52061166b107ff1c19b4a4d60ff181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1961a8eb7d2f59178694d49fcf59882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616235457ca21f409a6d1ea9f29896c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60018da99bab2f561454ab722e5140884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816f26fc1bc30e5a6d1136355bc4e9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139876b1fc0d1745408ab71fe990d8bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf17ea57169ce0a1072aa64c2ab4e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27e260bdc4a0a3a33c158a26485f1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ec0ba606250affe0e939b322ced489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbf402289dd8c0e74d3ab7cda8610290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a929c273712f1d01e54d69625fb64191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984c4ceef4d34c1ac388eb4271af71c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765dec5e5c98827b49988e2de20b5ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd004e6e28da577219dc137406fd54794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22a9160f5b4cfd00c167bc1a0d703e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389813b2d60e071f95c7cb42d946c4fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776edfd92a6d3637bf715e5c6fd375d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad478dce40a2efc9f4c799c977a96198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebb7e6fdaf5749838395488096b38c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e44c09a41aa27e137d4122704143f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb9c42daa828a5b9c32dfc5e13550101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249621d0cdf864e73605d1a0648444b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c0098f90036a41958922b81a5a825103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff12882503a194ac38d222d9b63cfe0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f580873d0dcbdc96559297b291b9a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c631d29897af7a33b14fa2e701b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5674356274be90015b97a3829d7f1d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5584e6f08a247c7b09e4f16556cd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4198f28f70ad6b719fd3fe3637662109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d41798790cfee5416b6ad988f70af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4922a1874458d63612b66109d99e5c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07f9eb8de1e5f1330ce5ab1b578f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a147da63c0bbc95cfe111b016147113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5e36720490af65f3119bc433000b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b5924372310f3f12d1f02fc72c485115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ffb86b6109ffc3d2157f43bf0f98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f06b3cc1f5b3406ec731eba84b649117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a392db27f749156c8fc8baf3aa8ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440932d9674152f87691f43a62dfdc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518bdcfd25dad966557b196c3d66bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194981a800a04f9c4832b1c4fcc67ae9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83890b976191f07e72a1af035b28bf71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01c901d3f60035365bade889dc3416123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc2243b705bd3e69a23dac49e47db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f5f36214b045738804ba669f81357125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688a1de8c4c6a38deec71a6ddc3b08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0dd8a31cb294ded348ab9ebe8cd09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff620d71ede3db933d7a5584b5a9fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8f712112e14580e58a0e4fcaa64e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b678756cf44035f74d9106673dfee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e5a7dedec161f3d8269e049ba33c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca90ad7ee25b5a95b0856513e17c041132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a9d8078cc1d6c9a0dfe776f045931133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597c39ed7c9fd54b4395518a51e645134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cfa6dafee27fe3eff7b4c86e17aa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a2b22e7ea1dc639a96d366f547461136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0cdc368d97fb15f2896a2f640f0bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614dd85ac23c1258ae558d99d84b406138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6ec26c603d4766969be589435cd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02146e41500b70d66ba109e3f4b3e1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb9cc70759109e095181a3b2abbd09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae2dcd306dec2adbae5dc1ab977183142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca8fed09a52af91c66f1888fd1bf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eece653603fee961d783f5d85990bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41504a48d0333cf01b367dfae5a9e4d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c61c738f968dbc9e756c56edd4aab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabdc69d357271a3c0462bc94eadee7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab60a34aaca34bb17c62d869c265460148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f968ebe35b3046c84a0b376c4708b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4dccd139dd3fc862892458a1b7e31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ef8f203a81f52f070cf75eec6823151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42d0cc3cde22c73b677f0616b2f996152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ddded76d5142e16d48257ac0fa50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d21ab5111e706afdf485cc19725880154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2785bb46f657a315d026f5a3a156f1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370189e3c3f5a1670247e17477302c80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200956a28ab88466ba6ac3f1ca2d122157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb08b6506dcf42494593193390603d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a2c30a422e1a15ae0c056225f1325159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45d149af4f15e2bb6130c523159b54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34854f130e7276b478901a970c208284161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746c7f2bab2cd378502d030510d079162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c5f116686d99dc0433b04c730ecc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b66d729e798fc5d11378331aca85c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5aa5a30bf0812a430eb6311280629165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a372b13990d069b106d3954213178166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994c59207a127add703b1c1c2d8f733167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d589fcb932e9d33cbec02809e9b4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa786de1261b5dc38e0dc6a6f4edce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cb5d098c48e87dd758ade3855f0cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d826fb8ca6b6d614b7c7a4fe388a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1d5757ad4a5378b46623268c2c2ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaac203ffc55fc3d180e6329984899173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d1e2328416171e91d2e47231e2064174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7271097a2ef639ce7d7811e739b094175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05114cf0b7507e6049c9a5859ab45756176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe48d9124e1826b461164a353b00c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8ec957632df6707428adca04c0514178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba833ba5b8a575ac0af0870d3f45d24d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383e5df91cc321befbe502783c137d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200205f21b0261d65d21c440eba1ce7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0e87470a344af63cb2f8d5097e5ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267148c8ec9b1412cfee48f77483072183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831ecac1acccba0bec8074b170492e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e831d3b005671aee59f43288b23209185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2a9424738de425ba05a6fa93be66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab12fcd76fdfa940653c456e518509e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f057441fe4d32d366a7f8a4321eb26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0984812eb68629235cb803f0a7c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd1a22c13faa527c66e0b8e939b6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e90f9f98b74546abd3636d1e8c30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fea76edac87ca2233bd0e29f9f093192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b8e2e86a9cf375ba21ad32513318193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328490b081fc84bb17f7ca76c5735f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d5f9f40c28ae279c899d3e081077e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcd53a2364f03ba999194af3b1e826196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f154afadb6340ca534b49e3bb2c5f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342fabe012f90f7a74ee5a7862e9b40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e5f4a2516c59e17cabdbdf2ab298199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdabe4f890ea29105610f6a4e3d669200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8e1d96bf47435daf527afd1a6f352201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac294da21e7d14d877b357749e30e95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4df0dcbfe937b8717a4ca1a669e61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fbc2acf9b80efb907266067af8cf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57483918c517c62cceeff193f8d3919d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e6b163232dae3a15904b037945482206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc256141c4e7b189b1b2a2b24fb46dbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d1d6c92df156ee4398dc68c48282208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a625e80e4e68950d8df446dee360e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb960dcae8bd03c75b868fcdb2ff0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27ea56ac3a55bc0b1ab961a6ceafe7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6d99e9f211ea0b26567c78169de5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e22c7c7c0cdb1855f9590738a957ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6fa139f761ec9f605437566408662214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02a31469d6ca9fa97855803f9d4293215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f3f8337d64acda709f42abe427c2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f24cb57997deef99a8132ee9ff0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea49815de13b171dc37d900528a5df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3becbe0407f3327ed4440d03339693219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b2285dbc58de681e698d11297602220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e0ae3719f3f987a9d66ea97599f50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e74528a0ce938ab647e7d517154b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b64e4569c719a83c4d30693a4b531223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74670116019e5617b01b09559bbbb25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c848b693c64d939f4e71d939e7b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b881cefef52d262589c7609197a015226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af419ecf53cd89f7d9714b5bec95cea1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9486b2cec1432076340b2bc00fc0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed1d2c72b8f23de2ac7b2fedb5521c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43170cc88abcd6c3e43b68e4707d8b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f257188196beea2435934e68b0f556231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c19f81b0ad6660b2f46ee04fbf0986232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b6a8a9157b5f994f5e05ee57191b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbdd034db4ec521d8dcd92e49c2671234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1779f560ef65b7cce41ec7a12e2410235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53780df626fe9411a04e7b7172008d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486164a65d1b3313b84cd8aeab2b29e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a201d03b754a51fe36b7f3c706dac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34ce6156f62806ae5c06016e502f23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c3129e5543eb6be643fbfb2d7dd30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a1fcc34d30bd025adf6e3fcc6bbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611243929d78ebea6968b39bdc0b3d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295a6475ed05cf88e54c3828e9090e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490090fe93118547e6030e1e8423e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c118e00cbf3eef468511fd5310e52e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c3a0805276c409729d282f9cda73d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5450aa48fd1d8f96f5da2b9597dfc01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821e44a77e8411cd3be1dfa71702e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420162f4649451cffe682c29e5fdc3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29382f8ddedfab53fde784a3be7bf40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074b75095179db6a7f035b2e10e2623251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c5107d15bbbcfb33e4b2a3997319c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb0b150d68a35b7bdb509034b17789253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac95fd87f8d713fffba9040db959a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e2668ec2dd2371f7d2be94e01bb62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3e801776f8b0c1a636f6d7735220256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196598facccf6ae0b77cd12d72206e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda13899e34d01f26ea8de8f72fd81b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64bf559a551f16e1fcab5519ce4cd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9c7a505964adeea5ec95fc71bd2ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263ea102e73147285aff0c5e7d2d88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6165c233089f868194de6b1a67b28b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772146f1d4b41d02563387c1ba89848263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0b090e7f928948b1f9b2a7f126fab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bb53b4203f51e9266b408ba24c43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f1fe9fd2c9e2d4e81cccf872d79a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c314ccb8ddbfbcba5565f0b6460df3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c786e8c971c1c1d0fd864b33b744b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691f77347aaa207173d3bde66b38e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a894d4205b5f41997dc403e4a3a024270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11440db57a2800765c6948408aca12b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c0398156d9d959979bb84d67a997272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540009c4f11cddbf7452d9e17c0cd521273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eda4123005cf9d88a6f4d3c9c5d07d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8741f573f947107c12dd827302e856275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6b9810ae8b0295249159d1fe367ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e52d663d9600e9a89d25399508e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedb4df943804dc7cc327d70d382b81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533263ef3e93565f1009dfb7ecafebe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3471bf59f3cb54acbcef1be8263e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2440703533159d6c6bf642ebbe35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989edb3e300389806b0dbdc6f6ad56eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0307dae37e65f40d3ea042f72f046283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb93a1f270d7438e5e68139366145d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da617e172c25744a4c70759229d66f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd3e00df37073acdc792a361f8fc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded0bf6ebf18a2676744825a278b8e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cac26418cb044048a5371791d600ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7ec58b4180206fe9242cdc1590cb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fbd9930d108875e5910c5881d364e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7892a053ad1b25549da8290ac5cb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75fe64e8dd6ffd626bccbecb04036292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8f894f9b46faaa444d5fd2c646f0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a6f915b467076eb7b5a4e30c0377294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5d2679f352e5f93134d6d4b306c2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879feb903bb0a55af9479a4a70ed8f7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319e04388040962e8d588ebc921d0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05796ef0bf37d7798d2c9a2d9edd415298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce5171b1bf44005529969f34e7786299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4eac682d522735ac8a5804875c7ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582d7ab5d6e32f74fee35880e8bf79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac10b7a7594f6dd91dfe0767ef00be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff17df889c94cef941f93d32bda7a4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffff19c6abac595ee1fb8d4dbed860f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15839bb8f59b6c4678da4d93542a91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb100f98520baf91f8f70784c7ce3665306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaf63e3873e4f1c4eedfaa358402b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08790561105bb690389eebc19a58b4c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc032f3a8f58f05c2c4d4ee580a852f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff94ef147eb3da3c8de7fd2172801d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e25c10632827d28b98559bee0e6a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5df2406c1686282f32618e71fcff48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfdcf66743046019e9addc69944f66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153061f84494956c22c69ea6c33bca0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de707744dc4af010ca5c080ffa3d9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efb1fb71d6aaa058866329384a6fe8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee380148b29f4c7643674bd9ffa25e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4256d6c410d4244214a62edf6b75a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b1bf5866834370157031607c90bc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081349870e8e0195c3daa69af5ba0afe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f13b9f0e740cc3ee809b6eb6fbc41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438075937874f23840581dc3edb6faa9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d07546eeac38c2b226dfa380608e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf0ac6e3d9b3e12baf6c4aa1201dae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc75f32c75abcbb092a0d38e88b9ebb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b333b1d7180bca829e2b38be6dc094326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c479f498bcf95b9d631e32dd8297f91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61810025ef5c07c13270f29f560b5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28e7d7783f6417735881fc6bd3dde4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90baa051b594ec9b07a07217fb38cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd5cfbb66df343f64736d27fc0b9d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677cc891bf8b9abe619da14a144d239332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda440a44bc43ee6515b4ddf4c5078333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a46c8056a56b772fe9fd353ac49c58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e122db328ffa993991206c1ff66820335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0cc36d0f8088db490c376fcc16545336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047311555caf9b72a1ff9ea413da998337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c78757cba88689532ca3456370750338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02fd5eebe77975ac88179d5b894fa9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ee3147c3b5e883fa33e2cef78af7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949cdb8b9839022a289e19a395a4758341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54832dc541281a2a82ba0cab8d0b31f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaa8b367022811b6f8ea85b461b3ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad78003db903b3b484a15e599d5c4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420da07e98510902c7cdac1855e738b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f4e686d48807c5cd210029410e7fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a00fccd6805ac141fd7be1f8b80f05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c628597aa4e0a49ae34bb8983aff8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658387cf14b15e163c3ed62e6ff821f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea900a7ebd8799cd37f08aa87c595ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7680fc734b7e93c791681b1124ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73356a603b3e4537715b2368599ac4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0dcb2eba0bdb3d2b3cd08e6caed2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adfccbe1b0f887b4261f89b79e9b89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d6e75576544ad373d8d1197645d61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace9e55003e8c97503c07344ed69bb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821527849ee2a79bbdaad1eb5f5065e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35087469a6412804fac898923262ae1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a48192e463c17bfd3f8a7509826d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4830b74a07df21c41121a098989752a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54798ee2b7476b851c80f1615b7dd13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4a8ba19919d7994c87a840db8ced1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e175a8fd5945adcb94bd9f6966e997363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a5e5776e5ff6f37c698d60c92f953364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38eacdde535cfb14bfd1439fd2481365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b12622ecbfecbba14d8da08b1d5c68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4075f4f78b4bc0304a651a69df48c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771b83724b208719dc415c560a65e6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb33367cfd589b26e42d96a1cd22ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0184d1d228eaed1ca9c75671a50ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61c2c1e65172f03f029f86214674e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb9c21578741f38b14b7343e7cb70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f2831011d9c6ca4c16d35c177d80b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4393cab3a248963d080c9e29cfe486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24711b5e725cb51bd9b7b2b0d63e806b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d20f05e3dfd9986c77976fce6805b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b8842a24fdc8d87ab1e6203efa5d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e9487dbabeec471169aa77d81187d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7bbaddcd29cc91d8621c17626f129379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b635c661b93d7489e7f5a7c8cade4f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693efdda4ba27c7a9096b904ed931e60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450733e9b355f24fa0fcfecd7cd4fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67d7d17ed90558baeecfbc239ee30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128a7e31562c87a4b8e80b648d54869384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f51dd27400dd7820d96ea10b13a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23371914ee25ed4fb0d8032e91de5ccc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4c3dd4b67b19b867778ae08f705f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82904833f503d950ee2306165a88c9df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516467457ff401919ed00318bc51e46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42389d1b148cb44b2149f055e18eaa65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6717adfd1d099257ef75c8f09267f8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514169bcb8ad25d286fa83e8c25f31c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe33b9a89853af48b04c57b469f22b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbe2fb1773b75393bfd77049a2e0b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b0c3ca1caf622f250b746e50445f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f4895f463308eac40309a89079ede396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b932a7df9f2e9a0b8dac12df81e3a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798dfbc93830488e6cdfbf2226a1471398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46931357fa9419bf7da74c439466d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc03d59a0a0b34c8560de55dae46e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e108a54f91fa2efbc680d3750d94b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bb6ba18b693a771b6e32d1d2878f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba33f42bb8fc378695b79e95dd7d239403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54a7677793c112b9ece16c1e729d6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3cea7bd7c0edf274f8e0cf114a337405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25d7519011b5fd920de3621089558406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad265b0bec4b4e66897beffd3cfce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f216169c7975d3eeef6720749a9092408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191f57035cb2ea4bb6ae7e615aeffd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58a6afa906a638458d24912068bee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34c4aa8bd7b1fb4cf72fb4cd698d3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183f98cb4fe1ddca1727ad4a42efac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c815cb8f218c40252f22d52e2ac4fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099800a3073a2f7d8cb19f78797b73ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac30e39c173b79f366ce3bb6dce5e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c9f6b1114e2e870becf5991f6e1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a09e2780fcc6d55c47dad59986023f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdda6f86d25d14a72e6da36b67beca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b127cfcffc2ff798707d1c2bbc4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47df4c126d646f9ff9e62098391113420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d58d33977bc1fde0d10737b7f4da5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce51224fc70fbdbc1814a3c435517aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1fc21b416faea881a4f04a2b368e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e544eb6e34e66859f975447f81bac2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbbc030743b50cb2d40208b39ee060425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128d050284b591ed959ba8d69b2f520426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa7e4921994575761a4596726c6e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204367cd4e498d48589a02c0c262a89f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555767d064fa70d4b6f41b3b0996fc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f564b09ec249d1f8d5d3a72c83e04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89273d43dc9cd02be7ada30d2ef483e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153bd892b0b09a282377f5223ebcdb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79051bb52865b3ff7ae8d6b32d128e31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b0b059544494c77d78bd4f7d9028434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb31c1ab773082aaab4ca06b6a844435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4b3228d0d39f5688a1df61637639c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222ddda45f05a95f646c4caf38f2d14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c9b3a012bc4d7746a53f91a2632e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a4f313092028351cae7d9bb0d8e70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41018f5a3f2770a46e4f85ebe88f6c64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53917c652de79b9302c064a9499b7f1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea324f3629a50824b8379a86e6c42c98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500918a83138aa99b2eaf65f2e585738443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7113d9318ee3a9620672197d83ab38d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8d21b242f2781b6029c289149c02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9adce4e64998622e0957a60e8fdd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddec6c5b2b0841e7a99c003708bb742447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebadf436f06ebbbf954df2a3a1f14a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17a252380224a3ef4c6ca20240c626449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43561d015aacf51070d056271b61ccff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83650ef576835a344985eb307494855451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0e5bf742d18df9064b13fc996c4bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757662defb8a57c82cde11678047d259453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21977a1ea53861d9f3f8e1adec92b7c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c291522133f09419c3db56f05aea9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4012827af0c7dd2fb0f94ea85332cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575b673dd26044325a83caf9536034c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5970e406d3f957704d8921f177bd9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b81d6cfe5ffa95a9f21ded0ea946a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df03c4b18f89543544a12a9aa90f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd89daf31e84f2b5e7adc60bb65b90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeca7841e5cd27593f07c4a49ee193462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188bc05d28b74c4bf98506aeffd3059463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c87933acc56f7957cfff234f31b622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca11ce69bd78c6cd4292e3912d408465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654df3ec252edd4dfffe0733ebb050466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc719e4319d431860b0d1b684bd9ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023f6c94fe314ab324f81d93fe0d209468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877dab8256ad21f7597fce1b5f1b61e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07528a87a681fed9df2ed0933f8f44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f860250e38a767645dd80bf1c9bf34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27decbb62168831689a152565ad3ee51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964b0ae2e6e456221e22f798aacca0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908bcdb6853d35f947344ed453b9f22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0814bcc4f388e44716de13dec65242475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d9d4e88e635306f55fd30150ee941476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e73c1336ab6717c12be11ca191b5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4aec72abe7b80958b93a1f23cc1ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bad471bf406fb3848b63bd84bbdcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e993d697a0dd6fcf4f544a2a1dda7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d0614eb177c9e6b9a942b94fe458481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347258ef19fd347cc0397657dccc034482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b784f06d1622d72c525c4e77bd9ad0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c429f38a0a09981257afe834401ccd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a598c36ab1530dd3c8e7495de7719485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa83203c81fe7af46a36ed9db97189486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef42064f509bcc856ec930c34a9ee6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604aaa44ec658df3c54bb978feec96e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cf42d05f6c7a84b4ffde221e36245489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb3babdad8fd8b4bb95ee1db04ded3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a8a46a36faf5eb19efb6e086691d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba33fd915b389b0250e5e7c3aa215d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703386d64d945d53f432a57949228875493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b11afd5778d298085c8eca2dbf70e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf0e89699e1cb26c153345cf8bb6ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec47a4fbe81c1cd4e89442c035a03ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032adb9dfb5320c1e7837e5584f3a0bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e915eabf63532177eff6077452f48c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025dbc31060bd7acfe0790b5576f4ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ceeede306c64d3eefe81dde3abeb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b991e2293b7345be3a548848ec495a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52149adad1c178dca9384c9f284b1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c522d4355a1441c62e29a1e2efe910503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc3124de209c43a4e0a71c6bff5682504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b5e68d323793f56126f5c39293115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353dd923f6bb46765974fedf233c91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bacf54d9b62fe8ee131b715229062507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47662792fa56a2711183a455432f94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b418456671e42b828c228ddf1f81d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc7837c7e318b2fe973a6c1fe8b10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6479ac925fb502766d98065e074ae9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118bf5a48b6e230116d1fc74855eea7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df639c32a28cd5e5d6eff48864b59e2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753762d58f43291071dba9f8eda3f5be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba72606efb296b291de2bd7da3fa7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bcfe5b9150aa23c196fca411d94e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303368f5d0c6726dcc338004d1599ef5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f21af476fb42f80eae91f7395fb3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78ed7cf828049c306824aefcbb7591519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82233b5bd752d85f41aa4e6a7b33e77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff277e7b0fe8a38f19ad9ae383d3b269521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf3c760c9e4cf7a6651e5d473edf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb45d46981a419e7cd548a94b4abb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad08fda4ad0498dca4ec34fbecc95c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc2ed2950f4a5bd921882d44565e85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fc51106df3cbc9f933493a7225f8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda6390cbd7a5d133336cd1c5aa39b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5615d70d475b5c1da323c512677825528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f15849c6a39619fe729b61b13800d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a868ac65115ed84a1da5d03b57b0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89697e7ef0405f89fd3b68cc9f6c85d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad333afcf68bf80df1564ac75b07c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff42d401e1eabf7d4367f80c1917f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f506a47c96994101f89920704f25a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e027c2bf243415b8c8f5f6ac496b25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0dc316ea49166ee596000528b5c1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030189979cfb668985806b87ba35e840537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21bb4b0499f5d30c663ffad9e58a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6da84c994589705d2ec3c6c953d12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a64150e1af58c4bb73e71cc0fae89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97c5809bb5d14e1ba288f9a0c30518541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1aa4c3fc2d83eb3452bbc9454773542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9dfae887cb9a347f64b9465cb93b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8419a0e7bca7c858aa244983563c23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46543ddd4f6dd03c24662ba5fd719073545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f692f08a323f3fe2703c2e4461d85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50ed3d0b9ef68db9f2150cbd3ef106547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a346b2d6ce77e21fcde2ef6d42d480548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b277b48ba7de0864eda4514a1b468549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90884a915dfb79642c171599a9b52fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea250b3fd2d6645ba149f4127b82c6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481342b2b3b26c759e48e417978a7246552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdacb5cf166d673d81d23e9331ab59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7694cfafdcda988bba390d532c7e0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64802c3ea4069de6c0a65654933782555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb13d1683a9fb4b04ffdb0049a3d89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b250d760b2bf40eb4ecfa7bed0035557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f29ae675905c8e8b7651c9b66dc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b6d8510271abc25ae3ae6f1d4b1f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b44f33b8e1910be13fe2297ff5ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c09d07e64f1f1e3521baaf218467561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce7e44bfa694fa1201894dd4ecc37e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc84891095f6c48d0599f867faa4648563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e377de22ec8c06c25150becbe200e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c072677a49922849bac96ebbaa7fecb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b817f8e601c647c616e165dc5bce7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71abba9eab2c57cce34d23db6afa9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a4f36c6cd5d6fcbce065f3f6cdac2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b88bf761b44dd40b9ba1542ecb03c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb3644997fcb892ab5d69b64966569570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3f4dadc06a52d3704c887e259c13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423c84c671c9b151a473c41749986a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978a571a0d32a9a452e3bc030974c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b5909c30e0ebadff564feb37f3c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6643a32e76974d1081c0e4c7e453575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8676a9e73451f29185e3b3ac60f69d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4320a4720db75bba85a39f5085c19e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8835413fecc71cddaab7e23cd740f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb6209df17eb2de8437bae31fa421579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd622853f6e777105724ad21e42f76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c5905330b6ac21fd84afef82ac620581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9c2e39ee61e06f18c269d0626c499582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e2893785c0a5ce6916556bc602038583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f3d1d63c29fdcaef8fe01db301f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ec8a515607c6d417b62c0e0ef072585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619aff12ddf2e6a6835651472cef9ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efba466ff96f54ddcc4f72ee43d29c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ffa22d1fa76b3ff819997d5d6cd4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5ddf1de9ebe6fbfde7fa10d84b012589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720e938b0ad6d1dea731771281a57f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be07d092f3aec9b4b4f0062f19a4a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b56f93b69e3cf99555a83ac5255277592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878bbbbe5c712e2a8cef62e3b7d8918593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49586a4cfe395c3314680c50d4a60376594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbb1726b7de9813cf67a027673b30d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7fe11718d33f240bd9fc1124b1820596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed961d4c36f75c573496941e1fb012af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d639273a8998306230f52ffb8b5153598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506cfea0bde4b6f0204b54f20b5fd78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30feef0c3b4cdbcb8adacaa88d3927c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecbb2e88bb53a4bff60ac730ec9e46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e830d8204b7382ba9fbcbea38b7866602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a446e274d214d507325997cb1ceda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d896ce8fb7133ffa8f7f9870f1ecf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91a6c40aad12c08f57a553441f809d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a49c60cac80ff2ac04ecc771d7d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eafbff73b48e90f1d3d2870c7ad9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c906bd9b8fb41f9915ccbe03914a0a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91652c816cb8a27c92b4985ecdaff4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fa88ab2ba2d61cf2b4d4b2cb1392d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e73b239a3466c20e877c08eb0f7fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d515c1fef6e4ac0ce18ccaf3f522ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494307dc834fb12027102f713d585e3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fbf71b966a7af2d55f202e567f7ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9427545074571890d208eb3fc76ac4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdcd2d2e8f90040df032e5af5788c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b247610a6bb96a69ded98fb688f60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389514b810319146eb82257a483ae08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8addc8cf689497ed877c9f5e30e23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c900bf6b95a5d7ec5f9414504c961d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc601885bb151f4cb67c459466bc618621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2429df9103e46f7f3a20fcb2222323f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186f8634b52a5724f4aad4c26a2abc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf7dab4ad24fdf43a9aac01a6a8572624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bc5fc3aa61e2f486d4c25efc29da6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02e078d3270ec7517d85f2d8e1526626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4230b60e12727d480af6a2f904a845627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98bceac15d7808c4dbc0a3408df998628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1852d3b2cf3efcddb2929cdd94461629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f24f7f2c3470b990e2ff81af90c56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776acfde6ccfbddf01309f7d33f59b0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c5eced48ed1274a53abc2a00ae61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9f3326b8bba867ad332568d56e39f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6893330a6ba14a1a33ea021aeb55c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d7bedbec54cbd904697ac8db12323635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f74785017addeb08adaf243c2c492636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1518f436397c14eab95af53dea2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590a934403eca3fba931f99ec57c3f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93458f48728382e636a72a9a53655703639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09335407525ea6eb95bf6d470ed76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f5981b75e14764a6652c332f70781641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb66814afc69d43521d7ad4e5b44fbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1901b73aaba94f76d9605ea2952ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9dd0d9d92cb923be622b75d563feb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97f049e49d53a7d13170cd2101c44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282536211b6f571bef67cd91599c1de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfd21fa0bf7fe94c036d8c78b1dfb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7d45aded3b82562928da254f49bf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8156ff3eb15f23dfbb241f6e58ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f939a346b4d21b10c8964b0e6b1e16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509a1f46f1b934f1cdc0e642a6ce33f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12dcd3e7dd41ef5f385de8832d5d8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b87257d939f27051ab90f16f4360e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a496d75de39d5806c3e16338258018654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc40ced7b2c04ffe4e8b6e6725393f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191caf72519831cdfe5d0a97bf638d85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc3064e3b9551c266b8ba57a9223a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e501a07f94830bc24bcb73d149e41bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08836966409f38291f5de90ea839a8cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c853b074d36e1e1ffe1a19f974c2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf8435c434907295f6dc6711474cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1e6ca9cf26c7740624d507de5f1b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ceaee1e5545d038e9da4d01506a7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e0556d8b9bff8f2e447b2c47ca03b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04e91a5522c4602efddf48719657ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d236fa40055d17d5253685cc27c3ec8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738123f4a07408c53b6927acd6762ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc49696c861c41654b530be02521692668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd3854e67381c5f779669013a7a4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b6cec5d44dba5aa8624d62961c34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982dd3567880565558ff463be37350671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa25be163ed31c55de430ee73df53d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e569d3382ca237dc3272fc16c675d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8773c26ade1f344de792075cd49fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791838eb03aa3433f6955b63c01ff272675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9421241d12791f1af39098914117f27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789171c021e4b1d2380e1ba24f67ff47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732d294fea2df284632af89e7193685678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ff82cd61a96af642b01af1035fa3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45b47df9c9e5c9ac2a1a8e3577a5df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630413c715415e7ae1cc92a76a78bc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee247b7746055ab9e9f16c9b9c58d46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc4e8da3a4cb1b93a20a0e870aefa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f86bcc3358041d148ee5881a6e1573684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080609c9528eb0e6465ea459ac2588f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf810862f8c2a0ea062b4394e06e0d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720ad09fcb65b9c3a63326952eb433c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e4b0c6bb8cddc067c75eb976fbd1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f548512f5014112c718a2b797c8da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f74bdec74cb759d09f89be747bfef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314edf7ade1c8b56ec92a564b11b67df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc497b0caf471f98f03d10fc026d736692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be371f9c40950dccade8b500727207693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b90d6291a85c20ceef31407f078e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162537fb83419a7e6ddd15ad4706bcc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a906dc646cd4b0a53af7d689db8c9ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d7fc4e4354c35fa47bcc880a66a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456531480516a4c3477c1d222407cd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3d7f230beabca39cf77da5aaf19ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f12a17455aa7e93e7e98dd5f40a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14987def9b8e5c5e959767f43f518e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7aa70b6885729a64948d492c8238d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4b4ab7883ceac7f96e25aae14bc7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5111ea1b474c7aedd0d6bb90d1b3a79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268deb7886643e95971f87b65276f038705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff7afd4950ce5162b9173ec332f9ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161dfb5825c4b1dbd5959d6b706ab78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb33855552585603834043252c9b8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660319e191db4856ed10316146a54afa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533218fb8b577125ae1281e1dc1c0e10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c47d2e60bbfabcb833d2b3472716e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89645fb68bdb2e5680675e6140aec9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa1bac7fdb266d31f27486c1902cf5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5709cd5e5501728659289b9aea1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6d442278bbcb1938a07fcc5ebe7b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e55f68f94d7ff975fada6ed1a86ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19eddb618b03d2f895b688ced89f31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f99297b667dff31a809c14e7602ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d834f339da8107358f9968e2938ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f868e6e076d60f8f835ec7fe61505da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee775d106fe53617fc39fc6313271b2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72532e12415d7e68df45be222898b456722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f8e6eec795d1c8cd5ec31db6145a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86d36cff29f0ecce0c7763603520f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a496fc45dcb2ad44a9ddc6a5a1a50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd15e5205edfb70089bcd55bbe3fcb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e5d4ffa363e2b47d0710fe00443a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d996151bc33540f9bf57fe7a2bf48a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a16fb08eeb2c82eb0f126aea1fa385729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abd6ca939e85aacbb283fa9bbbe7f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e9e9b717a0e309fcea2b68c4e79aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf50922ae0b763e63eb289928698b1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86231d97d54ec97f11520ee130cb1967733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f2efb4ecd86891196c7e1b51c6014734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339886f49f9f3136761e2c099c4ee1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be20fe37c930ad1b768b4da4f0d61ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3785a79b6f83fa1c3a72acea2efb86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225fa165cb39385b36a35911193a6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b9e3477449672af0c35712127d60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdd4e8d6ac92bf115a6243032353a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ffcaf7aab37645f3c348e0c9d426741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb2f13376c81a2e0b9144bbb5a62c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb052c5fc1854c85e8cc247caa76a57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac063147a47b201c86f6362778c1ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4a6d8954a2f344f24c7b95ddba22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300f084f9837887d8f0507d58110a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd84852005a5917ae45a9e9d3dd4a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166e1223a75298471e3f485dc812bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f1268caaa9eec1e3623762fcd3a71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c148186cbca71622456f46db12940c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1e76ed8656246a64c74790d11af2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17945e9d140c2234150f3826b33b9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a609cd6739758b9fb33e9528c923c85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd5e1a2550c91c77cbf0b8bb8b7dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54ef152997a3a664ef3d481d70f7ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e79b3d9109dd4af70942b57888842f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852a2001936e32d36bd21710859f773757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c30b1ac72f90f14da2e0ea5dee75b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2f4bf13d101ba6d09428df6313f27759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>