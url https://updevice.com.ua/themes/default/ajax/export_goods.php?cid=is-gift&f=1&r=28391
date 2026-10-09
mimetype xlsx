--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e672ea8a033ea56c488033bc1d05681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129d2b9bba09df3c9c4b3834925c8092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff5bcad5c8bbd3de6fe2013ce8672a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd0234b814f5d6cbc59556d1579b014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9756e153d7dcaf228a06c441575b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435898030cbf77386bdfd16942f98926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef790dd153429184d50fb188c4374e0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d22ec1b828422e81f941245df0728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065fc637b94c6ebd4bc8a7b73a05e099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b0c7e47b9bf2c94af13f5afd2806410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17f4a4da37f5b787a60871bba21a4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be485a5fbfb5246015b9ee40cdae1f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c43181d58c625faf31652e30c7ba9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6964a1f5f2e86d78e0bd63253a946314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d34fe78659e9f69a325e19e4cd3c3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc32511c1e1e2eb3e0a915b2bba27b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac43552f0c56ecaec7ff6e4104dd1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170e419ec60c1e01d0c45ffc260072418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c401495bf983a3e386ca7fb3e150a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f0cad19a14f749545554286e5de1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88804e6f6a15a712ddbee63f90aacb7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be183cc8843c4a09d21810e4a5fb0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29effee460ff4f117ced14d5f4527eae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc4dbb4c0d67417a70cc998699a7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df35baa5540596b2d88b3983a0d9c5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8da33fc19a80818e85931d59a74af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816167d103a9a63454ab06796c949b8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236abeb9dc55338fcb8bd47790bd226628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c507f2793897123a9dc9ef4de441d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69db47a30a7f0af3f7f5cb6ac49e8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f3c83d3b50a35dc4008972a7a016e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93dd01f57b7d2da2bbda7716304dd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406be83b71c3a45c94bda8429d406433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcf5930ba9890fa6360b0a5ee9ec1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695fae1f20139890a1f00c84a66e14635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121453cdf3e47a80f0ba63e964952e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9eb4a6a94dd3c498f5a1ecf346a9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3633d76b2d06810041c150ea869c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ec0b679fee143458c1c90f75b8bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5707c2649136a4030964ecf03f6bdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a101087db8e813204f1452d01c8acc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fbded5e839df69c0b3d6ed65b114642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6634722c7d1b229a76d00990eb4af343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fd49ddf173e0564159e1da804e5d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18658d3ea3f9be453c52512f21e8816845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae6ba5e650b18e988b82bb5e47b59b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b36c36b809e5da869b0ef47bd47e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eadd0379da5f6b1ff84b66591a44b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765cd3d641401a41a6230e62aa563a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc711a2c44cc0a7a892ec910cf6761350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd55c412fc6dc9cf8de186ad295b38051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8ba0a10417b7d5ba18ac74abff7fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e7591c351d2b3e35e08117a12493653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668872db543b1cf6a735a08b37875a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658047926f0cd8325d83a1fcf4f60b8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97064cd0345b7af7167fa4dfacadb4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35368e6abdd7c37c56271c99d9382ba657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf155973f6b140b42cb76f561fdd27f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a81724b32755f3d6c046943059a8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdb0c77d509da91417050ef88a8ab560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf87110bed3bcf937a649347afd46361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03105ea4d119e4b9a26ea5831cc95b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a63ff63743bd103512089b63cee29a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3a0ff61ddeb8ddee63f7bda18200f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daac6fa7b37c2e3d9c8fde5af08f81765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7943b8cb02ae699aaf704c550d7cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f553ff3571520f434c8529b4ab40eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ab2f386aa0ce2a6da7b0d535fd0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b888708633c25161f126332e582469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53e756b38564652c8bd4d3d216f4a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98704cff117ff17a893a0941d8da76a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0910bb526bf5c5031da1d1f901638772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d665bcc14bcbb3678e37e2c62107f1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f82f7c47a0ec08ca23b3522437a8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8496262dd97b22c65a8e3ce9b668e9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e058d7d05bac874fe65b6b42a496876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702339c363858049067debbb7b3f4c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d116749e2ef4c39639c163cdaa22b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d3b225bcf04c2eed7be7ea46d77279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9e52c2668001cce5aa4aab670c7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f49f09840ff56c4aea82fdce3c7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfc81926a087dbca27376ba78edd1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd167343f7c2ca383b9a75749e4f0a9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8f8b39c5e850574c1bc710ceff9e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe653648d3607eff1fcba674f906978a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1d98c94b140703e4ab64bab27a6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ca60b5696bcdcf45a8f5ed1d8f47787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb421754732039b2c48f7b92d16fe6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e12539e5316de949faf67bdf26c00489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4cbc4d24fee594a44bd1afa616fe290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff96695fe3c3b2e6be4b7043e6c6c4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44353dec88bcc4076d83ecb8be0ced792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6e670144cc6b8a98ad1dbd4d76c7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094505744ddae1c39fe47139f56321494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778a8e1092e49bc9b05fe1853100a2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f52b25193f0ed755e41f82d0e792c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379b20524a1a5c86d49c598faefe63097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f0c09ca1032ed5fab626e0baf800e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654595a4e7d858adfbc81b66b3f30b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304131dac9fea68b82225d8492dc99c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262521ad76568014cab4273b32b8ce9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0bc6257286fc0e285a470d857f3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510b24473770ca55db8c05b9f4ab46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de772b9b776156d02cfdd39dcff07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd2c84b058351ca31934524ae4755105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ea1f7a022fa9458e29755e64e040106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8602cb64f54303b86bc8239766c617107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fa369a6d8e50e234772ae76f974f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860638ce5ee7e22c6312c853e5dfaeb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d385c9b2930395d52885cdf91df0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcd071fdac7a3ddb9084f67568f92f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de892ee939ce576ef5489cc5887392f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b854011299749d934a440840d2a05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753d48956211467f8b32edcd9354737114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3faf883dc2b27e4c0ef25b814392115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3b83f64580cb744cf385862f5cbdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c7712d832c5d7cb596c19371a49f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151be32c569b2cb3076e6c72f7cc60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf71a710d7e0c83325ef6d240a6235119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901232b0ee91e1b4e73da3dbb095383a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef06dad45f2733d59a7551ea03427121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db3240825838876c36a824d456a946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e361d374392b9a5e79c38ffe66df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5b73174519817e9392513726a2957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c5cd5d030a47931e41c5380710761125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c01d3b28bcfb35504df22f0fbd35fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49db9e3f7443b115ea8addd54f6f803127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3a0e9b22f54a66a631abbda071281128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972c13b52940a4a2b8c1464220564d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881de8b86c464e5da765692c7def6e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d912c04132883f3319d84dbf29b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ee1121442e96f9e3bec09346e6881132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53f4143396045142ae13020ab06a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3033a96c472d154ea328afd73b517134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e192b71a9a1196512e2509de98a13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d83b69aafa2360986dd0bf9f4d0efd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f3fc95ad9618956c41395f45a9dc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54489b0b47a92f9eda0f25d397d1f621138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc883cb133623386a7905c8d549b993c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379aa8fc27383268f5c4776e8de15c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaddc9b895191d9b97bb0907313b3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b98c4c73426fe2937aa57bfeac3eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f23917cacebf8ab837f62b223f3cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19154422749cae0f3d47ee627b89b95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ca011187f63aaa6964b8b0debbe77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c6d87eddf8ab88ee555ecb9334a77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29bacb0d7d67d1eb5618d62427b33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16e2925787ca240f92d9c8d9952eec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c564e7514c4ded237e5ff157da28ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d960412425645ab3b8287b7c992da8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eda83b73cceea88713b3d723ea360151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa75164e0c8c183c90d3b6b7ffac51e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc4ea6009d9fe90305c5a6c50db923153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391667f09a5abd5cf892205ab627966154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533e1812677540a5ab0d9477e06546d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be6bac7224bb9bec31046009691c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247757980c6eff4fb7cdd1753968f1c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053532e375ff109dcd9c0b54787a0046158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ed06a4c01fcea04f790eda877ca9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5951b2a8159dd43149791a037439ca7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee6060db77cb65a2e2b6af035c1f5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbbf9488cf72246ebcacc1f37030a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5ab96a6eb12d9b7af675af1c72967163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85c879b07f033770bc347614d3de2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfebae3b07f325cd89859eb60c19be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e3282cc52593fecdf1c296cb74fc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7db3838ad25ff7283a6a36407959ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deffdc478f3166fc51dcbc0be2d184168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39695a052cf438982385c4e264e9ce42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cd56a464f5b9ead29f0db11ae8f58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f5e18faf0cf085e280704b9a0b5ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e044c2675401af04a133b0cd7282454172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf669f2cde755f91822d5cb2fb9a964173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacfc85fe462723ddccbd9a34298ddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8246f51478507930766a7c94f4affb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffa9a5f16bfdc7edcc855ef372f5cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19035d98f26f68bfb2471d17740477177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e3979791a75cb03be4bacd5184746178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594070e393e5550dbed02363f1c54f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e2139871a9b7092d2f6514a632675180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2842e7f0c4b96972256adb7fc372d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a43bd3e0e27c1f1e3ee9cd9a64947182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294cca49679da806dd1174cbcae9a93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2f549f3158d63481d3d355408e47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c537dc8344ff3e2ae772f8fa7a7d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196afc342da9c64499d5a170980a7af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783620245581463c94da10dce84aaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f606bd0644bf0b2c39bba13e63cb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900ea281e17e79b023bf0c39eb62de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa936cfaf90b6a99eed27d5c25f8ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a6bc1e9400713b9d5972eb7655327191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d515e630a4baf63fbae9de99ac8f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdec05a2160edbc8549732a4db5868193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0274631772e8fb16c49fcc644ff5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19574746cc8db68f777d6e614a355cd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141aa020a17747ad4eba69ca66446e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de75094f5e34077be3961213d06685197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b3df9bb832db61cbbf07b0a9b549b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f21bbc986bb483dcbbcc37c2c49d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746a837e008af7aedda0e8c10f49aa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f983f1c8560a7b20fea4410d40f265c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11c4e4b723c49539be1e92afc4bca5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f839c6ebce8a2fd8b2558ade10146203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05db81068735fdab6c282b9cd630c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cdd3d4419f1c408970fecc493d74b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c16e5dda6112de6bef04e54ecf4cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a608dedc3de6fdd2cbc196a5e72bae1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f9679994f96d071222cda2d90a8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f8c9dc33c95c588404be1f5f68b85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a448e1f17e649c8633bde090c0b0b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8034ab9813d0024b6d846a540d1c7f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a466fc5212cf5d6d71a22e9c84eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a10e0d68337c3cad0faebd2909a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785920e70fe7ac1fc327fcb0320187a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c9c0212056383212298b51dea4709215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c88ea88cc7a4e90b8326d3ea074ebb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ff1db6280c8b968a9cb9c215f6c0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c082f6c1020f20306a282263d7b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa691af6f518980564dc264c9161a8c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa3fda8e75c30176286770f501653c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0926a42137d8414409854252aac9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522799600282e0161fa2fb7ac005ca9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48044ead5df4157dde8009e45b7073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cb137df8b091fb395020de9513b79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb03e3db3bb0f84269edc500c9075225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ffa02a47a75d38febe903b581975f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc5601a348ba4fdc3d97d36c6eb71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc65badfd182dcc1b18bf11c137fab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc69175abb57235b7a7770dd9e9810229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dfcbdef3c09c49aa7aef9425ca052230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd390d12f7b52fffb648d8d888bdfac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c86fa25fa8e8df9e5b48cd83746639232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b60fa4672df5e9469c528f3a7da6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dc8588494b2e758a4c2b069b85536234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260b4cff14053c6b60cbccec8df934235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f986ba80e7273b22c2f50357296f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574165dbd5a41a41270ba3c2eaef8a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8df7954d4faa660e7d6220aae651f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452e5714b897fbb11d3821c2330a7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909f34e8e09f02da1812b2707d5e135240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb573e62fbb9270056b6aa2408135f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1d2ffbef031b2e1b8897235086c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850365396c342edee22322b56b61b22b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c44838add08a3c2fcdbe713e95948244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2421277aaea404b93604929bab13583245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a1281931adf41d7f2d5436a326894246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284748a728fd597655dfc8b35986cc95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759ec1b9ba0e8d16a9b715b354d2f51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc27295d8d2034c643c4110cfb4d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215a22d3a11b5b1511f34aa44826413250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68e4d8492615d64c9b0fbc386df34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929a22f6795affcfb665da122d6e153252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ca56cea26e8800015d55b6cf1326253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a0c0692f5b7d02793dc13a6d70f65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dbebe924cf76576bdfea88cfed6a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9006f9990bcfd5183246cc9b9ef1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e200e24d1b16eb72808f371dbb91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4985036761c55caed5f78f9f4d36b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0315be72c7e2114e457d06ed589d5b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0ed6937ee91d48b6b0398abcbd08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc8d3c231f516f2ff6befbea251ebb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63421754cb6e166aadccded15035bc06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013d3a65d44d3389cbd102b4223908b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7d4a3f7bd2fbf55f1a729d909cb59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74e7ce6eda1169a0988c8be80536e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcff9a6b9d26a181b87f58810d5376266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f3a4b4f3f133f96621221248e12e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc5bd1a46bf3a95d487559c44976ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453ee1dc35c5974b7ba82b896726a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb7e57da5205730b34825a3c4c8530270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131eb78194569571eb7b4e93c2d3b14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace153d795ceee6e713fd47ae372b2ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331aaef274254e7f1993bfd4bfaedca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dca4fde40106dbbe58655fba79f8d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd976dd15bd0e8eec6142af3902622275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebdc27aa3a22f47367e0ae7ec52176276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feda0910580104327525f16ddb9670277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bdfca797c08d0de648b862807a290278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afac83289e0ab5891de703923536b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d9d3f1d4f0b55dff50f2dea38270280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc0bd87e5872c536d944fdd60f18da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb18906dfdea68de214293c3e5b7e32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827edfec993d911f1c7569122466738283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1f62f068eb56321931ea758e241a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0019231f80b993557d622d6948fcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cc8345ed0d9be1bf9ffedd059cd39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cd2290e93e22204bae1354c70c471287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5ffc9ef6a8de9a8e4101bae539e56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f84eb259ae19bf676fca433b3b6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e2e3da639fe5146eca2673a77552b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60079601cef4bf930c86b5c876042291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc1c876ccbaf857bb47034911c07d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d9729d6a7af37b03f42e12ec19a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b7e1620adf43a08836bf0c4e7a37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a523ddd66d3447eef92978b1e271cc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625bbbd3e7a628b4983a9f03ae7cea3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf57b5d0fb8574f0be4160f390bc912297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5e0a9eae1e2736151727c3bd453ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2265ae1cef2b3372b3db24be2026a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425cf3ae8291b63d5a421759c9fe4a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac87390053c6c80bd4a2766a0a454a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be1dd48bcef01625858b084c03ecf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b1f4d35b555687aedc3f0a8a400d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdea6211572fac59b6b7c36c63a335b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f97c736411eac3ea3bbfbfa9a93e15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d284571aacb0c32329542da40085d2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9791598158785ddba2484d53571cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5e483b2052efd06f6659ce9831515308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf22eb9e2bb53c3a34063c77b3f685309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97c577058a6451eb613388ae9f4032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea7b3f6716e96b9ceed67fa0b476ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ad76c48b9283bebd8eacb8bc7096312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6555b52af3f7e7b9f983803a5fada313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2026374f6f328d6672259004e83f0e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c81f4da80fb9a359a33df3058bc8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf039c32473ad12fb9c754fb68e8bb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80a90abf32ccdfc8c1846df1f348a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d844738f0929f240cb081c5bdce5a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63b4e342bdb491f8d297b26c901e6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87e24d81ffb34ea50a287a2d51c6c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebadd4535bf1900d697d5b6923aba2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef463a4b2cf3ecb352277c932d91ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741441b7881c3c94a63657674dc9f6cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ba427d45e9206bfa1c18b02b1b820324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4988993b13cfb922efb295dece4fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a979f7e54fdf568385039c4bf8dce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b927ba6723d33b398e6a2a7056eba8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85db8bc5c2a71558f8edceb499311328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be7983c1d167ad86b306ef64d423ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8234f6877b2b94a660719440cc0d623330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622239a14032383722c01474e900a6a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc41372bee6608efab7415d663041332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16a64b0dbf4759c16e2c2cb89b9ebd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b701502b1e029881d868f08bad3349334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42636da7765770aab2a1e051edcaebc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a81692b7cbbbd1401e10da425c9a69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267fa55469edb6cd2cdbb577b1f1977337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11dff376736adae6ef2e063d3a7aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aee84bd11467a4cb1d583ef98a121339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d15f423a8f9c4c61830eea1a86fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e945a0aad5c686550bcf5144fcbb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c25a4c12021f9f5aabab9ac10395d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e905f9f5fd4fcc71749c6abff05d58b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e62bcb7fb976923f7a3dc7c9201b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac9218a5f8920ba5b4384d6cb7bff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed8a6de8a57d6770eeafb390e477c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8fb93027de44ffccdcf254f886542347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ee72eecb4c64c94f0f130d913781d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9892b81dbe9c691d7346bcd53c3b942349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a138e63eb3b0a50cf0a8287e0d66b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ce4db24ac84486328a60eff3e194e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d23b40f90b8646530596e12207467352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e54e04b8378ef7f58cc369c8ba9a60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521a6f88017e2c22c42bd8bccb8d6fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766acebbe31842a704a71e923e36eae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4aca57b4cf2cc5c14eebe863d365c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c535161b44f7aeafe5d7b495fe18367357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1cecd4d4a682a84f73db7dbb2995358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbd92928d57ad20d0a6809e80c4fe9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73555202dbe7ba15058940fa79a5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156043d9721c16b7a1e2eaa0abcab975361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896c2ddcba8eded998ae823fbd2304b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702aabf6e8dfd88078066b5b96a189b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341096b0b9cd2b4310353dc471133d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1928e30c2a7a0e03e155846f5b2b47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6254ec161d8a7543f361877e0159366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6d2659a42ded4dbf4c749e86398b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a882778867445ebce2d55345c99c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60aabb4da525df405784d82b83f436369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a3448db28d7efd1a8e176407bd80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcb2eaeb23f2fbcef7f6195665d551371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f26e701b1861e66300e4ac7ce9aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97c4f808d9cddf97bd2be8e6cefe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec4d7b223469cf8e94b50e71b034a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c16b4865e83b4b71a973e627277f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432a2c1190a023c8d413a5044362217376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924918c8219a288cad1fe047d163ca4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a7932706fccc208f3b292bcb3f970378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cfce5b1171afef575e93d0c3949b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5675cd921fbf3c2bff73bd672b7d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267261189b9c9f0987c1159a31ac506a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b74fbc4416e8cbe3d780598ca36fcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f56c47d81e736edc72cbf2cf279cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c92ab9556f7c14a0dd269aacc2eee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87dfec37fb70a1cf762b5597d4d9ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680fc663999609d5209dcb508754410386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e58fedb76114325eaaa80bbec7c07d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f8fd5223a4eb3a2ceb99879dad03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43a53486353b6d28e86d845bc8e9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b5d849211e1f93b0b48efc291bd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca97da6a59e71bce2eaa91614a6ecdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85e0f646935a7cece8b360cf3d5f70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446a6fb6f7178edb715c3e4d6d6bdc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e7b63c60f5a4b2af2236fc03338cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420917e05d650d932b533a0174b8ed6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3feb856bb11685428716fbe5af9a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ee4f877d4bce24ff351b125687de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb5ed1f8bf6325e362d2c320f3b6a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab87d6aed5bbea85ad0a993f608fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6354f9a65bf639dff44d58333766e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b48ebc3e8eb983b4b560f8608e542f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570fae1aff74cce866ad1c6fa507658402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e749328faea40e0a7d73f301cfb4345403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad51bed34f789927d81df7781c96612404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3d7ba98bdde9f00899f3c6019153405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd8b10a59de8cc1b8f1aca8bce2db9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa04017addccb3a2cb393959973db6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54f46e0bfbd42c01346573b3fb33b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4ddb356c05e2557a0f283144fc8f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd19673f27306ac95ae96bc580e08af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e95589a5ea9ed017126c842076fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9d06ee9b2b9266a310e2d43bc4e07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738952769f009ab2726d1d2278e590b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3101f10910ce705b2377e61a262672414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06d8850fd50fbe00247861427823cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa58ce499511e1a39c1ac47fdfe62d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc33c13cabc6a6b3c4374c0c01f202417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d1dd550951d5a11acac8c5eae911418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf762bfedded969190329609a180a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e565e8784ede2e5eca21a1a8d37556420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96936994063fe0f3278674f590ff662421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b908d49d07fb68e48218860491663ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c2fedf3cec73d4906c48c769018af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00914cac0e43ec42fdd93f63d12fdc4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcbdbb723e07f467b41c46695d7913425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a43ea3b60f5f76be2cffede5e424a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9126a6e540b03a75f5e6d295b67dcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3677ae465a981c50581bc85cd36136d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bc6190499455b92429767724c4741429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763dd54c7d3280df06e1eb6bad0760430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ba7dcbe5d91705c6d3ccd0df6da62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23014a265d2e3ba258d79ab1deac21f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a954fbc937428484903db3a28796d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ae53149571a543afba8fecabe2694434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2692d4cc5def496859c740408443a1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3969abe764ad25386428e6ae9dace1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031ddd95ce61b88f1b430d01d29218d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98fb436efff52fa326c141df90df35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ccd07ab5fb976df35b75cc08f606a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d52e341abfb27e07350a0beb5f347440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccc7b8979b54ae5b00b38453b9ed74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24be04f77002a0a1515ab7c4daf9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be63d70dd483ab768ead6d3ab65fd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddcf1ade6b3aa311d53db1e2029760444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6b80770684ded13ea275a37d91034445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbfb660112d1111f5e7f124e9b8664446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59b31bd537b7b6c5809d2e8b144b9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0b22e2ccfef03b72d937d944add1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443767d6ac8a0432a437a09b1b4fc52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102a5b7f3fee509bb1aa763a020440b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73388ad5de1254f1080007835dae297b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771640ee6efd8f6a119d22f4de9f376452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21eeeb1ed59b0b3a0d94468c4aaa88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c4b11178109880688bacbcdd86511454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8f226401067da62630facffefd445455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cd263923d47ccffa1b04ecbdedbc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6184155852e1e8a57731809182d5d41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b8fdc185581c61123154d9269f9e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf930b79a21c7d4cf0b3cf48436860459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e532ca6007fd4164dc45b1dba74bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1f95c5dac91e184de9e11f9f5d475461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462a4f53ec0c38fdf1592575af200a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2cdd65fe907a3174323d8a368810463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360d57de5a77aec8d5cff6454ba4b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49e91d59b4d12e2fb9b784e07dfa78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70c3c50872e806ea59a77e505a1548466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba17d4a2c1315ee4846d04deab1668467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30926d9cb8616ecb616604c9e2724a80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6a61196b90aa07d7e6291980ab4f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb783f07fac7596e11767e172862ec0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8cb1ec4d9e5af64b6cf8e74488a31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded0b94595ec33757ff278fa646a195472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16811fcecd41fe0d9a71ba0ca816a8d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17285418afb23da89e42327e29c7253b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa198639e26651833ea1e60261b37854475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854d346b6a9849dc6c684b5eca49090476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78edfdda64cbba3998c890a1f940d89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32bcb1ca7f88f5b1c1367793346e49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a8ad525493091b7d09b8bdeb75789479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37090f06fcd9cda97768029db5043ab0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0959110871480cd4d94f9407c2c3760481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71240c0d44cf40cf7493c4296e2b9a87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2285e88906a8db384d00c031aae84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aed9c533501b078726c4ab89045d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d9ee6512771ff36b594e62eebcc79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0fa60afa4ef1d6fcdce01c329a10d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b8993c7d0f366eb91ae1b08abd3f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0368917b395d064c25fe2780b925529488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58bd3f0b65fcfe91b50e45161854c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a62f6255e8355b0b704287fdee5206490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ea5134eb4c590cc3081a050f0ed5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e79797589a7a55ecad23f2b8ac276492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e003b4b13d08432bec6cd66ebe0bcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290b54e0c5284fc26dee7d8c794b4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f423dd65c120ef404d8bc1996a92f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba43918fec5c22ea4688fb390a38ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e3b38a9f9e59759d6e66b2edf81f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfed0cd6f1845667426c854ca0b5d5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375d68b42e3f8d6423051ca0f5546c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75ba6d09186542524cdccf821d260500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ec705df682159b9dd8d177ce6cd3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f909fbdd84d5a2b6371902a5a5046f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac449a210716075ab42c5acb7c651ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059550a95d9c22c9064109d477f171a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acc3b35b9c9e62a29bcb18921e51e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1c79c677a97f89f228eb0a3913c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd93cadd8a7fd27ef15a00a7df31af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c147d5204b3dd73284ec9b52468e1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8384a2f3f69ecad0aacbdf7cd96059509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab918cba8085b8ecc858b33751d705510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31250a8c091079446d34739e827ddb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb658edb7f07d1940972d77e82ce66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddc45355f5d679317b6b48068f9490513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7b5482adb44d97ec6d19407dd6c82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b973b332576cb5f6f076aba003221515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467860fee5b23ac81e721cffdb5c0ad8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26538bc77a0114f7c0f93bedaff0cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a22140dfdd8c09395c02901941f59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b586e0625898744cb01de662689e7db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671fef06854681d67960fc9ccbbff45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4877e5e9c22bd21125e1fb0490b83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e0cc5a01afb58e6754af11cce59f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013cf7958772a223c0b91713de271f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b693f8242060264025eb6cf6456893524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d50c6ad393d0a2127d4bdcc69e83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d880a7f64db4b1efc2994f832efb33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd8fff3aab1747221a0cfb08cc9cb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f933c897bf2e585930e42dba812b85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c59fb9eb56cd6e97a0b37990494f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bddfd2b6ce78ae39719075bdaaa23e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df411d9bcbdf193b4d4cd3937e875c14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f3f844fd879b2e9a1028f7b760c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e40ad5d4e040a429870c4953d2379533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47bd381dc896247c33ef35fef24705534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031ff900243f20f08a1fc8d372b33e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7564b5dd30720fab12ad2ad906ace0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abddc9a58aff041fe456df054cccaa3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baa4c313bd6603b49d560ce3851cd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956e997bbad86da5f91b7a8859fa0bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c0d68ec37b6a09fa48972890ef841540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9be70789341cb59b1544a7d9ab98fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75bcb2c6380c77320da1cbc73aac76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4499838d18680ee22802bbe10f40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9baeed9be7ae84bd44d0c3b6310c5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b037912b1449e5dcea166ad9d6c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002409424f87905c637a3a7d11f08d5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b95b0fc3f6ec53c34125f7270d29d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716cf013f16fdb9cfe092c474b7abb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8190048a931d7fee078f5cff77150f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e7cda4b7adb9e97804290e00c29b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ada329beae065f1186ff6a6b5276d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c4d75362b7b6022c41bfab3a7b21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3513b66776c25643c9ccd72eaa05ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f648b2624e7dcfd3ffad5909e9b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ce7b6e704fd2d4765464b9ffcdac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458052e5239267bc9b5e5df824bb9a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccdd4f5002afba90369a0d170c9868557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b3f603e600da5b290a0206831190d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf01b3c7ebf508a24e7a8d028d28ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2058b7c86d94c7e3e1297b6ca586276560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c68cf9e2cd0c40ab18b824e4958679561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182babc8d641509c74626a4b8edb664f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5752fdcfce944ac81ca33720fcae7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdfe3b8b1ce35fce02e9476dde6783564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d9bec3738611f5d5f0cc80cdf440b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cee960ce9654bf64779477b4930c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32a3ce715184c73724c399667a29c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e052d45635bc65a33b1d6280b9a5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5b67d9099c1b9326c5883f7c7d51d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d0d4356597132d5e04d766960e11e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b26491a4e9b26e836da42a81ff407571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdc3d9061377bda8f8e23f3d1ff9f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfab661f794ba81b46e67ba51cab1ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe41e9eda66b4b4b18089a984cf528574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad068120e5d7484959744db60c2ac1c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9fb4ab7ddd25d03957d5a5c635b7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a816f1649796fd30f5a34e9ba670f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c908141886f5dee6df5351112ed55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98a428f0c73b2586bfc10c83caf007579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b37f2bf5b2de4f194d6850c10aed9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1328d8035ee4abcb2f9ba474aef7e79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e27b4adf19d00f4681111beec5889e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059df43457c2dcec8b5a2cc87fc4bb96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678ca780a5ce78a357888cb52f612be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87c0d39beb70076521e8019e971d47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096986c8811e04c74e06b2a61359a0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d80d64eea1ff6e65ad787c66ed2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f776087e5f5dd703a8a1329973b2b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051efc805b97b283ad3a44428dd88c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ee70c7b755664bcf27333b6b998a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144acfdfb369ea5c31ea83957c96948d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecf6d82924c682804bb62dea7d18d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9775681fc4fa0829674b2932e90e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bed48544b250215bd9b8ab76a3c8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e04981b3ce22909707f7967f35e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc093b594dc92dfa2e101460864e029596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268734bcb1f2693ba47569afb9945278597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1159fd84fa0744d216ed3ecc4f9c50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b42dcc583e404a58f6f658c80d25c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1625db7245cab276cd504de627a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c7ee4cc878692fc434967012f4fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1db8e3c9805c38c0b42e203373d16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e08e51360fe77ec7f6ed309759c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891bbc1f3bf75ccb974c989ae102d08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d209ebe8eaa0a40bbd76d36c6726e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc49b7997cb786c3f5777fccbeff83e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ebfabcdf33aafe26138c7b723692607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aff17379bbc30b8b00e83f061fb8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf1dfbca277ab6f67287434783fea8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e584b46a80a7635e109fd1f0c3f9ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c937beb4da0cd438fabd7476ff82a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0009bff198f635e69076b191f987e79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc91a647988d0b1b2d4ceceff7df9f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f22cdbc18040a6ee4aa49a995121cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd917c2b4fdd4cfde9e73a9c01b63ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5442dc8e2db2a948c9b8ab870a067616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34260bcad04d30f7e02f45aefc980ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988482dc85e281cd3833c6fda3292db6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b424ec92064cc19219518e04f3f2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6780cac2af37d2ec6122365a84ac9a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebeb49139767614663bc841c8bb608621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090781a861aed20d376709ce991fa7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c011d6713a0cdef602976adc6b8288c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b2ad897150700ccda0baf18cb5cdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259bfbf9497fda167697055d0ae9394625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c944c6b646019f8c8e7cb163fae7c15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aee753b5e22d31f3eaf8bd3135a39a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e5f50b88fffdccf2f0f791c9ca19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c4f0cf1b95123d7cf6701a8f02517629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0c9eccd875fafa53f26f7d19613d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc268448982b697768a2047c90b4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d2f67165afb4b739ccac9bad9881c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66f7fced1e591f849320a68e64b848633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299bab945c53e7a2a0decf944cebbad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d49aff6568f7bebad2adfb488d59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2518f251533f961c184b9db065b25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e81874e118395c1b14911900c926f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a990bfde140e5c34a2d71bbb2211ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686264a57770e580d2fc8dda486afa96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2497267a0a5802e5d1d47f953eb165d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef853517dae3a744e26cddbbeed8950641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145c7baccad314073f66bbcf970ff5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd2459b9c0194adae7f888c2129ead643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f4a9bc49512ad7cf28979c993331b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746451cc65ad792a20be2e32b8396ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16363e8bd778a751fcb03e534864ddc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7f9518e7faf9eda795b9ba039e58c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82f628adaf094353e96069eb5b2fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe09bb25da40479aea3fb9294fc82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29fa0916bbb5afc01399732550d91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6202431aa84deb26ca758f779f5cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11e918a530438233b4c48c6db5f57a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92708509c932cbae438e912e93d7618a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d811b15589f740c1d94c9ff2b6c88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7cb0f13c65bd9247b473a73ab377a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36520f03c0d7bb112bbed52a539e1084656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecebe476904d7906b1508885a7a4d37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f7c118bea7385b491b1afefacb0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c10095e45fa85578d1dab922182fab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78381194768ae945660dcbaa38f8b49d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b048736b5a204757656433664742f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881e82a8a3e29186c546a6adae8d53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd59f7415b1ba2c222bcf05a6db24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506171c90ef1e10d84150c643b58774664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d420dd5f22cfde99e6eaf6374d3fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f902af36b4b59f80f319502a84ce013666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624288a0a597573293af6ac98c014ed9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97d4576dc1085da1444e289b3035c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d974239654c1a1591f687a8309f025b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea054b05fa56f7bce020b21be7abab09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0946ba6f649c469f1a8ac4b5542c93a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec33239b4b25b0c75c38e49fea62a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b726877bb447c9729b4d29ae9d8c3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b941e7182be8d7962f85da48a328674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff44786c2cb34a6a9fc4a3b20c9f70a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ac1ba8640bd8db3206094a57817c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1897084dfa6fae20473aba386282ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d479a7f04de358535c6802e89d9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130dea1723ffd344c09927f8c0eb137679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d633b162ea1a854117bcdb87acfd46d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4dbb1917acd9dd25f170be00dafef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60db0d3e3ee0f7511d6aa05a0ce3d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0311816fbd08cc76f18b9cbb724dbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074658b4d2033d3c61e0e4de7e356ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2779790b30f43285372436ba43b1c11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e533d70a53727a75441e910338f365a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3649674f49f6ea7e90ca8f860c7f97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa59ddb0086b9bdc28c52f7840642e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab09215ee5301ad69714574b6c84059689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba411a3554bfe97785317e49eb80b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e539555a9a42c5755c92eda4846f83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b7bc9218879bda353fd3078ff227692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719effb28de4d1bea71e8f6eef7cc87e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703e749f1320964a7eef23c01e2efe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68242740cf9f51631d6e1c5e220fc5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c74ec807154ea4730ed54951f5b7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808db2634f2d88a1f317b0fe658b99ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b10aa4e9242cc8be47468f94ac24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129dd9dd431c7116a46e69b6fe53493699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d718821a72b3704f6c9df69e73b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af764ff41ec7cddcbc0f010d68f0c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0c0a01223f8fec3047d16e1fee271702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140078d6f5e37e3f0e2c81d43c2b5f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1844d97f4dcb1840da610e3600cde7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80415d784ba9ede3855fd47880ea9cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be08b13e39c30e9cf67d5e9f3fd42ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01749af9664fdaf845e8e5d3a546c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b1cf443e7a27b66b7090eaf4ad5cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d3a0bddc9063a2072ef3790a062b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099594e30663223029d019f6cfbb1cde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697136a88910d760600a768ab02fd39e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a54ee0f4b051de8726bdd6a53ca03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da125e14e867a8e7264a7c65baed1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ea05229c9f26acd0d1163ca92600714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc04059b9ccb3ab8aabd34f0b62d986715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387629a625962bcf8d4a4309efd94a82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803c22cff7f02b9cac9ed97a8ef344f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e859c2b15a5d749d0b3577866072a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbee58d86d17b3d597ed952b74b49b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48a03abf3ca8f2f82b95b4201f93f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3da2f5b873c89147befd242c406cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b3cf528fb540f78e8af1f626556bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad3b13bbadfa13a43b3c98cc6f7877723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738d324ec2339a2a758a163b4851208724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf233f2b61065906dc8b6d21528c53d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a96edd33b5c32d8255865e074addd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05f359eb810a9ccdf3339a917d3a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5132f70e6fd0c58ff83f887ae701a33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891774af6b492b127ffc47bc186d5de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947731365646f95c33695e4d3efbfa2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ad3972f945768adb672cb439efea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1176b8487932c3ad9fa3563b56c62d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd532811647bcb622b2eb445bd8ec6c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe61e520c4d86c69c818b3b11ddd56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71950e7c8226aeac64dcd46b5b180a11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c28ff620e28f9ae26f3e0a97acfa2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b528bdae2aecffeddeb77f1564d3e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7d54a94aa86d8a18ad7ed9e0bdf36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a06fd23aa207e2a63a420e59b3fb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345ceb8f8b0c66e57bdde4c83a0919740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c7b823925a5db6ad79f2d857ad3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5c9b410f2107a8bca6ddf6646d5d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ee281139101902c06488cd127918743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb57b999e084800cf9165c285fcd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301d799b7d49d4f41d96dbd85e97faf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebd4767850fc88f0637e8655e7e975746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8dc49c46a03c14b6b111045cf0014747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7b88d0ab99373cd33cd6449fa6999748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb9d1cb665d666cf5207b9eade8a5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c59afced0bee9843428d2b892fc8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd65fea003a88073dd7edf036d0f6cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013844dd9f24b280253c0e52363efb5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30086d55c593273a8d8139c09b30ff7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726175818c437aa773381a1dfa2bf5ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c040a1dcf15da3bde6f8bc9e2d8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b7abd619fd3f131bf58261f274e02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd885a155e914f00c07d4ff03bdfc49d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af3051f58061fb96da8663291cc0f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845d02e34e0810b5ad0626e9bef54f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd51aed226c03f48e8d732bb8ff4cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf52d9c3fa57e0c82da5c628508dfa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e189c15cedb50add2c96a1c5e5ff13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a971ee0b3a1a5705030f40cc4d12454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1226057fa5015c729b6201e2ded15b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c46e48c936274e2acb2c60707c376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c5768558afae9b5b0c23f3f0855c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6ad6a1343d9dd0134606748e4d6a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b79469ab41eabd62839f9d62f97bbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7f596ce267e8c7de6674e9e01dc6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3661d7ef1780dca181c37c454c139111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33399a41276e9cab063b500a6c86729812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f226988b91356cfb1fa12d217be413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39952ac23656c51ea5bbb535e69e0fbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b915f9b33fdb3f97af54bb9695a6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a944c468e86324f59ad50aef4cd9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287bdffd623785db9447c54d1fe7d2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928be9f2fa34904ae5a197e4fff8b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ee7ad9addfb759075f11c9e88393a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95dcc4ed44dbebab01ba28e2810a7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911cdb9fb8144ad1faf211bba9cc12421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e37a8cfe8312f3f76e63febad551c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fae0d9346e5ea5879ae5384425594223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314d6168fcea8c4b968eb8366e2066e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846c126a9ccf1d60a96b4c911fc1be425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568e454ee27633aa8f6a2bb1187f7cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade051776f34932d30f5a24d2f8ee9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add85b414b5cc05a8c286de826e7e97b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc63cbf90d6e65181b0a53c9a7514d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bff12f2f3db1a8588163c83dcb5cdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa0236c5f22bd683a1c810ed22d17031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff486d7eb6af98ce79b9bebe06141f3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e80140d2901790bda7ead8aab6b0e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ffa9ed83021f433eaaa66729a7f8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9411b48b33a6cfb938a3b9eef94a0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1baa5c468838238ed1159fb3809d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32497487075caebcf6dbf5ffb48ab8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823feb174fbb5fbc53c3f9ff76df98ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c182cd6f868cf86f019859b0041c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6281754560a27f011d31699918ff8fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596787f08ef5ad66e03c114f7aa685e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41dbf1b6b6ae967c668346674f1cbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b28fe880ebc01892ab1b5458cbc2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743a289113f8926bbccd6976ec1fada44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f5369f1162f7da6527fdb5569eb7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22bd41a9b3444bde3be5a11fdd7df746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659cea713cc7ef4725c381bca1e35a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb27c02f258cfa0de21beddb05e1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05cdf6784018882599078fec3adbc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d8a3274ccb07f084f2b72f5b93d6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46679eaee4e5bde8cc343aae8e33bf0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ff2be5b8935a462d4580bbaee67d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cdeb7af5646286c4f20f9823c27ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85c8fc7afc82ab3174beb6f6bb7a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f99a8ec114f525fdf3685f1e6bd8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b8f2915d79dbb7c2d57bdd7a4234156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47b9b92fee8c574404674ee4370d3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0415f4cdb8c199a92a15b58d98cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63648e783b99bc589ce9dcd6c7295b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe71bdb276351b51d306b44382123bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad6c99d97f889ca7be28643a0c073d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd1a07f9fe97c49ac33d5134b4720262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703ef321f85a071a0badcca784e4f5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf4623c0d7a39e4d3bee69c5d0f36364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2257789210821b8b7cb5925c329b59c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aed8f4491d44dc6394572c751f198a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f431f5973faf6022b431ef4b966ca367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02782c6fa11ec631079088c31a9d88d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed9fd682cad47c9ca7356b80cb72a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9081153944bbd4c22fa36b1ff4064e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d57843a9c8e4eabd259db7878416b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5e4f0c119ec8b81774a8c55c4f0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902df129c4374ea521267bcc18572fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a2e7c25c0fae8d31b9c9d2c49558074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcaa64233c8dcfe683f7ae6a4d184d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916c36d2b55dcc7e2c946215b637a5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8c22cc5509ab0d4b969d08c14d92877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c02920c38c34bc13b80e2e06c3d4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aac0b0860520364fbe49e2124282b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd867fd4ef235af09dd5c794815ece80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39be0e6fb261399394e8efee06131c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5887397e6f335b8b9271df3694319c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ec9c0a3130585c69f47abca8f6ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76fc704b4668c12a660c23b89fd4fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd213705c59ea7f0bb73083cdeda1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a361ce1a7d164273cba619a21c5e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1f15c959c458ca17ac0a1145e15387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d07fd03106f5a55c18b4d51818965588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad275b02ac81b82d71b9feedb7330889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc0be87c10e15692c35f0072dec3c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a43cebbd2c46af812db8f4e4c948391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99222eea0ac648f1e0a2b0364b61d9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c173536a6edb01718f89e7e52fef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebafe80f893d50bc0c95956c9f3a2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee940eda566155c41ab0e5e8f731d8bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd86f71eef61793e3a4bfab0361d8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bb981ca418059a0891fcd4b0b960897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bd9bd48df2b77a6bb930ebaa52d2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47fce95af266718bd32a3c309d54999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd7eb17579e4ec7fc1f3179166f0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498083916a80bea056f6f5d206fc71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d68ea0268486f00f6d74b8ac94db7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441f9b37261170f4c794d3c3fa6bfa4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8970b3a270709ece5f54fc4132883104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae4c5391cb458c6ecd0e9658459948105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49ae839a062c88376a8bcf2269361a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84295d839e85cd7217adc86890d7fc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7503de60e04b92db58acf9fadede202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6e0a72df0e182cf926ec813caf74c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2f21f82e97bcd6cc794e27d3e669a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dab203bb99a5f15ca5ab3404b5040111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd06b2356f6da43376bf67afbe86fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00909a60dbc496de5a8fd2948022c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c019a5ec3e8e07e6a585a6e5e64a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ffba813053a22a56ca548a0730ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6e3b610b3654ce7df3e43518e022116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971a162d73be440a431c7b8a2423616117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca330f08595e81ccb62c59061f8ac6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2719ca5d83990b468addb764875e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd694075dd6510a9a11a0bae6b9741120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76f5196fa5d5d5d5dbb6870a21ed5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c294dc66e17124499800a04c3ef300122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abdfa6fe9358b5ccb4d3d820a9a3cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246980123bd0fde9cd5882fca69643d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59465a843e2b794cb4b8bfd657f5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78a7edbf1eb14e08ee60e2f43421d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a52c802e485cb22f7d109d64b6aa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bb7794b5e208c5e69745567f4aaf8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087026465463f24a3ee49c08c65f71d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c7c03e1fba55d1d9954e14e541b95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709051f7b61d582438b7849ab204e4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfa726cfdd2e377b1527e3f302d990132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c3e4e78940f01aac733436a0f1a38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1af5a5d06bd215dd6efb241759ce1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a24074a88b077609086fe1f72fb0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045694b0e08959bde59c32a131500e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0faff8f90d701c24546d90b2fb1df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a630f421b4f6d85244fa2ae06538138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a424f1c2db34342285eb4a6a7d4f9e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e71449c64fd13637c1ab463a99740c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668112a85ede25deefbb0f7645b252cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc6a61118ddd710b210b28b85853a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4128ed2d22a899d38582a5bf9cbf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2480aafd6296fedeb6e0f58b5f46cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e7960115109d9e3d0fff7b8fbe72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bc7c7a9e2354b272aaeaf821d2efe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d96ca27b802c6ebae7b2c3d03ed1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c05fe28f4dd8c5607b6ab7d9994aee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f223dd70f4266b588d5f6e6da876149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11301b0bf76e7a1d1c9f69c34f36af5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73a33f325ae7653379182ee67a0e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ffdebe39c9bd04ccde18d8c5cff3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd35657b019ff578b9c2e2a6b040eac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050efe5e1eb50f75d938c30824930f40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e094b66e5b539e1c59a89f82ba7d74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3153255ac0b86803911a64ced6854156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952c9a89716e7f8b013bfae7241dad5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20c12ed4fea4cb12dd5848e531d2f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30a3cdc7d297aa48038f5b846f78e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2056d0a5f40d4d8869b81636d4648160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988798e78c8a0fe4b359512216896f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5df4e8406a5926322b36f45524e80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf2cf65a953852f1751be9a336089a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e93d4381ec0da39646987dc5e7cb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daae3b4f729f6c9d2bb99401b0c4a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961c76788db0299dfe82fb76e935925166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d72c489a2843d75e733cd555057d3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5041ace318510ba794df03f11a66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2595edec57cf1f9df2760732bc4ee10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabac258b75fc74ba7710d35990e15c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88fdc7b751d353fdb05282e1d7973c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f1d2935f09e4d2277f4be3c815aa7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9936cc7ce6d72ee4554f5a10ecf3b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30da89b9d555466a97826752a6080eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe0e0ae03f26601971488160bf26e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f23337bec5d51a59de9ec9dd088ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ac4b5d6e089679829d7447a063b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69fac357af9f4037bca4d14a3d5be1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9640e25d142184d7d9e07c1d05e470179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660780f627074d56c14e2da80df5311c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea706eb745e44345624ebc6bd0a444a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e7a50890952bcdf0d408652b2308182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead8381b2c9fe39c27868e612b1012183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a5a87eb1b6963dd9a70a511f621b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f691a55a9e455a84091baeb72e080d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea0d8964013a6be5f3f98190c06629186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dfff343dfae68e554148f9adbd15e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d3433848c81ab77f7ee540b2468b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf601c4ded112dde19bf40533dfc5c5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e470a7c64e6eb2e04504d27cecc52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7866c047a4fa29464e78dabdde126191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf88fc8070d2462b033430ff2a1713192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1639263ca7c14074e7ff10f8151d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1109da077319190e2c545c40e093fe3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556124d5f90993e4a1ef2319108b227195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd69e13bd137e1603baf28c617c13d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3bb2c376739187feeafc5772cab1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bde95b2cb92fdc1349753dbb76685198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab5720cd43a0747972f526d0c44e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4150212201ea122989ba9a2d5ace2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051bdbe32958408f553f88104b63d0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a565d4765e19c6b38d4b7a01e4df55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd4be9fbc00981701c1865bf9b445203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9477ff26c5101ffc0f2036bab6e573204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dad5c26882d9e6751ac2fe5312e95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1a09c0b5b9369991cb9945d9f210d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5794db144f4121225daa92644796e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8bf4d9c830a546f4840c882bf1300208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc4a5af2b4b1eae56460a42084dfad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76e72024343c5e8f6cff79c232796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4c469f769c0fa6be7b554c2582210211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3b20a9ed2495acd14de3ef081e57e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d60f6454f92d9f363aef9d662359d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cd75ac43ef7eeff2cda5d51b7a4bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a1245f8fabfd25654a6a89b36d87c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ece0a3879abd3570670f0a80d24bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155976ce92afa669a6e00bc22cce758217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b5f123db7e9203709e10beaa5c70a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbe81519febcb14559b19755124e61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a2c103bdc3b22751a8d65a115cbaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987952cef31f4cedf386ed7dfd9d62a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde904e61dcd6107d973c5cbcdedba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f0b5602fbf483006a09ecc5e2e12a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d0ac43e610b153d4187f26b458fd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af438644a603ba082b5480a451a32df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f72f243e9429fe5a0903bc1526e009226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c654c3824cbd01df134cae4c87bea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68289914e11e73445fdf9a4687500af0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a4aa52117b21053ad74492c84b233229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3e71e0964043bb19e2a221571b558230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9c955415716a33d0ca3551692caa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e60ab2a5ed46a001fa8d64d63e4743232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd1b27ca564e31ea960422341ff298233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d1a1950ff7f8621bbd5131b04a8d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cad56fbff283c2aeb44f78afca5d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c287d8521f7fec0ec7759be5a681ea2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c33e9563533fe745ba87d45f7a3fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cadacfc5804840dac525637e74d9ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353b101c848719e25bbc6139e813c37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0564f8cb111bee4b6a175ecc3568ad0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe5ad2524f922bd5fa57a491272b4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c43311c12776da9ace5ae26e6bad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20127da254f5b60beb27cc926d5de9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb2962b668f7fc96aabd51d5fef0c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16619b38d13ecc664bb31096882c5dd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c2be56b3d376807ec617f754ba2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1e55fe3b74abcc885ce392988c711247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f6117f2d13a56ac325cdadd05ccb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf5cfd2c959737ab0b3e4bac99e8d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56326a8503bed0ace42fb34e894366a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75806235ea018cbc6d829c0a593b21a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d1ab3f639b83c7e3938004872712b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d68327e7f21548767323535d8c2af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ae1602a224738efc54d4ef78ea4ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c783c43e002d07e0057e72dbe135255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808705aac027151f4a3d8985e6b01005256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007a5760ae8ce3f8340a2555e373a40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b249f124dfcc9ed095c72393e897258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921e2d992356be51ee3f267e343d05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c428cb39fc32df7373b367f642df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef9b9aa22edb77a33bc02ee02aef80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa94e1023678bc8adb9b15a940ccc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ccff99480897f5090fb0ad966556f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c000ade937d4c78adf45bc5e524e139264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153048ca021ca34f221296ce3cf50ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b341485a1bcec11781f29647e9562266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952302c2e080fcc90ce613ded44f594267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0038b7b76a7fb959175816d5c19291268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0ac47a2ddfe9564efc36928880eac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f0b54dd90994aaa25f9c993f35be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc592f3ddee359fb3aee707cf51632271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e2fcfab7ff3ec72980d81f0cef24f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c529699512bc5acbfbaf2927f6d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7250b2fe4be799d450f654a16ea16f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e9a8d40eb03963c0c1bf489bf380d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ff8caa22287619c4b584578f9ce93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c96496e7848299dc87f0122c71a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355466a369a705d87c2e0141272f699278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5647ec32e8f50f327c300c3c912b9f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121466ae5a1b4db3df03300e5f839367280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bca72137cb19a89e0fdcd265f0a38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee9b9cf3e6ef8ed31ed7f9713172d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366c731769cf170585c22a3714b16e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9cc4f2e66b391900c0d867221714c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c596ec721e453727ada50a3496071285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3282cb86f45232abb0b43bb5a82de3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914f0f6dfc2a20b3acfbeda0eea456287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97957d10fbe7f1d28d6bf21fb9b8be60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1be1343d845795c8608f6a1ddf4f4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb891fc91547e7071e72dec24ab1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ecef2c747df72fc8a6ec9b47d95fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee23df88f2169dfd6621a60072053d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92095ed142821c136c95370394a566c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e1509316f1de40c9c6c11ebe94fc4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d9aa04786ccaf9fd60b19ff849113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8eb658d2e988c712d3e83fa2d101296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c5b3ee9e782457b692c8485a3f68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f4fb6a5499fb677edc11c222faea0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a58262a0da5f03b85e05e1480b376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a79b6cb7f2e785246d750ab829501300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa183a2fc05b61c15e30e43ac0ccc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585a201660b9132cfcadcf4407416c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251df10ce06ec8cf7dc0e116165ff59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf22ee45de2cd4c23b1cd981809c43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a3be5c1062d26909450f76a6235ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a694e138c9d3a152ecbd2d73e9777e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffaf9351706338a623e20f99160a31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82a4df1ffa8d9b1ac74f2e0bf7e942308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf584fd135016d774240a0d0701393309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf2e97b55aca58ed4093e14228153310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef127f1022d3dac9a06a21dd6919d66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135942219f010bad807423613a47b5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbba507e8067bbdafc39d20a959d894313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af287a09863ba6786983b537898bbc3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff77e33ede34a5aa91a30470da4108315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d124cc0b037c05a50c9db9659af44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd68919e1bbf27f95fe3ce84f06625317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ac3318129357da0fd1e98eb24b592318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04801b0c30775964e63a9aebe33281319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e82735d0d115f9800b84b2c5d45fac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fed9ebe99b338bc23d6dcdd419030c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b01a3559d7e91e7cb0d72ac3110b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59013e00ee95904a447744c67bba7e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76cbb01f0ce5acfdc81bb631cb123324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaeb6a908a13ab881477eeef7c2904325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34071fc3fda6836be210c95eb7ad8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c143cd9c4f77d768033f9f7648a4702327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c4b15f4d2c22f9add76a825b832ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88462fecd25353da6b0a3669acdf8af6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513594f458c18c77f870c7aa43f25c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6242cc482088f668343e3ea3d8dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34052efb91703a31162aa5f1110a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d82096bfb93aa701bbd6157af1cb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b2e3ea514a357cd39e523eea7c3cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466a106161c2a8b52cc1e3d5b1d8c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf591084f23e684b172bca23b4818de6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cb29a8274a54dca4abf6508862aeb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88417d520b75c4b8a744b3ef1f8f4fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f732d67abd1f9efc62ceb073894b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc921401ab056c73b13bc77d2c4b41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc74d90f2523cdd3e3762867d91dce6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589a7a94e9c1d7020310e8a8a7aeb00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07c6c1af4a6eb1128fa48042522e15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b46e93da764c988e0ccf708d0ee0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1290cf9ba3e8a6c69fb53c57b3ca487345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911af30ec608b793a7ae4e564a5b3ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4192703a4df54bcfc66cf7968540e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbfa8e7e67f9463476b77b6ec78171348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf8905b093b377a3eb1721aca6fd65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e013ab25b9831e956216fe864f60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda69d0b9daf009c3fb532282e719cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c99609b9e5f84f7baeddd3134a7e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6eeeba16549ec95181073c7a84b28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eafef395867b9cb20cb1c8ee56e57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d358462ddc4f8b6885adce2a0987355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67709a59a7d7108af2fa6888b0c14407356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930091de3037516fac01317b8d6ede357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a99b8511e0e3d0edecff876886bca0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc58a4d8cd8e4bedd030e35e4ad17e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b59bb3b0c61fdd0325c240f974767360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84d53ec8ebe7f1af78fe239d714a94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425ebf757431fa0c67db92a0eefe7f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9d3e9ff202f406a7567e213c32f50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e2b97331abf5ed64137a3a843fb09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cdded8fe548d809ba8429104cb128365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff590bdb165480c9afaad328819be72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e671858d8eee4c460d6687bcedd2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7df513471be7d6aa22ad167d004d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4171bc4903c7e5e7c6ecfa1b1f17b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782b4f282c449316fbd2d2abf4fee5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f516f87cdbbf36f2af4ac604e9441b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac4a1d72855f70b6df56eea7407bad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030325657e1c0d3955502276cd42b03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d500db5fd52e5c452f822a5bf8c0371374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd35a43e03668c3f7261952c87bc46e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b2f090462f0b871b42956dbd36dc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb5843445723d29fb01d8e1075b9f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418790f0b37ecc19f3344562272799f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bfe0ab6d92ac24994bef004ce3aeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfe80b1b68a043a8d29450d99727d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3e4ef42cc07899217ac5f49e267b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57442c028e483f31a67c488111933e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c0188455376b8245ce59f73054d47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e9bb58c9b9b446f0bc1a15b26036b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae91c6d0b21415db067129a3a14d08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f034d61d5f8d9e82a37c0129625aae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c45ab9e255bf7d15b485be3168c7eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dfdf3a7af808e26bb5a3203db2163388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ddd80f30b16143e54a5e79d6fa6f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8fd8bffaf453c1005d0cb84a4949390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdabb2810fead04756a546b279ecdb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb414450240cab8115be6991bab02f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f43aa269678540eaa1fb26e19ac86d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899a8bb4f808c4a4553f0803778e6f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd68d75eebd4b913324b13ab0acd106395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d35d9ebc3f6a1e5cc98b5fcf13add2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c51986d099d449400edfa235809a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14d202cd598e58b6887f3ea544950a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b46741253583b90244eb018533f1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7678b62b1335875de3f80dcd3200e20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101973f6e1b5a87ad3ea9270cd721b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b48f3dfcc77d9c38a3e5f27f63102402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493eec7053c539aac447bc3cbca3d59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49829d7446043a145846cbb5a39f5dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d548479c14f1292e07a2d41390d19cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bb6edbdbd35f650c8053e94547d75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84364d9270308ff808e3d3394200bc40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad9be1fa3952a3af5ab8fa0c2a7a88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1d2fa2a4fe7604879b7a61f6650ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fc903bf433f4756a0a07e047e285a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b033dac04101b0253b92a78c4a99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93d7a9d38e5dcac45c41aafa85ba3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d42df165f2ee0b9e8a12ea95988b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b0a4c559521d1cc1abc992af2d61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f30c2d12e74fba96e19c2ad665c1b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af220cdd7ad54e631af788ddbee2f0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdabf4944df72c6eb72a8b04258d85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a8e8c7a5e2e1a228696128ff58aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8a8334baecea711c5b13d661e7b1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27098a2610f2e304ecc5ba4e4c10c7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f71a841e8f141cb90b7a5124f8ac1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dbf82502a2bded3d75d22e9964524422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9b2c1f2311f90d9a552c875692ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cdbc68d9b8da7a1a970e53a525aec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce9ce6e2fca49af9d60cd71839ef8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63119e53d78c135385cbd167870ad1c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6adf48d3782a103c5ca3367ba07f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036232a4f7b931e3012fcc7307e6ffd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286800dbc04de954a6c1fe806559e2ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618d9279da25d64ac29fbe46bda4879430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7f8bc6fee7fc38791a17ab27cdec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a07b6d965532bd5a33ea42d77cbcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377428ee1a199b3bf168775e35db06b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bdbab0fadabe4da93cd5e115110de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162db23872982ad10d73f8b2bab76b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3d40156bef77507f880ac8840b5b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146e233993a673e1c28f18867929377437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e08848b1aca5c519159fb72c0c23a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bdb112870ba4683effcff41389a2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f12767eebccf3315837d7e544979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13034dbb01e1b482ec4ba1734b33ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91b17f96a19def11879bf30f556174442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf64f3f334d8f7bc14faeda84b90cd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35900525032a6f840aa13b022bae6c2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf44dca9289bd8c547b4e486f95742445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19ada674f663cfc0e5c18ee4897eb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85222774ec3b7b5e4346f22b3635655b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ffd773dafc853e46db0a130c2a351448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e6fa85eb1edb6a20c728e4d8b6082449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5b43875300c72bbaa302298b8548450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c1a313656ba41ac6e31841ee497f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535d629413242b0687494181b97a1ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade45b8cd76779c2b8005c6b38fe2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed67347bcc0306d83e1e3d630505b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba014bdc0b57010d14435402acc42c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393af0df399a24e8fe2a67719d6e8c40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a6eb4e0d2b385fbef26275b2ef9d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92ca9e8dcc960517d034c6a952f4b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39f2040a9b0141d36047e908477e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd945de38b59606e708b2f57ec1162460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa14f0398441c89d5f396b7254f5ff3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49a989b5de21265f01eb947f78971462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a52fa23252f3d09408dc3ea61838463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093935712fdf35c674a6df7b220018de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40763bebe7bf44a67ab30ea74ec58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb833d6d0275f83d357df9cdde60149466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c589749b7c6cdac89da63d9a69460467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d131da825c4ab74b7b5c2bc1578e75b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91d03ae0ed6b925ae9d16d32f4904469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8be3f42c1c07b3ca5e9695e6e2d85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566608167939b3a2739342034130754471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ef786a567f9c84f2b042904e86cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03038cc24acd1034360d5e55f0fd55a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e228a589e8e889c551088c3768d4d21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ec79dd6c112ec143887b3919b25f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41529867bd8eaa57d521b9275407614476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8777a5b79356a9fafedff231b398fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa73291db91dcaeaf2255904fa64d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d649bbcde2cfe148c4d089d3944688479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0100a725a5f7e2334cb714eab46de8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c6faac7dbd53892ad8124a0ca6fb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3ca12f959885c102ec43e4a83eb7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929d8f0275b8afd2c2779ca2b4a15a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f725d32e6339eb2fad09214dbab2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efce3f1c63c3ab5a105f50f6cf82be8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5d361c060d83f3ac4089ff035312486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc22910035d00184c27685a342f8ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595824c521422156bf0b77123599a76c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137d57c80a651a8600dac8e13c1ab68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c95dd19c1118b29dc5d65db7e2df3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd73faa1aeafd7d836d4540f4078ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f656604fcb5166f0d607b06b11c14c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c545dcaf9fc7fbe7408075f26bfff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e380490c2e12701fec8567a3376267f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb975822de7ca0e5e611369b034d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef54a0419a2da6d72290cc57bae99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5aed9cb4c796e75c16dbf46666d2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ce61c1dbd923d2da192cfd6c0be31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f051a068bf8f3775176da8a02d87d9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060240316b68d9edde514490dc575b0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dcdecb9c3cb2a52db115d3e20fbda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3697d7d6ab66148b4a64d01c72d618502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3af9c6851ecae639654bd51549b44b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec433414d501531e564973069d04cbf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2fffa00da4597b176c1cd5bd6cef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7930c8e650ea772541cffbd9a7db05d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbf1c252f8058db30c5de5fa2c84c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d35cb51ccb4cd34b881a215d8be66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f4f6679c9dd8e9bb045063da4f97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5776f99f4e955fb8e0f605b9649cf8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f0d183f9f32cc0d383ac330f661b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4c6ac1006fd39fbaab285fbbcdff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac073701acd3ef4e25dec22a0f510513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596882c580a232e6d7098000c38ccb31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a012d3fc26142aa5d8eeec60fe14b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d06e8a4d79e27f8e030230d2e8eab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c808eb9f5072ad9f4beb8ddf0c416d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dfddac18638106ebb124578ffc3a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feff90e8b15cd462d56c67923b4f315519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074e555adb6431fad390813acfec102520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113517a35a6a0568458255bd4b80534a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ba838c8d60c67b16c146e5d3917a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2cc6fd2bbde6a93e6cbbf8faa1d9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d29b205583e0ff9eac9ba3d0bbfb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2af3c85c464c363018128168bf2c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1245d3f92d9cab306c20167efdb8823526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df09fd0511e3bc0b020f1fab2449eeb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b0123765949f53581ea227ca0215528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd482e953b9e2df16908babb8da2a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba329c83dde09d9a1f87eeba78e92278530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbedf0ad878d79ba6e3c7ee87d29a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3508582c3bb38f69c86510fb55432532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3070b19654e84017af311f9f895c68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcf7626123d58d7930eda2a528a948534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9434a0695217e48118db205f85ecaeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912186d0c83d03675769ec8c6c76965536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1521a7941c1dd0b7c15c7251beeb84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703bb487a29be37c39d7aeaba4c6650538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273704e2354f8c70fec9da1dca04dd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd810f3bb4a4dfcada6611178587155f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94e735df5b348dd572d7a55a6b5960541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83058a7f05e7477b30fab85306c0db58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36ce72c6e14c7b58057cf989fbc7e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12f2b652f341d6bcd0c642a1d49965544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e6ed606f6cb808289b0a8fe93da1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8abb0049c7cfce56bcb1e3825ff72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30495453b2d551d62dda2e6fa34ce4f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750531d29ceaa44931cdb2048e0b4aa6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92112e3abaad274bd1e3255859a34d9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5451df6a30706817a121228a6d3ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f20a8d9ee13e3b0312e69d3622fb26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c3205d98372db52582dd8a9d94041552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2fb82c52e2c7a8be8624edd73fa46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1dbe0d760c94c4bce52279076fe7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ffe0d4ff2a41756ec2ff31d59439555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443a8c9641581b5dc31da6a0ccd1c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499b14f7740c3388bab8ca530b07114557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6417a74484b83615d43382b71d9e09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb12a7eea2a981156647573c075e47a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f463dd1d0c16aaa2a44b64c1b6f28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2c2e01821f7b0e253c21dad246417561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cb54318e3d0f68efb5e606c8bd26c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2631157f2128be6c38942bfa05a9de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2180df77deeb8bb223f61f5cfae9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4866cafe0b4b6796471fd7d87f25f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6dd16b5eb1a6abe2b3c0cff8a4bb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1b5711ea40c9c26fbd224b2e076a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8608643724b6dbb345a82f926cd2b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab96d5382942c15dd65040e07651dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20063f8d59a19ad18a7350989431c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88187a60f7728a1a3af680d9e063c66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c664db19ef187b36e3147ac300935572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba832ae7aba1f87ed75d6887d8046a65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edabc8f89ccb781710c08cc1cafc233574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb1043b04fead5f5d16da36f8d9c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae8668edcfc3464116e7acca78b244576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ca46feb8ec4c6a9bae4b9effe8b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281b6577f7ee86c1663227b2bbf0bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a31cfe3d8f6613353814660188aa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035f7c8e7b0907c6cdfe2630a205a7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baee18e5ab33a44353b3a218554c010581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce28a61b763fccd8f227baa7cd417582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e79db21fa382462703397490cd114583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e6da759e5ea413499c9df6a67438e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3970f758fdca1efc8dacc7befd391585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f9f4456f72622f208e01676783f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494caf70fdf6f5c74654b2d807ae6ea9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aaae21db581478db70afd36304244588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e51ba1314b94d5e598691531c312589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f73491b46b0b383c7d5f6a63da43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa42229c24d8ed12817a60b00350e73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df877b41b96852ff71a256fcbe1511592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61140dd82b88aaac519b9666fd76f11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d5f8a7f249f6c42e47a0b4b2984a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769c288e4759d3d29410878e8c339a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689300d9a8106479a8ff121051a387e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e058fc099a39226e8360c0cf53c6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094959907501dfdd73b7c23a52a4fe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aa004adb58cb0c614bd927d228baf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6bd3ed41a31a8c97193ec8bb9094d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61befadfcbf24fe2e13f977273f9ba01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caff4746df06057c6ca3771666a05fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e778c6e370cc6c1e707c2231c9984603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893d3eb16cda50e49c5164e12391c2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635d577e5bf073d0f52393b9af76f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdbece62fc8d9304f1b50f60f5abec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca475ce7e66b315250f9700ea1b7be1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79ecf82428f7baab64dfa285dec823608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b77cb29f0dc7d9faa3a7e2f2427988609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ec462b7c9911acdc88875a2f7d02d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a4a8b86030b120706081473a88d9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1d446a4cc9f82f555ce68a460fb98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a262e055c689c14c969c7ed26573d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ca1523b96a120dbd0a5ddf317d0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354180dee4b5d3560634b4bfd82f1fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc1d64723fb34bb316b83e3aff136616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf1d9aa3f9a4c8a6b6c476d9b95c1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0efc8113454a66446913366cd142e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d19329b359e22a3588c2c1393f08fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e4e82f51ab7f2fa2b6d32cd28c731620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d755a3065945c16e104c41595d98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec443176a5f5c62c2db706d87d18407f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c97934b6a769ea0f8619b781775c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f22410d550a3b386e58cccee56af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662391a385625c160fcb7a125020a1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189e633cfc33211224906eb87d5f64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce3f4de4d51b029e93fe3ffd2edc60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ea8e105d1a1a1b801bdd73c3aea2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95082b2fa8b88a1d4187d26bbe81dcea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b319342259ebcf2f2489b7e9a9c3cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d24bb6ec673bc5f0971b2f48f0c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33d6201cef4101567aab76301fa172632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914e3471ef665e5809f29a9aa65a5dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e055bee47ce6ebe56c3a728a0fc9ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8da4f4d772f22479f1625e4325365f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295dfa461680bf7ae345df0b404f4e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233b4c55fb0bae69ed659632748759c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252bd9d8c5c1c2b097435007b256ff8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e0b2bd74c3d75e51bd3ee7307cb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d6323fe6e42331a9b1803ac4df8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76914cea636afbd63c99e4f51bea750f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f09379a9be39fe6d2c5750ac2d82ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe17ae989b5faace9a8aae9f9124b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a9b579858be1b7fd882f3b9957017644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aed23d28a0cfe4c0e7cf01d951d932645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf46e3006d6ebf29c97203ec7ea692646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc2b6b0f300645fbecff04d7be8c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d05699569d5338fc20c84c6968116648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4d3aa5aac709517cb890863dc3ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa85604b5183c5835fd33708378f3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c98fea0523a43b4f514e6f0a31aa47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c0b7bddd7b8a1eea144707f4eac75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea4a215b28cf86e9e68e7853157e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921c43bbbc268e820d29e611f42d155654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522acef1e420666f4900c15af11cdc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea020aef67b931f56535b0c7b7bfbb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873db36c130b7a5308449b26374dec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadc9f30c360b11cc9c7ddd4f4bf06f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002562c60996036d17f41414bbc4e54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba3a8116a83c3228867c26fc09faed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f521a09b3a6e8bc24484b33bb5fa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649731e2e48b74b96e96e4f2867425a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d8c7dbd44e7c216f5a0f0cd314126663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804cc487e1b25adcf2c228d9bea91f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02577c4bc4722eccf9682c0f97ddc7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d436b3b8f98a3f57fe73ea62bfe245666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3eeec57964a4c8278f6c4eed39e9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5d8fff2485cd534dd0478ffc5748668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c714d8357048ad21bf0ff6ce7d3c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2b2ea3c04e4f9328366c5c33387c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27afa6ab5fd4fc2ba3994b14deccba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c5fe121cd2133489e3902d10b4f9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcf80baa09051aed1f6b6e744f7796673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af5828ae1ea6fb6347f1f83ac53742674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be317af1d97020c52fcc5521fe8bce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec61f4d692e31ab0a0c0a18abc46580676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266676d2b621c69ecdbcb8dd985f059677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dcd230216a9d151dbd63e614bccbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4363db7e36f0e5f1fdb899adb1b01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac0687e74378582a63c262c672331e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d51e191f0dce3a28d8525fc8efdfb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbd95e9468a991e614688cfdfe2268682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb33a535c5407c79c86a0e8fae58242683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3e5ea6f667b9afb18a577924e54f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795ff3f3c4927352e254925076f9de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c0bfd21fd4ba60b88f10c02fe5d27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963936c9bbc349aafdf80b985976351687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d793cd871ae857c07ca547cef74ba18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9241035c4022704026b5060490300d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295591cd581185f76bf4dd5af5416a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd3d288b6e20a1c9892d2b35f66964691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce649824d7dc3b30f4637f58911a504692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855e4c90f916155d8c910c30cd5e4b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03070828df4034bab8daed3a6b8a8d75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbb497d1a901ae0d683269c219c3f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2349379e76951d208d385742c77e0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc75cce7d49a0e93e90b2d8fd9af380697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c4900b0862ed503970dc49a35a326698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0ed8d6795ab7dc1b2aa62d22be512699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb1a40c63a4c12cc20de217ff311e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510743e90b7647e3b4b82af82c36722701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3d8e2bf204eccd66a48c8e74c41b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4a7ec4840b387c884acd098d1169703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ebd5a2d44fb353617a21dd215c4cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098490b13ff828ec37294e4ce9b142dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0fb3f9c12cf21a04cbdc638f912a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0592099808df02a291439fedbd9204707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6672bd8e90b53e38d22c550d18f3e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24722976ff43c9d99ca5da44b6e2ef00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d9cb1f2d90046bf90797732869c40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d02242938d18307378f3a8f1133ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a797b30a8b0b9da85c63fec0801b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37b5a5be63888c84c8b69fb5a1d0b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a22cae1b43c4ed704eee587f78db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad8f274aa6da3938d86e3116754210715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e3a81ffc07ef77c013528f066d93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab557ce9c7c3db272632c3c25f1ab0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c3f643d45cf4a52106f856292467718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c317a264ae678281484c96a93c217719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854fe091356719a4c480e66eb5b9a28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e58f8b2dc52baefce92d39ed288cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbb96f79bd005a18e6383e91742902722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b138150558574e9140e0f7a643c8a4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2f060309b4bd29fb0e96f9a12f53b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ff37b730094491a9f721f2d789b92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdafe2d7275a9f77d82f011c558d3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b447724ba883ad6ae173cd610f11c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf9e9ee8c2ab7b661bc910dcd4832728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c3544f8278f371036252253f5fa5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fd583cf635f990798123ace80d5a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14212f06cfbf5ca9d6469baa88cc76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda0593268ed898c9938f96e2b0c37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16649d978598c10a2d3d780ef7a378e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd80d161fa884bc5b4f332e84783bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87468916bf1bf2cf9626c11e8ffcaaa1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569421a8d0240e0810b7f5179ed65133736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22cbecbab47a7e5baa1250d5be6c10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362ec49e815b996d830b6638c2507c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6238ce3597b305dee90873ee702ff1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f6f7f1b299d86c7d9f80d6bd8348b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941f6f32ae0349a43fa6709f6a382b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7cef493b295a2baf66f298127a156742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe883ffa3a215339e0978a55345c21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d081e3c293302e6e17b849af6ee6796744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9774b104c1068028267558eb4ac2dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589b56cbf75aef02d8789cf1014070746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c3659f02e30dfa6fd95eb8a00d2ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6137ddadf4a5f8d1cc54421d4e4177748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd66ac9a052a514dbab9ba80a08cd38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc810a5eca7deeb2e8e1bddf7d9e25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f05b79547832fc1a18ddbe3082ad4c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f9ac1bc5f82e11760ed168467c6df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b8c333b00e5b54273f3017504785753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde3efcc1e2420d8706fa110f762de2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88079cce6f25fd868c04329042d5c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90e76142349048188d072fc04d6e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045810af8cc738215059429605ef966757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a086f8ca77fd715d6469a4579776974758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc36e2f3e2042d419bdce11ffcd09d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>